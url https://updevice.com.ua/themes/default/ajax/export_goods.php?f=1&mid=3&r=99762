--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170c63c6e370d7020f89411bec70ed81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708577d02eef1a9fb572b6d4cd8baa7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bea2bcccefc6d0ca0b91281e2678c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838d74bf2c2a25df095147e54250d4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623788a9dba869030edf63e9feb16cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10569fc8713217894d41c1d6ba359d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d467fdd2f1dfd91b1e2d5580edc4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d019be760e3468596c287c27c10bf18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316451e03236f37bbae7c5e664fb9c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08486b9b7ca4f7eb661f26c614409810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c563713c599e7c0cf6ee1b289f6c3c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889e53d73537620cbe7de15f5d2f62012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ca7edb6b2fc4227feb4ad65ca7c2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab019cb5142765a3fbce0402f773631f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8d1f1a8124940c80fee072591d67c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780e01c4f3967765b13e184d43ee9c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24d13a9996ac97ecd7eb29b4bf21f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7901746d909f37d59dee301239b5618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09017ef41bdcc7f905c31d41de4a82e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ed5dc60564d6db6122241248498bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c678a6f1199fae78b82e85468958ba121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d561d4c42e930acfeb6d0e0f7a8e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a615e9c50273ad4a5ab9067f0f8deb723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3e81c3c8882c8eb03b6787cbe834724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0eef55679ba28e3b1c0ff88b6687625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f28dab4b4861dd9c88809522c8b8bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09857f8cd67d3ec315740043f94b2dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eda90d47b4d696ffa67e70235c875c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f6230cbf5d0456c4564c642a9ad5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1329f2dc3b8740dc2989d93aaf42130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20804adfbbb835fe6be71824cd7b65631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78636952369c905ebb055a83f69682ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a582183bf5c6ff24f1dedef8225c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b985bf25e8b8ce2926f5462cdd45c0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5b931351f714b9441e1e54d20040835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67633aad392203d6e8a59e09f79930c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67102bbcf8cf254e1a4f1781a14be07a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e934e155953c4b2702525429c805738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99674f44658b4d2a0431b5920273f6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae8e2a1f4cdd9cdf808e622c9aa0df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba66d5cd10bad81936e1094e5259ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4e524a19dbb29fd09619c119c564a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0461a315ed9505281a780085c1a232b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2483e8f692f176b8560db49dfdced0144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d3beb56121351944255ed3a8784bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ccbf18717b7e6144325dc25b8cef846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7825b502f0db1c6bd98f7ae08f78647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c58045fd1d1ecc5d38f06b6a338a6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d76ab0e5c54c239080778d9ae1891f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487aeb8ea54192e15ce0819835d7aa250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba5cfe0a00b099e796229f322eb7b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680338d2552ba2058a8d3ddf4e90f5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295dbb66f7a4aecd33f0c72ee374d1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e195fc59cb63ea68c40c5fe1821130754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1977e7a363a2efee5ef2fbe2bb0994d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867d2b55e15712223ba3ba5ecb5009156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd158d0f5e32ffcbdb7608182f40af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c7c5140c832662883217ddc69b66a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675daa1654149c2f74b03d6f380e5bdc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54221a3a7dc4ce75208b88f05d9c352a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9459ac0b3fce9ff9d6a33f94d79d27a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3981431fd841f42548414b42dc33cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a482fa9de72fb048a13930ec106b62e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af2748069a98b02348ae07481e4f3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742836ac861230480f87ad5cec808a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855cf01d9167aa945c16dbeefa85fe066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f962850369be957264d5970796429e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf1fd915a09f66992b2674e8618ec568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435866341392d8d959ad4f41060a30f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327700225490aec8ec8e76700e4c07b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942310058729d5a45b10bdd835dbb0fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96bfdac5aa4743342232ddd4181a2872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c8b4730b9cb7aa0569e5e598f90e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6317e7f2ba782b39ba3a8d40c434e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb932efd5115f272530e8f06ab64c5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6a08b73157f1f53972af6d1df7fca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466b269d04292a1548c98198eeaac7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab999be65c83a5a3a90d86044b4e85578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8bc38b2ac1a759cc881886443cdb879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b491ab8ce0bae48e81737cf0a13dbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdd32f226382dc08fb147f235fa3db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1492d024604a5ea775f9d3506b01182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165119955dd1f2dad1e15a17f5376fad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3004188fd86517fff093d60e1db1a7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833dec405f7e882defbd20151ff300e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27726d12e4fbdf776cea93c206dbab186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42900d2bb05624819ee42af15888b6787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff317cfc0b2d4d9631259439d6d11988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd36e763d0bbea8ef0d263fdb076b3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043e975153abb79133e22034ffec65e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bc4349002d06593030c6a303c362091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23834027742b37b1e1c865c3952fc24892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416b09de1f03b737ee06cb5fdafdb3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9801ca726f65724bed2185eecbf816b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094d542290495b6605121148a84702195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd267014733dfc7449e3aca0b19ca296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee882e708b94535334e11e76cde354d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3eccbc375b93446aceb2371231cb9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0720ecc712d0d76d78532cfc58e481599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfccff93fb4c7adb8af429114a384e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb858af18893cc908976c4c3d5df83c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b224da82f8ebdb46c30e4e872934d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d15ae46866092df89a32de07b42513103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6414d0909c4b86b7be966265cb324e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bec33ab47d0aefe7bfa0807e044f12105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1319474f642dbb8b83977e099f3a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8383ab40f55739613754e4be8259a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd942dca6c57649df25bf4196c22d21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8efaaf5ab7a567fadc620fe77c3ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a8fa6ed7e5a3951071eabf502ed95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d73a306687cc97fb29d469f1bcbb06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ad2499e6ebab26778f3e22d4560d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a0b0a4bdf79913a32fff1d6f8f64e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae1f9cf9ad77044ec8a30bdab86787114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4089ae4cb6d7cf1a8b013ddc5b69e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b4d257cc349e140b36792c1406e27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32ebd423fc8cfae601a226c46bdeaa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529151c376a5fad71f40d121f844b2ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c5255bbc76786683a60cb1dfeaa7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85446c85e6753da56c1c4b4a3bc32fae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fbac2145f52823bda5ce0b9b689f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b42c85f9813e7576e8fc8d8a7aeb03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7de8c26474377b940db7df10cf7d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1394cb7ab322ad84e4279cc06774a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9178ea6fdb2d82f2b3bda13dc28da7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1734c0d44a9e2a5fd60325b8d8d18dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06483bb85e90a23876dd031f6e7af12127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65866600e4c63c9ec2a9c0022d59faac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640630eea3617f6bd1b80a8a7084c4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c81eac138cb1669524a90c7878ea3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcef90c157cb3907e5205f161676bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d517c1b95942401c52a5e702fcedb1e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5a2f290940ff9c27441bb928376ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714be8a77136ab32497eac6755d9235a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f09a801756da82ebf3d2905d29051135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf77487497bf68f9fac9a1278f33a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b206d4b9047b45c4d3c3b51ddf21afe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce104363a5aaf6cac68869361e370bfb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b90e4f870df85408f04000575e090139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc73578463d81d3b7382b057a8e7b32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef82c7e7b7d0deaf4324cf4d28ebf61141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd61a09cb57aa4f4f6bf2a1af5afe1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d540839cdb568b0a3e3e96d253687143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891de2b65632d5e61716d6d900df914144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02aca16963aee530dce5c2d78ec8633145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a9f145b881eb034eed444fecc5c68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3ed8d46d0050f5f96829f8919f767147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142614d36228a36142ca1aaa33d0608148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6408be3e07fd620d62649e588caa70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad874f1177a7fced18b4e46e35ab6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67e5a30d797b0d8be76e41be4f335b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc517daa64ae3a683444ce30f1e05bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80863fa7a38bd00a67ef3c251c6989bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28def70d858b2acc538ef44127e99a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e068d953cf6843364abf73fe7dc48a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5064137ca1eb21bb68cfc55b92af67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454340bb61508c538dcc41dde2a1f97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cf2215df9a7cf5f91d3823b2d013e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42eb4d5c9f7cc9aceb4180b0854a5a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd74df4e3ff203a9853bd29790f4ab0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256359319e37a3556720069c455c08c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f8f7002d81b43bc64fc13e6d73fbf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ab6fe9048a26776bda33212a86108163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b069143ba258aefe525e4bb1d3f788164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65486e97ad11ae3259a8853467584748165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0de789e01fa656a069ee82d52fd45a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a932303f525b42109331a35b48d73167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a70dedb0f29590f6ba7eafedb561d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4458b54a75222f755ff6dd3a66d1d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7fc319cf90973a653b5dad7475be7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dae3650cb998c2680c44437cc77f5a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93403142cce0ee58295f900ffcd5e2de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746702b365a9a1a70b427fdb0f47520173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f2f6ec6ea20a7da2263d5cfe8a5dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dda01af476f05fde43391f917d1617175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18983c43839441838cd55a0613cccbb5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778196ba90cad04d8b863240b71809a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8b2b3ecf6b3a91ebab51ba7abe267178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d8c6110eca0fc8ca4e236625c15da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436a4e2da411dc405e6f0b52612cf4d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe847cc25ebd02ca4c50fec2fd54e70c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7085098e285946e1909e3be4181a301182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ed2caab2c7329803a161b314de92a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307aa7d4726827300aeb97f0cc53c33184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea94fff4ef93a2da877a9774f92385185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2fdacc0fd1813f0f44b2b4e1bd0e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf34f9bb7e04519c59b4e8a40c23ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b568dfa79639743a2cbe83f56c11ca3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a70cf67b148bf50d3ae0c422fa4a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed3c48022efe3f4ec358d1316980b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef13f36f74ece6b34cfff2e048df365191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ac411924506fbc3601775bb07a08d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16726fdf08f9336477cd51674c301f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae9c1b00b9e168606eb8ba67dce48d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7ce94b4a5f662a55dc339ab26c303195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71847e834c03830d01deef442598fef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9116edcee21ff71c40caf090e9a1195197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b179ef0c6cb2caa8eaea23c7db09e2a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd9b852aa096fffc0eb4727d65fa57199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0c594a964e03c2644b33d3ae7539f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29905fe5fc39ed25289beff330b0dd99201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347a8b9edfc9ffcdb21aebc24287096202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bfbd6a75ba3bba7d0ba212c68347d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fe08c4b73080b87df4e8774c4c290204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44af2ca1da39097348c7c46a95b443205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edac14e075e63961e7f8b2a8c674d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae1205c7f4ac65fbc2c182ff1b5dfa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c968e9c3a08c440e29fe10d88f22a98208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbe124bb93d1aa030f621e6238cc38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985d573624fdf1c02527c0df863dfc4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757080182cbd296234148560e289072e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3622c9241c1ec0daa61a9d93e60926212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d826134a073e48e6b982e646c1d5d24213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9eef510dbad07b5b303466125577e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea8c754f84d9300f51c994bd53410d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6fb85cd0cbf1ea777871d7627f26f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddd7d8dbbd2a4bd40ba50eba04417a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022df69e16bb32d2c0560435b59f8056218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141aac5cc87b52003f917f2d07e51bff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21bd014f13a29f53d666afa1b6a359220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350fdcec9e9f31141e414d58e8c1148221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18718ad588306d3717a603c680e7992222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a9f483e2e9d642afe65bc35041b98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0de1ba120382868f8fab9f047a142224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cca71daedaaa025092559f0d34666225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a5c2970ae385b4e60cce4b60cf597226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110497ad9ab1bca6b52c731dfb960d58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06ee2f40246063016e328d6de2c82c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe876e3bfff782e22592d1c1bc56d537229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427cef4917371bea9d3d6b1f8e9f90a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eeb55677ddca0993d84203c88cf559231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc132073a2dc5679c0db24573b9cd1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5df112668f56670d44269ec35e5ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed962c1d62ad5ebd9a1ed29c07aced234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac12565026ed297d80c1dc5cb2c7ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff454ead7191aed19422d073a41b7a70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22c9305ad89c293654c3af5b0c5f60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7afddcd6658b22cb0b1a80ac16b62e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaf9f3f3d462e0695f3bd62a41cadc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0ef1daf6fb58ec625cf49a56e7501240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a09e1c0b30aa4aafa28b80adbe0ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b155056f6c0b49e06890adefd10749b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e5b611c84fdb221abf2670c1f4f2f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1db45112f5020f9531666fd59f316244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f432068fd54e81ca1f789626431f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8178c2957861331525a3921ee6df7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369eb9d267d86eb981d7b7cabd79e75e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d97651d3d5f18ee1e5a0e25af03315248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498c4234950c2ff738fbf4fca6a6eff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5deaca5d99f2786aa5a6d31aef268250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb5f0bf01dc481044aa56ae80fc4d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47833e3f83c9db395d9137452e32c101252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13ae1ecf439ac95ca33f28288aa00f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c62cbe7ce13aa3e2234bf612d31e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b061af07430bf53989718a905c864255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977de1ff3bedf1320177d76f4618c53e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac104c5b72b708533ccd865756ca299b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b13e033b79c7805fef71c3d94098b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df446cdabe9d7f945596f5a1e6a016c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f670a9433d0b146438d4bc27596ca53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c15c68b1fec1d407fdf105266d0e64261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279d53dd9437b4a2a1450fd9196f132262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7337791652e082fc53e38e5b90671263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88c0dc48ccdbfd6ae61e407ca58c64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d3f64740c8b2bf6f118bf81af6f42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4e733e1cd6d76c22703af52af3c54266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec22839601ae7a2fb40641dac1e833267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ca7602768f60c2c5e324078352d95268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b38bc84ee93375db26080df76ec99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce2813f334ec509d73bff79de07193270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a3eb1aefb5033dadc8fea1ca26115271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de089e3946ecb6a710e09630d9a91dd6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6299e574e04b058fc37f875f846c7eb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686709563299d4b17f7f0192b777a88274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2878bd4039940432775cf758a148a6b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13880f6e18272f1a1fc14748f367e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da951a461c3b2c216f1ed81e02d16ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fe032278bed5d50f4a4fe04110c7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0dad14391b0e7304c08b1429dadfe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1227a36673013ff37de82c243c4a4e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f19a9c5ffbfd47055804798bac91d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51eda7554ec3a03aff3a9fae4a24b61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2a0725976b0d633e1243563292657283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86f92bc02f3908c86c32caa21bc861284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698525be8b0375cbc465a8bf8fb58b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30c3f584498897cdd37d6fca63c8dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8f7ae37fe77accf3683220ffadf5b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f601b5e4d2a54a436db27b18df658e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51e77fe267884dd0e75b927cf172bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2976c53ea60f396eb40e7a77b538a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f6dae1045bb95a48924d0d662f094291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88baea864be1c4f44d36560f38b00ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f03cd5e340132e06facbb1cc010c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b87d1b24683b8823f081358e43ce6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb193d2a1472c14b3d377f373caa23c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a124451a32a3af023ce442a1c6ad0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559de04ed776e6bea57a38a29c877927297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417515aab0a3fc31af9d8d6ed78572e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e76de864e831de80bb2e510ca34540299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62230be69e88cfe53923823b28a26f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b86d32fa97ae2e17c348ebed488844301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a49f5b9a9dbde4f9487114065536c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a557a2af1cda3ebd815c0943f29427303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953290257f7c206e05f126f12a0fec81304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd715ef8df53b4c782aa0ac43be49785305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27c6f8a6286238713e3abc84a78ebf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d1e2f0a37f6c7bba5619698af91a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c156b0b42c93c5a375684b121c06a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d3ec9634b7af901fa57c978a6ae18309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553fd7fe4d51716e11c0282e0497b0d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090886608d24d1d12731d5a3ed02bea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c63ea7b23a1948781f9d207eef8d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9add6788f701e8612136e1622c7bc42313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ac1b0fd0decabe2db537600e8d545314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480311f9c425ff11ff66ca5dbc537a2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab39d55e5783b0983f302f10e43b3b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3c0e4594128e84aa862c5a9b61188317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d60b9386e9cd0ba4a8394b5f3303d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ff18c4fc7e6627acba7152c284b4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219ab818d41f94943662d3f46204173320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a146cf70cc44adb6f39c09bf34c87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28ca987e8b56face3191a4b2567119322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27b1d1a638cf99fa705f104cc1a59a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd42e1c2243b1753a618acfd678d51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a03cd6da74d44ed0190989429faf1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c831abed673c1bcba5027560039485326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83962e65c81903210f542f714f70d923327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bb55c644d1d1622a7a4235cb27d39328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71feae87abe0afe0da3c3841630104329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b0c8a9a5a63fa6043db0e8cd54861330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593be603bd337feef273993ab6d8ad8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100af95d3c80ba06574e4ce51022360332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd10822fd844c03c513a69cd4d33c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56505b958b179401887aa87fd48e661334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9148926b43e9f0f3cecf2b0becc536d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54827e2d21cf8b4602bb29bc3cf9166c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce6aa008eb2915deed481fffe97df4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77dccd5327c7b386446592a9c3e40b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c350629d6ea00f340266b4f62aa5c05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6afff8abae4fa97865516ad5bff2c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf317402fece5cce5e06d9629182fca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23032043d21a50a17c6a74f5f8ccf863342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b9b837b02cb3fd01e15e5c1d03d0e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854dd0914f8bf7c8b295effd05eb8ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ceaa3fb65305032e8f8ec791bd0ca6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5f1db59cf193db00c0485b3aadce6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049201a0125a5fc3bb53decb84d6d8f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b75356559f43ecfaafcc5a8406811348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461960fbc8c0498152e894ebd9f8ac4f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f80df8e4608412507c1f993177f894350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f05b909b1fe33a88ba273b6b0d88a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bfd0ce4d002afe398d15f5f37956e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d784a7b4485690c2db68c5aa4e6dc4e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ff380864ec0e66acee0f34a2056c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff1b6948d027cf5d50b03246109602355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5507d89901311a545e067596abedbc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1bc5be787fc669df4b3af3cef2969357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39142c05b5735702e76571d17a7765c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf115b9896ec94f15786c9c0a0bf2b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb61de6fa5a6a70071a1f196c8f2358360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ed09033560177fd2f9a3d019eb4cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191ba1f30ecc57af3d4db527aa37be1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1a66c91c3f308e3195620815c7d40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7b157fd5cbe05d8abf4d67db519bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4abb86ba49d0b84c6a6d9ab23db950365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91288eee10a627aa52aeaa535e4291366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119828300c8c6846f96a0b2dd1e2c794367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dfec985054188e68c0ecedf64e699368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2630012f3d79a329bbfbdb793c04d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d39fac03be72845f9e471a6697a92370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd0ce82def7a3e0322a5b84963fb23371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e5c0ba1baeae8324a828c18702e43372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d9bd39e43c45d6342358de73c2a25373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a1c503582ca4be7d3790edad8c048374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c9a5d1d5373b545bc9413c8477c16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214e1b6f5ff1272913ced9b2b31e22f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a911318a0ea9f043781d73713114a12377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb447b47f11c9238705eb2951298adb1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04e583b47bfe24c27c9781bc80b2ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327ea10ca7eaafceae5c196adf35694380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12061fef41d9eb7a82bc11aa09c6c537381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e740560823ae49be7d217e190d18eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963498c6463632ff51e19b051c78b3b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb9e86df1ba10954a5f28c38b6d8f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8f770fb8597e5993d4974b53a9a9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fe9f1b5642af45051af118b7b6d42386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698d306f25b4899e50223e312344fe4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8f8b686fe9d2f2da1da21e036b11a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b262b3b81111c1ac65f7665f19702389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd8ac08fd058bd8e750d2d5d356384390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea43617b93f5062b4e3e4f04548747391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798d86497c8a19388f7bd3fc323bfbf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c9fb005ddd30e0654073d3a70c15c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9b50169ae7eb50e5a704e14f6e591394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60bfe0b0b4659e6013a7b2d755c659395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5473c76a8901689e14868569e77ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21916d1fc92b5d8eb3c9cc3a2fa150e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260aa78ac3b8ba13ed3ffd550f1ffe7a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57beb4b4bad0de426bf76c85540ef0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3449acdf57dbbe5c570091271fec556400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05394d87b4f0200a79250a2e988060401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec0afa89081161d048c1791574ceeb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba5fbde6d4c111ffb0659657703505403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd44abcdd5798b4355fe5d38a22e10404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6d360cec6c49d52e7952982689775405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46768ea16a785277dda40f8420c334406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97525a9edc56159fbeafe06c3959b702407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a510e4c2328b159911503d487767621408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8ba8af5b1a2221d5124b0ed6151fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a750ea44d841e014f47a3bdd4db14410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18f2e10d0e67adf591b6f29ccdedc1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841c42bb77b4a0c046ae068c6775404412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b24a919453a58b483bcb97e39bb11d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699add6fbaca66de8279c57c2275be3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5bad0fcc2c87b8632ffea9fe1d771415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fa7ac3dfae3ae9e0be40b7c562fc0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9535c037f647e60e1ad5986a3c22a72417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0b84ff905b7b8cbd60c6aa4cbbb1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929488ee6deedc6b98d75aedea53475419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3b2e0355e521068cffbe64d0e6a40420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd815144d3fd1f08210456dd04092062421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77516688b4b15424f6272dd158200322422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86076469ae4f80e38279893828a4455b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e3befafd9c5b191d99d060f124996424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fad9f00f018cba784a590163248a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0c4c01169b53c2e142fe4d9683615426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c778ab5fb83a6b2a678eecdb701dcf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ebe53905281f022527ecd05e68e4a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acfa7c4ba4b7a6ca236c02f6610675429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0c79f3e044466b613a2334359a03b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d456efdda50bd91586c7394f519df06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d088a4d314df7331465115441e022432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e477c491d778264a9ffb79ae57256c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8658f1db1d8045bebd368fbc9187b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5728bf253a95d95d7f4c11a5d72afd3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6379e8f54835bb36bf287caaec2f52436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f40b226bc6b2ff13433777c3c2b753437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472117b8219d944bca425d2a3a9625f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eae3a3cac70307fd9ac249a6ef3530439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3c205b530ec281e83d2ee909cfe0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7add9a76acb3a42baf491d1a8b7000441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d23774aa8e5fcf4dcbd403b2b9244442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb489b912ae2e75a6272149ba2c8c2c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1080bf0acd07d710c0465011776b30444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a55f16ec84313f380a4d70b05a6be7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83b5cbe272bc50a1400ba0e0e2df98446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab501d234cb59dc027f8e824ce6f7b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e7cd0416aa0fa93b8556f86048149448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ba5c42e245aa1d76b87c1a3d698fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cc67ef7a2388f79eb5e3e3139da4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52349d16eace7ea3c754a9bcbb468693451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b956d8c5005c19288b8b2a1cc6eafd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d1854898ec8d68a52fd9da932c33c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a80acd2c1a18e49319fbf7d2ca5b9e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b1761a30f7d551dc279fc970a8211455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc44383bd7e2658dfa83f9af71f4b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ff75b3d57adfc14a4badfe1263c2a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91061fbc29f906dc062063f7680ee896458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd45dba6c3c27ea3545085f5ba5aeea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822d1961cbcfb741f7d8a3d616ed85b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44339b9b81fdd8a8fecb96ca2263d31461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09933266bf9a629362165181e9b0659462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de505372b09c1d2718af2e29b5fd253f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdbcdd3410ec9f84c9953c4f4044e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a2cf0aacbbcb611d939b318044f72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca41130c3e6570ee557206184c433ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd696b6d92861e87579bb7fbe47c3d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e4629b95cf14e1777375e4240b52b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be68fccdfc70710b6741a3af261920e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d871d90926ca37f1252cb0f469fb79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63935f788eeb17a7a7d164cfff1877471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278dacef2c26de1e891c3d516b8c523472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99331fe46ff9971e0d3f5ac6c1694fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a47f135febe741db047268e9b98629474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede291ab150a719b60838e091dbd114475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c2e5829215d818cd12156d16db215476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b86a6550fa98900382c7411740e9e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cbe98ed939229dc7926f310d283bc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d3e8555393d2c53f0b6903d51ebae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e0a42df7d98fc49c865c51899d78e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91672ef0d7e0d7c8759a5415105c8f30481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca116cdb3d9f0a798618a1a02d5fa4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001937c00c0109f532ff808025608a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7aabbb556eaa53e982efd4e750d971484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd513de50eaea56d58927d6f77c54cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c07e317412f4cc2ce40105c9b07dcd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1547a67d5e7ac264aed5ae131f0ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639543c3bcd70f27b2c5161d01854126488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55dde90d6060f41b8d4d8b22c5b06a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3d682df440881aef3121919b01d5c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d478263b4e6c6070e9857c44543aa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cbc92ca1d53972a9b15596e458e77492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df33eaa1a4c08d33363565d81fed7d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47883218ffe1c8fb3b28d2df154f6650494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cad0e6fec641fcc775cdedb1c7b32a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d647eb5d8f87abd4ed03e32e20aaa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433cdb19162e5d2f2d6924057ff91c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c98ec524780ef6340cb16d4c01799498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313afeeb3d97e599860c39cd805da1c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2850facf836443f717a63abff4fa8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e6f59135ab5ffd3861b9a77d7e523501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acae07cce465ab1aa67c11532a2a093502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae8533cb470d0b567228ffa24df56d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fa32eacff28a9f4a032bddcfb62a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9d94c87c33ce41b8fe18f1e4668a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f1e4faf4223bc68f9f8623074a1c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56176427d8418c71ecb0595b18a4c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dcede9e0c2ce70cd54ee808220a0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd09d1ec2bc2f2ad015b4906069860509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5401d8a4910eff64568808a7abe8ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4963d6b912dcfc1693c859b1a2b45a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb852190d1e97b511974377c99839b9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400d5a59e9f6d9a6e1d3f1fb891d21d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc27427e58073d22ef9a6d8b631415514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05585f5bbcc18cf8a16e30a85c11976d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cc7894ca6a8a464862d625946cd8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8030da4b4040c75d5f774a28a17c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b44d81c349a54bc5a5286830cad319518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f334cf813e3d521bd7560020356d624519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35168716707c559e2f7e1b39d5052688520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3beb3841e046f07784ff1c3683f2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038aaa83b6b7735530cc9578668e23e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd41b530f545834c6f6ca3c1cbf5632523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6034d01942c8407b83d381be27909c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010fb28ab460d44cc5dd34468718647525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd056d8a8f9a980aa98a8976869df8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd4d0040944c0ea38031f7affd602f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7881e89cc51cd2d59c15abff248c9df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a980834fdfa1374ea050d0a932fb3d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b334fc2487532830a84ce77a9112bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485ad5cc9b1d3bc42bc444bd2ba83f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c7bd882c401ab60c3510a9f3d2089532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b552dbd2032cad61a4b761bba31d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c865e17a4bd52ff46e582ef1165a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50779b40724bca95e62878065d00f11535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d374ca91b473dcc2c2d92cf551e97e3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9fdd339043aaea24213e34d9a8721537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31478a73477568653ea1db77b945f312538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc118457bd1c8bef8416e1d59e83aade539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d30325f729e3fa6361216faedc695540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d5df501a8aaa7a828fe53e4381935541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922fd81d6a5db171d3e5fadb4ef6611542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236730722546fbbb8d5fd345ac8e935543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbb7901e9b7de5d0056637978ef297544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951fa562d7c5028357c6191ac483610545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06927aec604bcc30af91ef45547e27b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d77c7dad17ea990424319963467bd2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2a34f4db148ece057d3eab59a28ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf0fa4e187e553847364d0bda06058549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801d731d9fbcac2aa99fe42bb30478c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54739781e4bda7137838beb06bacc9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3ced67c0149b0d76f32711980a492552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b913eb7f167b2a061cae16e385d55e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6b4a860e231b3e514fdade3e6d877554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7de27cded4b84221b3ffb24eb8c8d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8535afb5b524b87b1bd006f7b9620556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927726df9c654f89776339aa3db4413557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db9c2e93c6c2a594ab69d4a9ce6e9c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e39bf03a97f03615feeb40cf30425559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dc3f0ff15539af01e83444cbad528560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81131c1bf34869ec3d2cb6b05e3897b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346405f4d2b26ce0528391736c38e2ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382676fe183990a3de3e19af66d43157563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a8ad7780bffee4c9554a96a00db72564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbb082e769a96b7afde7e5dc974712565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479ba15c7bf8806175a875e058f84d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c43976f56a2f19c6ce6b676fd105dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ea4a1787353223b89549da06e6b69568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331d5b751a364db1290904cee471738569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51539a6f7f4a048111b344079d2f3fd7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a53c719655126987033e06456dc45571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae944953a6bbfe959c082ac70857e71b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38f02ea4fb35ca841c70467a72fce1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39887fc585fe13a63acbe2da3fc81309574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473c9500b472bcf085c8237468da5dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debb9aeec31302e7905de2a5a010ac9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901192df5ed582268250df24517f4dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7879020bca00c125dc161986fc694578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29dde4084c006708c3fed641f17490579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850bee3b591c26ecc2dc29a967b49b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2a60a865ccff2026c16dfc6b51641581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631d868ade644c9e68ea1c7a9b9cd1f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9976f657419ff9d46cc2bf9a835c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4aa14ab528cc6ae04a308f1059005584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8d8d79aa3571db494b9002c9e9a4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bb340aee43755bbb2716fd80fafdf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f469420f50ddfcbad0d17cbb6a057a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24931dbf837ffd613ebfb8e227ae81fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153bfafa63bd66be4efa748c502681d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db430b94536d2af358d890646a87f617590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c0a76f33b48f3f0c78672658b8b2b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca5bd4259a666a5c483f8cf92d53a5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0020345b645de296524d8d9cd9a113593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e71bff01c54ab22cfc520887755f81594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ece5a906510cbbcb686dcc3b268469595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e78e3e15b1f2d406bf8b1a8548b93b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddc508ced8b59f7df85a586711f63f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134f223b30cb5b0cd0de86a17459fdc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0fa19078a52217a9451d5c5ae1df5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f84412e4b71d84a1bc8cd2f50c030600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f877f83797e815008eff82db5c0a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bc12bbe8a802e94014d6bd38a0367602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc0ca8db4e62ca1d89587a75e82fd0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24b8bcdb42ee1479d25186c956be53604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91be2108ef5703c174ee5345029a890605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc21cc6293367d610fd9ed9c5bb289606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66573efaf9b5f353aff9a017a9cdd2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d34734bf9efc9bcf9badfe1c8a901608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d08ac9a37f3302e2a9e01692e46173609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4882f1902a44aaa673db80c7b917de2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10bd72e278349f81b6af7a878a5c87611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c99db692a0af486680f68cc2b6249b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8562ddeadeb7bff149bc52c3c05d95d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17c47136d8b796003425275b04a0df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae728bd805c441350ac08fbefc067538615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecd0ba4c333dda91b899008b82df4e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad8123f8eb173824a1e29b61a5bbd3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeea37dc2efa92e885b6c76f0ab46a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68521e5e2b9f01fa7670ee86bf11ce2e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97af351aae497f124286153c131826a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198431aa84433622275c792cf2223a7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df2b1fc00f9d2044f4b7985a8d5303622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646240a221b562386ff0016247486063623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af6a16a68484108f635be045786788624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662810ff3b4a4af2952e8a8e0c1f7d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c220815fae6c399e7d1a73db3f78e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e13bdbf319d813f8d87cf632f0e2a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490547146a62e4a46d630933cafe5db628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f57eebffb28ab04fdd8e60e3cacad1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e35d4392bca61f64d60881a74f6dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402c40605125dec4aeadc440b3be13c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f60212f172dcc0befc87b59e64ac7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83405ca54b179727d813bc3e48e9196633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e530f1638e985bf37cd46dfd3ad1be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd4c90a4a8844ffd3dc031dc945e3b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88feae8e16b5a27071fe3ba34e42534d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878987970bfe48106c724b96ea613eb0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f201a41d954055b5d0545147e753f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd29b7f6a829f0ad08e05616b32f815639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0ef24dccd57828ed8e0428446713c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5b69529a4e1da5accef2250e6107f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43186571e6dd545fb9cc45780684937e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456d638ac97e917d36f8b0d29ebc80a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a73b77a3385f0d93577cc0d7ba068644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054558e12cd6c3bfba4603336351ee3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823468700f209bf55d902fbd40d5b68c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0affa427c3c831a25b1a93d23f05d85647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1372e7ff9547658be7571805515b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7d61b2e2aeedcf8adce26f2496f8a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606a8fd2202bbdaf1b996dab5ab100c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad59d03f8fca4e63674424cceebfb45651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55be82f7c818e2ab7ea860b48476124652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99876ce10fdce1b9d93165e62a6a1f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224311a2ba22d35b99ca03dc5eba128c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4df339ad051dc38bb01366c2003f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01219445b969b509b9ac77b06235dd94656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdaf7e5996ed9645d476caa391da54657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3df9a5b40657bd9e6ef5422bbed1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa14d0c9354fa35b7bbb29798c694e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcec92f7cba05b9c534b3b885a40f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d570110a0a7456e581645612ffaea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf71e42ea96d4457a4310b90418844662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5705f2fe2ba0808999f804be3d75dcf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ca027c0b7f207a60fe92472f5cc58664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d465fb8332453aa455d252605419357665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a202161edb81db9db7dd19dbef92d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035154f18613b0fd446f6c7ba31a185667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078211efc2d1bb265e14e3559edfe07668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b03727caab811e6ac4868d7378a417669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd49566fc72f87d73041cd03700021670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa0817500fc51b020ee561fcf72ddc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7464d9a431a99394d7d6a57417d7b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcf01ede586a864df1490bd5afb6e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd4c073ee7b54c29187049485f815f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0406e1066bb5e77a0beaa4efd21830675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee5d75c1ec05d1e71af524977bc74d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29008efddef97e21bce884e099d178cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d8c503d3e728d37e8870956efe2f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441bce554f24fcd7e59562bc632417f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9da73e85dd5e0401b661f2755f758d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809664d8d115ad2b32fa246a46093b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6e2dfa736721fe42ee68afae9bd90682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5fbf920b0834f32c869974f03c141683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eba69ebf796e6d5c35cd0c5ada169b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2569fcd475a91412f87c899c3aad0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ef07c936748c2c609a79b936437c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8e9fd2bd03b814d929da693812a82687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3fcad395ab294c480c366bdd37fce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484fe0b2ab6eace5cb03da8f7732263689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78711a632b65e16568cefedbdf35e28690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932eca17b1a3b9017db154b74e7e10a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9414207077a6a72fd986ea3171961692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541eb7005d0d5f3edbd9e0531d2bc56a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2105e4d320b297e2367b874c7350a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2308a98fadc91e343e2dcc07a342c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866a44bdc942aff9fdc565c0e2cca2b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040aab558224f1bbbbbe216dfe417d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600dc0cefc1716179fa5f889d49df8f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad556becb7b1c9a3c8e0ffba12ada21f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9ea06e485964b576ebe042a6f28b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee0243b399ce08241e080ac13d4f1e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552d3bee59a67aca43c5ed7c6427148702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27c449cc0fd3f5ec3051c5d347ec40703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082faf6f4c6fd0342fc394cb0edf313704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3687621bf2c61c3778cb13eb1e493b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f94d4370513c217383672c9fa318c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb7da23814ec366c45381704d8039e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39480f6bc5d2ec1cf8d6d7b51d4e1603708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11731b471e15ff8e451e4820a17ef973709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18227f82b8ae3071dd3e8e658ea75527710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9f79a0c2e8187b0f2bf2f9217a863711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd944a3dad47e289b6886d4eda153d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7d0efae2a0f7953c5d668f5c26c07713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771027cd2cb1cf8cbb4c885111a9cd0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24681a24eed4b471817e4fe38235ad4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a29216500e2a090c4189f3ea04da9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ded43c0f3e99e0dcd591ff4498d10717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c0bcd72d3645b6cfded03cbf7e4df718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899d406cd5ceb798443e33fa7bba50e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760a62914c47b4ecdcd374d43e6593d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c61bdaafccbc635f42776196afee9d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01e2140a68d1d610cb0d07db5fc414722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ec05d27913fb948c571c97cae418e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2c60a01aa5d1290e3d046389b34c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9b1781330b5ea3eb678b5f1f22624725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2eae30a7d32809aeef952436709be726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c38a09da44403c28a2557a4acc4ee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd05f8134e070e8a7d9a0f39131f020728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cef9fc0a2b9528e35394ffab0d841729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c04be3e6612dd8d3034097b739422b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585efb89e1c9e4720724cd47beac13bd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5989c477187ec2c819ba0e2ba951e3a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525176f458c2e19c32cd5f4f9ad7c64733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc24adff3e525a763a4e8a4e143615a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54559cb25085c8a8ffb21c04f9146dfb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300204a8aabc694388b3f3465c05c63736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a8fee4ae13e5fbf647a17fe42cf81737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a28dafaedd49ebaf6db0f4047b701738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f4b3a539403636e4062f3d381df4e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0b8204effad4f413529dab8b8289f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b36f675a814d4d68f30cf73ed42a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0f700be08612eb9eb6bdc84a04047742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248931fe4a93005c19180785d6c9835743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1d1062f49893d356c97932adab3b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04c4d8df9c20ec3edf031258285acb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c68fbd0b3fa4b99b9f63d8bdce0715746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46c0a49ba9e12fea6a6c51e4ae7fd2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a96a586f2494808312863493cac092748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1508fe4107c8fa471754d8d6d84012b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb43e94d7eabf53bc91a776413fcc0c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e90f09cb82b888c34063331a350d9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8baba236665683b2564c9ac508959752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f908508cf11cf2c57d1deba7a1d7c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5fb34eace44bd1cec1111a6100002754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095102d2ba9077ff1cd6d34b6b1af2a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ed86a3ff43294a481b7db443125cd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12daca632d1f1a1a3abacee3060602757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fec9fa2863349658efa191d4274d56758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc250a1659f86cb8b9b02ee41aa3a1ee759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b2398b4932e90da8e4e6481ef3336760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c5fdd64e17146da3cedd5fd0c8ab4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cefdf5c217b1dc6a2d489a0683a6b2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d54b60bfc29c7b8892dcf7cc4abe52763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936a47947828243c524c5b97430cb27764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95db14eccc572dbbb3a35e37235abe765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c05404b862f3af8dcb9827aae7129a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2354ce0092089ea9f2e5715e335304767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e75ed6b97700edfc80c07a7b43cd9b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf63f1a9712c0c949472961c516b3a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1608bc176aedd6ce3b69126f79ab9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b8a5263af6429133e547923f60cb9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44a79cb106048b0db8ed5f3f0ce1e9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e406ee90b994871a776bb33d5503d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96eeeaf34587564a84a1ecff2399f66774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e25f66e3ca934081bfa500a7aad8b8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd03025dca88e21254c7dc1e762110776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ea3aee276b33e9a1171381cb0024c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560434344752f607d50adca88e3ec4b1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3baf4d2541fca739234f75dfa8deb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48307b6d4e246d3c3e75b0289ce422780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccfd9d66b0b26050f8b6a38b812b38781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47720356925532e7a57ad1d527c0b309782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d8ab4c28a23ed0adeacaa2edea779783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346c37a1ce4171dcd6e22bee539246d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ce6236634ab51b2af96c5d49389ac785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48e34015465d413d1493d7cd9f133a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801b5cf756aeb8822a55b64e2275658787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ad7ad28040f6846da901079ae6e69788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a83837fb9b0677f5fb91c9ab36bfb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b6b65690861aacae75a78e00ef3e5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5171bfaf2e68de9d72d9db958ff0d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bc67470bba8fb07dc25bb797c7549792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d3a9a20fabee596025acc46dd009a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6adcdd567a609faa942104d7554d22794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9720e8cceb2374aba0082f81b37f6a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1de8a91696ea5e3c20da33877c8d27796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc9d1f4a4f3bfc3438397779dd9a78797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183160a85d2020836609f1fe655a4465798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a270fa7c54bc18aa542f0c0954f61799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f0690337df37e15cd0e69f53851b7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9cb2daa34e30997bc4e508d28ec77801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fca2538fb8fa21dde69e921f18548802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da68c93aaa737beed9fea2fbed51da9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817027fb7cc2536b91978c1bb350e83f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85197f4c52f56a741f2ef68ea79148805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b60d6eda4d6d41464bb049383f8fe806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a18eb9cd4aec4125fbf465a74aa0e4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894f3c37673882c7e560ce9eaed8138808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4d11aea1017019e9f71a582d16fe0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0572206d1591b3f9cfaa7e98f148bc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866c5cca6c6bcf426ae89e557cddaf5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333d8143b78891b6c3a5cb19f65b4f4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecedb2d8cdd9b214fd7b95cbb0ac75813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703e10a70153f5a42e8dee63979f47d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15647c0a168bb44e769b24f96a1d946815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8144c94e460fb7afed2d0830542b9e6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a95cf135d4304dcc7104a104784bc7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4aaac60895084c64495035c65116e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36809def48ad9a5623cf29641de8f65f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ba385e4bcfd0c634725e215026061820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a49e6983a6c4e173b1851aefe4b49821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311b572cf2ac31fd0f8afa4a11f4334822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fafa8df7b470730254ccebc83a0b52823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a715ab3a13b4f10d01aeb2f8eecbf3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406ae3d2628980e0adce08406475ce6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727124a473cdd09145671311577ae4c0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c657b6ff55152e0e86204ab377019d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f8ef0f3cadb9b80cb5a6fedcaea51828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92269b584d7839b9f617aeb1dc0025c1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da91d93c50493ef99db0a87598ca45830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee77d248e1a932fac4da5c648f7987a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ba1b1fa63f857a116b24050b6c71c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b89b8cf09feb8a01d8b80b28b8c13833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9a1f30cf9901b55d5c8cbf3e7879a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762abf4cc6cebccd881326d5c238118835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c93fd3051d3409fabc3ed6cbd0465836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4daed189530f32eec3a48e9788a2d1e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57f3e47a77c90b86d6ae036315fa36838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076630eb11c41c1874a247487f6e254839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2c14c9ace44d0f22fd4a574e39dc0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88098b0cbf78b0ba86ed4dfa23514c69841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec71c6bf44db19dcda543ce41d28a0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7695e7ab7d5f7f4c5ac1883ed799cf1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95dc5b95836883434bd1cf05a7583f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60dd36e7652bbe7f1fda76433df2f81845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72d8e8d4a31af7dc4c48ad32291afe846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5cc2925777625ae980d85f0934d43847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5985556874786f283d9d3e74a02ed848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293ed0bc123a59f4d176234c066c3e0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31712ea543273817e35974636f2129ec850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b6ff08440ada8a49d7f0e26d1e802851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c94c1840e0c6658d51663f7c466d20852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91634d10f61c9cef2ed989c7dbe24a92853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c64635f2b607b237a1deec8cb728e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6a381587857430d32de61dfee9bb6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66594edcf3aac16de683548687535146856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b6965c1a8e29c4dcf1c4f8a6cc646857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90e94313391d81075d353de3ece177858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e440a36196bfac50fcd270efbcc15859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1bbb3a2d85675e8dbcb8117288c72860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773e63a87afca9e1728238a86e0a936861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03f8b85a8fe51fa4f6244778c825c6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dadd6285fe61f889a214fa1fd42cbf863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3eab15c97156b04a6a1c80921b52e8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d76ad8188e81f120847109ce470e58865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c8a72b4a90adf6ca692d9dad88096866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c611dc35b134c31bec8224a963f07dc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe56582837c1e0cb299d1c5fed1b22868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0487ff57c45ac2fd7e6f1927306c5f7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ce50eb8a28d61aada2d41cd144448870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1274bc8c877bf1221ede620b5f683b1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c992e0f0540aaf98a53841f5fdded14872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfa90ae25b616dea47e07cd980386e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df8b92c12107283b40cfd4bc8caeaf874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f8091e835f51665a9d85f64eaae99875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a348c27d0e5018323d4e0b393baa628876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2eab94b6b14bbc98744845be43d198877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ea0578b569000be2838b40f0e43bf878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d5384ced2ddd911d36787ca4f325f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef5b1c2372bd71994c7d1372b2fe04880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bf3e852a46c9d08f77728f5c75e5a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f842fcbe6d36df3b846b5f072d228e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4142287fd9c95937e96e91805e6bb93883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5705f62cb1d33b4354e3a88f2047e7e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352d36c64ec49bbb1347ba072aea0ab885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de749ebdc2a07c500771597a35bb683e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e09fac28d4ea7d316bc27b132db4dc887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde9d7a68f68c20c448fd1fd3b88c74888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7344c200828d5669494733095b677889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db2335002a97a7d94af4061260d2af890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804ab353de4d1433f1632f0c9be6a83891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23c4c072a84020ad29d0d175a90c4e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286e2e7361d3176b8fbcac9d9298a98893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebc87ff636abefed695a3452adefa7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb196402b002a8c5f81bcab2e50d417895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa65b7b29489e28032babc34d27bc13896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37920127a20d07e4261cad8df342c4f6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5531eb8e5cb93e2178e98920dba7b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672161c17fee1301fda3431e5bba6d0899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9454ef4d6ed582757d9f0bc253d0d1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0700ef396d6355aaace5277c8b0e8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99e3feb99e7e9ec0339ceef300a0a5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96ea455bd3916d7359ff2a2fb33fb9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188aac8dbb21369f7e50552a625f2a6b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafbaa9db2ecfd5a0c3cf73f4811fbf905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78ef6ffcebe0c61c6b3311eeeeed1f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3bd6deae4e332e464472a2e391944907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97514f1c900967bccfa19fe375a2505e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e6549fbbcb78bda1b4605b7153a78909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443b59e8e4b86fd00c331b9355654c6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8413e6f87e66b71092f6fe48f77b2b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f6f671c47553409c2c56b15472ab5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdc619a629a7d0363e3b4d9e0afaea913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54861d03619340b16aed8dbc9e371f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698b8c3366090ff898047b8e2593c1d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab7ec56e5cf1d05e47a10c3a20d8db916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644eb7a839c1e8b4d5575b0ee17043b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d67b2d939b3bb36351d922d76eae54918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c17c5ea7713d8fa870c2692ea4b34919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cb42abbb9ecf090f0cf9c4bbbace3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0768f72830685c2e28e2e53acb65461921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97889dd9bbda1675eaa278587390983c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929f9ed25f6f774e24e39f9367118ff923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb7c47e9229da81b5b791e02ea8573924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ffb92294c8465afbe530915c6f8e5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182e4373c52248705ce46908923b39d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12945cab2e9a16ef0880063a2d08a434927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ea132de1f118cb4daadea60c54573928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100bf80070833ba12d21192580cd349929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aef7545706490633b648ec6b220304930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234adc7d2d074738b51b4393982dd4b4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d541cd419222cef76ea09a68a5bd9c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf5bbd90f1cb5a062d9520d95785a5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1842ecd6e23543e8db15851ae7c90c9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9980b3d324df570bc25c535cc5afa4d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debb7cf14ab8773d33db8d088ff1aee936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8ac30105e3fbe624c18e1ddc6b214937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d35d18a75cb671590ac65c608b358a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8016b61c9c0d5e91fc3b4d98bc002e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17d8fc8dbf3a45376b41c5abda8916940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff881e1a9d60cf952978e29a9d39ab1941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751b08540dbeabd3d04023af393de05942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcab1067147abba2293a9e7790e139943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef749bca4a8468813ec6c0f5cbda4318944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb7a180240dfe0a663f05e0f90d6ee945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f5350df879aa777fb69261127b14a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97c269b90d9f2d8933066eec9299ea947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a8a81c9f8924305f2b90a0189f322948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b0edb4a898d6e5125f2b0baac16ae949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51d568bdc16b5edeab991dfd1cab15950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e527ddfd86971fc77d17a870bfe5a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ecd43977d4adf45125e9cc4a492a9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76345693f9fc9e3edfbe20bd0b17de70953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e3aff6690672a5b5114bbb2c3d298954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffe9cdaaf0a25726ca0bbf7c359659955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21a4a8671d531081eff7b7c2eee5d6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b8d418ab049cccff2e006797cf8e9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cf25d8abc1c9f183681b068dc1640958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff3152acdbb55420ee556e692b1bd4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ff3e75ac59135da25981de0c9da3a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04deee49da18900ba8c47a3f0b824a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc2137935c7d602f2015ccfc0f38ca962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901819e334dc94ccba3086afcaec982963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0a413d7d9d67a4f6bd541bb7b7543964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6487b451a0d2f80b9d4b5ba434dae965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046d21f9bb5a31798b9538b977b3765966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cf2215d78195cd9d5c02b9c99e645967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336c6d633577dd8f9590938e9855d37968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd733a5a353e872efc7098a072fce03969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfc517e6ea9a538adcfad9f903038e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087272654cdc32bee2cb04a3b55672cf971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3fb5bde6eb1c47160cd7c8df33717972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921e1293044a8147d78dbc2a6aef9ec973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750113a7f66368979a8235845e65449e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba8bef4c9a88ce442f6b35bd764ec8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9853bbe974091e9a00bc9acf006a20976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a23cb1be6df50a06a9d3f025a7381977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb21f5cf51d5d5b66c59f54c1d56001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595241c6dcdba2eb221a28d15dcde9a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cb86e89818c6d86bfc0ad4538d7e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a365b6bea35ea9bd2568eadfc87824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f665eb91c9aea40784dc5cef3edc0af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bafdaa3439a9971ab12fac1bc33556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561be58dda28e853bffee8a6b0782d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10689bef5fd7621d4144701e04d2598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacb88627382e3bc7b41498751895cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f66ee98a3eeb5d66246bb6f0343ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62c2d12c32e2ad7117feabb55589b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866f74824811e54f579d81db811318d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec2e5f4604dde479b4bcf6d39c70b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd510ee513290c5056d2fe6db6b95e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df57e59988022bf0604f3419b6853a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee339c712234421559bc52996d155616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329970447d56d446cf0ac55a426910517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f69ff3727dba5fc67217a1497435d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafbf0cccedfe2559a053a96da2c75019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c59a505eae0ad5ff63c1a1d029bcbf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afecbfe74f44d0fe443a11cc06c92a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acdd7541dfbdade22535234a5a094a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7321bc2504fdcf024a8a845ad38e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee142da9541b37e21182fdec8b8ab424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920db20caa73d41b74ba95a5f538b9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69434d8fbd50c03c87059379318c3d1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3afb647b95f73b05716dd70651b9b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe3921a1d9937016bbd8cf972dc11e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e962c3c3e762d3cb8f7f1b8195efcf429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578dda8625446c981aee15d4484af7230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a2adc9614d5c9b4cc2020c54938d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1fc089702ec47150bbf8f77ed9dbb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f21a55a73c9fec4c6a91f07c972ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886b2bc1a81472918558777de218eda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041550ffd821951513405ddf50191b1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f37e94d16606fc9f06e3786606f6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7da27dc5b795e377042ba70c24ea737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449cf13c98efe1db9e1e7bd46edfef838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff9405e8deb85a02639d5b667e243839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c152d0b21cefe46cf6de648b23936740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83004275b2908e8bc12b2fd55921fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906732dda53a35e55896bb2776fc05c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122413b0c282e8c18d53a7e1407ba42f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d2f0a62bdf3dd10e5ba5da47c856144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee79f23b52d971a0eba9123f9985c1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2267aed32c16025ebad75491782f37946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098b169fb3f6981c753bc0cd56f6eb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a38cc060818c91d42f895f62b77de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9248ebdc14e5523f38f6b787dbec649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b2f0ef768ef67264be2051351c76850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d0f7d4aa6e4cd2490b8995724700951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ee6efadfd848306bedbe9ddad0bc352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454259799c77e9dcaf9acc281cef95c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a5732223f4b4dfecb596ecf6b45de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d661ba61e48818819c27cf0388bb4ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071bb3ff04baaacf1f4fc4656ce7f5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed56b3ede00834d808a9bb9507d639457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e450b1c798ccd7d6dbd866f5cf4c29558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26177580690661e04de85fbae9e6fe4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89626c13a8cbd091b56c3d0efa914c3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0035df464d307ebdc0d7b28d1f27cdd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283ee2596f8b8411ae0fda1dff676de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b49b15bc260bf515d5c5380ff895863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58241dd48ba681ce788429146e7ad8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6908a23bc7b7e95bec9a3e202f4a95965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352295dc8419a40884e03e9ab59cec566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d42ecdcdfd176aa44b273e83602de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125b6fc7d71df25538f1fb5e458551468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8640cbad00a86c8a9f961eaa8982e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389be52b5ac0523ea29a3e225f0afcbe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501ef54ac5768e58866c7baec48d1ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae4a0c0177eb3ab51abb2eb1212dc372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050159a6a8a038453d2a873644cef5d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02029e48958a881281a5d3b10f8e70a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e063cb1617a42e5509de3423b225375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464412612f94050e954eed4aa858fa076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cc74fca9967d58176269db7f53e6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4238ba6471a5bc55bf99b0ec18d061378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4866c1a3e698fa6d59fc1470a8430079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df87c67c769dfb9abfac645d9b416ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21b0f394ab0873361d4d236adf97e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4b9d2905d4eb445c051882aba31da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d74da00fa4a777ae0d746114ed2ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f646703d793acc11b7d3a6f7b2fd784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f16c8a85c2c2aca5008d7b7284daf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9a9ff7ed4725a0f3acf058399e90486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44233955a1036d8d034f1570745e75ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c0ec78d046b8b0ca09cc985f8dd9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec718172e03d7f891e85c77e91f826c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5360f9d0a973bb18628d5241c921790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771faba5b15506d1078477f37cbef5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17375790dae5e36414ba4d72b016aa692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5176b5f80cef990449f2e85c4e4f5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95ff443881a2b22ff9f38b0ce36df994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75cb90ad90e6ff588a8eb60d31fe2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a02146b9e4e49168d78699ad7e52496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128b51521a663e8e2058bfc344347f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee037f37b84d08196d90496e5b6bca3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789db54363d35ffb9eb588a89ee5d43799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39af5644567ae79b679242ac0988887100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e643a11ebc0eae560132b04fafae047101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782510b02dbe5e533450b2d24e1ac00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc662fa36da342fb553f713fec82a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdff2ddc1aff735feb1fe28ef97d544104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e42d44b8d8dc5cb0014dddfefc270105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c022184f086d9c21bff63fa1da5a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5a75604ce9885c78d4bc08f19598c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7c839019f4348bc15eddbd46c9b20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618a4709e771151d78a81d9746da6d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea45caf80f4dea0cdbbe5879a1d5bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8275705bf32c9f2b0be09fe44180177111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c9f3eff1cc59187e85efb5cb3c3b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6d2ca66cb8a94f3b0c424899fa319113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3de59e3aa8ef8c845931da6b4ab9a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffbe4608ff9ae82bfc6b4385d92b71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4169c6d95625d4b8b2285656f04d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950a8375613176b7f812530b0676f34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a87c40eff742131c57710e68020d0d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de119f89873cd7c073f45e19d6abd76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc001e60fd9d4cf08ef6eaa45a361f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2962db11bf6bf9ac0536a6840552567121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e781096e7c407f5eaff9fb7a4a136122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a640681db839b12acf54dff64fdfdb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933627b71445298c262569a9a85be389124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b38ec4c41a749b1274da03c3d9d233125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbcd1558725fb1c6ec62e9671946fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4062239ccf74d5d287bd40842bcca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b518174c7c0d8935b874c3b6336a75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba373951742a536fc9bda235097546129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8e7ae74e0885944cfca6064dac3dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cef9bdcd1cb2174d67b5193359564131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d2f460c2811da2246fb3646d76a0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31e1f84a2055b3489832643fc18b86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8ab2e7214ed3d481643ad35fa03fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e482739f8313e065c00da6a3bdabe35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f698efe0ba7c354d62c2657b38677c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ae497d56d222a9ff2cd1b062d3aa0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9697fd9a079173d0d74363566768b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bc4327ac2590447e5e99e59635229139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599500ca22b3250b44af56a65a1142d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806ab1ff853917b5495784c4c5c25e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325caccf01887b98c1e9718881ae91fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3bed2539ba827c89c14714f1ac1cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54dff0b6a12961fc9d634fd428630e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cb77c55b36783cfee554cbee207c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7feb75addb5c73e8c37b66d4d0738146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf47905b702f90fcd3b22afd0218db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367f6e95ebe266f49fae1d642a8e348148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16e940641ba757bd455881f1076347149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392d6ff55c3906723d6ce3fdbc44767150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23e1b88913b58abd4098ac93c907bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65790e5ba899a51f158a31329e3b305152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecab893dcbbf07f903b5d8c7f1984c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717bec010191e695069410a4cca68e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28976eae0183d0b807fd621d23743681155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee94f7c806a022e1014bec3aebb133156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb973f8d7c5240340e07190d43ee5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ab5f8a606f5b01b5fd18204bf08ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e1c1055a41dd047ec761b423e4d49159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d66f44ba4ea830b077b3d254759bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68e7753be2a47698733339191f248d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcfc4ff14bf36761df002c937ee78c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574772c63f5096d439723006143cb5dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e5446068ac7b7c5bbe444f32155a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13810fa1b5c64b3ea09424147d7b5f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf9a34a7c25b707d35e6508a994a6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e6ea1ec4ca6ade4e816d8d47e8227167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0400fc3f3d19c3355387ac709d8094d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bccddb9735debc615ca9bb4b65b48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249549e4bfe2c6bc8007a478695afed3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0f2d6c111c6d722c0393e8091b21c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86142779fdbcc477266d5631ec23d519172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e809c2b8b652ce58d5246072956a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27556c61161356f93e3dca959ec40eec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec048abad7eec42f5ad96d7e0846345175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e020f78621a196875a2f9e623e24979176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5acd9cdbb842336fd1b3d81765dd7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fccd8970d6212913b92ed1cff26f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1ff57320c65b742ef5a73ce1723a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec99470abf4eda5af6e801b51b20b36180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7907526f86cafcc95c38f3cf0cee83181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d956207971577b54b38623fedffce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a098a71db5fd53468308f9f40c8a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e8775b31f66fba50490eed1e06302184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dc36d4b1267f743917d303c04a1e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7fb8049260e1f298046e64d26df3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82975810cb73fff8e8d906200a6c315a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cb719dd511e8ac0ca524f53311f46188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dec68100aae567992c4d034dab7fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298f774e81acbf3e078a76596745371190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f15f9d29cb543198817adf238470de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b5ead3de0dda69d9e68f8dbd416eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735efe6d2c145cde725b2e5895f9919193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f7436ef5d20a5ce47e7158669098a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25180e544504feb2a01a0e1093a258f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa5591be59d07b1260cb8715f93ede196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c00285e5293d7c654670a5e56b13df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027896dfaec0bfa0fc4dccc2e64ed962198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629d5b51f443341334634fb29e8be2c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44546ac0d378b70c7f6b16949efde29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee8250441f62c3c04b0832710c9026201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90526bdc615d9c6ca99d8b9417a04b72202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad5d7af450275bd575eded915a803e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1675107eb399d99950c97207a52383e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32344e2e270af70303eb9034258b8e6f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f1ee34b6cc1f475a34e6066c5dc6e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18487b46a677567ecd904c6f77c09f14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746e53486f62fd8475dd0fea373827f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ccfcf0524cccd593e663fc57e47b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65862759270bac9484f75e7189a83474210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336153550e18d4dd73e91a972877027d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4ba1447e0fb5e5982f71a3c1d7a2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265aeb95a2f0ba1c54327378b1d8f6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3821712f7928e5bce8a324a8f31764214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bce9673f52f9a5449f240a77abfef4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078a8223b65516c32c7204e674c4ef6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643a5f7cfcfe0ab3f11df5a5a8917e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57229c901be1dfe7324afb1e45a473218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355445dc1e2610faf4426710d8c9e0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fe0f9577ca312ebb314e6e4737867220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e68fbaed3aefafcc9282b25d8cbc9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a626c9383c3db5b3d487c8f738f1fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ca9540dc01f381b1ba019ef7fa9be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b79e00546a3ac1e04bb361d6878cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752561c625d4aa02231fa963a4c7edcf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c52a1784aecccbacc806d40eb50838226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4beff634afb2eba33bdf9b7d394ab6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbd764feda0da22d4396f8889f475f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7f86eeb9c551586f826259f961b7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe011a8552fcc5391d8f85374795fa94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bbb1ab30129812a24b54419e32520231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42c7e63ebf1862b9d61b538d1922f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982034d6d714a45cf0a5eb46d3a8e70c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24406ebd7fc3e0d25ac0a5c53115d988234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05849cc21aba403a5e960c286dc5b3b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f652f4cb3d898c9f4fc2e82702c6bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee1f8889ef5ab0b3986ce7239900cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ae88367cb8c99b645e595ef5ed0c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b9221ae8f6cfffa627a03a8d90ddb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff81c9df44faf9dee0f81dcb820a6d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57557faf19d72fed4be036e6ba6bde241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edf14e4de7c25c9ad50ed084010882242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8995983e5f2583a57a3f6f6863238d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a179ed15f3a337fd8442a8645c348244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e155e9f73d0eae94603b1be6613bfc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afa3f679afe6025ab912382916b6bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ce90c5b60b9eca32d9b262dad3f08247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6af1ffaac2279b0739d356bf6af61d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbc707a6085eee0d753b80a05484d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52e2711c053ca625439732acff6cd3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03eccb0d12944ef10775a8869f175d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679437cad0c7860ab9958797e91a041252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a6deda1460dd9c9e9e2381ed9ca34253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ce238dee77a42cfd228b55fa78b2b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b020fab483c5769ec0111eb4f4d3a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07414026da7a7bb1937d01f92c8aa77f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45250bac888fd449e0a39f696901b479257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec6b1cc4bede02788b9d3620e5d5a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bf0104c7c6ffbc5cba20d8512a9df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaf5391736cdf9d07a70925a0c464f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720200cc5bbb1e46ad13aadb407a6ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae3062bec2ef4a35d964cff1e5b851262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852deef8c4247dda1ef2c7f243461aa3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a651a607ce664900a2c0e192c387af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8ad67f816c440860843a1e1a604d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378694e5e5d5b873f9988b96578ac3d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10668dda2c2085a7c554ff2efcd2c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496d6cf408ecc1de760aafb27b37182268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9afefdda0cb059e8cdfaf77dbbf57d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71180e69bd2bcc2553d421c924be28f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff1c7fc86cb991c90d73b1f26ff73e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5277a9a8696d0380d62a95350e2ea8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6275f29ce40b65d62e674321f9f6d1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03320795156a6e9dcf9a08ae52603332274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebf8c8836b5f603f25a452288dfd45275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f1a68fd6c4659b650af4ffab46896276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464999abe646d613e5fb1ae1927737c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67e10ec53a1aafe1933f611fe403db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07ab49b9fb14acfa81c30010681cd1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073a6f02bb13cd95321ad3783c1a565280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737e5f00672553651a89c8d0b0b5255281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f0f83681a697433fa7809f64ae66b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0b711e9bc4be466291ea14d135ad3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d71d5fd5453ac325ae3ed2a9c6e40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19603417769b900d4636ec35e2c311a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd26470197d288de223803fd4fe553286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7abed740250efb643591e1dba863e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefac447a4fd7d3c0d833e12bcf29fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe3f7970d74296edd344ecbaaeda81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b43c7712a03b557a5750dfc67a6c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b586f73ed43643ea502d4dad3d555a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa446aec933ba3f4847cf991f02ffdf9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e45cf5a7559ee83de121b54d9407d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87dc311598a92aae580188861275d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229c3937f1e95c6aac248b180625a66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1aa81135aecb246b7e07a097273b1f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecca2ec391c3aa2c3ac7c564462558297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dff07bbc68d73d5ffb6c34c76c3bad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ef9fb961385f6a3db4b5e5dc91458299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11600c978cd74e1a8d8df8af49218a06300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138e0a964f8e2b4825812b249ef164a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439021b389f7844f48e0be1b371a1e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a876570dee640e3a4650fdee027841303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94f87be15b2db947c80767a7c5f17b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0e71b512512c3c5346c0ee0ebddca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea5e79905414ef3ffb16fb94c8ec07306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f70dbe2a2ad1e7be426e0a5422204307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1aec8749c6fd441959d11851d42585308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86bd6b3809dde04fe509b695e45202309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95788a79dc630c8da97b3aa59a550e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c5085b28c97686440fef7a2ec2068311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d1f6d5a5481c4940ff43d7a2818e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7699060d6a90dfadb9dbd7d87c6c5a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9168043db4cef50aa68127f618932314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da62299f8fa1f1eca96ac652c651180315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc149cc9bfcf65fd443941c8ef60f6da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46c4cac320e0bd3246cfa6b29c0be1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f25ce12dcbf990bbbd21ed39fc1bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635413d50c5b9688097d5b0992997fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1ef5342e5b912d27815a19c5987a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbea84d0ecfacdd628366342a3abdb0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edf9a8d25f3652dee32b0f9ae96f12322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41331f846d3809865ada928927bb51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee9b1664c9be71eee5fda2628fa14d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c84a3ca0f862e7b452957138107102325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d40f3b92b8e9ed602a826e24be7c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e91f666f548c481ebad621b0a27677327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a97017273e2b6839bdc4ee61a1771328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2adae5f8a681706b575766d4194b17329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac8a4b90831562f711049d354afc59330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6714df201ad4eb1a8e7a63831029a8c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cfd5c098c8e68a629fdd7293fe7d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829a02d5aa29a7175ac3bf7705c0690333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a50b3874d8be1cbdd36a97fcaf413334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d939c20ae2bebc41b84e0e784c5f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4964843ed9a05abe5643df9ec34bcc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358084b6188166a71ec38cc64270f5b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9d3a1b3a3741f6d4ca3ab2831e928338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a873647a650e0129e03aabadd2388c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20cbce86b53afdf05e06cc8044764b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6666587ab099da36c6d232b6fccc4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decf359b581ae1c68720cac7d6c7fca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58c0537508bad156d41f0476809c79343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2a5c8119daf76ff4e3a748b504408344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33233d2db629c6fde77faaeda14b2f30345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af67aa50cdffba7e5cee2567957d3cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b90c5e8b84b024f3aabc76e88122f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8875cd440f22292f2d06f04763fa4c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8ead6f0c39aea64092894b4cd70b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8baa49f982ee11a0c06f8d87fdf0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640fe14ad712d454f5020c820c47381351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829330c2f2028500f5ad7176bff788bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e4815839e285ff958c509b2b37585353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24462e19ecd4ad6d4dc6f44756866f2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23ad2e2be9c4c00a0653cdbc55ba50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb710d470e74e5b44412e90289ac73356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89149f25bc885a6493b523e91491e62a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d8b6bdcecd689819edaac47568f36358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1794537c497babaf7e9bb94665c3873359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bb34b0d7a85b70924489d36491111360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66666cae52c3167743f28750fc6f8acc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01b7029dea46a428594572db64579b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf17b1d6552b0a39c630dddfe9cd7ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cf665b507f9f381c28e1b369d85ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f16465d2fe2bfb111c7b8ee85dba6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee0858365ca8968ca1b8adec7eebce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238fd0fbe9c5c8d908be20ec6b2a797367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e5dd0e9cb4587c239af3ab4d827ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f695d18892a16043067312727d8f34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2522ad3882571174a42dd9d280d85a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ad389838cb069790fa88f7bfa9f64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2b162db3cfc0457052f95f09b2ba6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe180299cc2c918878f86aeda56237e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c1b06c9e2194acf85a799b5f87b70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6a340b2e8f55a7d7715769af58c1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67d8e004f2374076f3f158982f4dcb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94485a50dcd57e002abb4ee269d9303e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefcbe61dd13d9eb1c1be683109fabf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a9808187f46773a94fec82443ade3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012f54211a14cb8d7a3332a2adff429380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3e07b49b559a38079c6ff6149e2c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5724466cbde5d73032f4cf2dc1d815a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccca9ee8e838a9a6fced81e83cd428c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f9be3d5be99dccc22cede41212ce5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605d814e9a738a35f2e64413ee162c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbce76f55e5e41c0072d04e49e9e29386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabf362740c9f01b6a828ddf4fca33e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a02ee5e75e2e33db55bd0b9905ac31388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f0ded3adf8ff5fa03efe5f6353c33389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edfcf9f915b9eb520d67557edf42d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114a6fadd86b85b1cb143d46adad00c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1151015cb2e07ea8c2e02ef9c52f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28de0a94e58da467b722edc5eef221393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d2c40b5f828ce556ac9fcefc8c989394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dee7614e8067bdf83636d0799e27a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c6450bcbc92348e067153eff0f391396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321201f1d1b75b6b03d885634f248bc4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af621e92ba93fa8446e5a73572dc9048398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af1f62950e376a3557b371b1db3a0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6562b995c3ba61484427bd5475f909400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f3cf91affd2b882ffc58904d5b7eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daaf3d302a37f7f5423ff394ee984ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcce2989e66863c4cc6ad608bbbcf45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21608bcb2a8d4f637dedb955fbfdd8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de886d6a483bba49f04e733faf6fe40e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fcdbe94d659059e518aa93c73fafc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66cd93ad2d4163bad8e4f525cb22de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffd331f3f1c775cd95eab6c042e5bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cc283656cd62e714c40fb1a491963409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b60865946448622306b5ff43b1225410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14d566b5e79698ecde752e73a15f52411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebeee7fffb498741b89d0d077cfd95e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972d7bcb03918e53d4ed90e32df6d5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5970eb763c4c74ca86e610e87486f94414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad30a5fd83b1032eb14af301c5558d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03978161095e5146de5987d0fd0ef0ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5330a23a3fbaeb13a1e30373e9dd9d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e76c075bea649a66a0500256a4f9c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329430767b24150957c865acbe43117419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7ef8cdcfce85368cc60902909fa9e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0de4a92d490de0acd1c0c7ab7735b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f2f726dde2078f89e7beec40dd1a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02ee149c356503ff64a2f7e5c7de49423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f04d91e0c2028d063d5c49d978fd1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062ed6350ed8d8ae77da7990b3f27a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa815f7f4771ae940570af303b2d6151426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f62686ed3dce6dee881a5a572a556427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b6a1d12cec324b9b03dc4f0b6692d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13906bb941cc06d7aefe17d7be3cf970429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5a523d9cce0af1802dafc632ea966430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68917ec56c475de102052b0d4e39358a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90b8b548e03707a17698322b74af71432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a8575ffd67f5276145fe35070878e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38bcfd6791a5a9833c4f662c102684434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3219515191a5ade61125d8fe22bd2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3821e5384620bbb8407e848d02597436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53efbd110a4f8ab93c2310a62199d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a56d1d5b93f9d850e61ae29f7a169e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec912005ed0c1def41bc404b70b551439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de7142a21da2d4035b9cf7c33267ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c631c6fd5efc06ccf2c3a7d5483d8a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940563926ab7584cbfa4f05ffbdf543442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd1c53eb91634b9e317e631cd9b0fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8347199932ed69ec5b37c57bc71ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ed4f1e477b758593933f813758a13445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d73eeb1e430bb4e606567f9177855446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55411c25226692d8ba37cb8d75dca831447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f7f886b356dd7498b16ba59ed7c13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde160af61e06e333a61ac2ea2ceb195449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a8a2b2b21be94ab548fdc28b34cf4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3adf5e794a01820c7230ec22928d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ffa3383a2cd27f6bba8e7fe63fb12452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02e41ec04501248e8407c1358f1402453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097c471f42efc026ca6bac084c6257d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06c457c336f7880877b0c8f29fcd3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78f7db72ca8644f4b5553475b0ceee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572af1f061cdbc044a9bb919efbd124457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabd1bd29b4922d487787873e7d0055458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2eba92e7985ed4bbe1c513ea8ae56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a48ce1258772d30695aa401db5859a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0ac60341da1a239db222b98195d8b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b606c63fcf0d91ba7490267ec664a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bfa4bc9b5834eca34a670258fe58c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f83aa5147877820ee7ffa7602eec3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26783bae0701eab9afc81dd1eea719465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472cad57f8a68be2305f20d17b6db6d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a3abc55589973c696aa443874ca0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb80035f74e831e6a40a53ba770f36d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c37e4f61c94e570e76ba0146efea99469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d70f5aa4aebaff721f3d8e02e9cd9d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27011626abaff8657a0b54f4b89abf7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363ae89f85a04a8581c9395adfe5613472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73707075bc6814a4282015654537c14e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104f185fadfcd2df9552b664f7115b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3aaeab75eb89ed4bf2a6eb674d692475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3629982b00ed8e8f7c2a76f83ecb790476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532b1a834f554e90f493cbb2e74e14c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8d9279227ede9ff8ef508518548f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a14dd7e12bf9c5504c4f35b7413301479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5d343c800624c266336ad3e304400480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e0ab8f95d53d47b8efaf7d053a501481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054db39ea196b04f7a21874dddd5ac9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ee92d448fc8bd9cf387a9427252ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10d0c5e0a7c6e985ca1e01cc19234e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d411d9aa3c6e5c9faf69b0756d94dde485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10299ae2738e963d8d8dd2ba31be9e6f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf173b75f5a66065bc4bb40274c7f4b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd67bdb188660851d294f6861323d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388691178f882dfcd8a3d0a25f718f53489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724635bdf48c375dc9b10e32b4fd989490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52df199cd366ea0284fc261e11ca6b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdf118cf661e2ea64f374dfb298cfc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460e8b35cb9cf3f448a60d78d26ada1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bb1d2bc123c7c686c864589b69459494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313c797f620ce33bfeb4eae03d53d28495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d6116bba89e986d07d6c00848aeac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4630a18a673e23fb06b9927e59a60c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976270ae3d5db19449f0844c6f8119d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb7b60bacc675fcb69f0ecb5b1a40b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee4cae8d7286531783b70efc930053500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d3fa08ea7ec68bd6fcbe63d35ed3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736fe25d73926d88c89b04441b74187502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6190b8dcdab252952ac45629f32051503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60cf19448080603d1ea18e23c07691504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ca80ebb43001849bcf5311973203a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58db01d149a7fdd770aa30778c28f5b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698b12fdcc6b79d9651d08b36952b02507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ec5b9596ba6ea6893e4b1daec8f5b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b07dd12072125b4da7fffc3d69bb8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c65c4c87c4095814ebb6afc214047d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ac81ff5d25940da26ec47d0ad5ef6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7c6c7a004aa32dbc89005b05f62e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aea92085f26a10cfe4c654851711d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c778a5ca6a5e4ec1c7689e8a943e76d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec01653eae3f6efb0ead00d15c4a06d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68a4d66c2d83b5079781352b3664e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef759c68bee69d6ba93434f02624d39517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499cd6bca4147bcbca95d3e48056bd2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f77da2a547a0135392edf689a471a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ca6ea9507a0f44dd02143008d308e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce7b62664aa9f1807f2a5dad332a41521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a415f33bb6986cf27949b1cf392a75522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0429e4afdb8bac9facbc78d2e838a7f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662c32f582aaa44b162046f7134a158524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0dd2bd9cd469ed5cd7ec85e437c55525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312b9dde6e97494ed3d31871165fe41526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f12b31c0a4b621c58b15a9f4d1dfc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff97c99541ebb3d1d57e513b838f33528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725de6fd5590d218cc0440ec54eb02e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d8e74467f43cb7b6158630269896d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3afdcb2f207564a0244719c83b28d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9058fe4f17ef114b07f00678b988ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32bd54a242a4584b22ca668446dd9e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ef446786475706186178f4829b672534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef1e2ae7e18ab280144cb2093ab6a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c44eeb17103f596fce5ef318c3b22f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62428055306fe3cc4da449cb608e517e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a57bb882e6fcc5939a4aa75c4d8f2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185be484cac3c137183bdb369401f61539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17201b4303d883ba0efc5845d9e9d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ea06ca291295cde41a352116436a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae37ddf78860ebb20518fca2a634ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3986cafd3ff47c80e534d7c0f5696d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a81d6a2ab504c0218b4f9fa00dab85544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88518840914d88dbadbe293894e0e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ac53e2124a69c43fa08428018c110546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacc0da56aa8f6c6794a1ceacf37602547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30072fe202bb888bcc442ccd4ebc2da1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b8e2ab4efd63f6d674db8b95fdb16549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c9f58c303daecdbda58027aa46cc4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff751466762afd549bfdc551bd1f64551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9820cd204b94dd31f5948e086c9c96552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e36fa94addfda8ab8976f3788b1e3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dd484070a24139ac0f02d3d494f42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6668cadbc0a4a08edea3cfe6b490b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83565ce70c968857d23095eb73c04cd3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490c8b423184f5dde4104718300669f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230f400a84aadd25c236c3162ae88c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1d782f1f83f2f7d7dfbb57d8b19df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b046dc76fbd9165ea775bb4eaf296e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622ba0f4652135a78ba92df1382420b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9572b81e35f9e7f9797998040fbe07562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93357fc1bdce7658b3cc328a5afc48563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62135c9b90fa8be53c9c747f12d6f4ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90806ffb2eadaaeec6916f219ba3e986565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ca29596d24a41ced9bf3c841774cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4226f1a60bdc3a65ab6e375c8588df0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e702220451fe1fd9fbff37aaf8f06f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490c866da1c4c3998ab95c23066fde8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7118791c32fc9c4bf941742e58a138570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b1f1b1cf8109fd149ede1afa82343571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47beda3fee4c725e2915ddee409e196572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0759d50f98c4fa84e6f9f4c26ddce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d1d40a86a823b1976b7d40bbb1186574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5a8708fcba46f77ba37d16bfa98fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90f1053e69152280558470f332174d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422c85dc07c0e2a9ba7b892b9f6b001577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692c48d9ce723895bc4eb7bd7bdc3a2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593be0cbd7ef7348a903c49fc1b945ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c777c2716251a7453ded32eaf8e8e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a954af9aeea165d35c8e7d18c43cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0fa66f49c0948cda47ba7105613e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0d7e54cdbfa42e2074d9765d6f08f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f919f42db9761ee29f508e10beff1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e93de98ca52ed53eccef507ca0e52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a6f8b2af33321e7e5983153646cdd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4344dfadb687aa1f1b3ae7664714a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f3ce42ab3382e7d67973b74688fba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67c66ee078aad07edf4df957db98ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e1d2d624d1573d4516f98f974f6de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb785afdfd5333f5aa1c2fb3536058e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfbaed17dd0f2053b7d18b2acbdcb7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbd2c272209cfcde8aadadecfbf72c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca236fd7ce02d126b42914e7119a9cae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476eeb84a72b3a3805ba7eb8fb98a60d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a9530882e92d17c532dab0334e7a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea850770a39d1cca6faebdb5067fc0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbf5d38f02dfe4c223420d58d3e6bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f98c3e3fed58251df30d6df4ec7455599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b385a43f1a40ad27d5c550a834dc190600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cebe22b3d6b166bdc11a9b0f741633601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30042643c5e99ce2a1e718b42a986df9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcc3fa3b0ab1a912418435451bb677603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32dca7fef27bc29935c5be6064d4b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e1a5b74adaec3d095aace1f321347605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77b137b60e01fa38585ea21fc77e12606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b92c0efebcd50835f1ae89e330736607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09a0112507df6b7f450a384535db02608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1d8187f3d09bbcb06e4192e54a28e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc523fa1111f66e82c92add192cd3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366969fab80ba3a56c58fc326ebb311a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f690f9ce13617a4113b6a77ddcc9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007d2710d4e328f1e7899419f59605f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f183593fba36982b73c9f54cd94aa4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d12fd6166c82776200ef7b703f244615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd8c002af239f837339d79c426753e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df139762830c018926fe1cc8654ca06617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09a7b5bcc8df6ae3a680c42c193dff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc83559b3e3ec6313413fe573e04d2a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5f21d3664de54eb31aad43ce2c472620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e9943367b4e267b69d803bb6656cd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f766858b5d54441ee93d4b0afd50e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f10c2107359982a4f998d40193f67c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b1ce1c60b153b7790a4d6a1530770624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186328084ff8806b90db67fb6ee4598f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc206466b367de942d63e03ef4b39c9a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c124aca9c1448af29e4f5b6de98a11627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66310d6967b4e23ff042a6e7e90cc8e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b015368e61a2d2642894d430cfe19629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82ae734df4a5f7f667cb40fbde77eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35453b7f73841b65379568999d954ee6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050acab26c10b030bdfbcb04d8550a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0e02f23c40b3493c6710c4052ae33633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9511886aa4f8408f81e0bcc01fbeb6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c16d05c65d80f7a9fba025f2af86a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0968797e2ac6ca8830d5342cd944e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efb99830713fb6ed6b2e2580b9deee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860048c98950f6c39ed1c00ecdaf82d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81013ed0537e5428dd9e1a5ad1c845639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752c03b496248ceb4e7e31532df91be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ba3bd054f48c44775b671c8f33a79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f2faed3bd2e9b68494c84b2d41b26642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51733389bdd280e3365ca4ab97d4f3d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62d61a43cf9ee60df5c34e12f42f20644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5531b21453ae76d00137704950c8d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db84aad50222863f9fa9e0f6d6ffb36646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfa6cbc4ee968565313bb41e9c2da6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67720e13d24e7179a9c647d0bd0802b3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528b0bb8895e5f3fe093fde58872a04649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b450f782867720a2543ffdb9e1acd6c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ee41c74232be8e78c40a0559ef184651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff799a14a39ac9fc12d8de51559196652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07b9e5ef698fa75ee28300a715ce84653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da3808dcf3d500481bc197930fc6cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876cd060c50b6744cf411ea1abc8ef7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659e122cd8e3c5c990f4039fb052876656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a95e9c6955e741728e58b1436f2350657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80902b2aee6c7e16c6d53957b364417658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea0b9ce8eebbc5e64421f19e44f539659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e027b3dd8b680b2ba72cc910f2f42660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92d821c2a1ee89eca88137e15f56f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1854f61df24e34fd7d848b9692828a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea004126a951d987ee8149f8069fd326663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae10270c250425b391aba71cb82338664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686487f68a7e961ac49def154923e77d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8c85da6b12db7d8bac9273139b7f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb629bdd9767ea450037df0a6f51274667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a2b3b676f120f20687e5b41dc3dfe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca5281fdedde92a8e21a50b4af5f5b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9880aa0b715effe7480be0913afada670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05da13155e6703d927c1ecdd75b96f3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd938aad6381554b76558aefd2b339672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070621d0f583a4e0618bb9ee61c672c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dafae72a760e6b27aa03a8e75fdf0a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78626583a814957920586199e28b4ea8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d1faa1b2e38da495a4d884a8b5789676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a9299958dc4da94ab3ad390c559e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393bee93eda78234def8dc056eab8ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486599ed9caec09aff5506c624674eb6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e7bd2f57a103950be7b9358051dd0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57ab5420a7010f5ee3eb3c888247dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94459d99ebeb9a047ed7e0ac27525982682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999229c0dff9c4fb4a8ae20586458dd9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73c26fc00abc290f93d03a446e4b05684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8f2b255018a98cf1e1928a343a02d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d626e3af89fcefddc2a6ba16a02c6b6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74990c3fab9ce9f3bcfb0330ee2fe3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898e367f427e7abd0738bae752e5ff0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36698d4c1132c5bcf5def587d2ad2e6e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4b8bf92e3a48332ddc89dfcebe6c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c596869e63ac0ba5599226923c580d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c65e41bd39649a37e3de1d1a6520a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3494c6f0d992957260006a375762b11693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febe29e2725bfa49a49941764e9b904694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da392a21ebbf94e1cc1a8455607005695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24372ba091f683df1e5f78e94a69d4c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4d676023308efe8efad8a2734ecee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510677a61c1b293fcfb104ddfe73ec64698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ed668c27074be975aa54f18dfab3e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc90237d350490a4d51dcd1c9a5216700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a8e40a7be68f8d8de5689cb287d4b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb49003b9c38c31ddf863c4124932ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45130d3ea779171953115a66b16414703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dfe99bc72fd365778d4a649351a41704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3ad6eaefd4a42a4054ad75110ff63705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdba2144dfdf08e18c9232d6eb80368706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e07884ff2d170c4743c287a73a613707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa332e82168884d54a3d3b5587bd1141708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907998c3cef321acc7fa821a1db10cb1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746984149522c82461bd603024b70327710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771cf805991c15efadea19c8a43d535711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cb7e27e1b4ee4425ba439fb599b52712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f67caf39f56989a798d275d7fbb1b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb83e819c595c7ae988c5a32fc53e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91283d9b401ae68741c6360bace2c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3b43b5256b88e8f95f5f6064f84a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888de966149080bdf0b848efc65c60c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9fba53d61ea84156bb1376d980abb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570d26d9bf025a7a8d878cd6e66f35e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c8ffcfdb4198fedca67c50a356d3b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40af75abd3d4afea1a7217144568a63721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c6f360fa83fd4af2a8bae5eeb1165722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc7c83c65c7d9defde0c4ca96da0a0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea36c4a72eb9c2e6e0a2e41a3ff15e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8d1dfdf17e0ab071e46a5d5ee5647725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3f652c7938872e672baae74a79bd0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f458f26d6c732fa4e9c4ff0c02d475727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d31d3a1ff109e2a8118bdfc07d8e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b1bec9d69e4ae0580aeef4de9084c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef4e7189fba4fdaf197f9557675668730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099a086432c68065a4260858df0c306731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801323b920b74d5af9ad5f07e6d9f630732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b59e652c067730702defe6aeef447f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb5db64c284a6db8c56b05c24b3aef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b22063a2899f40819b540a77dfd05735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ac888eb5d42a6bcb9923a7e373400736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fc20b4543080f3320769b7c3da6df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d1db528782c9951ec16df930691a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db27906a5c07404431f3990d6b9aa4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f1f35fe89dfe71904f3a9182432cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e356f04ab3bb6c60a8d4dc995c7de1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0083179b8ce095f15d7f219619478b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a85d0bec0609e563000b0c6ff01ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbc3e2615a54a1a02e8fac70b56bc9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6312a2ff2fd4ef5fba654626ef9c60f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a36660a45db9f9e29068078f8072f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3d2c06e53ecffb67ae262f9965197747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c1e27dabed918b9059219c841f761748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd66189fa84cb4f2a87039d4c7f071749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877048a40826a5a7eff15dda817a238750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c73e680cf5eb5357d6ca2b37f6158751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab85f3d780fbacfa88276a118c93a7c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbfd1ead262cafff05717c24971fcd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89043e637cb7da1aaef86282eb69bec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99e39efa7b4980c286fd2b3b92b021755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef7d8cbaa66da2030f795a7304d14c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a764cf3da3ca4ee86d69b2d820a29b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274583a67fbcb31718dce7ae25c1959758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60911108de121b59ea28e2ffe74b358759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757637eacfff6ef88ccfaa7f4d1c8014760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655239d0f454785fa693c8127be3d72761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ec430302c49dffbd3f40b0a8aa5d5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b5263c9e1d3bec037d8ee5eb87a43763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0a9a4b075fbe7ae40a402b5e104fd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715d64bafb8b5d3d6284c85c185cdd5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc158e47e0ee2a18d96f3681fa885e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f84e51e85b40da702ad51dc3ac45e1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73c7fc875ce27ce0c3e584a0d45f77768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0007ee145b78fbcec5bd885ed5f3f2d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f79588a4d2b8662bfff2cb27ac706770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb000fffa8fbbb84f26e5b2fe37fdc61771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fae816be22314e463eaabab943af59772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867808314b20b022ce2bd637e43cbf55773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2216c048f32330f0dce3270a24544774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb758b896ecc5a035da6a0f82b51c8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c964741e6112be400177953460f2432776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a7d7e58cdd4bc3fd458e7d5981bc4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da4364b3f23420cd817065d580b662778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c662369ae7b6832fcf8283cb030121779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9f1108a855852e772eca485c707c3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad362332a4ce0c9b88d0937213d0c38781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826e065acb72e5410be9fb82f227fd4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1e875658da985bf166faf8940904a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48188d5382742d004864fcde4e4cc4e5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab688a6f5eb1630b26d45e594a1bdfe785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fdf4ea37f277ff08a66c7e3dc6634786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33659a71ac382447349bcf74d5a6bc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a1aaf45b81407ea201d5afe0b62f1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d462d28b57ef671594f62d4152d99789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74914597b2798a06327f2e5d5d6efc5b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac84971d5c9944d2837284a67898ad791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b2e1dedb6e40d5fa29ff05b5c90b1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82db5e4b17f40488690eab9661902fa793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62e0312e4d02054ba4470f5497e841794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79b3ce8f865595602f2a2bd340014a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0bc89955fa9a85c4cd0ce2d9cc554796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd5fb66922a9b78f45cb5ccf938687797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2e4da20cc7d6000f16d198ed8e517798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca91fb86b0f324e03008728276c8a4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07fcde27f80a7c1b6ee1b10995c158800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e686750f8ed382e8f8ab0bcfc86f93a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d843a612d50541151440ae1d6440184802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d7f327ca238c68989baaab74278b9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859429196a6d0c64cebe3ab15b2cafa804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0adc957ff09b3ed8d17739fdc4db3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f898feeb4e9db25da4c27b19c16be806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b82edf2f8d185e4af417aa0b64190807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f533b9aeccd8797fc2f64148bdb0f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe5486658a61655181ba34b6de8b38809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644dacd5b9cad644b0978d14266d32f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40a92a57768a2a5211637c2e26891c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93604a78e6fcc0879d4fd7813cad91812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852e20c23ffce427012111af632a8d1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ff3c279974eb438d0b29807951d17814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532af17f7f84cdb783f5fa3bfaeb3de815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065eba8e64a146b865a4bcc4b974134f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc945257ba2c63f604f4936d9c2b98cb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df262c407ae8cd56f02bff14fda6c4e8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8495430edd74ab860276fe8c4e0ec89819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e773ff930acf0fbfff3f11866fa54e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb10f46aecc10d8633b259a185f8d19821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104d452a02c7fa15c7b9e356deb7a40822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73138de4ae31b5ab4c926bde9cefdd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fbf28efac9b342ac5aae0d4c810da824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fb273c696c516b268e30bddf9e289825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9eb643e785359c3c935ae0a1e5cee826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dd8f9b8cc7e2bece656b12ad41c21827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4a4046bfe61f5bc16508235760e8d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817d02e6352c51c2621bda593375f8b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe357fab0764c12ac917f4b1f3e314830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d896156c9b673b887fe4d29e12442bf831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6613628a2d584c54732c47abf9135f8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9433c773b7fc0a0ca4002d1e2d4bc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811fc8a88db6d37009b80dcb469a15c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9020da43103a65c70ccf9c0052589835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065524aebcb4346867ac679bf2c2681d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b94252ce86123d6f90124c64dad17837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcc2911f35e5f046d0d8a2da63daf9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1926bee5e489f0728fafa41d4c9f493839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7eda6fe1ed541dd74d6f12eda15dc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50e0ffd179719d9e7283e7076a31ac841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc405db560bbe2c1a2ad7a1622e0472842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335fd8ce8ed73da9c5912eaf088791e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d32c8c56cc2fc208d40096118bdc50844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff0e8c517b0a9687da01a537d34c5f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9347b9926cadb24fc16e95001bafd6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dff9a1b61e1cfdcb4a3ff106b7ef4847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a182f7fb20255546f5aba1133446d1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2eeda2d29046c1b7bd707e3aa6591d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65cf1f4dabe9144306777a307b73f1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224f75a38e9c5a89a4ee1027a45919f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52632c345b3e23691a9b34947bd9c8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f6f063fbe8efd55fd9c7b96fc43f1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3842fbb5580211c7f3f91e519a3982854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee135fee6d72abc7a4b8f2db6f83243c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad734aaaa86eef4cfa01b763161ba0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb7e55040c6f91825b6e8ba6f55972857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c283eec0cbcd88d7d90f08e5aee7a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6afc7ecbfccd21e5ea9a61ef3be1b7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569011756a89f72eb14e10914dd78c7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad8aff77c4ff3c0ed59284481136b0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed16168f32d5d11564bfec01c8c2b3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387d1c865d5188745c5b11ebbe58870863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fc0676ddfa0b2a154d211caa35bea864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffacf353c9e3346ccd77c8f5a36a816865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f56e5eca0e1f3a99d6d6ab697043cf866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c4f9bb69c66b073ace1384120f3cd867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac41b129bc29dadc85fdfd28432689b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3cffebb996713784edb2a3d6ee58b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca8b51764afa6d2e1297d1b2a744d8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857f200fa6b5ccccbf46c9cf157982a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb52346f32c04aa5dfcf22415cf1da872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985251a8b43ff70bbb81292ed531146873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0d8b8f22eb7cd961b5d072684c0d5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14588693ad631c3610846a498cbcd891875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01810ef7693975863d8887bb602e240a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ac3eb7d076f2ca70b3d58dc0c0ce2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3554f30a87ec2fd9ce8c65621f19105878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dc390c365fbe745b6a66ba555516e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246641f111d04afe68058b4afca05185880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049a40a4190602131554531dc90adcb881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944645f341b72c597d2d78d9382aef0b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109c77b104a8e31d28a9c0661ff12cd883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8537572f7291b4daf374e36e96faa884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22171f43af0c8695978e84048781ead0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddae24be1a2fca950f188466bd3eb25886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944468f44e2271c9c5ff44f756b81b08887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23199c7346193edd379e3fb3b9bc9235888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249220233a7fd77bcb8f7845f551f0a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c250b29340e3fc53f47959f45634e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187fb49287db804e41c6a41b77fb3f2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479327cd4c5099675871a4b06e5dfa13892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d117093c2b1094a541d25f17efd339a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f9e34b8d58f02e2098906b7344fe2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f9134719bff2a604213c5b54024c1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fe92285f8f826fa6ea47e1d8f2782896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23535cdf4a1ca657f6e2a4bee37d4b3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743ea6bcbb846a5cdc83d38f921d1dd898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ea0eba629898b01e327f8b8c76cca899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efcc30effa55542e7d51a671f12e90900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c00264fb10ae182e0bd846da9887b6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbb5ca4d8322d635503e30378dceb8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8b714073832e9a3d4f417ccd01a71903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a39d5c5ee14ee67a9ad430059ad1f0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886aa99ff22814ddb8c1e9d7c638d5b1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af94724fb3f56cc07e3af0bcbab197906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940887a7e11cc0bb6f17944dc718ad6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3519253981712542f7325a72df2db5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d876b1c5641bde61ecfbd99779ba40909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4086c22dfb994f59d94b54889830d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccba9d2a6dcef4e6a77ffab62bcf79911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84174797275574d70aa7c85810ed4e3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f687ee8ed828f97c1b8bb883daf625913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42ffbfd2d6d66afd05ba41b141771a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24547ee0451fe31c0175bc8d4a837de2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912481c6d2812611da624321dd1fb71916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d7fcc96bcd4acf4efa1467f583a3e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e2ba9f08cef44dd800d81d28df2a0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ecd9978afe71a54b29a954ea5c872919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ecf9e8c8d34d10b80785eebb76468920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1139b996d0d49ceeda9b88d3675a0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773622e491276a2dd5ec9016b20061c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b7b249655db0af75ef6fa5468955c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c237d6c8b3faf37fceafe7c9b9f7c4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e777ce77e9a7a277e4ef590233dce925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a882033617a590add4c92c979812f53926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977d0f2455e9a3a78b2eaefffe72085927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bdeaee8bfc7d01ce86e47ef4bfcd5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3f8a0b942db088d2c6e4a37ac2197929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0e58f8e03e689ce9e8040bed75990930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9ae462929b135b72a7829278131d4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7958217af51fc57ac2ee0fd61e0c007932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc7b69941541bb3ca0ee592ca5dbcb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d67b641721332b5f6f5b2c09e8067f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef53ae83afbef0699e0752d2415d313935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c902454bb137d90c2a1ec2762baf58936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3711e35821a54cd24a7404f49e7c27937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1f10edbdabae09adfa25e062d6d12938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c825f8f854d68c40af8ea85e52427939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627403c666adb411ab2db9a47c77d84940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f184da6db4ee6d72c34b00056adaea941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55aa3fb3d10e4023e87d50cd9d8ad06942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69837bd006770ab6fc3fab9657beaec5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13aad741070c3cddd35bfd5f2566db944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed81941bcd7535982ae03783f9ad018945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374d8624379042922ad526feca58942946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce612b04d23b166bd8d4c51fdcaf73947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068773d09f6b472c3d32b06b6e6d6dff948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253f0f4311d5279fdb61f8456b8bc6f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792838480a31b4c74c01fac214df1b3b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5470578123ca7ff6c6dc2fba721cf951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beda36f7ee4875dbd4564e0f083bcb952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbbd14c1aae504993261183fe68907953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34f0b3e2b3e6f9e09df4c82c756036954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f06c36f5d3f8f21b7eefc7500bfde955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32064a5bf13b94c42806dcf1d7be9ceb956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff311633805f541ee75059b6b214ab957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebffa658395481a968b6609733bc184958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dff78b21722665c06e4715430d4688959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a819de9260f373b7b70b3e1ed0d230960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff29e6abf149fa39f11285b0132b27b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95636644eb6566ae777434c9446eaeea962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1f6e8bb13a681c45dee4de1227bbb963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2797e3b30ec39af8bfbcb604a7fe9c9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e24bb7ecc54d1d31af4a8118446f5f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86754cd64b9f94a952eb335dd61d21b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27369b137ebc3ee021f9e598144a14d1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646f1337494a1b1bca3b25359806ef6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80866ae5f82433f654d715e6a69e80b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39098e4e8876b4f2e7619f22ff7355d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531e37e0cfdd601980730f99eeeb975971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda60b0c105d7b251d1cf451d642712972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287f4da33d8fef2dffff303df3ebc4d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad73a31c094a760d1725ce58ad4eec974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd043d7f36d06fe396c1159c146c34975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c0bd00389722ab4e74916fe5790f7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab8eb912055a325bbeaec9392f4608977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>