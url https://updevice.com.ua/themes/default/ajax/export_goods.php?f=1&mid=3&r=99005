--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58768368454b3aa81a6a0c6bc84672881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8f2834e2ae6812a76cae8a73779972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fae236b95292bb7c223bc838f9099e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3432e0710521dfcf23dcb836ea1d9a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2370d4bdad90ca6beac934559747a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7cc1906b43eb432a6faef904bc4ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda995c2478cdd91cd2337ed1b8197d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b33d1be1e55602bc746445de8e71a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e717a9e3f5a6c88b964b2208f0d159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facf6ef6f1106fa1ed8c475ca0d2b6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5620ab8c297a5a9fabc5639891852bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a49569a954519c4c4c3a8fd2c8ad812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fae00372a2538cec01edfdb01079d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404f06ee4d1c7e483139f30b6458aad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea4af8cb0ca2ed1840a870ceae089415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d15e7f3bf9b7fa9656d59385881e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cec3ba8213b78a3081f5cf3deccaf317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7aad0a872decef909df66146082c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ca9d7192ad4614e7044572b11d6fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e068e0a6435258d86e1062a2ab05a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dec40e3d65eec4077219a3f26cbab821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e0fe8af98c105bfe1c646773dd93f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e383846d77246cb8d688f0d5184a4ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b4d5a883f1f2df8ec8acfffb2798b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8230d532805259d95663634bb2ef125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3284fbcf9b2f0b4ed71700b5118bbd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cf3f992f47ed24cc62ece9a3cf81d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f248c2d4ff077ac4e6127449ba54528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41531af77431074be8cb8dd7f6a08dc229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31df8c2ce06bca83f64c6b5c272409230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615a46f496fda1d2bfcb6f736f8e69131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b860493d7b3eecf356c652b167b3ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58613750804592aee1a6b7f7192ea88233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455965554864b930666aab0ad3bb84d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6c209094043ed457073703927b9f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740099a26c80a62a7f20b9dc17ca95bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1b74adfb3216265ff72991f2c8b7837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea186632fb352c2320a7e9c2b06473f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de28ab2330265de3da2c2bc8f6a422a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb818adb4417b522dd9d1c0a54b1593640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658c6bb5d3f8c62ad6d233fa9e597db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f94954ff142cb82f19064e24ca25c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd25960fa19f831ac2ff49867fa0c3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee889c8a50ed7f718933458a9587298144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0167f9fdbe8d19a8145202f943a0d9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b954b318d898d38de7d5c245edac80046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f20039181a56cd4e693038a136313547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017c359dfaff63f58440cda3e7d1b3348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050139b18ee6f5f9fb7ef5a95eaf9e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54045fc6d58aeae05e4de318a673665850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2ddd5a7bb1ba8bfd212ec1e77b93351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54329416c5819e809cba7313efd705c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f5edff9d207feee87dd046e5026fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2341b6dc205b6079369eeda5006af254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79e6b9950562ac6a4af76d286ab7fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b628f2f7af7cb0376062abb32c0ca156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe21bdf8a8b3a9bf156c8c059e9d7c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53203b97a671b32e19e0e0d6b208e80958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1546fa6fd70990c90f39f002fd03f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea77547440ae4004adb5a01c0b6c50c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92673a7bfaaf8cd1df626750e9c3a6a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093c9b9366a405a371635f6dd552ca162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841917d515affdc72b8a81d10bd29ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc7a3d193c745129b06dd23222844664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e51b115cd79471340953899d438d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839b48ce91e4ddfd55cdf5549935d9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fc309a2a230e17c824ab9691083e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba896c11b932c8195b42a62228ba2e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d17b7b854ce998fe47f1968828da4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace95304551440a6b6603f5e634d062270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56982698992e09cf02926e665553efde71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27935dfdbf3cb18917ad9ef732237a7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab388f69c9219eeb1cbc77f2db1ee29673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d826ad4a25471b99c77876f3f9d7a1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91507b69142f8cdcbe102d6c3370af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d17f9a8b515a5d28ad92a72fe15b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dbed5aaa7cdcbec6a1c16980a0c7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd64139d0702ed2f8d760f610d468778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbed0f366f27e1c4a9ebf94594db68779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcd1607427fcc40cc92589dd30298c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aecbbfbb4300862df797432010610d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fce4a3692ae54f24ae98a35c737a3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bf2a1a2039391837af3e3f094d27083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dfb66c9399e05e20ebaba7ba5e53684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bea7790d60583e747e1afd7e6e5e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cdc4aff66c92ff8068ec7054da31986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e68acdeeafe8d04acea60ed39142c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f650052ee526209d62799681a1318188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e5f2f8bd04d5eb12ad745dd190ff089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd35ef5299067e8b58ec33dc33cad7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a90dcf9fd930da4ccd28bf30769cfc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5038be36a7f3b1e8cd561f00fcf24092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59645459788afe69fc0807bf031c0c0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ca19b376f65ed6c5cfc628f0d7af194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c4cc9f5d1d308e3e35fee7f01c83995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb8bd14efe7b2c71f4802d53a51f4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9169fac1aa67b1e3e6ebab6e99ea5e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791edaf5caaa0c400a6c63718374608198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1515a42f97da1f6f1b707d0d57e2a9599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464ab85bcf2e06f040d1ce0e726b963100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31858ee0e5d152cf45c4814d84efdc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcb410d7aecd65a54f9102f7151744102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef878d4b5c2d7a2c7ac6a87f613a532103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bd650fbc2e2d0a5d8dfcb2168b78f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc5c0f46658b6e172d96db62c36e12105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e86da98cc25fe87936ee2ac5a19db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4145c831745b6bd39d038488b556f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2485a47886bb26f7d4be9c7eab77e17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc066452345cf6f01b118185fe7cf38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b31538203b85cb057025cfd6d07ae5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be519391eba01692f840158d033bda111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a7cf0f6df9ebb16f3d85fe328fd83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b1bd257c2d632d4e059a405e27b30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e515c6d96050f45deb340d5909a45b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c004ead0dea9557dec961ffaad3034115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a997f05faa7e3a006319fa646daf8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008f0ae5115b58d3c7e1296d76e6752117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a70a358958010924c4d508764ae1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d1c3ef3578831cccbb1688da84ca1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749b0ca5c07d330ce05123c735935ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a30fd13cc05fd1903c55b681768dae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee895b064ee57ddf6fdbdcf3dc3b62b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb9b0019b053339cf000e6d692bce4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1449fe60a80523ee3203b7b7d2accac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4569f3b0e2007d97e334edadeacf5a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510f14eb4b8f32b7c278fa9a6b3d075126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949bb4630c62a4860e211bff3864578127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aabd0d38f8529c1099342e5e6b854e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3156147efb0efae51190774cf17fabf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c07e1cab7a153c1db94a9f19acc84d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818d479241229296d51e1e859b91bce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae3f7e554b08f426666d63ab651589132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac278a70b8e512fd3d0ee04b78ebc06c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a11cbb0bfdddbcd95aab29d91c9a91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e9f3f0370692cc10c73cda55d3b2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16398b720182db8985a35850e5bb16136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703a72f0b25afcb32939d83b1b1ced2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2989c3587103daadfd3a680aee7244138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8ec0ae2072a6ea1046774d51a002f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96569ba56af7cc81a8abeb9b8d5c5ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e96e8a38fb5ccb80ff930a1f16cafd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557804c8b61f1254596d090e5b55325142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c45d744dfa31c1ba5fe6ad83b11bd5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da744e045b407bb2e458e0938efd16d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb318c6ccaf3182588f35a9da9abd8ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58a5697d4dbcb60814688c988d9886146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3788515c40b67fa99bc7c62609ffe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123106d330dd7d16986c3e817b243fbb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a2257b2e5376e0d594b6bf1f4c072149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597a115795a61faeeba0b3b9405efa3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf34b20f91b9539d30ec74cc69fb5d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc969db8050c258e63096e4b10c8a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1bf2f5f9afdb03817d2d527ebbd52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43950fcc27f52eaef7ada0d810b818154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e73fbcebb73dd8d498bdac1119db5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d969dd094b7d551513f1d561c55c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00c6f3af7d7d7db9d17bd19eaeffe8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf00a9fc0d0c322e2712affd10451a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1d4630615112fc04a1c09b596aeed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ec828bcbc0ebae9bb4801315ac88c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e651fdf4c37ed7ba3ff4bc90c352c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38613d125850cf469327895f9652df38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21947b98b491d3f871c5b36c0bcf926163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849ce46fe0737fdd25e51deccf038a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19147869a9b829a6dca262ceb4af1354165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43469e6fcadc176407fc72781a3017dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da4d374f49463ca63bfa66f368597d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108114b7b57053fc712998e14d9b42c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad0a72ace4baed839a108c34a0c822169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac84efef1883f1b5416c0811f079fff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65f6134df1fac36d70a219919774c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8d72768906ab68c83c14b23ab7cf0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb49656c407e87a92382724565d0ccf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9c8067cdd85ad451666ea513f2cec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586b7bb5379d8954d5eed835113d778175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dd30aa609934d5105422a052da3f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2548f6dffaa7a6b96c7dc3391b6238a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fe576c90eb2290cf2fb96c2a5c061178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227942d1a7c901793a10b82e8c11265179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53b3e105201bc661055834af06adc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca61176f459e020c29bccf3361cd445181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055bc8b0c08ceded66ed1b92f0489ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cd25364dbe24fe32b1208a1f5d405183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65a5fd8bc918cd5ff3f4ba0cde9698184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8bdc699196349576c5498529c50d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04682a39beb8f0be0c41eacce407941186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8ecea36b9084e77af162374697d8f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9b3af103bb80802fd058f4a08bba6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e253f09dcf4af9674dd27c91316404189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97587d725566226939769892fb34bab9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a16e01ed0e79b18b4333fa36648ca0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c5b074598516366c3e10c5c9ac6b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6177b5c51174625dc63410feeaa327f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281601779773c11394098733d031f3b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf35688a9ef53a6cbacc5fda75a4979195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bf040969cfa16133a35a272718388196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eec52cedc39941ee29248a90a6f3b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5c30c647f687a324254b08cd9acc9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3366834c0e18d3e98a73f425fc437c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599bd52502b087c8e844d60a5cc6c2b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115bdce183ffd5cc6a0671256653232201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58584740537107e5a0a5e5dea76b30b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5deadd01266ae5b2fc3291e31e4dda8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d11addd78af8b9390140186479dd6c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7464906c2c50a3b88e0af5760b9a2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f6b9f28bcc1b75f4e4b0f012f7099206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63a49bb4a09fbb35504c2589a2b536207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710aeef66e998cb6031c29792bd132ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc6e9d04e86f40e6e4e460fe6c5508209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceeda380785152d69f12f28f0d9598d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b17b0b57891e6b4897cf54f101edf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e94fbd0de6d613ce3ce3e868cb16f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9559a1c74f4604c6d8ff3f2b22ae76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20048c27c52651148704d623bb0a990214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c263ff6e599c43721ca22faf152fddd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1be1ddf9a635867a618ea57282a06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4376358dfdb91752f4b93cfbaf9640c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb4549084625cedf9d41b61ac16267218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25958a66a1809887eb72d1b456982c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7d3919c06fa661dffd71250fd42c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d328b1d49f8065a894ea45cb9d2ebfe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b5b6897fe73e40265dab5c495b630222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9957e26df194555732811c03dece00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe303fbfb76e54078bc624a94c4884e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c9c9ff754e7aa23e9119e4c2577bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2b1892875ce5449ca588825fe1147226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ee69d2de99a0d2ecae119491055fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08392eff85be686afc025161e91849c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868447c7d4257f466c7c97a3f0b55c08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5a93d59df8d0fd7e60626e474dfb8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1411f49d142430a09e22370480d5da9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92945090adde2f49decde6c1b89a13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d56f9f3660c9287818bc071b0e3875233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cadee2a1f499d5d5fbaef8c3bd466234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38c010e4acdd7bc73646f953d7cff3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d535aa345a20d7461cf4efa8848b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8478b7b64451b93a1687bb15e124210237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de8163b93add4b1914b465c1d902ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b8e9af0e0d4516093a27aceff621a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd930a5c931f0edcbdb0b73cada0a4f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40374b005c5bcd8f8d35f24d006604e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc28a8077a343f46004dbb0118f1d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec4a28c58e3b5e53d255d1f413acad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22478db837cf27b59bc99e220016df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ca24159cc14b28370f1ed47edff15245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11926ea510f6ef517c5e98c814fb327246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1932aaa11361153fe2a9977e2a0a730247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b8decd45ba4f176037e81864a95b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7e55ca14d43a4b0162e5e75c8796d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe7c49889d1a0e52a785b38fed05dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e7b3108fb80d24c2a8744feb5a0fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f049a14b60777bb7e081fad4995413252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18056ae897ee344336e3dffb04fddaa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e02ebaea82aa4728c28e6d44a5247254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f7f9f15acaefdc53775be53f362bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725f1f03ed3a9bb5f02110e456251b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22c723d5505c0299a0df0232649cea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea170b2776e76a203b2e2732fcd52da4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89136f7a06daf654082758356704bfd8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a7ac900a0658a7b2ee29123c53b63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ef825d04bf3b2cd50e5c9d8d3179d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a486657071709e68017986fbfc1644262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27376a03b5b52c779423ee8b489a016b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cae5d3a1edb3217b4ee3f74ab0511264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a26584b7e1ac4e8c974f24917ad1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840b1f6ca3daaa374d5529467617bde266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697519bb49c8391f5556adb1a4c362e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b2596839102244a02c535ac583692268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f761bbb2b7600f60f3f0b473ca2ddf3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc29960043adb9e6d97f5beb3115590270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a933049c4f9d5f4e9242ba8922b67271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4571fed15075f21e5854773ff42b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f18f915043804f53afa2e2922bc75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941644e666aaca1dc4260a896fbfbdcc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f514371a9bf298436e240a50510e5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48602c12efb8987f4b84c9724380bb47276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0694ab414d5c81dc746a2210fdffaa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5415527b921fc36416055d8b2b08380278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031348dea147f6aea186179eb1fed4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d05355f5b5b4317165a9dc414b664280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08910f049bb2fda073dffcc0c0c0c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f6b998bd0dd081f3a4706da2956e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551d9464f7caee426f943c7d951a360283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bef523ee13915b2bfad47717b77c05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43278e47d94a347a8832ef5c856d53b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6da2d0dfadeb3ae3fefda19547603286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cbd748e80e4935f7bcd36c9f73425287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905d10ea96c385c45832fc8681a6cfe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0c6feb863fd2ad35da2be0b0285a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c6212da3ccd92cb730d68bb304046290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19e45ce3ccb3afdb7c3f6eef8fde52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72723c637d56db42e943257423869a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9193fc079ce640ffc1d7bb6915ad7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af98d117d24a08a8c6b429d55c6c7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199b14bd88b5ef5419368d74e25be77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1aeeab994c2bb5a177130425e99b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba07117a9b0c23d650e174db7718d56297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed37c114fd81b062c762b40b689b8b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e479e638f92a552d136a6c929d8f190299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879064dd0171f340c31d4c40fa8849aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ece0db5bd727a9366fc1ad9750e18a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1784bff73ff0a88c83efc3420bb637302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb20cff95e0bae21973db8b783fe2a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc3c32b3f22c9e7d5ab753eee5cd29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4789e8c8b122b78f8aa492da9a0b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cc185c8d23091a0579e4fbb4546ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021503949268c3f62ee88c10a18c022307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf6d587118a003275b3b6218952ab3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f750bf338a3fc53555ef798cd4a21ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80aaaf0b387642f847db7eb65f62a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54eb5914ce472c3afd6eb1be970b88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1451e0f85097fc2205e0deea41f923312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b749368316f5a0f1dab111dd6060e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200cfa88234e235e6e0495d6e45af0c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436cc3bd66953328379e91cf28a0c9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6e6fa54887c9e5ceaad036f5114b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f7424ef33b90412d9b813e0317b92317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb6cf077f55264ee86c37ddb371fd6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f4cf80d3889087b5b7eefccffc6c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73468a5ee1dda6808a9da2b8d83395320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebccc4e91f506e4d02a0140a4161f86321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906a15656dcc70cee8fdd7bef131430322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c994b812457e90289d7a362ecd69c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb73c38cce7b334d10e52a07068b68324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f466718dd1ea43180d79390e7f0739a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7336dbb5676ddcaf4a45436b84b713326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d05bc3909890466c628bb2c05d8edc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1b0fe23f857e758a4a5e3fc9f5d99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ed147f0ae6e4bd2a7f95c19742982329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85edd1280ca3aed71cecd1824fad4d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27484bf9a07e5c30f6124fda030ec083331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb77df1bbefeac5be9c3b350183fd7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b1f38f8bb2fd778a0cc1232cf9a36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72487cc2afdd397206fc2ccbe152aec9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c05df406a802f78fc9ac0d1040a30f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02e7d50c9c63391fc9757a9dd2c952336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f545a209129a209bd788c64ba58ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba632ce9c255eba4cf8e3e5db7f652338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9bc414d6ea3dd823794593ccbf6da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cfc064dad4205152cb667ab33ffbf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf82ce9a2ca75056cd9e101255730b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577498006ee13455f2fdc91fa73d1e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1411177ea10a45347895822e4f8d3b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7836b466553bba80e764c0e329548344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d894f38be200debe6c4411da3f69a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd008e2fac28d68fd42b8f5ebef08d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0ddd2c5e3148158a7ccc5cbd93066347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c956966c9723cbc29e53c59e19c61348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbf4479351479f0566f8af0ac57761349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb065abc3ddf75c3fbdaf35c3719fa3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33a4cfb296a035ffb4634735eff589351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01533905ba59be540fac9d76f069ba50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb3d6d973b07cd5c0dd296e8119083353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87568935fd338cb46fed7d2fcf9a9757354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c069c8e4cfef483d529656dc6cdfa42355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2d4a432605c76618bf2f7e7ea0afd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c248ff234260dcd43b5623df9601447357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd38a8db4129575254cb9f9fac7cf0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872604ae9ab9a0681dcfb3dacbd634d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed61a5637ce53fc1dda4b8bbb8f2b84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f62243109eba99d9e907911730e36a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f1462ff8572c1cfb670612def1101362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd03249cd42bab4a3ab45766eb4de66363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fc4f5c88f1329d64dee888fa0b9b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc432f3d2703939ab7bcb2950a4a1d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa9b2706856a9d1ec9afc38327777a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa20a94de00857350e68174e94a3967367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b3d384f354aa46c4103e7b6244d74368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ed3573c7a53dde9bb735363ab6f4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c412a5e5810902e586992a475472b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90deef8571318d8ba9cb3c97abe3041371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ad6239a917df294544f6b7ac24ff8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e4424a6815ac42b171d2507dac0d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e065584ae3260975643142b1d5f765374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ae57d0eb5ea0db5f13cb93eb6186e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a791f105d8539ed98f79598206f1eae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704adc8856acf418449c2df353e6e6bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084abed005f67d15b4466d72bedb31d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e5bd3de2a18e685c6fdea3101dc1d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc266cefab1f3bfe40f172910d4dde06380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0548cd9a4265b12d9b6ab99c93b000e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7358663a78096b5c95065a8cc744b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef0d4e7874dbcd1709124f2a655605383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b0be810c9a18dec5b7ed7218cbf93384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539ecfcbaa4619a9eae9a095180044a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91116a8498829d4bbb78facd860d9fc8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfa7ff574ca8039dd674c58bfaa33a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94af859f10296fb399f330da8457a92388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683752d5768d23e1c2ed5887f07d4bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cafe668cb1e6082e015c0e799a09fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62318b23fca5214189fddb6a476400c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95f4e53168a457b9b8bf7d6c6c89b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929590f22452fbc8bf573fc152a9ca59393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29826fcf6be1431a8a75e35b8f7ce17a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7860a813e0d9fd61a14b14d35880c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df5eea254e285052fa9b8b547180b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d30249d0d3a6bd1c8e4af20b5cce8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faca1e44b5c79d9dc1d6524f957dfd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bad77307ec6c5120040396ff231276399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a4036c020ee83e2ca7cca3305486c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f6abd31d2f5da61ba5e1953f2dfbe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10828c6b5b0b31c9b6480c5c1b3966d2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c8dc087ae57cf02d70e5e6c222652403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7652951388b4d1280065a17779ded404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca566b2ede12879bb8a71205ce563ee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e92d327d95dba7557f26b257184214406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e29fec7e8d9ce3ff28b167eeedd31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f58d27c57f2bfeefe6903018a4fb92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bcbd4efd949861e04c3705cb60ea9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e453846ddc188e87e21c6fda27143e4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70d28ae8898a940b8aca912765946d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85b183690171e624646c71d4659e5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40643377a0d6fe06f63f048aac71d5a3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad63c2bed7b285f0c6891d8c62333f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984054eb90fb7700bfd1cdd70d835a02415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327d3615ad0634300ed3863c2e394ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3d7cde50e6be2ff8a44333aa3c36c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded3819c6dd90cbacfe1d5acdf94bf6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8af0aef5f4b60c81e216ac66edc7b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2dc6c00062aa8f6efbdbc14974288420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ef877750362946020dbd7aa144800421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6169cf4006156f99b7f76390972bbb3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c33607d67576e452aa8729db77acda423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876881de83108aac2ec3d7e585e2f6e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f29730bab54476b7741efe91b9e082425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba9a83f95a6a6bbd50e660225f4187426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b36f0133ab5f3072a56c050eb748f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0175324a4f278b9504ef80a25adb32428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfe18f798663274336249937467616429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a60319f9eb744778389977e1aa1105430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda2287555f95ec29ff3ac567a80621431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30f1da8760f02bd48b73ec6934f6ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e2f77a8b1318d5960dfd9122d1229433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75434fe82a28a82b4467136eb4e6fc86434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f5d8db24d544144d8a111e4ec873a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6f34c0146a986cece54f0c5858d56436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13360e4fab6b061bdcb39ce955aaf91d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28735c073afdd31bbea39b5c6dc30c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ef0f8c01c29f47065364ef92864a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef317ca513d8187341718b26f10d8c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6419f1f14760c7f10a75323205848d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e301a4621a8be3aa787b50795e32a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea006f4bcd37aa2f6dd7f2b026bc43443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64383e7e295b1de9eb4d566d3f75c4f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f60d0610304059e8a321290eeecc7e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2b8196582d06f3b5c4236526ac96d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9d0f0606c300129d1961c565ac0dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44ccd50cce7add8562a9cfd8b49df4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc36a7ed4c18c696dc2cac8d6f2e49a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27dfe4129f36a4a9d3bb4051d3380f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baf5796bae5e2cf9648d7061ca3164451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa170a149ec14650a276e15e7af091452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967a9a9dff7bc03d8cf31b44c58e322453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749175be2e61dee1ed54090a2a5bc3f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18f070869e52541d89d9fe6116f490455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed70029cf01badc8d38f2f6e6f046c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71fe1b08bda959a2d04d8f5c339a87457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc25295ce80b7dd4ad8b56ce266646458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55476c6ae2da62fd00cd8ae99ac764459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042e664e8c21e54b2fdfe89526fbb3f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2841744a3d53f47009b100c68006f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef1202ad0d50df5c251ba7ac8c64b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d30bcceeafa7f2d943f31e226cfafc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1c878c22aa4478ea2843beeaea30e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226b256d2566460442e472166af2a2b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002baf842c26ac6b11c3149305d2aea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a8a1ec258a2cadc638e8275f2978a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2a72dcf18886fa962114218c4d3fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27377384a1c90703b4357299316be428469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced47aa44cf68d98dd032b73c5dc88b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4b3e43166938413de802f0e3cd94f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f9128af2593e8552a4c51d304641b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950051f508c2f773a98274a4ae74c9c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22be688989f9c8edeeb0cf0c5de328474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a3e5b5f1bb42ddf7f01cdbe01b782475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3871c395f24eac0a776ea06506873af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65854aa1d2f31abb09bdb707181799477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bd56ebc389c8ff9a46be8f591b670478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b6289413ab1741a55ed7f6cb80545479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bc061b00fbe2ab231ab19fdc381e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444ef8bc2d07a0647f73a21059c4d3c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408433310fbd1b91da922a206309679f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689e457762d1423f03dc9d2f22c5a6f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b321f6f2da28f3905d1586b44bbdec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8a810b62367fc432e85e3a385b2a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71771bb08ad7ae7e2879e7039020b45486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddafe79beeed05b321f8392ab8be75487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a46021bef5ef78c712d7051ebbd94e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f2a7770eaedd32bc9e74a17c743e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea08dec434ce63e18ab464e9339929490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cddd97c003e707204ce958681d980491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3795190cdd20b8de064f523fd816d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef09ca00f49b48a645359d0dcf81984493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097072a950a5992d787b35ff5f214d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e37415d284e5c392035f2976f8defe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129267c6f34ee78b1845a7424912095496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b731a24b1fe2715e72f3b71f2b325a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d78c1b3824484d57fb1668d865adf7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965178c5f633cd0713c3cd8d8809ce3c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df31805ea771022f328b97e59262f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220a26ab939eed492afa025266824e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea517d64e60db0b9e1f3a824cf35395502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73aa3339e2a8d7c5013742f6f10955a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb133a90ee073ba556a8142258f7970504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a3dfe7ca72536cc5949f2bafccb7e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d848919ae06d7429bc39e490317da2a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d2655a491943f4cc8c6b15cf191c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912b986eb849fba01ab7ac40da2133b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f540a03d40040126c53120fcbdebf75509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ec291fd5c169a1543b896fbe9a7b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6631474c0378e6c5564576b7a57cf6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b22cf1de666239c8fcad4b3626058d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1753cd10e188fca9a8be5a9df5dd53d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b328001a4c5b18218406a4e1f792c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fda8d36e0421cf43fca7edf89c3d16515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa58bda82d35731d865aa128c975283516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1489fef1116754719acdbd8cf5c42517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047ff18a6a73c926e5091b44b0f7cc5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5aa538cef553743ea0d4ace1d067f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ab18642361dc94ef1a9729ae94bc6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c348c26d4811891b886dada880a740521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f5e2cf4e4a6235fc6b108c4b30fc4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51aab2d3caf83cc79d67b0d75d44e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4679d9fe985c8bb489a1a46ea499ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f3a290eee113dd7d98e4ed8eea882525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd8aee8b933f4ccee834cf4cdca428526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67384d1fa900e9265915adf057328ceb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0305b485309130ef235bd839d5c098528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f71d5b3f0a0b0acaada4b5437c18d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd6909143b0b05983f9e0560f8d53c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba171bf881ea0ec0be6886a46f7f20531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f255632efe25c127d7932a065859d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a637226eb61752db47db8027e716c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e330554320a81789152c1b998987ebe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e54e1732d1d5b985ba8df75163888f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c4e81a238481554d206612a389443536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf488ac2ba1d35c6776c94cfbbdeac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60938504092b968f86ccb97c07126b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16400c63d8b972a871a75543b3474b0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf63e9916d1ef0f6e183f18c97f3055540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825f485f180954559c8f1d860ff0aad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00997962b0653f539d4735d8c6a08c2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf98ab22e703e5d3ec32a4f7422e01543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934fa0ee031c3b5b9d018b92500dd69544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7310448843591f01f82b6963ebd4f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132ee1223447c76cd09af455fd87fdf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba75633a251a58fe1cef06b6cc1290f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f316cc6149933625eb271c752c3a4fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b989afec690edb98a2153d73182118549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053fb7f23197731256c5b6eefac768f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927691af90d42e07b42a021a83eb594551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263a35e3c46c091578658e6a47b6841552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59ffa1d4e74dad00819b2981224005553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666471ea44ac9f1715c77e41e8d99802554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebf909406886537c81fea5934c603d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af950695275e9346791ae41c8d4f82ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5fe7eb91265bbb2f7fc1ad5faa919557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fc4342fa267b83acb351aa3f65a7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540c066b17fff05a2497e3aca9e330c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54187ca6a701d1f28f7b1efe9d30b8f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66089ac342b8aed7ed4ae7ca37970e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283b7ffa0b40b2261cb2e01b4d8b825562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d92af26a6f14bd869959c3f360379563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747965f8ed12faf77cf9efeea922acb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954dcb0f068e4a8937dc7788fb89506565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d047f8642e00d8296c6c60fda32cc7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00782b481da2b7ffead614302735ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d644071123fec880aeea43d4d319b15568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d82aa5c68644ec25e14f1efca98c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcef6e3711d507e3cfa01f949db9bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61686e6fdfde007261fa6db401afad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa56af33e8d28992072211bbbb0ef10572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30950a7e6883bebbb162a5ac7aea39573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa7f4e961d9b6332d746e81f106f74574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f6ef0f6fdbf0855c81dddf70f7e0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed66f59b24948ba0d402375984f9388576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d1689db66cf85f05452c247411c31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6a0b9f824e2bd2379e3e278218118578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8542d75c4341518e685a7768af68e4e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123e4f790a76865b49fe48fefcab71f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777eb80076a3a6e4c0190e188bc1cb5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4d820e701fdd6b81a8959756b5434582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af8a6fa6ac05cf5f3c0a6f159f72a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45218bb79589eeabbfa8eb02d3ab4b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809c116f49e26f0498aa4ade13b514d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c76be1b1cd50ce22e06d5d7fd48f7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7b2702dc666dbba9c8de4a8b0e1e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab411534236a42eccd978392b598060588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a641af4ea4d3e0b4661e0796180a9f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61abfec65f1f89d8acdcf951bb380f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089d40c694a7e5ca414c3d1572f7e6b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a515095d8db7fe715d75cb1d7f309592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ac4a8a345b9e66121d2f651358c5a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0eed2ff2adc203cb45321833b69bf7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4b7083b6dd735c857b757f46186f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff65a0cf6db124a96d918f1bd379ab6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b5c4b36fedc95bb7fcd32202882ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5696806d6fcc57c37d220d2dddb74598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8664510c38c401b1dc71d048311fb1a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30626d3c58ce2716998740692a5cb826600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afdc3f6be12d5ae35d1b2ba616ffc0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40c3bf567c4d44eedb2791477a7a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65212f9fe63d61c4b228355785af18603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab0a558ffc2eb7b51bfd5365246507604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37f626960e460e749ecc4e327ed665605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0c5a559eaffc4355fadcca32dc63e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958458366773a0ad00b6bfbdb8dd7995607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f022d4299627b28b51aa9defaaf15608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e9066eaa49f0af2f157deb569270e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1f517db782a5a65da9216e62f3efb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c87e93f21cb1b4c6b0c964774fa3b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3290790e2c00cfce761ae128efc25612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01330e56fac3aec9517619fd46946a1e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e43caac16662780aeae6feb00f8d00614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6a795645c2fe8cca61d62d89df0e6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5be1374632e2542df1c7a6d18b0b0a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee466172535b1034fc42438f54e202c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a76f7b8271f165227d9f65c29f5672618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92d3ad4ca79bf5b5ea84b33325297a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab30f5402ae22eafbdefedaa34c9990620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18783542c3c9dea02f1a92d7320b60f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1137d452c490d96b280771b48bea23622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03154aaaae2bd16c12c0e1ffd2eccbf4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cc21ae418727f0cac3be982ae3751624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f5819e9569c97f651719409de2cfe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e928b991b493f1b2ee406fc88b645c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c767464f73c3ccc13725a822a691d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013805ecd6bdc71e7ca0ebdaed93102c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaafb7765f0d57f0fd24113f4feef91629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178e2657f0202823714e36f42be6825630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08529046e082888788f2eb41d678541d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804aa9072e1d934c5032ea0e9933006632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c5caf72075d58295576a1b37d75da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e50e886edbcde3185757800f184cd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9cefe1861a31668cdcba68f9d08df635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc56314b9047aa46b05a8c9b84a4b45636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf365a7370e7c00d8998712c18e7942637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17880be58dc1d2ba86df437d5b7c1a2a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d0e5ead7127592b0b5d97030bd26d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb786b8b6095eb395ca9f7bdefe851f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347f5fdc4158373411bec72c666b18c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1929b00c6b3f115068a145784ef5da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a87d71b70a4c8e40a9183f02925fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07825875572dee77eb1f18527143c8b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e671da769dae77790c392898dc79d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f425d9b48ec40aedced54a03190b0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3cbb9359969106e5e4dd25dd8c03f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac639b637e7270272fd5fb7f654896648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174d9da76f2de4bff9291d6bf755203649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab7e55fb5750efe2f1aae72094700e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6665619796c27387640d84640e207de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308baed816f4291711868581dd1e906652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfdfb2da6e53fd2b9063e675755156653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91d527c19bce8c02f00409c30ad848654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d800ac2d2ae37fd820ba533a054da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04122b4d37d9a5aca9a17533e610a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135869eaae87b6636a0176c957b36e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f316a7a36f1a54924fa9fefc5429c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe1f12666a6c18f3e80321c923b67f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddf203563ab1ca8bdf1b5f18c3b77a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fb824a2f7d643d85ab01fbac8c69b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbc985d1377dbde96a42082ecaa90c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea355df68bed9e861fd19c795a2a8b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd3dc25d26058130eb5bb68369cdd8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5541e1089fbdf3e47dcb8f3c27649d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdffe02c563dbe450180d595f89db3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3e812790165a12b8dc697961beec5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e7d24acc34346b8214d87d269d1ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91040f678d1842bd05c833f763f9e9e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55d6261c3bd67a2047f3741865981a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba852d0cec378c8a9e95606dc43c80671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5b29b421c0be31f4c408e38e217bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8f642aa33da33f54f399b31d33651673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca1eee5d55df5d5bcfbaf318232237674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da056ff42a81990d3d46d38563d639675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a024fc076c618c8ba04ddbc478f58676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4cdddd878fe9cb5b80f463652ad94677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c837855039a28f588dddc2f3af9afc0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8b236e15efeeee683f1ba5205f51a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d86b2f03a7cbbace17acef041257ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e2672d76eb90c16d1c1f9423a1838681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d5889fb531ca1d27b4abf2b8c5350682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643098192f092ca1719d29c2910a6bf3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278714f5beb29e21d7868f4df8149d67684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8fd2b4ea301f62236cb6872a9e4cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055a3ad870e3010a1a5c1b4f91d2ebe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81d221234a0f696ef5965cd1f6edb5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d893c099c4f1245cd3eb42d4ea16e91688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67528a12cb42e6b0236fdc9c4b87a17e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e05b1d922b3be831eb548494c5d824690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8c4bf5a303c52c1118774103d7327691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847db0b3acb14a1a6a8b571b244f7a07692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f35c085c04e037f035f0755531020693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8b7a1d93bcb6718033749056806e4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8a0ca28b4c2dd12889a7487f7b0c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65b53540e30d00864185c1c31576f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35629de735b3955fca2b5b1364e8d31b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d52036f5b31c8d9514076df453367698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0ba0e7fc6c41fae31a85a45596ea0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fdff16732e57eef046d6a72b3e287700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b087e3ece81cee143d571dd24d45d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d4c2964c8a5cd598324e109b0e4f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ec0b52450cb03a9d7f1711932c562703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c213455f4279870004dab9e9d091ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718726db72e7a59b3133a1f227d423ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8be16ea73972604b508d576573e21706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f85b552a731478f1175af8eb23f9d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b93a4743de3b9985597ce26aa502d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54b413cc20ec5e09106915aca59e14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4404247012bf3d754021459013f535b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bc1225e94ab995266d1360f3f2c07711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678c9af37d3de01fd7a5042b87aafbf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aaa39ce84847fd00000e47e49478f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93812f06d5f7ab66c83829606d987369714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f238281754f289c1180a5d20a757411715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210d43f78f1b43a9eec484f050703d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbddeeb8afbcde960e080dd0f281db0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0bf41aa4fc580bd7422f0b81bc4ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec684adb6e767dc453f0dadad6186156719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57457678102366cdab4802e4ec20de720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce4cdf9d10ba71ef9f3057d069be1a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f32539f48975c2c320784ca1e1a28722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2229311d0a136a3a0fe68b4b257e155723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82513af75ca24e192dab6c8e7fd6398724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831599571ba8b6b01bf1fd1d5bb23f1e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7d297acfdbac862095c92878e7de3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee66fdc33acf669f1d1f8fbb6643ff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edddeb7660973518a071a621a37a116728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7301bae4e780c495402264637bfeaeb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dd52ce2ef001acb36547d42c25d69730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5148f9385822d206bda705330a5964731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bee1778b25187f2e10213c322eabde732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1770197b3439ca7058fe1d9b63175733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b0e3049f0976fb17b270d2c39631b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136392d837948f5cafc0f45d31b33b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99d6e695f06dca76aae755c1017bf9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c1e6441201ccdefd129ae0648a7e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346bf487490914c021e14e022a6340a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a0124e5b74d10a25296539ca86409739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf5520a7561cff9a056996a27d2a7f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4852840afb7855f45bbf25f6b72a8f5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764409bdc7bd1d1c55a6b25f9e4ed2e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d64893f14f01f656a732c1af6ffc5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdc69d882636f3bcbf74228b9d51d8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fd35e6a9ac076804c89a05626bc41745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352f43333ac3ecca6837ac23323c5d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d62ed7838c8e7dcbc452bc436ed06747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f9023f4bfc9fb22070f7fe44311ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170aa03cbeb3ce1be7834f14f500bf72749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3818da7198804b2d3eb630b9b16648750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8fa9a4aa0b690a380ac10fbed9919751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac295b3bd21c082db677aee6edfdb0fb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b88cdad0627a13a39e141c4e0e6dc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3056c799da2c79cb48c74c0c2deb8f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0f78fa3bdd09880ec34f7f6928b4c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2f7a816e2811cb38d5f7f8bb299e4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5b661558bb5ff1f3792c4f4de2efb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16cb30a34af7d3b8297b69433c0889758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc7f67b484c9ab1af3a3a9f5cde459759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e7b111af6aa652abaaeba218ccbc4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc034c7ad409732f225d34aa9924274761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63cad82b88107b17dcc58598bf45d1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4e53899cdae859d4c23a56f855c8e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba828b47c465ee73e0e8f218c9cf217b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c74c5ddfb54993aebdea379589ffcf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5832b6e674fcecac683ba091ce46e2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9fdb21fbe254a89cf1da4be3fa3bf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b31f022a4dd600035a5a9363325c4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7ab5908108953e1f502224de7d9df769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9173b8b62181a79c23a5936d02dddb7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea306dd34a0f8912290009de645fee771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef1569afa801ce38b1f6adb41a1623772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be3d8d57b60bdd4bbdc18581057e45773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe476356d33e3a21ff98d3343ae8ec774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fe7ae58130f2f6fdaf6028a10bb1d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf0b5dd3801f66407487a801d5caf3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd97dd0421f9759bc632fc4a675850777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884dbe59e918f94a43ac6f931d0bde2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2732a344707b9116eeb97263f9a62f3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea340379c9ddfc3c5cc69a27dbe9ca780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa002a60a154faf7f6a9aa267b63d4ce781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73eed75bbe797196a9317f5688cf80e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab90857fc5f4a91b34ed82840400fe783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ed4a1766a128e20d654c8392706bc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb56b00bbf12c2850ff451ffc02a71785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcbda975776ce0eed6b8445c9b95c7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f31bd383cb50497bec09e855d4086787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e9300b15f0df11e721a4937484c97788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4efc6f9df97135c84b1a407c3890d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939a44a4c5fe5b1d5bc1c8159ed0de2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c8dcde0b96495e417e523f4895b84791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c3e644a01eaccd117f69db67267d5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add297f30d6dffdc7ea4a6a5220ca96a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556484b976ed6a955af1193e7aaaf82794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374ec5e1193bb4d98afd4e5e79d2b22795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52d4495de0f12c46b4bf6dec0ba384796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31d5f7f04d6dafda043234a5780953797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cf0109c2fb2f093743a3565455acb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337ef2256c8df62ea5971addd7d15d0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c11ce44c07075565eaf698f697f98800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5174b1d518a6d62852405a664a708e9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b05e824c63ae623fbb004289b51e1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c7292242b511dca1b0b23f5f16d29803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fc05b7ef08a22060973935e0195f3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25015efda02bcb275d8cbf2980f79c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980e80b35669da6d5baca2469643cad806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89f8d9809fb174f6963c0644860e45807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f175573b65c57e88b5cc2d5f4697c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91293229776c74da69404f96e306b5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a994c9b8cf509c0f6cc0306c88a571810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0935dcc700e8d94e951bba8f7e5e7ea811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565456576b1d6eff762b3b8ebb61dbc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb8e6b96f605d26a842877cf1a5de7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec79cfff6607f2f490885de497aaf7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b47c42f61035026507658f84b5813815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7218ef392ce399e6e85879ba2e127816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd11623fd65a1bc89ce5ee57cd52d8c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c89987c818a8a8a5c84005453e5ad818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6275b55669b82be18c0cdafd841a79819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32570309ae543282bfd70610a51e7869820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d9ae94b69b3c37b9b741d778b2e90821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123abdcefe6f2dc1e641f9b5aea694a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bafbb443abc7ec34fed0e93fd7696823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220b411aae377cbda808ca31c7ef86d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9479849d28536006042b86c880d9bc0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fcfa1fd746c774d2c2b9bffaad1c5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f60b3091a20e21134e1936e2b96e4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf126fce93d8176ad180358944e5e1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76862921a684548adcc5d5def5efa2f7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fbd70aef90fe697f0756f5dcb608a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bc5b0300fea56d7d4f453ad3e4d61831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a7bc597af424cf229af0ca0070efa832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1b2db296c1b950978aa647dc68875833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc943d4018fb3eb0372b90a516d0d15834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735b29b405efadf81eaa02b684e757c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f2269d5a374341535cb8443c76d1b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacf50af7b2dc3f028214639820cf46837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59ba6d62cc0cfcf379dd3cf37e68d7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25fdf6af015f12b674b710eb9626df839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587019ef8c77145ae13eb67f4c9aab4e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7465d8248d9120076adc456f0395f2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770340d56a6dc8cb86d714006247aed842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98d9667560eff417126256645c2219843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff816a2b686b654ba129e3d55772b3d6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4d2358fb2593601dd898f7e4b4170845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64275fa55b3ff0bf8002cce4d61af78846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed3a5d203287214f7f90e056f65d32847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90aae9ef186e08d1646c45dd64ba263848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375238439129b8bda4685a56261c2d53849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d49f3dc40ca1ec9791d0b1e09cc0bb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7766e6587a7c9484664eeea00fa78851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441fd1bc567172a7a7cea71bf0c538c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84067deccd79b2bd766b6659dd233b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80049f97a6a480413801b05c8045c76854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69e77c8c9e6598ac961c72a56ba570855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d937da87adac5c75b2185d2b145958856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3386e847e75a031081aa27bb37f11dd857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159ff50b8181806a4ee0b1cc9fa9184858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b331aff0079b671b439dc5a8e0cc5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee9f336667a71a87bf40eeb145f188860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e26fe73f7b83bdfbc6ff0f22bba88e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686350a35ea440513713442a954ad97862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbad63fa48dc39e2066a30d8d00c36a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86390b397b98d7d3081e877dcf455da864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15f5d018b4602b8e2428812c2ebc25865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad467b19471e2293755629cefea41eb1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f12b403e9892ef79f68aa06002d8fc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ad3a97128f2532946bcea2cf1c1e2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35932503c771eaffc3bff3f0a30b5635869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a2bf1a1cbbcff56f0b14e83e6f5a5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d6adb1bdec7b17cce733257820e85871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be135b785b65a687710098631ee43c50872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e619799ce57900073ec62d4cba630b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3e8d4996daba6eeb694c1a0a7e83d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cbc460228929bdcca1158e3e1652c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397aa1cae4706eb634c40c10776d3c5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befb659d717baff0020528496b01fc5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bead5799119f97bfd9df995e7fc7541878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b40608f98e004c4516874288de9e51879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38123dc37431c2d18d2adf6e4f4e1db4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfd451cde24a6b7c5f3cbe94a3dbdc881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b7f5ff1cbb319fb07a6665c6968ee882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9cf2dbe9c077557d4ef7b52b76bce883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ad551df13dc3a20ba6ca26ab3931c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54adcd31b66e4b46bdbb481190b1a23885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b4f9477143e90a1c7ba3c325f2506886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cb6c0dd36327e6c3280a4fa1b136a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f59bb55b185546fc99138b58ef315a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f3076ef2797a809a0cfffe9af4a3b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080b12af74df1fb31d10e979e22af32890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5722cea610742a259f296fdc97746fb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba36a6ef2557ecc58c8dab269abc1c0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf714af5f6e53671ad5d9a8fd87957893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214695d058864f9d542aa62aaeaa7f5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f512aaa0807b97483cf142aef06c3b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708df13595c33d8c5066fae6bad0e45d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44b7c7cd7f380aa599a9df917b0d7a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4304a34dffa669d0119db098b26fd898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2110f30fb103166f5adf07ebec03d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cad533050bbdd528048cee950abc7f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233e8e8f7cb024c9769c90e0c6f4f08901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6f4d45eb81860aebaae22b1a14b1e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75f4b623ea45a89e56dd8c44767637903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35626d968254deeba6389002edfc9f51904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a5c6eef0b9a9f5d0ad59373aed9bc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a6d246f56a4bd741621c642c9c352906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac06e0bed276e289e1682af0356584c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07c16106a1b8d4acbf92ef1ac5d73e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f42cfc760a292c21acf90b7f14ef0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22aed5511f74d14887ff9d49f8446bf910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b577c66175c8ac2de71b3f422d3e6f4911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d331362609f0dd1df1ff8e55bec1a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707210632763dc549358994b6dbb45ed913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4e2629b80a4f309ed6ca44aab89f2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d9927899570045648a02f04ced280915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17d5becc7108781e3c43c601a3a5b9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2a20293daa9f0f1f359d0adc9a5d8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ea5edcefd36521b063e7b11ec6c01918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee05e4c431ff119ab0f28c807acf64919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0be5c320e87aa04b3d5a16462eb24920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c907b887d57877a8af27fcde350ec80921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9603f9f096f85d0604f7a1820b36a1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0234ca7eb62b19c5adeadb25919a5c2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6fbb3d255d4f4a25b82e6ee8c77eb924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bc8871182f3a3302366078bc0b6e0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800ffd4806f34a1ac8ae1500ebf5faa926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be90d5bba863c809c5cb03b7f73bc03927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75367dbe3e04b8f00480a0581bc24603928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b13af78cb440ef13e95a5d817e116929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ee2d3631c21f6ac2da46cd0ae9347930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb66bd533b6f68ce63c9c79178f4ec931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de687e83453a45170b9751b98ae7bd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182730c24de2930101febae04a9c1c07933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b6273eefc932e2b935cf6f1ab6219934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e32dfb1fbac12c194d01ab3a3b29f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7741d001b92449c407dcdabf9d2276936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64fe1f3efb074b0d2155f7f2e1ee9c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488941b52f3fe7da44b2929e97a04ab938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65568432cf540f612e387cd54c6550939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962cfbfd52163b6694595a895135065940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49bcb4f1054beed35b48e45d37121b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae09ca13b82155f86bf845c29821561942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597494a54a40d3c6ee7c7b24a7c8232943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f49d09d3dcb7e13f1bd62617f66904944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92e210dc761c5e4c4bdc3e6ad02504945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bd9bc2cd6457a87942c5d13b82840946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bfe8e0981af83110dfd6d61f9ebb9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4096a7a53f43c19959cc461b64485f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449b4db5c5f2115b35b6d3c9e2a4d5b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9aa1957f4674f5e2ac7db428a254c4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c3253aab1aa784d6148cdb7765476951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f4457325569a35605f43bd3dea046952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba65bb975e1b15f9e3075ceb0ec2343953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73c73549e50a6318a274ed2fea32ee954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d99316224cf7130f5b276d3cf49b1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec59176686d6eb75354f078969daa79956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31b4e6c2158546cb91fb132118c495957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9583921b3abbcb6564745fa7afc60958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8997b29d9f260869f1e2425a0687005959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713510eff589c8bf276dc985e454a23960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b13416d20ed019b5539a52976c7a5c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc996478003955fb1130772180aced0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217dd3c2bc0b5c7b9a323ea4778729f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50143986f120c1a3a4f47d878a268f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978203b7856b7681dd5f0182ae2abac1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f398a17b657b9c3823144646338b6b5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a202cb4a3c6f76c014f1d1ff34d6eec967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993f42153687ed08034b7b37d8a5ae7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a4ff0ebf5f5dd292c05d8eb4613fe969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea9e8ec84b8b9ded178c8783f8b787970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09571fedf486580e0a4b0d7fc20e19a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c95e86d5b9aa64de759e1e647292e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fe819889f1eee1d3f2cf55c690a3f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85409376a004d35a8d404d1377de5935974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7ecb85a2cb5f450563cacae23e0df975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0d0fc11c7344a17f0d040918040e1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c883d0f6a5d860d2669e9c0fdcb7f9f977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f84fe729243174eed71fe63a520111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc88a5e06d3a7f36aea4e22ea4f71112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3bf12358152c435f4005e5c6a5dd13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb363284faa6eee0ebfe4686d8079264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695c2d616d5977e26585631a4929b0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1941edea445809122afd5529218096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12992d034df65065838fa8aaa88937dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c241fd49469006c4f2db5d9480410178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4e74f476e021b0a18fad6f3d099bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fe0ef82bf88adaa4f8fc768a8f96e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69584dd12180260543225fabf49c060311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06513b6726cad5f53be76c04a1bbb7cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ee97275415b86660953279717fe6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228d41e492aa70e4150ec0f255eec3914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17a75ad7f7d06c66a2ab1eb37b5c8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44480ae536d8c25e473837c2ddac1aee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24b5192a05a8dd4f4873caba705bc817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb35e360b4c5b2a038d5ad2fca4bcf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fb5656397d44f3b04c9da14d8ccb819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44a4c2824ce00fb033068e284283a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013dd9e6d69ac45320a86c3799cb8cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0cef1c2b13848ddc1b4fd0fae559d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cd7c3500a3bb866c8d9c6a927f3a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426d6f53bcf9a769b328ed3783cdb7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861a19155566e4e2ef3114986534f8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001775610273fddd4891f63954e26f6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209512731d703d10ff9db67aeba9843227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13494976a1acc9bdbfb3177543d9c3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7afeda078fcd3e9b9f6f884d81d6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c982328e3d14fafdc316cd89f2824b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025b69dc70caeb5525963727d68360631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccc0a1facdc3444291ac8b10931de632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fe3a1ff77bf336c505f52afc3fbb033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789739ad05ef4304b0c8dfc86ef899a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18282c97c3ce9c3cfed28c94e039f28435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a19d3d3b9ec9e5f395e0085e3fce536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c902bd3aea3a184055f0f550b64dc537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b9586b464e750b1401eb813114cf238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d94b2f177d226ec6eab00c16d068ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8066038970a23557d7973fe70c0c2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b3fea9354c31cdb7f7037c7e8723541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbe495683aeae5eda5dd6bdde6f22d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fcc59d28d4b2cd8d490411b7c32dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658a550c0a3654ff293fd1acb950cf344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3052cf384f8c6fb4381dc936e8713d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc34b16a53f5ada72823852443f7c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfca38df56d7ad64df0a6734e0280447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edb8a0801dda2aa512c88cc4e6ba0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef421bc1f97c07544bda85a9aa927749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8b9f3608623e7c50b6356f7225bc850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360766704bac864f241ca73197c7b34351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b03bf34931b318c5257c1c31a4f72352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da7d263a574bc006f3105b1ec8203353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157445cb3cbfc22c2dc12acf2d2252b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751ab9efde33fec74d3cdc317d4894f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f15490ca075051e6c24243093d846956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79448fb7f50f3ffaa991f98e0ca7e67f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646d0800a590502527337eff4afc78e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19879f9b56fb88e0e2fae7d3b1d43c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cf2a3e8f3326d5a0e4bf8dd9c0add60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9074e1932532a3688fcc834aaefc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63839d7010e9af47375e6f779bc220a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55fd9ab1a3eba2f60a89f39830e4ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4c73d7fae5d4700991d7fc5a9c08f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e76ad2a103c559f688702a645bf1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa93038c86c380f6c4d3112053c53e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc36b0b2863b937bde159f951bb45367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ea79c76aa84e5d6953728eec1fcf868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74214aae91910dc3634c09eeb9fa051869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79cc7a4e1317cc76a8fdbddd7e2f2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904454c0350295fe877cdd00bd5ac86771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4271b046843eece8668cdeca49820c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d9fb6944ef0ce5a198625b369a90a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec878e3995be5e4c6358d476d3d24674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372914c33701819f721af7f6a5c842e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db948df613fba4a8ab76c74be1c90d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5924d668de34776e30fb1ec2ae0d13c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb274000291b61635376d6bf3c7f853d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676ca5e3a9cc5146654dec5b950c00279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9390b268760d850a303021cc74e2bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773abb4b3e4cddf28973035719a4bc381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e871bebc147303fabba469fef5fc5982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a8fec3d653cab8d5e2fad73f9699d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74231d94950e71f7a0ea259b7aaa062584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b900e375c3a777087b2eec794bf0a3785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b7f57a64ff20f7f9e4be4889e880086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb84eed21c4a53a05f48b10069100ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ceda68980f6662352a0ed51702067d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ec8df84028a3aacf8fa34f9ccbf1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a7747c3bb5a213be2dfbc3df4870a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f26691746b7b3b7a8dd1f6a493455191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae07e25676efdf8b5ee78f8123e3a7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff6fb28a381a4c4b1a9e03a946f42893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec72ec5b5690c6d1958c4fae590ca694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235e55d71d604b6ce4aa0306d78b50a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54166ae341cc251e61bd6bcf9713240696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddd3a148b7bb417a651d36f10cbfdd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68cd943c88f78774c7d91f98542c5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1faafa7abdd3cc7c4d961bc1c983899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f51e17629aeb20ad94a9157f3d1fcd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5c7365abe95debb6d84ab30d70c4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb0a9ab19882d68d05942e22d19c5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c547437d0b7b553cc0ea316917a6e72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ca126bc208e8d5e252b17cb8ebd39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f39464341e3d55766aca1b4d253c21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f04097f936e6414c2a8de8cf4f6d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ff4a85167cd579c978b883461bc13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38d911ccc0b59f8c522266c21ed545108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2cf6518d84284a5fc709fda4f4360109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96507cdf706dc41f1eb9321c99cd3b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a57042c3c589a38ea0345b0780350111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b1b1e7105be1d2b350f2d7ae7b89e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb138ae07523710dc0cb97aa4abf823113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e70cc5312d01ffd14f655d7e677cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9aa06d4cb4dff553d5f8463c1105c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7149d86fe19cbd3b46be50b7be1e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628b5a2ca3ef7dfa237c4e69266649a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2bc5f851a9cb458759a92e3867723118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bab526740e4258ed21766f44afbd7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716f765b3a34f55d498f295bd0eb48e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ebdf74fd04bd79fd949c1bceaf2c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b849a6ab44c4433547abf218c1742c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcd26d22eac1f93bb9eb235d155b5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b543810e4831cb9ae3a60cb68b1e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78d27bc442bfa66b3f38ea37bde49f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5fbf9cbb6e1c386e9a5a1adb6cdbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee52380c18bbae323af5f5418fbbf36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b945d7e72405cd156f9171b3c7779128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001635734e9e9d9a349cccdd1fd5d9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2595d2aaa55477fbe4f9e2a25bb3581130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736b1c75154fc6dd4f42607d7d79d2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e680f8e7a05c67ab250f53e8af2de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216cdfb18c3d329fb0bd9c6eac7d019133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a459551a7db6f89f6c25b7b99007ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335b25b8b064802c27a9ca41569391c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42c50bf21577f207d272ab2e483a79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c1ada581b07747951a0c01ca9ed94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a6b9c0b8e60067120125e6b2baec3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974003766514973b3f1aef215ef150c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607112ce8a1ee91be5adcc04af2282be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fca165d70144b0253fe040381fc0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc4c3d2b07d636c4d97ad0455ce4f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec545303a2bdef447921860dfba55703143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e0f101070ef0e7a0c4d16ff0025f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5d5bafcb1347e8d995c5e292441ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e147a158f4f60319f260f610cb623c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf05d919e6e9af1b429888d3705a35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879d0b9641f6cb0243b094780d991b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dd58ba6f942cb1e6974d3bc965345149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fff0005c6f0d90cd94ab708abe663150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c758a62bd91e088a24feeff3b1d1866151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81554a2f216790351ea14095a2ef393c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dc04584bad381724cff6b222a04e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77c60a344cb8f823c93382f40f1fc2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2675ce794cd2eeea080457554e8b1db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88bd27afac2ae18ee7ac8a6c32e7d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88110f17f06a3a21cf92bdb2df13025157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c17840ee47d35065aee20fa5024461158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc85d2df8975d935415d1cbd0a8c7a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641507ec52b70759c716078d7d96887e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe031a60e58c33447e11961624e0e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170362c8a7b7e1f99955046e6b94a76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e45db55f6767908f31c9691f640f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7805ede797f54ee2e5f038ca953a63b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc5e6007cfb7e7dc3890ab495b2735165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5626f4021542fc6e3b953debe7caa1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe4706b7c231c5daf3ba7fdb35af33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d1d7440dfcc7844675cba68c58b84168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e66fe834ce7619d9f6d24942078f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f26c813de10d7d8c8812bcd6c70b99170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed3c59c4133625f7e9f3665838c8c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfe9bdf078e29b2cf181330228f2c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f021237892a073f2dd2abb5739347173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49810e4c85d81dbce7fb32da25b3984174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cf3f3ccbcfd082b14b4cc71d71a50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d878b341743db5fa0dcd77be9500c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e62f2d9005fa5553e40e453088671177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55506fe31feda91449bb544cb01e6fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c32803049ce26bfc1e99c209439f63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906c4c3e3f10a503f8052a418af635c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10547120307d7e0da1d8e1c8a1f776181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083057362f290f1e5be70e42727c71a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a4160a0fbd005f311f954c9c81b8f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a7596e1f999a6430857637fe958bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8067ec2d55d3ca19e4ef030236b22c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ceea1cd26f6bfeae0e55805b59afe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62260b107228b6b660d17ae9de1525187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7799a3998bf7a77fc0dd3bfb49646188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8854370b5de07e1c4801eab30cdac1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a2d3d9a6dda687af96837abe0be41190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c82141f7ee0a6270dbfdead818a8be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa9b6a3aa8f4f558928d3796534273192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016779b4e87fe9c87ac6feaa7baa583193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b9b7c1c2181fd61c4eb5da3c02fba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f890f7034c7332268fc322362fd677d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078beacb4f7bc375418c8846a1f064d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0511f15d765b5e4e7c8ffdaefb29b04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafff36259254ab5c605bdcd5dca98d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cd712242fb179fa7b6b156fa7784c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0f2cd8c575ca7de6f1afa3015e1c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b6eecafd6a8b233e410534e225a57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b4ae3c4563718e87abeff708ddded202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf8797fe79d87e54bc185834af5929203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3619f5d541266dbd20002a9b20f99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0fc6e3fc919ad12cb0425ef626f96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a04e36722423eb83044309b748f30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c71d7975d0f87d7161003762d2dc6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711dd7c6816f74ad19f348ec35b4697208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7ec2f424c2e40c543d5ef1b034084209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a76e58ef1623384c331a44429c9d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e965e778a16740158db293c5a9b1bc3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ba5d1ade1fcf05d3564e6f6788956212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de38769e26a3cae35088da0adf7bee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3fe7be91e6569bb86ad6c9e0e4818214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7d52d72ef5c165648822d3cbf6e95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2d43b6c0273ff35218de3372fb10d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6f81fd8031bb32aeecf4e32f0be73217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31e2eeefe62d2ca2db5623b23da98b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa6d24d6e3514dfa69f8a80eb3d25d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5a49927e772d57b5c197eb31538e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e469998262361de0fc51237a1457b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690499644fd1a2be9de7a0a6853c949222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de0204472368dd8a02039a83d5e822223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6d6357a7129045655810a8d8845b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034f474904b3197b496a8dee2fcf5b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97153c9b474339e2b1b009f7a46343d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c88048f9fa74898b20b96dc676350227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f95672f345485cdd46916a933c18b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19250f31b3f77d8fb47efd188908237229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e519092833f4d95ff6f6a29cc212628230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7593c504ccd9abfff4712b76e0c72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cade303457ad3600aa90eeb484fe989232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c903fa97997b6900cc525b80d4a027a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f25a3aa68d2b33e43fbea1e3b86c47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227903d5d089b5403c3300bce72dfb3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61333a7e2aba90dc428d905290c0ef7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353935625e683d49a065159b25edfc4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a87ce4270aa531e3c4dfb3a4f659e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898de556badc22ef1718d64f09cc58d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaddf2c58a781309d07359574371c93240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978517014df17e96b1ee7d0b223bdbc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b604edf75efcbaecb4fb906ac0f2fd0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43905be0f9c0db55c0e6bb37be2e9a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64e9e2d459ee79baf9b84e5f36ea5f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999704def2b3e2a1f81f5e34932f2a9c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1f370a86edf0a145ef9c3b5326346246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94814e9c5a09fdfc9ee454c485cf40c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531c763ee69a086f3cc0970098e375c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3331a125799e83d1377b2b9883b98e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf61a238cc8852eb681e073252ffca8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11a113c3cba6afd0488460d049fd2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593108b720ec1f47e8d26c86fa0642f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96407578d550268431683f6d44ba46253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f8541595bf9932ce1aa5d1f4d0de7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63626ef9de0f48176dde5c4975fe76a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c8df5347258c93a08c07f69658721256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb68c5baab01dc6850a1baf520492a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02609f2201e82f416da5b6c225a25269258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516f20b288d37437ac801fc96edf8dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51787da3d609e72bd92e5fb92ee58e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cec504f62ad75e102eba240374f9b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa30a8d8fa86880a8406ce12539f59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971bf55f121254ccdb2b9e1aca40f03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f700bce43cc97ed9eab64d644dc08dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6015325290c727945b9addd6a8e60a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce0fd33dd05291d30690ba79192edd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc110019e84a23c39abd8f9705b4efee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65edf59cf9e77001140b1434d1aa537268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3086747703f385c08643f275eec967c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5498c5b29aaf0a5500db83390c147270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c290ea7a19b8150dc3baa84f5d1268f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad67cd15d4b36006676a9958f75f07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084e6457e2959a3cee842e26ebdb26f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fb84673a4d0b53726f146ddd4fb25274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70701035761f6323e4129bbe69d6f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc744086c0b2fbd43f98795acc79eaf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29cc5ae030eadd9a8038e6e29cbdc7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243bf9545ea2c74b57edba701474337278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314ddfb0667885fb69d92a4b7e7ca69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3815266bcf5742bca61627d03f2a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679da1c0c5d5a6e2261682f186cbbcf9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5548d21d36efeed4b56de613758ad2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ddd5f8e3e75f438a07969d17241b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532e1c9e7145e6151b57ddbce4c05e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb70b7d5f2830d002ab2431670aa9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98248e43522ab855ab29f87ae5b3dde4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff61055a72a6d793339c61b61ca486287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43432ba50d9572f404b4387d252ea93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb478343fd73249781ad4cfe91b820289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32448fe9a2d1db20613713e5d37c07a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f4008f2c5e7245d6f2bc4e3ca7d51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98824211bb5a71641c1dc4982b92f53d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1612eee8d60b6112d634db0cf1e00c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36228af7799d1843081845b370ab7bce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefc7fe5b3f2579db5d45fec5ead3ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375d49d105604440ae5773e2d3f2acf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19e13ef915f64a72e7cfabf86e7b7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad594b36706b5b6c7476d0c0448c962b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc01d5dd438785f17fdb79c624dabb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89632d822b302566d70319d7787cf145300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b47bfae34146101a3c9befb1750317301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231918037f3ee901e258f1212855c8c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94a4420195a8778a31318c3a8f7fb3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336387f475d8025b0abd7479ffbc6988304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84c9e812602c00fd12340e194fdf59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744ea8fcff50f47c603e294a77f01d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558156b1ff6eb3f97fb17e5f5c024bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed428c052b4158eedc443d7feb3dc28e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361c4b59e6e37cbd50cedd3b3b7d44b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608dac6130e77a8d2fd64a82ea4a2f69310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d865ba4bccf5efa100bfbce01552b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6b5520c7a06719f596766f31b8389312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbeff672deef744621f4685a60d509313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4feb831fc41dbcf2a0f2082c8d0aa7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cbe5cde6fb3de36f4081a13f43d64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148e9e3312265852896c0bd298b0435316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ede236adad0c6f7c795b892865cc80317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cbe4b83da08044634404e01660d3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80969702ecdd0d9eec60d97c233006e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031199054b0e633a95fe86d3a379b70320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40c1853cd0e55542a4fd45878661ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488a99f78be9f20e982a1490efd7007322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0e8d6e1cd289e7d4a93926611e10d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167a2cd42659a7ba67b48a12553f491324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1d26da83eb1192fb59a0a19419d25325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba9f839d62a20ad43af09df8be30c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a154a3d8628648392b77533a91c9907327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efd95f99886bcbb1e91a689aa9b8f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fc9d370dd477455c4b701861a5d5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19a490d987d76e0749ad57e77eae72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073abb4c31a2b4f12a5e3d4e613677a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7bcf3c707404359805675865e7d64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0cfd9c7ad6af9a52e723b37f935fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e3a7fd09762a8718069ddb6277e3b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414565f25f37af572f848d0fc459560335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41988efc0bdfeaf95f71746b077d4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2458dbb9084b63c430c0bb629b0bd1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c304e6bc2db76eac91100fe383608eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052083d55cdbf30c980476971b32e1e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced33aa36d0808806d999eebc56ec0fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209333339cfb001cd341e318d92ea918341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dcb592f42b60d6a0e7163423cd3bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6af8689f5460762e60d47a5d5bc162343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a089a241daca033e14c4bc71f73c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b696fa415fcb2b7f040baf2e7f8af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bee7049e166358abfd280d982b269346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6d5f3d53dba8fba5f06507262352e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56210504dadf4b74068b9d3a1585524348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2f689fd03b17b120f430cd0dbdecf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa894889d0a6dad947c24a206ee1cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56413206e7beb778b3980ea71f5abaa9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786900fc33c8d53bde48cf4fa0ae3f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03017a49ccd496cc6c9825eb08dc6fb8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505da4a777b7f5af9063f00cadb2d96354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe3a54b1598332ea8489bc49481f1b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c8ee193566cfa8baac70a5b7565fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88952a4f838ca0002e947ee136ea9ffc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c077e31a395c23c22d557c050629550358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adb78bbda9e04a66c39a09fad387ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbd1fb7f9024b7230b689e03ed0c21360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2480039e3cb83230cb75ed457fd7479361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec4d3d2fd391378371572ca2a21cce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f102184344f946c9bae0111f5a7880d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33eb5d3d15210b203b785d84807f4a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659be6bbfb7b6f86b72c0e3b986afc63365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889da86fce3a4aff2e9acb1bed6e7ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce90c722276c4c7d6f3cc15488e0d4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c2bf5bfe380c0456992d736385926368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adf99a07197c8d6247eaa0c0588bdf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ab37c348ab7bdd8dd35bf6639da6d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cd24115fe45e943e5163d0918c9ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6ba8538fa11285e491762702b4c42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41083b0c54b28c9993ce3d5d2e7fe517373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ec6271ed0758a9a419a20f677639d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127158399a6533ec08902bdc17ee7b4b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41452e68cde78ae00c06237b88da7c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eabb8595fa0a77bee51db45de331a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb4240da49bf46a7fc2e0233f1ee78378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a048387165b0748bbbee7cbefe32f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249592947a4d4ea10cb563cae8995b0e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c58b76bdfd27efca7304ea4f418d2d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fa4c72a55a9ee1c88d7f4f04596bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537132cb876ffc0056d35f21853c713b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31544d6077ab664f063b8b9a3bb08d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a4d1c9cb1bc12316d82591b8b2ce8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f35ec64c5ef78b84be2702e1598cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e3e1e832a3f654f6a7a46f70b0270387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c35a81b89dadbc25389baec45418e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca00020f46505f44db7d813621e609389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac669461fb5c5be8abcde76f72bd0292390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e652897842ae824792dd03a4af60c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e3fc3474e121dcde4af5e9d21fef6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa3fa2d30115d1ce41c95eb814811b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e2bcc9295230bef69453189eac824394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d890ade4a5004188ae95fda77e918395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddb0645ccbf1052ab434871756bd7c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474aa6980fdd0b7f5fb7f75a60f722ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85617eb8a50c5182e0cc7caf9b49de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f1d7d5707e49c30a14d76c7e19c84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f019d27ad4d08ace184143860808bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52205316377e401055ba9148cff005401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f703e9f12431faa5dc79c8216fbe1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eed02f30bfd40b4fcfb87c62602102403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfbd0d1d24617f2557d271d68cbaae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aff540f21d6abf2419b10c335a3782405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ad60fc46741475b2a5af054dddaf3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8227779f9283dd459185ea71d0ea38407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eaf99be95ffc0405a5ed49fa7a6fe2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfc92065bd838feb17b5b9393cbb55409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ef20ec6d1ce3e48e1ee3193ffc908410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2f2f16518d4197ccded113bb2ce51411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164f2b67477be905f88dd4839f87f26412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816f9d325ebc5a120324f6a737e06d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f2819731b09a1042bae92f2b5aa1f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d76b00d50eba7ddca79ff83fa2dc9b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5d2e603cafae9d02c4ead7e37d10c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c3800a54f4f30f945260725f322f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3baa8b14717e1d8513a9abd89ee60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5576954f52ddb819d6f00420454437419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1306047f593c305c96a982125033501420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979ffdf01e35e4cbdac57254d1caabd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7dfede172e51059d3b254b42a8c88422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da029876837482d6db81349705ffd4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c98b716e39b729435bd7510022d8c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ee6e9b1d16eb0776a87ea2349040e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588cf41b158cf5e9c18e834a910d156426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32ed9b6634df7448cf2ec612e07024427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb7dfb46139c7c1d4fe6830561b2c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fbf5de693cce97bd92d701995fd9b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157357b5f459ce8912766433c74aa93a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758423be8a166c93bd1e828f71a11f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e33bc92215ffed43fda823fe23361a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4973c441714e5bca9a41bbe83cc11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d42a58437b33703c9d2ad7cd27b8fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90f451f1c0cc582773c35f0f706a39435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792706e65f41a0142230bc8dd6cfd19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f027b42725e0ad101e01c71f9290e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9019b17c33ea7f43eeb0d0392bbbf3c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f3ef8b3573a1ebba93f27703167e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451886404edbd8355d920f7c37890bd3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e649efce232994b4059f53c0d8831f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e797716bc5daba528a6b6152e603d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b9ba9629554bbb203f7d885e023ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fefc7912b3b798a95fa7715347016b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9fdbada487c8ca069a9e5f2bcfe6d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dc45d1264b4b6c657ddcccb26c9b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fd01f2ac6a4a6cff0989eac6b35fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a258a3eaecf8eb4c1f1ae1507e269448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc8fe6b5d021a7d1c8849fc50df7f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2561f31602cd42c10cf25b4be9db1a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cae7db1ae3ff5d280bf5866e632d18451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6494a0302ef0e80ba97915b6fb2a411452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecd15fd16319390e612b1ededf679e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe267f8b943b8412a00bec4dedd0a70454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227e104623ad843bb78ad84acaf9fd1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939ae9e352ef54cc410b0b1de7ec06e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ae9344e27d7246cf035114e1c4d68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d41d05a187992a63714602249ace56458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94261b95e209652c14de90bcf456ac0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb92321678e03b724164fe4bd5983c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a424fea2e253836387be14c6b7553e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e3475deea41ef231294c05503783d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1a8cc2c8d969a9701ff7f7a991aa7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f706781a09310cd8e56884825df69464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c1d820644e921f053762df886ad0b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40628a65ffd6b943699aeb4a8f7d5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e547a789e2bfa99114939ac3785f90467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a72c3176a3664049929a2186fbcaf3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1bf5d30ce93061a083be5be78d798469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6fc315bca63b01a9610e32fd953fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0bec3bb3322719132df2ecce9cd8e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70f76d05746debe6650d6f4c4cae4f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be1919c06992f3ee1d0745508f57e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84ac0042ca1cfb90b343efa37eba64474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568350f429976a2b501b0c80893f950475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71999d40606da28eb0d0bdce71a4fe2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56ed791aa4682ed612fe6aeb03e6c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74946dc0756a9ed6e5b241b7ab2b09cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223f73988ba062591f419e423f00507479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c143f4daa9c12bf663a3365750c8e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2fcd0329b4b3ea1882dc0df783fb0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69508fe22b315b952323d1c6874b6bfe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88af98e8bfcc50fcf5c47a21ed73dc6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7277395a0d6260eb0ca67d41c6985484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818dbb69ce46de87d70060de12a297b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922a0db586b99ccc1cc55c4493cc3c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4944154d558ba0a2c08bcd75d0378e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe946fa1d9ca80448e42e0a7f99c67488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ae571bea0d0ac42029112fe4e811c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f978b628354e82016258e81a625c05490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302d964b87f2500f7c3efacc45d2f51491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b28919b3328de1ca084c6d0dd32c5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd7ddd9f6544e034bc07d5d1955ff7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545af7a313013d2c52bee0b6ab0f554494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e19afff779a69be92a5cea3a42d9b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2a757150cd6c8940368421545381e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a1a076e44baf0bf81b0814661b270497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4387c0c2bf964d9dee7a6d03e808f61498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8345dc2b504eb7f408ed17299c64707499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7e2cbadb00203dc8b5b2bd7010230500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d43d67f334e94916c47ea607ba6e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d7862598137186b6b50e01c7a690d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeda2773d3e021c6f8e9ab04cf1089f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43ef95be82da8cb644b5007428fd8e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a70a658e80c1d762efba64b79eeae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c21f8e2a482a13c917936beb1ae3e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70ecfa6ba75571ec3088a579cae60c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e1ecef7f62a6bfa3196f79eb124ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408cab78276faf5b82b845310bedafa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c336d32c999b63d703a871d7bb09587510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f29cb08c502cbaeccf4fb7284c22d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070b0389e08e9116a9267f4e912889c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3f1a3d0de41a959faa4c5af275fc3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95615b60dce6b4e5c96442801d77b08514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582e620786095f103e8a07d3feaadac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45522f9494ae7a0313ceb9dca229f739516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9227820a9bfc7c6bc552544ea03566517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970626e30ed77f2a475f3217fc83ba25518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47b6f3027f5990c0591c8ae8d47be4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76a8876a3fd1457599ed950727837b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d57446d03f9dd6396adc9ff3e0bb38521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d833d53c7d7d8b3bcd617f43c6e97a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42e0458969adc70e0a3783182f56fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b4ebb6e3f418641a354e5a832caa8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae647e8ae823d188aae98014b49fc66525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae4ed3d9e0c558990fc91c5703c341526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87947c504c4cd95282a6f6e1c7388df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894442314596d80e4d206809ce2f5c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93c2dd2450d8ef84a62d65421114bf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a0b2bc69b15540ec8588d14437b6a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b95d7bbf50bfb0a34403e296b4403a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c130891373fa0089d6ae096ae7662532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba82e05bcad1bc4a9b86bae2949cf3b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875d4adad72a9eb8ada1e74261b66f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fa53fe9def687f88a16e0f856bbfd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0168f2e0fec21709483b79ec77711fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4a8776d4704afb29a199019d965b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029d2a710279420eeeadb65ec69fd42538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c856825e6e3ddeb3b6d29517be2a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0621f6cfca4cb8e1e47e81a4cbbd9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd2ffcbcc4e1bb1b092ef2a79f5622541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd492bf2f0e8b6eaccf6f8d70ba31b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccb999e040c60e6622760b4498806c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5920c19a0049819ec7110f05915472544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee290e583855d612e75c0a011044aca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135e70c31479708c60c02e887cd75db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9132efa40e162ac83f03f81085e3ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e115616dc0616b6b4655ad6a160f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0730e80942d4b38a050688b59de0c4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6be6a777146c18c8f8ea1f5510f48b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c923df4e34ed860e0e08c269993d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90780fa9e042d0699993b4781791eb70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209eea95d9bf99cbc048cc48c336e60553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70ecc0532f36fc2eccd27555851ef6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcadba9e8937a5e29d49b543eac535e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5eb6d7d0224a29777a75f21358ca84556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f117f9db7ce687018df65f790c2261557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af894961f1a0c02df44c648de24fa5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712a9f07c9bb6ef35e8a263b038353c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa92d9536548d48f9f73ef1be8d0b01560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62018b1cd697452712b60cde498d0c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2da650a8d3c636f6f20bb76a560af562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571dc7b370eba8dd3e60bbd353425a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097a863e67345f24a604a3ded37fa8b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b3e2f54c3da0cea51b054b3ac9c6b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ee4b65230ab8a544982092d973725566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501cd676baa97957afcbb0255a97ea8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b103b434a7a3b406522b7d268466b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b192d12239820213596746c038123c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f2a64ee8f98cea191de7b95493a96570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e591b0faa6eeb076985df352fa24d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a7a8f8219c5dab606e8b1f1c44422572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca21a39ed22c368edf0eb36ee35a506573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5506abd01392d57f3c650a023f60b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ba5cc041b8003a1a6b041851be0f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb7c42b85a2cff7fb61228d70c9394576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbfa672c398789ed096b35fea43cb2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18281217254f80b9ef9498acc0c247f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213d2ab9edba7701d8cb26046b80883579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3679413f24f0c0c3645854d5f0134580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93d3400a060f9b30bb76932dde57f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17e4caa096d134cc1b1e8c6a85512b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f670b33455967365141a2ec63d1ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213632e8c1ec6720c58bf5b35ef176d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5bb393cb63f1be41c82510e49edb8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200000c944201fc025e048c37455ccf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030430e37709093cb77d05b0f488128587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df71dd2ea890dbf7353f867250c14d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19e087350b83add736b34e8e0a742b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8acd94459edad0dbfe5befdcb977a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3f924e939414b65217a694a0d6327591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac178b0094c0b6b2d7fd6081c53e0d34592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be2d15935e7565fdf0c06821cc31df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7faebc8f42c0ad52d144661ab918cf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa52e1c37dc20cea6c512b91ddfdbfa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b83cd2a2825493f58d8aa4a857d8e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ffdbdcd5705aa4155e2144a1f3d1d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4132e17c522026965fd24420046d3f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a7b159b640b01c689ca0493862d29599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80618ab9b100d0af1ccd900e5d7dd4bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b2d380b8acd71a0fc6ffc8f53b33b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103a688274fd646d582b625df580f71602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af8620fc64e6c710ad274647bd35c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b22a19f7d92adeb84381ab0435a72604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52fe8766f178ec24963be39b8b476b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37339133f3932a51bc74b8bd4e71fdee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6780a3ef67e83677cad2262b3c77e2a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca152846cbb3be7bb3f10cd9fd15d874608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9f7b0923f688ffd49eadd389f6cfc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35f107c7d99946a8b660420f0984c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893d0f0399376427864d7c312faa669611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997da9111bf9df9810e628160c4c313612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7641e19e21c1fedfafc5bec111ca2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be057c3bc5f553c66ee9c6f63d271d8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a11706c7ec5305ccac7bc379afe908615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229e6f4fd5794745981b2d38327b349616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08f3160b1faf2f833f89a499b4474a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35007638413ea3f0daab1cb53f27e078618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e1adb6b7995344f560ba0c9efa288619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fb7326b559e6c2a04a65513cd8d45620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51b10e7985713982f036e067c31dfb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250df065776d447c5f696ddc3a2f9f12622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4c69b06324e9b33858c345209e8dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab824781a4bee2dfc7d9e19a778b28624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db920ffef9c83cf17f3af973aeed4439625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370539e2b3e950c103bddf1f25aa7e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e696d0d6a69507937c114a142109f01627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305270a95aa2285ce2b71ca932077fd7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a097a5da7e325b4398a4d668f78ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686521b097a1ae325aa5f4f9b9c2a3fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac67973050fb290238a95353ca5fe3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a6b71278d95d74b137b9463694677632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f74578f87b0966ac5daca6a5755cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1835b5d7adb6b34b3512f6aa5f4acac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd15f5b66ac0a77904ec3c815a3581b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f325463d4e2576a109429ff9afc78f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fba868f4d14db758bf238b00e47e76637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de680b1d3a8ed3c09dca815e2e7843f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d6263394a226f97fd444f60a240d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fa1fda2f146d294a1c2ea272a50f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b019075abefb81d2a26b27500608a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffb64aa8ab455f9f280321d7827a46642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12004233cb4b79bab76f564c06f9ae70643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aadce10186ca9a12938833dd2cee43644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bed3e1cc027166dbf363a51814657645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6dfc5d9b6759989a5f2529d2a1ab8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03b0248e49ccdd0ada346bbf3180a4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec6def6f49a38fde93a5413a087745648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac70d56c3f9981c128a04beef379acb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62974fc3234b9bf8f78b5bd247743fd4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64aa37a9ffbb6cbb2d9aa5f6148c880651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c89c0148169885c7b7ddd3b7aca6c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ba68bd390395e1317033abb0f5c13653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029198dd5ab0cc897a5084c77e9168e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d2111293addc6beab7cd95a17f852655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63561a8f8f301f13f949c281d5c97c40656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7d4ff2f383401c7d93d9bdbe9393a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f48c078a26ea1d8575ed5d98412e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f8a3c34e4a9527a76e191c646220e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb4f7b20982bb588bd670c833fc810660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653aa14b263496222a97b47c75b3690a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e00b4b2cd3d0a0314ece8a99ff51a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db2f60413cbce29a71da00d9fe3c58663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b064aaf4bc8d09ac6685dc90f0c825e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b90ae12849ecfa840ccd4bb1545fe0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733845ddb9112f3ecaa1edb2e686eac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6df466a8bf9177e2fa5df4210c13d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8b49ee1373890f48ff8f8193e78ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8e56b57359a15f39c42312952d321669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0477efe9a65473c4ed0199214a767670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1ae56c0f4b70710764af9c5fc390d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d160662074ca56a4d69b858ed44a5b4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afc23db33da0bd543fb4c0c987eb50673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c7f0d080fc25a5c073e36bb2ecad2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4821b3d2959db99e7a6ed5d2836d66675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94aea5bb01231c8c09e6df87db84d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231a616e4857513caccba5ca4dc1bf1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37895377bad3cece51cd01cbf63b1b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cf4baea25ef41af56adfc132825d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4caacb94dffe2a2b7dd9e347fa0f6a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b1a317de4ab731a7f359e569f3e0d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c698144cc3fc8e6621d57e05836586682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410a07f4385367b23b78f51baee5ec7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00e911dcb4d73eda513f6e2367152b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82ddbfce6c497127b27046c183cde3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c55b9f62f640c16f593cd3f7361a5c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829adf52e0de44c6cf6ae158f4bbe9e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf270e29d6e6b8841fab0862fc8283f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed28c1d8b90ac77dab88b88264bfd3b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdd9d268043b8883ef7dcb38a7ab45690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ee490723d418110bc2d35f6234ecf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63410f3666c2cd0ca517fe0ee536d920692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c591ac03f81cdd95f420e61f6f128693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74099a9add80094167399ecba7089f00694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b63ebc3f284f9713f8cdd3ad95ce1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e79e326362e596c3751fce99dcac74696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa18fe7eee2d6ed0cb1f3f3b6ae982697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba208b89b3d05d3eb4a2859bbfcfd4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335156210dada72c0b12afb4ef6bcf0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be44f9dc2d0b94b98c326bb786d342e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189900bf7d044b12b73e2d4aab749044701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebf2bec913dff53d355fa6d1a95f7b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e0eaf6dac2c00e1cf7dcf2833ee8a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22a137692ae092d684a74a0bccaba2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a030515f458012d6579d6a8194485b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9644d50abb08b3bcee729eafccdf61706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446ef6a571792ac24dc91ea7428c024707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fbd9e11e5f56b589c7968e6d101fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13d67ddc06e72753e49d2d2cb3db82709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1468383055b71e2f595d54e5b1d674b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead462d4d78f21006ff708ea1227afb3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac085bdde3f008f6ddcf4cc247af850f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cda2e1f78f6c908bcd7f5e09c31d0e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d61e269f49e804e3779decd1f70ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dbc258b8cf892c1e4f7d63c0d854c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e567f70bbf70b434effdd2780d260716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86d291d2944d40cae774c96179df51717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98849aceca83b23cb0c50fae6ad37b66718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ce40525260713ef269f627ea3f23d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6165abc6741c48ff2dd00bf7c2b531720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce733856806bcc4f5e2e3c4a6e837c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acf73c4c5f84cba0d259fabdbf2236722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3e63b8d7a938bdae8dfa44c63ec61723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76878e397e08d8b59eacfa3e9505b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd6249298e36048e86d495da6fbbd2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5048d7d99d68b341522314cf498e11f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332034353ea01167fbd1d861683f061727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a275f052febb908b3ac5cef8fdff3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09651a6ed6e8c0caa2fd0ec334c7df6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784dedfaf17434bf122091db341fb1a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdce1a2bc738633d9a0663bd4ef16d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da85562bbbf90f4492da92ac81c8c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdbbc3bccbc8ab66a58e587ca209e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7810b814e24ed6cd6c13b041b58880734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee1ca80b208d57a752cddf817dd46c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d14b854d2702cadda41ece5d7e17d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bcd62b8369e6859e42e91c9627dcc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d9c0f2baea0eb917a83c40cdab578738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15169786fc62c349e826228040060dc1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a8ab99e02a550eb92c91592ba71f5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55af12e43d61fa503196ecdc272aa4f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431edff03319cc232ab42037426b98c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafaece6183015865c5d6bcecbb2cd80743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe102503db09e2e310f5bb7031dc2e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4055d2d604ee15a5132373c08af0633745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb61b07cb92960cf1ea6a0f234b93fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5931b5eb93a42457702917a016241747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37cd06b2ee8a49e322fb4f39987a85748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d07f1cc88655e95721e66aa4c9e93b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b39ca5b28e9d4aa892b1c63121d17f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32162ee3cd645d4b512bb36770c24480751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c08da31e6f15b5ff381a9c5639d62752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a9e005687cd678f31d112a329ae9c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5041d525db3f999fe0ddff2dafdc02754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7abd78e73fda6d646fb8006b6d482755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb29cf008e90565109ab03e893c2e6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12f6567ef3b1d599bbb5b7df892597757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a04f4f320181b56e90dc80ec2acfb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225b0e70fb21e6ca6fb57919ed6a653759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010e8c84b34a7eb316cc8cc9b5f4e0b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c3b36f8f9d54ab4da46215e8ff0f0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a5fe9a29f4bf7a043b0c87545af49762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176301253a6dfa62ecf7333c3801f7c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2695e67d2274809536685f1898570764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfea9d430e5cbd1673331d72d3c797765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e2001a20e5c3e07eaed9f00c600dc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb017546f3f8fc8a73bcdc1048cae9ed767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520f752db3ee04cb4fad53a29c0c9b9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe4bf652dd9155f393d03a5d737d2e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e746b8c64dd54c868b5dd98d0a1ac770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0d3377bbc55267f411aace909eccc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad1f25ed0bbecbe1f3fee73120eaf3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab72b1de37efefd6f8133207db9f355773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8053ede466bfc7fa9060412ef494b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d5d14057ab32bf5b0c3c0c346c019775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee287b6dcc469c9b94724d039bb0f9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54749c6dea7c4a38e4f81f99800a8769777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1054c3e9525f00423e3ae839154392778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e88dffac740c8c7495d67ec3d3a4d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f802660cc9a0ddda85b3109a49282de780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bc738ad10e629129e3d6d1f35ff8b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a20c8da0b49e7e264ba89003bdd26782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fb85af3e490e94275aed54c60b254783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fbf61b7fe2bc6b08ae23799bd72ab784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2110b8d3e337c9086964cc9bb6049785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a28e768f6fdbe5e72ba06b2f930d3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cbf3706a22a01d735b69ee4c0f979787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3139a2a2013a5d785113ba9135a5f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba6070e490ccac7e0ffb9950819e67789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b03b7cb6bf2ba452704d323ffe94b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99bbaf80ac3ace5f8e549eec284bc2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313b2930487a2d5fa5a3d75591055f7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434572fcd6a470dbff1a31ebb238729e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772ef0b87e10aacc471c0c82d8dee23794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e97121f0476f6219e10b50ffa99a45795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dc069257ebb88b4b22961344d0c90796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afabacffc613ee367a97260969ec6cd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9c7dafd36c069f612d457171662ca798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e879d77416660f5fd8f7577046a8c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6828577f0192bf8328002436ed70f6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538248b15ca252efa389ee12299cf215801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7a543024199a5957d18de23f59410802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d294ecc4e351c3dccb766a671ffb74e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c0b4de7adc22d82df799e217e8352804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6a14c1585bdd89fcc248557016bf2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2382b846cac1dd9850b71971c3afc7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce63b8667129e89e546bc09449c677a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3354d66c1b0a3a3433248b9c3f35f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5cfce86303cfe7c0be3eca30d8e92809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505862038e4b40af8651a7c01f97eccd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6da3f62708d285eb9e3a41c2e891bb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d621ceb4499ea68c36eb660fa9bef812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895de529130a39d3b8d58c33483e4cd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ab6bda96295302238cf930e2e3081814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b1873dea5b9e32b91425cee5f57e5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b6f88e4041b447080ed80a3aa322e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8269cc0fea749868f83d840a15c65a7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576aa6e9e31a24b0aaf489ef5b4d19b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575abf9c3da129240d231aabfbb143d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e74a66115aa1619f1060fd5e49fab0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413592686e1d076bc4d9af4e42842c58821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ff729144cdcbe83a2dff48e3fae3a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8735a2f0b83a581b22477afc18b0131823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e050774c93c1070bf85838d9560dc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b6b1f8cab881b6e31a9b0c9323936825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983c278fa4ab1e832b5ca0c00aca8f3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467b6055f582bf2b274b40d75661e21827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25722ac7bbd445d40287c56517bcf834828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfeb419e9d15e14a789690211d4c6d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57f6a7e1982a33158a9216fc90b028830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720fef9b50ec8d5e8508e3c3b3f732d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa04ed7735ceeb3ad50323acb79a242832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699122535c6de5ed8fbfaaebe9471b5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0992935f303c1125fc47b6154c902834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17959be3f29722714b3b11a4c1ad50d4835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa43fae865c45ad04900b1f3300b9ee836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bc81e9e8525e165473952c3c3911d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5915040b6d5942af4880aad4b02897838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c450ac54f2578c3c4116cf48681f7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a388c340a817d4ac27c8acca13f72840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430b693ad50b07c07a0ebbf458b21fd841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26cb31be2082910335225696c60f7f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ea619afda4b7f37a3e9aef656587b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4771783e523360d6b4e7be60148c094844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f66ca1c80e58852ab145fc20c491ea845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131144a4c388eb6e5302874c6ae5592846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3671aedf4eed7f4ed6438964348a42f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327afbb9b04c87fbf2773f1c9a8ad3bb848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1ef9b4b6e8badc6b250c693b65d53849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4f30dd17ae060d1ff2252c6268a53850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006372ad00422d7e44da18c7143e62d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58068e586550939f72773a3c5be669b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198d7f6162349a01bd7e6ab63ff379c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e418c84143de8ed70110f20fb7943854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf7235a9eef76449baf5b9b86b40a5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0308333dd86274cb0912d15019f7a95856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8da466b24526f760712363c01c881857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83ce4b155836a8370d51c842cdc740858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7c585088eec79920f82423d172344859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbeea6cca66f482b394a21ba5d7c7c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434841f2b76af89b4881b7287e54ef0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b74044f3eecdc10cad452e3f7ba5a2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dc4241bae5cd55a9d40d19663bbf1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23874f0d74e1503d458f15f0ec32c3c5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517ee2f77209c6834dad7ba3283f643865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c9c382aa569e858a32e45e4a0c3e9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8275d111d270a8a8f3b60e1d607b8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765573670dfea89f2c2cd9f92860829868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867db678ebd976f81c9885d64212a86869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65528e8207505e92a6c28788566e525a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d113345f013d285fab27e161e92f08871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4eccab4c0a6f419f99b2daf5b764d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf335155425477cf8bf8a8401b9b0e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8df4076fe7c0d847592a7c33cca07c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19671c2aab611c6a335ed08d14c071875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67742b44255d4f52bfbfaf3c4492dcd9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f66fea1bece225594cb844e2d5ab8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa376e26ee7ccbf704b6cbfa0670b9d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79c0155676564909500549aef99ec4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4e55e28557fcae50e0ccbe547d378880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1ae419403dd533c434e50ff9e7ba1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cdf7efefd854fb31f1af2c65aad50882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a3ce88b9b3835c0f66db0ccc6751d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee054890628e52279fa42bdc268ab1d0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719e2d27fbe85c0460e46aab567faf1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e676911b38b7b6fece023743edfdce886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb0c8c81d851febe9315b7640612de887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1f0fe33cd880a5d5c52855c217528888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f7c9b69eaa3843526f21e97e3787d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf23212d4f7be86a59a08bb8c448372890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b911846353e9f28edb84d272c13e7cb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460f21549f4d3009b8f99d717e474b7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c148be9a69a58a7ad43d7d145a97b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e1a5d426b3aec9b4b75b4c020d873894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e584023c1e7f859212999f300ceeb895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d26f95670e0f16e9c9d8c1da994f8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63feb454ecaec72345170030d1ef100897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e044d26621f04d8f8e5986e5b702ad2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a80bc399d33c45a5a356bd0f8f3e65899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92effc8dae07b38d0870fb521490a0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df24f90e6c0849b089980cdd6ed78e3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670900d8218825ba95e0ab58e052f34902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2dd666b0f10bd49f12c45b93baa5f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc531d40430c88fcf5d5e85b94296d8904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcafe84340c69070e2ac41b8f407adb905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921a1d36ac05fb808bc16f2cf948d66906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef9e2033cca432f4533f55acaaf92f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db4289feeed60923b608be202e327d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b77777ef75b66407471c150935ffc7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55be6fa6edb4f487961df11cbcd9dd910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e25b413c4f098d0f0841ff9aea918911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f258a2e88a57c41b577f8a529397b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54618e51a463e8fc20a41297793556e2913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0011381a4768851f928ba25b03b12914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6c59476ffc8b136a5bd145fdd55d1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c2863bda80556a73c6329ffd9c1d3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f31a99e89d947f2a2d0a5a2c1a0bd6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984038829043e1ce986fd13cd8216df7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6485291e692ba64c22394f094cfe9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ada6c76a72d30bb256fb4dda198d7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80cca32df03e3fddd78c8a0e839e1f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab997bed90d79143baa90384a99855922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b74d174710e9783e96252ee8b27a68923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383d7dc51588d8786f112870bdfabe1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb67f48800165ce62a6496fe1e561b8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2b74de59ab084634c03fb974a6f11926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e363094afae662daaa876b934f1b5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011f71bc31f1a61b1013e50ce7a9171928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d592feae6083d7ef30e7c232e204d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3516f00b457c31d76c8cf48cb287f5b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e73d735d5b99663f5206d498c3606a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20124aa30b453f15d2f557934df7ff7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9b611ce25ac096c0c95f5fd4c4870933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9728856f64c3a11bb896555420058c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a6effaf2aaed4c646efd61894343f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf2979bd6a68e1913c9b853af2d1ba936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96be94257271a06cee8d539666d4a1a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e95088483072af307ee4b8336032e1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083537168a123728da8c45e9e4aa1e6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52f8cd5d392c445328e9e5d86c57a5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f348bad95db74d3f3edc4cfad7b876c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e739e6e2ea5e2d37a784e66a8650139942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a8e8be492e8e3aea601c519c05d67943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668d622cb8ae1e345171bea1154b09b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e5ba24f377d46daa2f15e67e2afc6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adaf2025c4fe6fbe972e7ef5b847e5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43377e778650952d8ba563ebfa647512947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf48a58767d699dff0aa5c3b72bd4b3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616da72d7b0afdc8300d85017c81027949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097151afba8bb759be1649edecf4eb8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14a387c44c480be6cff19fe50e1d35951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff024923cb9c58ba7a367be45101e5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aed8f70874b2efc022da33715a801a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d564af6b0b899bc8a87a0f72606b32954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86015a4970fab99dc1ea1d8240267459955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f644dd842f06ec7db9a7143ee553d3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80294ac6c6ac5bc7fb2b28653d90f7d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9521a95f1c210b86d31b62adeceede1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c538aa7c0c7a676648e87ed936cb1a7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc6bdb39a2cee000086dac842b8227960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a3fb92b6f9129bd84e641b8704fc0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ff8a5532e44c1e15bf05a9161a064962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687be1bb0a8e905cdd2da5ad73916dd963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbcd1c115bf17a1ea37974e9cd42ed964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b026a6d80ce2a86b34ddbc31efdc993965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd124019a845b893e5847a00fa022ef966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030017d95871228ed00242fd3d585ef6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d61488bb039afe077ea377a0a504b8968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9aece1a7f173147d17fce1738f74b6969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36054933cf972ecc02f1a46730d35a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822731297e9e74661f94d4d8ef702c7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec9680793c97108c96fbd76892f9be972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde83e46c544c35639866de8fe89625973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e195796aac4824fbdce5cca22ee0498974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c55ca1c5d4e7fb33aad88d6f9a2d62975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62461bb1cfcbfbb4a2a5d3b91222d808976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860156306a720f44aa1f515b53af5ef977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>