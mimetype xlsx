--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123079bdca7b00d77fca6b43de45c2011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998c19f13017346b3813f20b80bc05f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8d442753529165e07f0478fed80513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68597de773d37dc9ae2a441430fa37764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bb2c09087883091f80351651faa565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d5f687f1eeda21c26bc6326eb03636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984398cd7ee2e9fc3e073833a060be57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a4aafafac9149ef823e17bd87c9028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ab718a4b7a6be170b9fd1ad5570a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be7ae11b7809be399d9e70b8b9459410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ebc9891847cb9b25fa488cc77c0a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208d1f15bb0712432c80049acdfbbe312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c0c3c4e889b22e204f2960e2cf25713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dbe34a83a8acbd387414dce21a15e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8115ee4e555765eb68c4a99a5c4d1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96938f0327f8b57076fc4676988ad316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3b5acd8115fc8bce2db0980b56c7217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11763af0756f66790996777cde3c8a5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9013283fe0fd486e651c0e5ebc32ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a23457350918ffa383a82e7050e6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8d9bdf400ca36817153512c9227a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cb7434704a245710da7913b0d949f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4319fce280cd9e61a3d18e7c03dd7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bb990cc5bd26b526af3138781648d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e19cf349dd9fe3d8ca969e88cfb86225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52309ec5697679c86ade4686d43cc51726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2a0f28101d519d941850251990e7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e450adf0139296f6cc5758c0eb9cd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9625769e7ec02e00a7e4729ab390929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ccae68c5aafd0f2e949df6a5f645e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bf605b645a8da192c82117708ef1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4630388baa4d54f1e3d7697b7f367132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ed00eee45ee3245f6a54674daa8f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d881ee8d80b482b5fbfb0172e79fd934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9576202d5b96649cffad35c8a86ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cb61ac821c022ad1fe5e6747e114e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b43c5e1d604407d79e006a237601737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce40d77dd0780147971a34947bd47938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae6831829c992b4a73de5145b9e15539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6b107ee1a460082cce791131e2d7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7536ead33eb6fe5cf6609e14d9edb141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d5b5fe371ae5fa8a7020a0caacfb642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8abd14c44d84c082c612afdcd4758443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34e493e831758cdefbc869911360f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cf50f3e51e38f325df979cd94e61145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b8bae34c9cb2d059042cd48282b3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4715cef54a3397950c29c262d1492e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87a2da5193fb93fc38fdd2812fae1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11f8ddf01e424f8e068d007dea9b5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3566aaa911eda704823527c4569a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ec2777ab3456dd2b3854c539d909a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676015f215ded8a6ad0c3176d2064f8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f2b2c5420384bf64ccf730729bf5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37077b4ef3868ad68dc6c34904e1ca154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839970c4952c30cc250d4e7ec95a732c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983650ff74d39041bc10e6e2a30f2dce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da389479a7048fcdf765ecde3a6ef13057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bd03a1f11ebbbe020e3d9629ca02d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56526d4a4ea4b7739dc4bdd2dc85124c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a587fae9921bdacaeaa5210e6d33160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b351ff0b768b102a2f1f97e7a9a697561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd617491a752532a6e99e36085582b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479b3d4c90d7a23599be7640f3ebd8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518d1a66157e697600d2d65ad41044764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cb2f3b1fe111c33aad835d3540cb365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036c45efb574a99b208631d60170ce866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550549b517e734fc5c65d6c2a2fa0bc567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026222562603087b88f49b1fbff33b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67269f76831ad944e8a3f56147f8f3da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0bdee259e519a21c8e9a10ddf7b0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d07987fd4fcf2cd033ecdc153ee0571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93320e1520aea5fa7be43b23f37941a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4abfc8359b1952381c8eb1adb2c22173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835f44c50973971cba7dee50d388a7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461bf4840f69bd2e16e8ba3598b1a3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fafc763361b6ed97601131a41633fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facae71396fd2dbe8426a10a15d81af477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9691b3f019d963a592af67cd521ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211a029c7c2495c32f8571d5046ad1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34d755afb3ef67aad3d2968c6722ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5175823335ee6952b27eade7d9528ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6f0a079b5ccb85aa56c580e24867982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4381b21e567e2ff6a01b0d977ea9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8f49d45ab00027434cbe26fe20ee484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de74f04b6d2a702a79186e175cef93885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d73d3d4e2e39808d29ac1ef9b605ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118a8c8db0f34353204e7d03fd626c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8648ff5e5438d9df8e3b958c2197d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ee4d968e49196785e3e2dd35fe93c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873047322a8e8add2d9d3997b77a0f8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76baf883ffca970f684b99ec6323494b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d65d0294de3bfc84e1115f02d8236b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c14346fc58fd2aa8d2ee427acd36c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf8dda7756464e94e210c15735d58294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d08fc6767c4d361d1eaaf012acd2b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492815a9a6be6d3949e81779549b60c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b3905e62bef2c5433681443c54d2897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297e89b5d5c4c1fa56dfb78a2b6735898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847af08fb45deac05ee25fadefddd6ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfaf0cab76a102c2ec1e6910fde73e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ac71c76b17bc504511d632b40fe4b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d518b8631db17a6f492c9f78d6d6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bab188e2312bf5c17e1d2a1cf7cf43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbeb6b35bbfeb4e087711a79224735104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaea00c74bb0d3949897acddde97a15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf3f75a071ef1801e9b46a2a7f50fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cab93a4ddd2526ff25cc283aa22830107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87942f9b306041971457b920f1140b2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbe32e887373dee8074b7180489fd7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12540a86296da40aa6cdf97012ff48f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e02e0cda758148547cef7fbdcdf2d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5dc9f7c60f0caa78eb7a213fd0948112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50321b8086f64d22066ee212149d52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b460687fe01284ab69f7f5dcdb01269114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb65ad8ea4ecc92c776a3c4e2c7c2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8656b2d3459d3e3087c20c309274963116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b51785a70f7b5cfca0f920e3e2060117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08f4ec3baa504d3de22d88591af132118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d566e5d64fd17d80316c131387e877119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ae8fc7ce3305825b1ee6a68955995120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7622a4a772d720314d388be4e4200121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82f6ce5fdbcedd7beb9ae8a6da19a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467b605aeec52428229835420e1d333123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b40557ca332df82c42467ef2ea6a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e484d04eda81a319a6b29025f78bf9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15672a0bba4967e52401977923186577126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fdbea2a3402ec839f23d707c2360f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6ff68da3c423b7f67e418e8cee83f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a983410627eb3087bf62a4a4b7b810f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68e365c403292d4877374dab5617e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e59db0f64f7b26425335594b43952131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de08ad43cfad755d83972b54c5a2446132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ccb4f9858328f2e1ebc3eefe684f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013de42f88bf2c2c217b2cc446c43499134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de90e4aa8d3a0a9bf977fa893cac874135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a560462969953b63aea63bbee08a9b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6eb2b566e36b126982209bc420c7dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135a83ae26d115db4cdef469592639b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f698f55bb40c6c68110d33a70e62b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8806ece0aa27c582ddb570e3871235140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66934f419d3c84a6853f185fb8f9649f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181b744285cb8f81ffba96ebdcf0e36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d60dfebbb73b212e01c716a47c5c32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219fa328a5a562d03aa127c961a2ee5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0971623b2469166fa25c1d91e7010b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c2789f27e16f6e22640d66df21e83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebdd737064adda675d2577e90c8a30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36c8d9b5f5acdce8a879c6d5909ec4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9f9e80e63520533d7bd4e4e9766a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a2e8561381b402dfa52f17c98a0a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d7bb0a83d033a3cd89346f0467a09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928dd586ce47d966a7fae80e02b9413152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9e77a636a309a56b6908b6e1c2d05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a9891aad159d03da4c03547009017154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14ccb86e9a07d2baf8d74a0be7a64e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3eea12bf5ff6144ddbd12eff3bc015156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c64d01fd44f43ccaf29995bd65671157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144127c5204716b3c0c6509c71fcd6f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7a3116c318e380b1f358a70b1d562159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c2d3d135c0a139affd2b998062e9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f730027f7590fd938c555ea925e724161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cb4dcee03e6d5f11f6703d0999977162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827ecb5b6d0b583f3df8aac863fc981163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad7ba046be10ba6cf62cb23deb82c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bba82bd4f54d1d3e8dbb55ce35efc7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69705b2517dcfcbbf8ce52b4ff0848166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64baf571e9477bdcf3bb99f9921d7388167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8393f6b989c8e9929445e5f8caecefc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715439001c5d52bc825d9f42b4366dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0d26aabc986875ad50c1f0e92b20f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa422ae6ffd61d8ff2fe19d9159b91171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfddf6b8d6d9b051aad2d67ee14b0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2825e9888bb934904b54bff0c5e6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007f6b3aa11076bb817d0e0cd2d3d54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80fcb4dabfa38808c6e67565240931175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865f34ed9f6d3d9814b4ccea94c8619176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eff3d61fe7a86f8298f228baf8928177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9ac3298749e05cd05b5a77d17987f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fe6934204377e28c4d1036fde3936179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5f429e4cf3bbf1d98d87055f8b9db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a32ac760767ec36afee6cce43f708181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2316599d101e3a2ccb58bf2bacc6d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc03ec523e3516ae14c0b8e301f6a46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0eba890124e63b22548f09b8d9beee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715566879d11512805c9693f532c612b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b397a2952cfdb9eed0258cbc5a096186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f02350fadd03ff3739652f7162cd27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3f17908a4238f5a061e5af73500e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bbd289077aba692f7b975e448142d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b617080d4dcc474b6cdb73154473ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866615cae6b8ae91b263bc5b0a04ebb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19475778641000a2e55a12eab61d02ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4e035b575e4ee9fd4c0e12ba2d9d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e48a87dae9decad1135d2cecc0f946194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9032eb91c954bda80f084b4340563a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e0bf51760a5c2b78b9d9a1ee5fb15196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac75ad9df2fb4b24fdb196829e2e2ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107c55b5a14518c1aeb1a295c18e767198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93ce9edbbb78ed985076e1440a9b48199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31eb253d09f6fdff16aa2e6079c21c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141ce19b637b92bc69126da98f89a93201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df29ef7cd00fe6b8fbe2df4ae1c26d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93242eb2fa59619d98886b598a88f42d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd3fe528271d0676aedd14c37f4ae1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015ce0d33fe418d844e05938a14d1b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b67e8e3d22addef728d7fbad97ed6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b654d99a63f01f0419e45aa828042207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e54b8467368d12736e0f91c541c67e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaacbdd59535bdb30bc97b85752d8d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cca8f3575632598d1b66e082fdaf2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8634c0dfc77936183bd4b7ed37e3ba8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfe1ee3b8f1bd836db6a898322c892212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fca42ebddef0d3111274d2156df382213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287272a2452a73b42e02cc298ea68ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07f7c18d2c6f107523c945245c72e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172160dfa5d71d012cbaaed538e602e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74ff46530951a67c0f5ba1ef2ab305217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fbbd2299b94158a8b8e769bb4d1a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be9965112f6ae0923474e722934be6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027653ed329d9e1c868ee0c835b27224220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c009d6da0a51a947912e1ffc38874221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c3fd928a8bcb52f96188353e120e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fcea3a46fd3d4450a35bd123dc5ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a32c7e612b42f75d1afab4ab8cb4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abca3830fbca286b4983f2ddd11ab6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89997df6cf91b1cf262e96458d4af89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fbd316c2fce1b36c5226593b257e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c49213c4de16ad04ac2ce3e033730228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9028582aef48ea9f58f1ef9c9642be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769a69b81f1c2f6af8097aa7b9a85fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731796a4b02029bfbe78925a61a1263f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138e8adc26d8b2de434399fa24f3f05232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cf057de77f8ae626ca14d0c797e08233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55734cb78d7b76e7b098de9b19c639c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b9227aa1c909f256f3254c6001662235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64781198f479ac6f48d9823e633cf6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c123de9a931f6606520d7c8aa0e4fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed7fdc9d29cb28536669981091853b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb29e96b8a7a8ad82757989b58fbbce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293bd30dc1043ed1a67f018636030cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307462afde8c6320a6c6e11834babdf6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03001f1ce3f13d052bf1540dc1b4357242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94535d1fef877f0862ca84f088f72b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f04f2b26b8b7cadf5fd340c9bc8d2b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005967bc8c19c076fff676a02bb4504245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fe5c6e07c518c04d21c0f0cfd69a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03942173af35558f19aec13349d8abb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1132c4a4254aaa95428adb1d43d51248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ece4d9dd0d708a5d0808d431401685249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07598a9ebe59447280519f95f66d8e80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b81b059a44f830395b23a0850954a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfb2d75eeda36e890e151fd92ac5ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f982926b608bbdd94295a2ab91cdee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69be8c9e77540a6d32584dcae997a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39e42d03a4e71f7deaa2ddd66d0b9e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc5869109faa916f797f2b08409142256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190a767d289836277a1a2021c470955257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06c72b4a8217de6b0cc08a32787edc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bab785a337f43e1ff0f4cf7e1ff58c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8e54011a57844213687db9ce396f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913116d6d2729d5cfa392e64b9e71c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c600c37242431ddfc6287064f5630262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf6182be6d058749d51bfe0c860f15263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d51b19df90c11d154eda0e18ff39c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633d4f99aa68f53f272b0c4a58f96af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1120fc555c35ccd6d90f5396fe6113266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce9afef5d6804b649c899a0d8b5729267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bb354c8b78a77e26d6e63874bfcdf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7505c4c6a117bdfbf4a3a6ab9eb5b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eab713dee1854af71058d86694f3a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4062faff6a1f06fef2ac6453198f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed513f6266f7b0e9893df7c7f200a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aeda4afede482ad5e02c8ce65c0d10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a402eb86738c4e3706f31473a4d5b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2879d38d3eedae15e8a5ef7c97298a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9a42a1a6e5e32a1804727c182b28a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317d504e32e0a074319b970528185ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b66408b66c52391ea281b7f294abd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731867fa013ad57d205357d653135a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80101180adf0509e40823dad7729aee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062abdf3f6e90aad462879d4571fc20281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a52815ed1ae2955bccedef278eff4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c1e6ed5f81934f2e66946d95b8c33283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb6ba0413ec0ce11c32aec8dfbac22284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c587bd3ce3cf0f1738f4ff81329b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87dbe7f51d5a55f4b335995794091b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f32294d490874766a0c48c6a01104287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f27271e27425bab6b0b5afb65e917b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917717521780f5843998f8795fc37c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958786a583ebf53170d1f14e1fdc5371290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2826c7a9c655e65c969f5efe1a2979291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9a6067fe954279837e53bc332d2a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0b9820fb547f63066ee8292688988293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f967702bb7769ce9cafb2cff678ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2620cf25c178065c317efe1ff7329295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4861c6fe2070531918ab8d5159624296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f94f3d70ec59ce5c64a7ccb7213dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bd0ac05d97df990692a2c6d1acca2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7925677174aae30e7682b17d62334299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c7ba592ca9e925d7a6a855f43703c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f732d9cff5f868557c08a430ca240a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4cdfd12b4516d1aee316a313e12ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679024905f128fe9e56f8b98fa984f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ff230c67e9cbe0be1bfe2c2d8de76304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8d3a0057380163a64dc5631dbcb4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d56a39138b2965ab941f1e52f9c08e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21527a743e665740b81f0d782c42cd32307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de82877860ce58c064b221a9755e10e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbc6788ad0d5a95047d6c041b03e31309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53c931676b653610a94800225a74a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99837b3ccabc2361b22d3fd6aa1a130311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067b70aed04fce25e0fffcf9a36aab8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ebc0ed78d55170d384833d5115c25313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bbe2db8c676c1cab1ce6ed2e0948a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b9b4d4e9030ba412a9b901731c4c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ed528fd581b39ca2628d821fe8bda316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345b228affe487a3a4abc62332b1730317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1345bdf3a825405b4996d00867d4770318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0e499572ae918b86206196f3ac618319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01358ba587c0afc68e39fc459b79c696320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748f8ba889d4a31add8f2b94eabcfe7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df880278ca5d7106402f2e62919df0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa18a3af5a9bf2b1d2a51bb659c25a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccab379babfe188433b0f2d208221e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3113b269e5fcbde8d3141440bc80fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596bd23b36f11b82f648ba3414d5d15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9b67080b820bc6ae34e1e68391502327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f826b0bb6cfc0d38831333b87b1404328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20491f123c8795ce08bc4eb4565b3e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb9fbd53eaf13ddfa5802437fceef5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba425a0512caee0d3bc5b224acb991f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ba05aaa7c239df1d851bae8c671c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840b52b4748c289036aeddce7f97a44333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239eb9a822f342ad98ce1f42c75e71c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ed149208381e9cd4c25be3bdde50e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788c10cfd4b8e18c9705a454172e574336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c1eeff071e9c51f0f8d484736c36d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f28b990d7b08e91f9083bb0e1fac7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678c44e4787c3b26f5410a1a92cffd5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f6499e2fad96ecacf5ed9c7b7f339340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1a149977131a9d1e8883102be0f9c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201cc49be92639d0840b2f3df499bda342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43475f0613651873196299540b128b26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abe27dc8bd8114cb46aa35e9586c85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc511d330c719bcb4935536bcc10dd15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e159abfd654df6e8d59e91b651efae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d568c04386fe02bc45ddef9640549347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1d62b61c8466fee4716fcf3f97ba8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26de7a2f5e16c8d1f72e3f9351a6302349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c989a40723dcc73bd2507371a7dcc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ee6b22bc0625cdd1d11a5c36dc0c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b598dd966ed1008ae3268145aae241f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246f7d0f35f07def9ea9ffefc54c0b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08271d5adf0b7ec974f13d2742856d5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711c4b9b73e77885e40bc73a08eab75355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a28efc05c5168a22fc05c09de519c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec01f5d4bdc93e73402f84d10b5557357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24a73f255b4434c6d78e7056804bc7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf9d508e26b5d7e6ebba4262930fe3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764187f10a8684ad3094649fc4a65e5f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec03fdf9657a8596b0571015e3adc8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49080fcb69b94fc126559b69d882e7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6819876eacb69a6122a1a4980949d34363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db8078c577fa59bd5ef17f73607411364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45eb59c07c4e64072fb2be6a1f0817365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271beab1d0f9492a2345c3f9d99308dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f2a73ef7180f765897aefbdfb3384367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000d3a74b9967ee44a7ec4fe3d1c6f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86977c1e5c783d5c648c1802876a61dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08037dc97446d1702d641bf52c0ca57370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed94e96aa7b4d8674824851f1986627371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f93ff7bf1cbfa4cd7027c2619f9cdc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de1531689de963de78dcf03bd073e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b8bd0c3ec41af4e76df0a8d428c1d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fd2dd6f3df3cbc238409d0c5a2cca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dff6961532691cc8bc2708aaa6d6e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b62e97871f4aa21a22a6fefdfdf7d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50468a62b0eb1314829b2d04e8cbac8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722366d91859627877c480de77e30877379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e3a658faf97a1be8e9a75e18b454c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26537a2fc2c0a2b9373af8f4894d86f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a1f274cd21645914517298fd79a89382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c97a1c8aa94637b76698d2f752bc1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce355246b0bf8242203aea98761a31a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16beaf6bcb4bf7abda9921cd4832c12385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8cdc971c9d29261a07221d58c4460386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bbaaaa13c4d225301eec4cbd00719387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817c647adc9806cbf22d7fb6afa9b41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4f82302fd1b5063ec95df4ffdff73389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f34191e5bb0a70259e97cc30115a24390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92104300cedb565f10b114729000a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66def4ce5974ec49d57fc10e0d8911392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730334bd28c901215e62eea849d9d477393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e8c6afe87d06b044fe39c2007c9b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d6773879fa6d9e711e26af6436d27395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9b7451814bc6f2bb820b6b1e370b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5322932e785e1919d6a011c099f1b0e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b22aa8468b4ded7f01f180a94ff43398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcce9b71756a71ea35420908e1e213d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d03144ed5d7efc23b883bb9d440bd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f218412cc19a99af81f4d79952615401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf1927cefbcbcc4962ca2ba28029a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8e01eda42cec0d0ce247e85bf054e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cd3b0475f1819eb116605e2f1a393404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5666eb875a224d61d3615b5bb2c0f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38962c2401740b2d743a6cea91a30d46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda3aa8def053de70c658834f594139407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc7a60b103c0d5740145a465e23232408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c24518db4157c09e2b2e1c00d912eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa335602f41062e4c14efdc96ecf7e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abfac728b4a7714b8ec34f0b45d19a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646e1358ab5bc80a3df1bf7a70ae39b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826131ea59734855e111a835ef23377413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d928a247e60f9b4a522b6ca930c3d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c259bb5508d2cb6264068863eb866415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c21beadffdd0064c141df3dd04962416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98aa294ebc2354cf0d17dad3b5d4ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a46430741d409de97e05b13994b90418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1f52b3f3cc8869557c7c954fb58e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde46f49b22167da17daa00fe0b72c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93637facfe2ec5ed6c9782338f3972421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05400a8d7b16803da8b9dc9134a6c03e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279f280eea6b4645cad05549a452677423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d10101b70e236bf05ef873f23b197424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf6600f2e6e63990604ac8038fe8d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85f15b2f5eeb52d0acfa4fb07a4a6d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0af50c9262be2336da05180dd3092427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687b1ede517f54ac79792d892980f46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1282838af9c57c75f4f33da9337fd6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef2f479f69c39bfbb4ea62193075ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f0bd112492f56a4238a6f9660ba5c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c3ce056dc4a812bbf688048e1c1f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a3bc8b64c317e3bed01226e1429f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffbd4e5e1a868053e7524675cd4a6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961033bcc76e9d11c93f96c514f7c53f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14711da24330e9a87dc9403907922fdf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a342cc32e0c94a9cc65760202f8887437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32529361e631469968b36e9d6686918e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94da96a090c7bc9f2c811d7023939e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac308671ff482565e17b6099d8fc20440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f69065c535d2e5729dd5141986a70a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704c44d14d3149afa17a6cee006d3cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61730123cd6357176d20644d9049efa2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472262b73b81cdebd56235ee6b68e94444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e272be83d65a67528122183c3816af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4a655752c94da8fde7d4fde79f9fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0d969113792110df29cb25876fcd0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707605ebe7d93217bdf128420e4e55e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad803e17a98623eb8747df9a327dc35449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa96e8f89552803e2d473adbf7f6e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225a7f1a6163cc2d665c4570651f66d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cde92246282674136b84c02f1ccfe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3172d1881dee633c330e4e28b0dc2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95c44d626a68aec77b265712692e0f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb3f7758f15d33510be26eabbf0d51455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6718af4272fbc4821ff4aeac1c53a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380482b9fc47712e3b8d0cdd6b9be7f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb5346373def29bb885451812a0a13458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49390c45e329b3fbc6be7d23803a0410459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8e22355b354dc87aa35cce7e7c803460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc9da8f64bb7924f5fe0cfca17fd59461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe0993351cd00d855d1e385fda5913462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65747be2348f09f552f23df0d43c1f48463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c8b3f6f6f37d879881c26b2df7b9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897957424fa4093ba54a9c1da3bb3e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc014c37dde01558b06cfd972863e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959ca23069228a2a2ae975a676ea869467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2db42ad084d89f9941a9913671315f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d64a8eca07ca50ac0a548f3bb618e6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da746e2d7c4d6f98cf66334d389774c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228dc76ae28d7559b36f5c12f80be33471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fef1991c2d0c368b03d00cee85f1e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103a67bfe7c3696a4681074c330096b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a945950d7892fe180c88241eaa4f0b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9383e778db548ef7c45d8daa11886da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15a209446c8ffa9b3f9a96fd7b8cd4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6df64beed5257863286be1ba3202f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf272bc9700597b8fa295123d5baab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb89bf9adbde6a5c45cd76122149db479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e54aecc25cbb3b0b719f44957daa3b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f1bb9e9e446cd103004cde5db4b4a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8189f0c5fb568d694ef3d3e387ce4fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f98e55cf306907321370536c546bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957de34a6d7664862edcde4a3598ba6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd06020545b6d85e9de3707ddba5a28485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02263dc6bf1de22e2d07f0719ea44f76486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d4e12fe0e2adc37720b56f164ecce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8c42e14ede86323ab944e492a642b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c4a6ab398574dbf8952974306529c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e477a626489092cafacf28aa68dbd96490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73397a538b3d020c3b4b6895b662de0e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4381b2c75dce822cfc68321edcdbd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3d5d5f919f1e350c61c483a606025493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f50865c6ac302b15e35f9b3b3c007c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc183da2fb6699a6aa060cfc7ec2bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaec4a192697f0cf39d09c2958c623496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f88d72691d79d4619da09a3b53db01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d8f9ad05c15de79ab5ce31b639bcc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca97ed78c1969c2ee9efd3810f2cc8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce02d04be9105a2d31e39757ae5015500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c6e39f12eae9c9ef1fffa5e26b96f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fe2c1ccec9d27863537e1f78f8327502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152329b1ad085f73bf01a42503fca3f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ea9e99bde4115abf8c8fb6d91051f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465e1e38e60cad38ef61575f3279c92505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09725a470030220289b0e61ac6e51d5a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7412eef59e91facd3e1aa7a9b1407507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12831538e1917eb8854aee56c3de4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216118d3f071690fe9caf139fe58e134509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213533ecec0486248b3b99eef3c50ebd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db495f0fcfbdd0417dbccb4e95e705511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150310983b8921a1ea5fad5ba8cf9f3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc96299a7c8f69d05afe5b0ceb9b59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f87b0830aba88ebd85591ba6cbd886514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea73ebb71253cf2ab0bc35548c51fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b125098105d0671e69eb8615be0ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafaa4af1c0aad4f9eb0e1321bc4a3b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc41d60169f1ca56d75878efd12a0ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b7cca97067b6eb987e80b9e500a7d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66566a905304c8207df03aab473030520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cd0ae0e06602d298a30679d59da80521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750311cb6eca3b0623866c9fe0f6337522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40f3823ac7b04b29ec8fae2fc9187f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ffb2e4da72d8ccb3b37c13bc02d2f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab565c030c7236f72e3e88e78b21f3a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2d1218ca935c8bc739783a5d8fb47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2318c806461978a551a58ad6ceaf160527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f74c790ab3d0aace94917ffb10d5a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b5e772aae052aad5d9ef674a09b03529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36f586076542af9cd64c37ee092c58530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895bf41adcebd3d0405e03cbe766c1a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359c9f0bf85b4ce2bd6e3ba0f938841532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd7e410bc31693c5960b0400895c8e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32819a4d6bf90265ff7c77a639f62120534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5043d8061c4999a87ed9f7ef7de40535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a48a9b5ed380cff48494435662257536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c73647a2c2c4c502d52f497273715537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec288e97aab6655462b78f334839cfbe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ab0ddefc75b45efbe3e7a1a3b9b48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3c7404970981876cb2d4f9302e38d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f9598455cdc6919d95dd0d58b05b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b9caf520a7d5a189957ebe4944e65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b07168d5d1558cda4b83f702d39fbe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d965f8527917f22dd2654df4f2c6ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a541f908114c9abf7be8b3bcb88b38c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ff74ea30a0705c0070e73f49805e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66673f780fa04fb4f0668f95ce94ed6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d32bf8906e6cc577a5bb6a274689f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab6d2940f31b4d8de8ee68125c3cf0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbdb34393c3209cfe07c61fc93f5fc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1e26e78da51300500476fd6c7f005551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831dec1eb45a19f6497ae4e5505dc96552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec315c6310d4629ed4d8da9889a97bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18104f15c5f24edcaafd14a362d0c139554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204da26a0902cadb20187744933604a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e5ff223fabb166099894a1e42c3ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc691afb97362d33b71557a0f1d3ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29334c9c83f11a8fe6d6b738026607be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610b54bc47bef83e369fbfa49118fa0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8f44f3aa4cc384430ce38f48323f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9516d20ad1458b649b8462dfd189d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaff0a5fed5c070bbfadf4638aa187a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c037e6a1414aae6a01c995442d850e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1d0bfc8682a5f351ab0141a3038da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ea283c85d9d887b8a449344127785565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989607b4a0cc7f910c24e07be367081a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2accdcaa68babfb1234d04e2c7a06567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec319769ce08b82540f191110e96db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d8fb882a0d98fb14de03f25f26944569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb580db506f9326024a6a726a801b118570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4a2f44294f93944343d366de8cff5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b25818d70e560a549f9deb08423815572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3492f650e882a66705071c928971013573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7988386aa4bead9ac9aa4fb58bbdf9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44c193566d7b72f9a0b9e983fb480f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0cece26288c99d8feb32b3dc3c8c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294c421e1508f68750d16331d97cdaf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328e45067cac142a155c5bc18e35e50578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3b312b5d795ec71eb26dba3072525579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9084e70272b25b869c84335a6ecda580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2c2955c83fa8b9c8ba5a40da4f168581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62f6bda2cd9e64672b9f22429b69a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2e4afce98b3fdc8f7206f4f19d2b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63f6419b7bb690540349eb8d408b71584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61565c7582bbf4c732ccdb3368b85ff8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9663038af31c18caf0e3054b9b0a67586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c0d77afe1f2d9d9723d8f0456173f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035e73cf11afa4c4110114d015eabd2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7a1aa2b0f03200b1b5d3d25f4c2e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff351dd15061338013ae5f83ec5609590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e72571388013a8aca541ff1e3c2374591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea1576555fd0deee839ffaaf6d6833592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda7bfa47459c6f91db2fbcd1471627593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5d01b103a87bca531341b820ec332594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a28c3b46159eff177aae0bffb07d4c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af828847fd125224e48cb3ea63f7e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c509fba6bfe1ae6aad9e7288a3522bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636ba2b774e0dccfb1e9fd945e173b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157455d44183ee2b4b8076791adf2c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f835dda95945028b8d44d7361038e3a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d17bfc56675d3ecc60dc71b42820bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047923c24936e83de552e8baeb1c4917602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274aae880e2e11812d01450151a0cbbd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc4f6a74f4419bec03b6cc26d0759d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e7ed8c9370a24d3ac71cbc45da3dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d155a49decef786ef2567d1b4844d75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e42125661512d2d69c8e389bb6f99607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ab83672b899c3dfa1882da941f0cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63492c7e4c240fcafb7aac523ae4bbce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4def93ab04b747004ed1bbcdbca5f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4e9618d22c853116d92de364c4423611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd582d023aa43365f34c1c99a079605612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808a828237425e8c2ab73f56a781b22613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d422f462a9b25fb006ff603a3d201614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9f69b26f848a309187e6a2cfcf8e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae119cea44f6c9e1688ac41ea50033616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a17b4a02412cba8771fbe9298d4b6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ee6f6cbb9b7f280ae4fe48b936381618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c24bf59fae5acd6a822eb9e057f0f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529c41dfe0357123be8a6d4094c9e84620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ddafce2a0d428a6438631c34c32f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793be34d5eb6340ca06c20203985b44622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89712600c098813fccf991a63dbfe58623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2d1da7e73bead659d62cc308e30a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59e48b4e56491621fe521741ce39ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef36acf3b4342f9a1b1f21c511df9b8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504950be29cbc0762f2bc5bbf41b57bb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8ed0d693775bb3e0befc283074d63628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a841a17b337fa731a9ad1af2beb2584629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14918e89a9ccdbfc32389d6683fcc98630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9e740a85aa5899c9d2090668bf63c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4561e9c275f83cace0529ebbefb11632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704c38002cdf176df25c54907f9987d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac6fe4cd6719453ed013cf8b3fdd1f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253804cd2832c493e2509b876d353fe2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1be05c446e116395f688cef780cc4d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede7a40667023fd93eb7fc7609e2d5d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20983d98ff391c7b6f3ffcdd21272885638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412de67e31916e86cec8b31bc8088598639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312a1b5088c450fd7aef60e2c03bbb8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0331030db733b52071d5c4ff674f94a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152577af1d847a7abd5fd942ee258e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a012ca7d5d247ca481054750e73c5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d9faadc54bac358f5b5cb97f8f122644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cd2c1aa79d2b87e38e8b378046fbc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90ce15a77212975d04b00d5ecfc5dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f585e08cda8330cbc4a04e4a09d3d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7167ff1c38eecf33c4e0a92da6d61648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa959a58e89dc23f7cc78a55021c42f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3810dc0382b071a30750e37aac8501650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877e297419865cc4823ea096d4c9db7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62431cc92bf29bedaadc54f3937f53b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77655b828726baa2b589196b902cfec0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664937860d0f380ba2d190582205b72654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b780b91e745590f6b75bafdfb2e973d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd2e8e189f87dff97f62ddb73ba10a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c3bcee2e2036bfa85dea25400156f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c0bbe5c39d378ea106995dac79558658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73f25e778dec65594cddf0886cf898659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e788fd575712e45384fbceaf3ce09660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8499ff22790b57ef96e4b4784349ee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e409e325039356ecc0a81c2fae1ae97662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb00b37924aaec2ece19eebfc5e434663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cf7c7b2140be373b72b108b6fe886664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15070cb2f9d6873d24fa4a485ead4a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67e08b272b536e806be2485df2009b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82921f955ad9686c9b734408d08f5755667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fa8cccd491fd3469a83fdcdbfbd79668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d81c1741edb8c3733370ce19cb4c27669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df72ecb0274cb656654744299646bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d0801bcaacfb8933a267d8ad824f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb7ee266e7f1fbb7031af61e2b729e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13495391de6bfe1f2921eb688a07c6c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdeed2abce0e32ea7202af2eb99e1df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4ca33501be2c11669fc777ca9150e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b213b0dfb4bc77a9373033355b2f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c9341b3e249e6432abf2f0865c000677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ca9764e48889ad093aee30b9c29a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0895bc0e1a20f18919b1d33a4fc84b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd326318747ade946bb19840b31534e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c723f87b4d0b99040b8daf7fac3c0c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f54aed289fb9eacb1bd07b19fa80b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a67eb5a8ff249cf5325780b082fae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc55c6e95dc9c5046d262ce6ff585de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121748a5597f682888c63b39f322a2ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fe269d72c084c8f10ab9e4e70bb8b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba05f926f0890e483041c390a2713f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f8fb346360bba59df2766476cce28688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958d621a20ef3af8dd8d5296a30ebb4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc924edac59d93f7ee9169b49f6659690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c9e9b73ad4338328fbf25b08660fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3101e4ccac5f3ac6a0423224b7549d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5920fec7061b5894b0b4aa6ff3eb2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312a0f6bb7512a7b656463c26d66178694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b12f82bedc9fd8d4df26806098a66c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f28ed1d289b78c5c98dfdb4cc6c3bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c6e36131c7bc8767b46615eaf4fa8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b00f8cfe1130d552cc7242e94af3c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a80681b8e44327263e0f6c4ac70b7f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b241f6d6874b2776b8598d7cbacfd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95c84bba275304d0a2366b036d1130701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea674a9b271f3dd359bd9fec6925bad6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87ab4b42f2ceaa059e450e6a587f4b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acebe0ccf343613d705fb20f9505bf6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d39b91011f5275374372c9236e3d0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc630eee740d19a4cc4c93fed701250706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388189ad18be24452baac7cfcfa85fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ac519cd95b6e9a891c599d83e9cea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34907668767369e99a8b0c08767d8c26709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e95ccf0da4a083ec4608db2230c02710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b9b432fc897efa2650df69c4f478b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0133f5091ce7f0d632112b6dbfbc18712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14c9ec52b0e2d246119629687a0268713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae062781f1a68fe5cb9f36152e71a38b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59732d9db707f96e8db91b7895ee89715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0481f9b9436d2dff20a6e6aaf4cdcd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca05b4a4764dd6e889591497b92ec37717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbacf0de7935d4684fbe357dd896488718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f183a860ecba1f898d86c6e326e0c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b77669408e1ef1804219c45eaa5e23720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1e0806b31e730e61ae44d1f5d2cb2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ddcf52da2b1db02f6cdc3cf6e6a59722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fa7699986b45e40656c18b64a333f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2bf5dda3c9ea7526d88d605c246d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7782472a1ee74fcb5eda293876f6ea0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7c83da0a15cde7e0017523b942be1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4270956d647f387b9b406d275f2b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8946e48fbb425f5eee85df1c37345fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347ac4344fb7600c283ed8217ef0806729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d472a4e0c55bafa3459024ea824e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74bf2a2b5fccc97671e6bf9be767d4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94db724462d0fd839ec24a731d0511f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4a3cdba842ed854ae52646180527c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8565f1a6aa9ea1f83accbe51ee1e82734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eded71e80a0fcbb8b60d6fe788d65735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36920762c4cd0359215ac1efb01c90e1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e0711374738909a59f046282516fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7491b7486910a53eef8b312ed2394738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31506a9ead3ce698b50794e43a3198a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea5f1621b3b5f284af4f9110457337740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0b79184be38c7609d8cf19ecc5bca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b2c74b0fb923f53eaca8ac28f8222742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23a70c44c638e8547b805a6873a811743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ceaebf266a7e36e81d783ac00f1c7a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c6cc8725bf4982b52033372364e6c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbc69b874e6f5b46c86d7ad7e6a38a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d771fd3f1487ef0ebcdb8b40adae339747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587409d588d60f40fbc25fb0be6e716748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155670eceede74cdc6ad77c7e8de1f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a737b5a08469209db1c490f01eaa1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb10b120adc6bd2b9397ed9e0aa7eb6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a3b74842405c7d915a0e5c9c319a7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b57355f8bc73d65815ac3ae0be6f4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2649aa216fecfd533c574d08e35240754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28c9cb4253c8d2abdbcd6360a1150d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdac9c8557525c3657249fa871884f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2c15b9b6418d96543b6756f49c6fb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2f1251a7461a7391b944319f225ae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42cf708568aeafcff95e52d5d42bca759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59df01b20959812d62ce48ae8db2930760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ba8552d7e31a1d0b2450cde4480e4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910f03e1a436adf954bd94a2131d2ed762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2592a3ed08c2ae03a6e726a5d6e6d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d43b8e0416e936692811135f83a193764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef448c1a8e46a4ae2b6b0df05f98db9a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053b431244fe1094407650905df11df766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941ccd92ddb152bb3ebbce6fdec3806767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1056dd41149c2d07ccc9991c2d590768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72b0ba657c189ea7e0ca7162f349fd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47a0eeba6d0d9592addb5382bed5ec770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c18757460ca2ced8643fd59eb9ca69771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefea027dab371a2441953a21cfa3d2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6085773be2e51ee72796a4d20033c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda43207b771e868b793d8d51743ce77774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977654f2e398db8447871111f9a2a31775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622efe2cef347dbd06f3dcffbaa804f5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dc1eca1b7e6ea3e7e7c6f6d321060777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a2b2b70a2f1db037fa48e64b54f3b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491112e38f82b4f24262d019b387c16779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc507bbe9beaf98dbd37537aa29cfc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6cc0d01ec460f92e2fc697f55e928781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6838d17921d7a6f03a38890f42f871782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68281d6c6512f2dd7d5411155c792570783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7353d9548556f5931d90b737ea02669784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cfcfd412ba840072a5f64a4d55678785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81ae8a769d4c4a2f9acfefa703aebb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4977b8d8b6e46d50cd31e35806e35b2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed18354cd93fd437e62ce990ce2ed3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466d9ab92fb7eafcf0b703af230fd20789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94210404c20699147bd295604a43d17e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94049af4d018347c6fa2191b309a25791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efcc26596fd2d634c98ca00f5cfdb7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba1f7a9ebc0205b0420bddd7f84f1a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af54c8617ee50e4a4e1d9776eee5c0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dd28ebd19a48bed17b6497684ba9b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eade9ab1bab73576133cf230063c72796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131df66c28993e8cd3ccaea62fd93fcc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73aabf4daa212a9ebdf4ed8f6a89c57798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c596eaafd776cb47e3209a8f8c12cc6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339ab40458e3171e39ca4bc6a594393800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755368dd540c8ab5799f9a484157abc1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb7f954f1b3bb89cb0fc9725760e63802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd160c28211a628b141d28ef15e92ed8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c6e52b3098ac849bf7685f29a669b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43462beffbe94cceb88128568de11d80805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da206ff35bdac2200c05e98db24bc60806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f0b953ff0f0fd1904b6113c121313807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c348d05234716c83f73dce966c660d5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286414e68a4b01ed452f973b595331eb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78af8a34c1f4d32c8a4219bb2328f1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca466f3d1dfe6a16014a4b11333120a0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9cd6ab15be1e9131d578147e4eed0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898008955ebb893c1d6049c1dd8dc9e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae3426ec9af09f73a752c1736ef86b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123c830eed507295ba4a930c6b09e7a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678141d25cd8c83ca99d2985ac32ddb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dde5875d66c86ab2324363e79a1f9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa384a0faab3be701da12dfc0d1493a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b766f081b19217b1ebb838908c7752819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b384957d26ea4573644a044e54d66820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ec9df1c2269f3b28b7f6f1a0a9fd0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd199dc2b169f685414dd12cbcfcae5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a5af41442a86f71043bfe2366f918823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2f11fed4ab4702250bfebb1e57b2f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732bb2a3bf6ad5314987b851fb5cfe1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21111e94418a90b00be4034267224c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e2af73373a4fd2b1a7f1a148432cd827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e1674dcc2a531431c6c136e2ebd2d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdeafca5c52e99bb6eaf7772beced0b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230f57e98e3cf7375734d230fd9bbbb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8a673d6eb19c833ae51b185618778831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b14d338aabd1517d2a15411ae34cdc832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28721cd070c2128a28a8ccdca4545f6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f86554bf4d9220296ae6e9e71a972834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c324784c09f79fc7b3fe7e49a96852835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da610d5b30422caa0b8ba1960d4665e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f743ff03ab944dd4ec6ee6abe227846837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bdfe7119a4ef0c9a1304e6be74e06838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708e566a2259d3b4021741384637184839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdc6c9e0374c821e1986d6286342ec840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22f883e66f297d93eba220521375fc841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282aec9369e3e59b0e5cfa2e01b7850842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8732f0953f3cc0cdfe179348efd25843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3da32be4288c1006ca9d0ccb5b499844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01fc0ded5b34b399ee0b7fd9ca4d93845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40701ee24a9a3c76da74ec570e3a2490846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c151e22b7d492a31fe84936e76847847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9581a1f329a70299a8b90025f3dcfe848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51979cb501662737dbdb44cc99d32e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2deb08c7dee38f7066f5e32b6b4877850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b5aa9b8d3218098328cbcf1c5488d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb5508d62d16a6c6ad1f1dc26c0a8e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515ac9ed3a5e93c907d78d737cfac0a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4c0aa2de0c291cd98186c2608e700854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaecf7a3ed33a1f9c179d3be6d66a3a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11332176332002a6dcbf77eb5707cc01856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6b65a463c51a5b11a294c2c7e1f69857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6485284207a765527a68ee61c4355858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31341e3bc7998dd707379363b78ab21c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254372937cbb4f0b42022c1734fcc17860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a0b31227bb19d8da81141f54cb639861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73a9b719ee71a660a6efe46f580878862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29743ef46319b0db28fcb811707ea86863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe258689595cc645908006b762fa9f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e23202c4ac68db75dc82a21a16da1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268317590991ec40165bafa0aee42b99866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589ea61808b47a569e4e9fdb2805ae7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33af81ee30902c762c245cec7ed769868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f065f1b19ca7b78ef5b070fc7dbe1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e69b692ad451a884abae33822ddaa870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f18c8b75da84c9f76d1f361f999dd871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23bf2e8668dddcfe69477b747249b7872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c65493d66d01b1383b904dbd8c150873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ff1ee2362bb951a4340a3ba0eb0d5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca18c690da447ceb95c496235c30ec875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed656020513211d6ff687674c1287fb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ca80fec1237841b1d134e920aa29d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67224a2b11a6fee171f120624e6b92f8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110011a8789359f4a87787b6fe4e451879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd06a3ee5bcbc3fe9cf2e72f05c6643880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba85abed7237f5b2a1a43c7fff7495881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbfac9529f789d1c3880d50baba0b9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee98006cf3648f1c9c9c2210ffc8ba883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ac7796dde36fb0fa45aea36241584884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40939109d1761ab98d1d813161f776885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ba072486b40433d468caf6306f62d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42838cda1924f8bd282813ebe29c5129887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3aa61db1527e0cb0f1fbb48ac0b814888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962431904fa6f8bc84051973f575851889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbdf24a7fc62581ba037cc5706b34f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c022e4d2cb831f15fde08f869e51751891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017875cb676c724b1ff2c7a11f7e74b8892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dca62c5a1aad4e61974c913ccd60a5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bd6b401bf74033707f6c26be69d1e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09504016f134b99eb25c0a707c757d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d638bffbe1edfe0b87286a2d11d890896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc586f73774bb3bb85c45f2f28be7c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0897c026b8ebbbeecafbd726966890898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85077d9a56447732051e84234f251e9e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9818051d723baa7bc796d31248c04a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67fe0dff330cb125a1b6de6918b09f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ab861957829a4aeaf4ff99fd864e2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be1b7f181bff3d725f0080ca97edfe903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad46802a7a9cb34c9ec961839a27998904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c9b2b205a51042961e7c381b31ea4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92baafc471eb653c9787685e0aed8162906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89d1c294670d26f91d6b2b580c9c7b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872126efe1aedcb19c4f3c583a927ea908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe2047a6ad67c57d5654ff07095949909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc41927a097a2341bdc0197db0621ea910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94adad432dd6a81522b3299a745b2c9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706250eb9a7226694f6cfca1dbc6896912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59de37523b654a244d2faf22c0bafe7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f38f703843f0f69766e9729d44e653914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926f7126dd6e4e90fbcc279bd5114a3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae346b52f7c28feca8f2faf1ddfa89916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb44de084424cff7a97013bb6483131917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ce17d8d13ddaec4f0912b68253ce9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c49b5b67278a6afccbd598bf88b10a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf152cdb7c3c7e2fab7a9eb3d8a0ae920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf34df01ec25f7032cbc87e0f1d1cb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d507cf181cfed40be43fce8f7d5c3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e113220c1a4448600b55716ef97c1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e6cdc1183b60b64e17fba02c36007924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b178bf433e487b11d8e566bc5f59f8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a66e951a6020a822ac3a79e7c89bd926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f9a759d5946b3f4bc93edb34825d4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ec25f0e202b5b38f2d7f015fc9ec2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b674c6a250a6593a09f743fa917d76929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ea776d91dff3d4d47c42f0339ced6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa9e63c697130f2ee138d136aa77be931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b56c3c83289c8765f47baca0b1ca54932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4d1c0977496c8bca0024b685a0bdf933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b716d2e63bfa5bb15e5c3916342b8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6f05f276ecb52a6c9080a6a03e7ac935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03148b220972784962869db5d5a77bb6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34080253f2da791d4ba8b47463f027937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0cdeaacafd1f6da0f060a477c690c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c605fb6f22ac773d0e5eed29c85f8b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552fd8ecd0dfb4fd115899dd2e51c84940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e49f8eec53572b93c5bf7db9fc548941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6328e4d3188cd26a0a2812081aa4b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a4cd40af9549ac5c95a85efb51b50943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea5e7a902a45feeb6ca07c3757a0e4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f71d25e89f2e95df1993031e911a2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358a7810b55ce7a5cede77277aa36e1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9d7a130f44d6d02512c3fe87c0b01947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4d70585161ce1dd14f1f5da8d6b35948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266f69003ef3f04dff22936c595ad01949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1651ecf30a208d3a76ef25da1cc9d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd1e3e46c66bf6e9b2c0263aee1bde951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c18ac9d010be156bf73e61aceec72952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7ad9a351cc591e45f890bd0ca066d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa635380895f01f536a66072019b0660954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f11485ad97abf70679d7490cfa389955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f72a4e6379b94c2380cfb8c0a1ab6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4affcf7f641f3bcb159d8cf263783957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0036f0c72f16461ac1e83c11a7ee1e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d6c508204f3e619acbab4a813b4ed959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7ec1db43227d5377eec4fade6340d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51e5ed48eb1ce9ab1a0bc59e8a5d73961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b235e924a1ad7affe6e98d179db2b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d81771de9632ca513993fbe72d3671963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef23566947cc4505a707368f1e43fb964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562064b79fd4db4eb20dbaf069fc8db0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a050e2460506bd580d50ef9358fe9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d331e004dfc977f541cfe75acf6131967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd82dc1770e435ce278ed71ff90496968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43ce51a6fc80d17bf21fca392b7d79969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f0fc954cbbec163ad76d30629b6ca970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d651400bdec38372bf4afbcb3f0566971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a851b6ce91f0276216d9d55e4176bf972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a88244a94ee6905bdf53ebfc50431973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74966c6e77fce5b6db4619ec854f76974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88ca3a9fc22557b8c9a7819eba8bef975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e4ddba2af2dec133df2e0240feeca976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99cad7a3a92836cd6721990a0fd73f977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080ecd6a30e4066e848aeaaf23cc6081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4fc1b1f9c6979af95391835aa89622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de56790e33e5403b8778f087a427ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5cdd6ecdd24ad27dc35327149a2d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ebf8999775a85274c928c8fb680b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaa67eefba80f515f8854e9b3637b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae37d7c53ffa5c945993ea954851307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268506a8d67874cd00f68c781d7eb10d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd7c6916bf516807cc6726bd5baecd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77526515e9ce573dd5a0b8cc59854cc510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9d7f7fcb1eb844d3598b4a87dea6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785bbdbb4754f172d3d6d7b64b9a82512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a3b68ee308cd4dc9742773b56cb3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69ded0b9030bc4dac160224589bee514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf16df77cea70102a10c477ee56dd515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82019b0ce90fc76dc86b98f058ab933216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7b236c9f97d8fa890e64e0f4d299817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0452f9518e0ddfaea52ada5e90563c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb81cf967c0bc595421ff35000799519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e853fcd099e5704b793189ca239bdd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcd61dced9bd68fcd750725be98f5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542257fae25163ce92d555921d633c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336ee4ca49529aab7c5360fa715de9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cc5a7fdace34337536492f055064324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c33f4461eeffe779e1fd8b31584ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4139602c0bd32008650035d85314c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3983743cdf88943da778f692569d29827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5441f657c302ce43fb596e1d38886f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7242330838db6547e3f8c069b9ab42f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740b2b4af58ba8203b5e58048d1f68030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9d70ca0a7c6385e6bb67bfb6b295b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9a6b79cf9e0f51e12d91a2e5b408332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb19a91b800d239ee361598bedae4ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c96c022d887236e1b8089902eb73934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2941ce6468ab7a7b54b7c65d0cf4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c1b4f94b839efc34c847a31ba1b3136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0c142b49c84095c40fc7c1964dcc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74d42fa0f79fc12db1ce92f10592d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc092223f2632b42c2ed60ad875d7aad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7b1278aaca69a755528464ba0bb5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9f3399dfd875ca6a6226e048daa8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6afd6bc394e49423ba9dd823ae98a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141378bd4310bff189f3b6da6600cf143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f5934f4aa9c6a84d9fea9fabfdfff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafaca363ca6d6a25d41ab0d8b945b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aff787cb2bbb16ae81dd130f23931546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1b84b4eae38e4b27ccfb85c8ad6ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb3e937f86c11ce81d842cdb6f12dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cef21cafe9da8760a6f15605e2574c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f087ac95c7f5ea451eb8ee685f8b0a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ec6810969d2a6e1ad8fa2cc7311d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9a89d70a02d35ea5f0dbdad30e2e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac9e7be5e55cc6ad58b6acee95dca553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9be13f555a390a48b004e59d358cb254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f71760980623df4e6dcfa077d6bd555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965572d97f2b7f69fff4a2e1f846c84656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddad7f468c4f1750fd0801deaf2cba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cd0e2472b6944c6c870e8ef09176458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee96954f3abc88e009d6bd041e7ee659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88510ee99bc5dafe7eef883afac5a15e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cc6abe5365f7ba7c976dbf746bab561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cced75fb93c7b84cf77bd371151e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dba064bab2b817df834f610e52af2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c65527e1c86f47d47a6a35de1a9a9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518cfd3b6791b3bffb2a5d8dfa1189d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22b69de63f20d0285428b25acece3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ca338d4fb198349ad4abb656ae33a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67bd397d2713559cc8ef8e93c3afdf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9aea01d126ab6b567e76c6eb9f841369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf8bf4746c8f5be78345230eeeba8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d088f36e2914239e9e9e4edc293768b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5a1c30eb51de58bda7a56ed8832fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0154a5dc4c8269a6ff85d61ae3039573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a69e54f1e990783b7e8b1e12c163774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf80d857ad8871ec87c7db2f5ed85f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbf698e66fb82bfbcb0c7761ff706976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5ed6d64070c532079713a3d1f1ab577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe32fa6a9ccd14f6aed54c3816f574978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3bc511cb99fa08cdcd821b69a069c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fa9f7908c274bfd7629a8569adfc680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7018335e64714eaad139f89e470d6c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c16b910bbf68274c8b0da5c796cfc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d1240beaec91ff987c1656d549ea483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32093127ad85bd4b17f61e2454b57184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679d28675dad9f53265f1edf6fa188085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b51f0cb863b9170a50d5e0577e19086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1453e9040671ce95decfc840c9a0c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c1419c6ed141d24c380d27de2404488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a15ca06f844c202dbba38c28a42e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c066d84848d152cd282e0b0631f357d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04954c83eda019e48d60261923a8c01291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfbff8b3d81363d03992b3e186994e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e61e4c919245142af2c959f5f5ff5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76b3136aefdc27d231aa7b070dab4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3605b2ab06740a1b71b8084b4c32895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72091d8cd50d5ca98f5b8d225f2b7f1296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676548b1ceac2c093fd8e1b56d0ee6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb1ba59f49beedc93d897664d7bdb898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61305b07bba0b737f23f8ab1f1853d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89101e6049f843cf8990d61d0fd1839f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76639bda4c9f54faea96ffa43e45ee5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cb9afed624ac63180fc1bbc328baf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8f25e639af87d68d80fa8714bb05b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264b8b49735ced8bbd250384e5d3ec6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab7487a65279b73a46037f3a0da94b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8479d1c346c5ed51cb4c498e5c91e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf931a63c3622b81bab2a6b444b109107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599e034d6730890aa38db89834195b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb0bd3ef4350ef6e6f12e3238c2d1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9fc891fe321996a2f0e258075ac96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f464919cf108e4dd04c4c35eb1084111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d89596b258fb52d804ca0280fbb9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4e611d6899914c742ebbce206f629113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc11a1bcf990bd97798ec565628a7e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47faf1c96658814919658848beb0a2bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74573de7d682bd00c80d5757db782a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8913ac8b97037fb643ded34c41fbe07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed1c0907232f27fbbca8a963970778118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc9617fd81bbf202112f9cfd54b7d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f396d43848554d868f8c722461dc5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73572059f1a0a442fe67c24cc6d7be4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e64ebcd720496ef4fc0dbfde323467122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e04188a32b84c5e190a6d138a33db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c844a764138b151d1d5a6eb8075c02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907d225092506abd4a4e54e61068105125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03bbe2714525b588a870f9b3a243de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca898caef4f8b2ab134b1e487ee6c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d21d9b258f9cc389d609acd096c85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189450d1e124d2f8c0835b17b7f6106129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce78f3978cc1f604a42faf2c51aa2b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec962f63909c6b12af2d9ec7bb00a6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa1e28860663942d743aa0a0258d31132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef039f9021f23b1e7ddfaa3a797d821133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f03ae7dc3cd7204f520c93b6a9e60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a6e883f9b750181a9cd85d15dbade135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c3d2bf14b40072aa17e6b5b006cf8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5f4b3aad2fbd6df3c8865fe6ea8c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3e0fb573a3c253a77c69c3f31bc5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfce36ab8dfaf62028ab4a009de97d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9c9d3b228a2f22d682af08cbba79c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db568fe37d4d3b713a703c7ade979a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dbdc98b529f915a80686f5bf77d2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10fa484b25de2c4a30822d9524402b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2186a6d7eb7bb4ee3539b75f193baa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed562c60188de7a89f022be974d138145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fcaf9afccaf3f2366689a4e6975a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd45408e6f1553cf57ebc2593845e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df548ea100c68c2778201327334325148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9934458cf47821953ec60024a3804149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0ed08466301dc19a27aebe84fca6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe90e108de60ceda0d95129b6a58d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98661532653e7da753ba62e4362f52e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d9f48c321aea75e85a9b6e3886342153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5302a994e1f85b592e31c583ead5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500e54e60dcec2f32a7b080d6edd1cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1b008af55de13ebdc2a44951602fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c76cf395be1bd3f8d8738e96061e44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8765ed9d7e8a753743e8e12e222b8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71c070e73eb276cdb2ae184c2bd5f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6884d1953a67882d397517c0e1cd3c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef00d85c3a6b62889c80359456112f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae02efe8addb3be1b20ba842244ff83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54a34cf71a58047bede11554a65af9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1c3d56a5d3282c62a0a81bb3bf840164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d9359b61c284f4cddf1ada3c27460165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63100b922855c0ce58e3f7a4f770607b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203d1006c94262738806439ecbc74ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088832bb129788e6b50b6797a1390a47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5399cc7d2412f36b76e0168edf5b4d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4578aa6f2b5db19e34f60d0dc04c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a86b0bd0dc91785948d52df635b68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc15b870823b427a6f5ac4b59125be8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3a28d39ff398cf054a2c2b621e858173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb31b0d8254c1950352b2ed5613e60174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b4949b2536d34a86fe9b33c80e88a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cc2e8dee3a57771574f10886790cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba539078320bc9cbffa7aa0732213a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbe9fcfa73db86a35ff3e2cb7c86c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed008e2dda1562c9d3906e6f4d3a970179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669490d934ea062c4c20b67bf8c7f234180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6aff001c247888d9138082ff3946d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f5b698ee90916a68de92643d8dbe9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab58587a6cc2871c902538e059a200183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6a342cd48db883633e80740c6f73a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5220b0fb474a9ff2a7361bf5097b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226340d6c72a464e00a8aa2a4b61971186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb052b73985630b6fe09741a41403b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ffda80db58d40a8340829be93ea82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e00154534c437cf38af5b1329af90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df560c4bfdbd7f956980fd0160cb8330190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f790e07ff01d5751695dda0a3dcc4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d4b7f7bf204d2ec0769a4d9d7bb09192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1f16c775da381e2ff5b6e06504359193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f3e54bfc5d0cee70c3e237c742620194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290963fc40021dfd2fce9e04594df06a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebc434e7294f9415c9ecfb7975507f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8542f2297edaa94d66dc08a143ce6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9f1fb9e1b6f0596d81dd7518b5ff2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3874c7c7859ecb8635970c3d96c12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383a2c354a71c4b17b81e5e1b6ceee3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4740e59e836cea8187bb270d20a83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eeb0f580447ee7c919f55146b22767202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50265a0b2b5f5d017e1566f9e5ba152a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539451267451ba62dd173470c8c6b0d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f58bf919bc2acbcbe18b87e8f7c1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d73337d6663499936db8cbe42d1287206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2700fbc04fc206b4aaf8da5096964207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d366e0b181e9d574b69f056e4a014d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eab6aedf97b579550bbf6b8417be64209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd1101d69b669297c8812ca7c43491210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d7f3f04b466722a7c736af2be484c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8efc7786e173fa5e06698b5bc9536212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ab8c53ce90a9adf0248ebd467e51d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c694551e127703563d7fc973f2ef2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4139e51263cfd1e5e5386619e0fa0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdb2ad5cc76b95ed720c62cf844282216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b9d7f7cb8fd313ced607a1f97ca93217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923deef2661505f6ff72ca3e03ec728218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54c65d1ba9954ce66a3226382229d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d05023aaec2819a98f7bb69904cdaf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf4aebd59817c2dbfef2b30061cfdd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537b42d814540dc42b2e9824a19196a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25ad9d5968f89797dcd179e1c998d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e989567b94960d19434a35bc953bf9d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48705ba97643dbfa89b37946a170e29e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffa2a4b8a5b89437cfea16253dbc90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d46449f4f963d407cd96eb08bb7e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799821bece2756bb7021a08dc0580d79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62f1335a9a59ec36d0fd55677cc39d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf24cbd7d8d61c345a915e84688fc86230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210313d845eb8d4a30521cd3a05e450c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bb27d7648b84c10e6299c34194bc9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f69057eda9ce5e14f2deffa14f734233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62979fe726ed003f8ea987d6db32cf3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4923bb90defa2e3f73c1cfb1911b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec278f125a65f29c0d83b426e4a509236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428a236289088d7176d538b594bb234237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ede33aa1435c02d86f643cb2aa626238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147f26e401519c09b721e1aee6e158b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799138c908c6cd415118b60dc540cdb1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad941e1c6631ce578c33a24a0ddc77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9e98db0e21a1d2312e93b56eb04b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec246c629437e2e53940a1f05becf2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407018bd8ea8413bb902cff368393b6e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe6acc68e78d4f598589e8b190b4dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1dd9b68d3d9b20d8e5dd216ce72eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d829af44ec1964195ac4dc42e5e3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666f3bf9a737a2f24a01329b3a9f048248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f0b9a42ff96603ce3ce41c67e7084249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce396f1acf92fa595fbd052631763fc2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aafcea48a3d13b186e0f92dc92671f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84493136bb12383a125d4b066429541252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8159af8ca29b971edac1693668a3161253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c130ac1aa8e60875ba6ea0ec541ef8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50cba0fd87eec73004a51175eef990255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e302c928d9fd40b258dd20d12432a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f03c43bc2f72ed99fbb5fa9ca47948257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778504ecd637cfddc10b54a0a2c47fe8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abf05c3887fa03e70f7f5bdb8ac6ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36153cd9eb06ec3e02774d618024ba8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f367424e93d71921b0ea895772893261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443171420a7dc499232d82f0cc6a1a1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c9a00d177c45528d2fbffe5468917263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637caffd544580362e3a5c6708329d04264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6987b7baee3256ee4e998976a9b8b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b98ab1c25e02f46a2f4ec5ff446cb0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a850c7fb6565e32523412ae49e2c20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e527e4abffbf98dd0f0143ad5ea7078268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac428d3af2a1d2ffaa317e781690393269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4274e5dd484aab97ad85f8818d16799270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322652a0a5eb96d5e191cc5947e3153271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbada832bd5263872c1a9084481b38b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a53a4fa474fcf4e261b68514f10ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aeb50f265299464f9a07e96d608fce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86522e80d9cd5be49b4b50a989c352275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949f9f8edccf1ad89bd88974d4bfba6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3554c1042944f74b598de7bbe3eaa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00f73cdf560f32d2a4eb5bb15a01c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda7027455dae21ce797ae765e14920279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bb1a442071f67c1116d0da7e7a78f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce88eb9017a5280b3b67155037bbd4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23111a53f271407185d35e747a351949282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a9df5df315d1ecd5ab3a10e9fe170283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d4a0932b1e48a072024e9e3a9f019284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bad6fdb6ee5e1fdbdac7fb0bfd8cc3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f46e37ebce76a2ffe83713eb8efeb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df5697764edbce30d9b4f4d528d71c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ff0562f33400ffc5ae0935632b32a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb82718b140a9132a1efa630183d4cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb568e597deb20f91d6c8b3041be3716290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaf438aacf37a1570ebc7b38ebc608291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ca2dd382a3b7a14a8ad58d038d429292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f43439ea2ab79fd6683c59298c47d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b6995883cdb139800c5134fd12e0e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fadde82b07961c4601dd5a7c86888295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221cfa72b3f022785586796a88d8b8d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb15f147c0756b0087e6c77d6e82f6b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56882038ddef960faa55192fbd657b93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60d9b631cdcbb3722ac6df85c4033f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3888aa5e892e52f3f63593a6d2fefea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270113657a9796c06262045a2847119f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a02607d5958ff41cdcd3561c4b61b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2921505675e235c28b132b9d8b71aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d650dfb4f6cf955e060a42de3ddf7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f63430b7b41d656e8727caa97c9735305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7090913627157df2f32ec9ffa945c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fac57d3b947001b93cd8a29c63b0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20637809f6366cabecee753513f3e287308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d15a805d47bf9ccabe365084e8ac4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed236d76c850658a06a6563b52aa92310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72cc31e327403e099a0cf000909fb4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9d522fbe96036d6c89f9c5d02b436312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4eb879fa316c7619c5bfb4290f4d35313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c124a31529d5139ce19ddbf2e5d09314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1325528b79fe78f19d5cdcf45ec5a59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077fb450d2739a750c51cca51cf5839316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7562217c4ef31e13fbaaeb2130cd61b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054da5fc739228819e02310b624a569318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85226528ded3554e833bbb022efd90319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39655d5a5ba08d0efa42bd78c9571e1a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4b575029c309aff5a9f369700632a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2684098c8fccd7e698cc698fc83ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f5b2915d894b5a30e2efa40a666ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db686b26f3e9d4f98cc148d2f99d1021324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180a79ec410c0a38a2701458616092d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42b3d557bee51bf6043b01677b710c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5927b378950fcd94e54971957cc72327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35b29d3ba074ca29619d98f16843b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df988b9189a48507f0a32033953e132329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31984a59a9cbb0289f9c738fdbb54828330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ddac145c46b6c1371469c246c537b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a4cd9e0c1cd3e7bd711f55522ceec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60911b04dcf072a9e37cf25da79350a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ae2fba189fda8edcbd4aa1731b65e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18a1ebddea12593b43dded9b89becc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4940ba96c26e9666fd4de13003661336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a59fb955e73b1afb267d63cfa04aa0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e89c6fca4f99e880773550b5fb62d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939f82d0c6ed4d8048134821a6295fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815e79d3604f39c877d7800390c24e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137c7975945513480dc865bc43b2574341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf3e71a0dbddd80f3d7d944f527fb0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006d2370151bf2d5a32ddda9349708a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913580233279d1769888dc3256e2aa66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42bb48b7bb85a5522381ee6e71cc19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d9a584e607dbd7af89eae3c56ba0f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8703605b18b4025d492e9365c3c455b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c715be9cc0b794322f29f36eb9f4663348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2a4e3f6dc5d4e7c55eef7e9623b66349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432b75d85f12b52a00f478b860afe64350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcfc118357502fa69527b01739e682351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8f7bd3835d9e3d42c35ebadc9b7a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11ead24516df7bf60aa02bf98e04b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bda4d06e81cd4d3eee50afd430968354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfb6cf842dcea538c0b55e97830f67355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069b7cb87068914c4aa6c11544df465356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ff0c52c73075304d271528b482ff7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25ad9da0c0514eb1eea1f917ac1b1a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbd8ee9e00f45f2e5b43e80b28ac91359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bcf71484e78a9cdf329090686a163360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fbb14a8c62e62d8268f9ac671f29f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f03697cbb9407ecc7cab02bd10b4a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cca0517988255425ddcb774d42d5c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1620dd8f7e0c5cdae50c8d97c06fd9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14e2db97c8ab6f5af1d6a7b9a09298365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2a201729b92ca90bbbc763f31276a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f1bf9d652f9dcb5552a34d6af6859367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57f353eea0e67ae6d940c8d7f79d4e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969568fc4e371818dba29a302d0bb6e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1766b25f5411a0b985e5ea8899a20370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dada33810aaa8da03b8b75b6b9cbd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019bee12fb4f4324b91bcc30c7b76b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce980276c93de9dcc75e172698a3da4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5fb113491ae071070dd7c1f248a24374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1b29b03b1440a4bcf71912f736e6a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dc4007f884ee1f1269c78fc8a1c96376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400975172a9c80ac9d01499c4f1eb23a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762de983aecc4ba73e9cacf1305591cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9428125dcd10dc00ac2cf3078bb34c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e1ef2275ab0e4da13ca70072ebde9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35cc3659f78b2e6aea79a5cbc5366e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c386c2cda94754f4993c87636e76f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac5cce97e18c82663cf8c6742e15c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2842727154a742fd60de62f930945384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317837905cf4958c805a2a65c774983385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31418aae5218aa1bcd05b73b9d8669386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3063fbf864596bee6f32f88396927c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecfe42fbd211b82e722e4f019c9ea0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a41da8e965eef9c1da646e4df0b20389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a5788143b3ff1bba58eebd6e94ef8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bcc390e6b2ced56399e7d4452770e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7c27f3be00601859f71887ff35d14392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e3235ee1a978f7928b9aa9d59c8b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cebcf5625a5a6bc9c51c94261c8740394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a92325063c8c68b5c9758ce857817395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d87e03279b0ec065d8743ccdef6d09396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b5e4aaf7342fe8deefb224b903070397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00933699c91a1c823a4445aeeed257cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75dc2651ac6f0dd4d23fb63d29df29399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc3d11003a858a5f794bf84d9af91c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277e2d418781235c13d509300411338401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba657f9cc72fee80f27dfc77adae4c64402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba34a986cf1a8d8417c5ef508b2f51403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6366bc6416467200be15dee520c0b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89a7527a8edf76d3b303ebd9cc9a88405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2752fe640ad2d093e19d6b1bcbef8c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727a8093e417395a9a7f1b033ecea24407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab07fe9ecf3185aa87a8762f9d4a47408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4af9a8d9aa5cc1b2381068e1ac7dbe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e242099d6e4c7b04ba69dd94610b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b347880010f702cb63749c7d2fd57dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fe96174d269ff18193df125fdb37e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb555abb13eb54709a1b71d233cfae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c089db79cf69e37e0bdb790221d5f0c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67d03dcc2149b513e470fef84c44af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574de4e0a386fd560aa9d4372fcc6014416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42355209b359f938d810e826f4962118417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d7c026948a130aec32184e8ec5d8e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e779ab58dba5ec98e46a5b2c32c69419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681170d3fa8bd67758e74dc0d4c18a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706d1b2e2b84f52c2c38c49c97811f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc9ea38fc768dfd62d5120c8422088422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d71128c707f7ca6346319aa7b3cc8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68977507b9259cc4b50b7a17d7324aa3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0660dc94a8d0549191a66e8a3cdd46425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87a118a2cfe116d6a7df6cfadcd1c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71ffbe5d5e6167dd76446981ad9324427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1619b17176040039d5b8a315c281c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fd42810acd1045066e828ba9a6801429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccba112f2ea9679517d32292b58b829430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262b9932b2e8fe09db93a5d60c017df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380e67972a48ef1a92f53975e720c07432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53972fb34d8e79f9aa7665b17cbea8bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eb13782fa987af46bddd89d73511f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be2d0d3ff9f9e3a82fd06f9ff73e8d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4823e49d4ba2d08ca6dc864736f06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9b7757e836afc8894aab9f28c7b03437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02ff0d0233892ee24237cbe827c5cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2748daf7566ea07eeae6224e85c830439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e58f6c43141f693c0f859eddabb71440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c4519cab2a950745be5c2d4302238441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec921523e1326ef77885732ad3d52e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090e808c92775414b6a6d3e01be01f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c782901458c98ffcd765aeab7e415444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c560dbecf8ab779b135022d8ef031445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e5e4355b5f5cabf9c19ead2cd1e1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbb7dc69a99a520a9a02856d8718b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554a6d7333f56f3853e92b9acb11b88448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafeb2ffbecd4c7a7a261f8010c17f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516c0f479681c6fe912f16b39a76ed0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ef1e68caec4b4840d2f2ef3726c5c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f244c241c945e59a46adc8c9f05bf36452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc5905de14f2d1d7d6fbfefb788f75453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b00081a040ccc5143e1d300dff58f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa9882c5cbbf7eaddf6a90942030d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddec3b4be5b9a82993baa88c78dbbc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183017bf53cdfb468d6b6841fd6bb9b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e101c33b0ca815ce5fe5e33d8771b73458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c7c75fef0ee0300fb3c96d4ab2e1c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5119ff85b49dd19484e9314a3cbaff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a2712668cf6ababdf76b02e333967461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716106a2a45fdc04359181c4ed64ebc3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f0f5ba53ac64383f9b86580d03726463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1b3f952b998303daeee224de298c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e056072fe5979c138daa93aae07a124465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935fbe24c8679d918ba30dc4de2a2a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0a93453acb6edc797cc14a34b43d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca094a7145023ec36e2de05474bc589468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53741e19d8cade45674d0f4e81cc46a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb05fd86620845464109497c6a1eef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c504c4ab99651017e4efa176b5f39e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0923f409889d8d920f3fb8958bbf5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64e2a2ad7eb5ca0b5f846936f19264473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419da03253822d60acb572b48e9fa86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d97e164aba2fabf054f57abbd823a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399aecdc769491684f2ad08c5215137476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56670ef5088d45bf8413ca3699cee516477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fa2c4648a9b2e36204239be4fd5d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f94af22ef70de97f624c95bad5b74f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85627a328ef5fe4af75043d3efa071b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3f87a52e392a67a07d0d2938b31bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4a8caa39ab6d60808bad2b64cf86b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc6b46858f11ba103d04d4d7b33efa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efc32f1d3e0747b47bbe569e364cce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688df8830e30365149a9d6376a374dbb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8e29f2f81746712c225ef4310c85d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a827d45d7ca36412b11de94638e80487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba8ffa64fc289cc7a7399f84cf53b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3c0b0c3940f912e951318d026d5b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9163b2c31811a1f13794050a9d4cb87490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01679034adb0e20014f45a08c44d63d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b5caa94b2266d5b5f6fafeef6a899492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d5eb44d5d71fa76d79ed4f414b443493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c01a538c585737654827ef997038e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85346688b7db3a160b14d90074275ebb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53070226c2f498b052fca6a91bb4596496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627297c846614a0be39d98115d54407497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01459c88ec15d6e532de30001bb20b4c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25061368fbe772e1f31c80de680748499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f49362b94af9a33aad85cbf7883543500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b2e0b7ed11895238eda190153d5cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e41ec2c044dc0334533687aefbcc9c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8a63d6f27c26ca679c2566c163e85503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2a256e3b223fbc9191a12b8d3f449504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf5448f70b5c6e1fa29bbefcb53ccb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3882dd57fa7326ac40a5a1868b4039506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd40e577f8e919a4ffe40625a85907507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824ff7569bc2ecc2a368e6fc1972e88508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ee50af8a115d44b6fd9b11db671fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056f5bbf682cb17a7fa1aa4596c17bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7478a7605067f2648e77708ec49e86511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c61bfa066a9c7e412e623be9aeba4f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d05fe34c2b12f3265fc55bb29b889513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e518724ffebf74317e44334a811aa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fa09f644c43da15053c0375b6d4b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc642557cda656a634cdfca45f27b4d7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e23aca6410aa3202ac6009f1c9d394517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847e92c158506f171a00b120a149017518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e499258fa003d9bc4d4a113e5a401e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c53026cbae59a381a52ad905f4e34e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6b93c38a8fc8a9bffb5c2a8df6b88521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1efb589b8295f8d175f5646c926fb2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332890f26025c62a94ed6c598ee41e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb219ddfb4c7c5a578ae1adf329f2cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1d0ec11f8abe2f1eb1f7d63c8a9a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4df042b2c69eada7d83520d09bbab4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f1f2f6f69a73477c8746c943dac45527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf5085cb3dfce77eb2532b559549e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcae6fde9ff4a5010f05bbea01a9ad5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911851965cd0fa3f1f11f9a7d404b2dd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce8a1dc61527641179b03f9845c539531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4e17dd3e61fb6f9de2a554f0aad45532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac3e4307a596c42df44ac14e98327a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27272e99a255ce4c320e3a26583cfa7b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc22b0cdbd8b6acbdadbe2c2172c20535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4aa3a9b0fc32313ecf19ed7879a3c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9d12d79489f24c82acad99402e394537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3e3137f72854bd057af9206376b64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5f755d7c431a4e09594a71e6319e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fefbe9f87ec991c9707eadfdc93e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c6c27f3477ee92042ef75f33aafc2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dc3a5154cca690a36d6ac60944db3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394c609bef8ee497a32a74ea219a24d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f065f6100d6b53324c72cac09ee9600544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230dfcd4d841fc9d46812cad3de2290545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001089c725406484ab84fc07a488f0b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de570062021b22f513b1ff72f4dd46bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a20046255fe0aea82513a1b6f0fbce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4caeb838d639ca4076d115aeeb529ce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8166b14feba70e82e60db0da8451a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42f59751501e5ae5ff1e247558c661551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591fea8fa5ec4023588877e7cf198af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da83bfa4db65aeb77adaa7ccb8562c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad86d9b2488b228074bd29f72452634554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21fef4903995d50006be952f36b849555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633e6ca2babeea3e1ce4fafdef744b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063665dc8ea3d378506f3424d61167b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61f418ce25b9bc9ddd845687d07cd4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ee1c08d1d5590e319d6b782a92175559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2274e23f175f94937029ab43a593e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943c7d8049a5af75455790b0fa0ef0f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee50e157c1af633f2af75cce022d17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdde9152ebe4291643361a2ba3819b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fb66ce51354b3b60daabfba3d67be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340c02a299573b39ff81fa42cc49f5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088269079b218d26a2b71d6e579cb922566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542a557fdd0126b40085393aba26bfa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dd93ee0d8a08ef6a36527f0b3008b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da3c1df659ec18df53387d27c71b26569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e515ed349725579de270aba2f01d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ecaa6bc84a93efd8c6ba80155f032571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443709bd75451cea9c06830f933d90b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95eb7c1ad0c2e7600155590d36713b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9846117fd5f1eabfc7217ec1bed969574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff089c449f180e17b0e8484137e209575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f57b37901687ad3d35bd9291006933576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1617d2d62fbb9a43dafe7fb4a2e59c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb67591893c5756336d6e0c18f3592578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed92ad47c3f889a88eb0d6d7e70e5e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2d838beb387135930d9f275c28389580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e603522605d28ba65f9af9957dba5c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acf9248da0dbd29e63b1f195045ab5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9366d9aeb808ab0418c36a83b959f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24617f9bbb5c9c9b0bffe3be5c9ce81584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e53593ed20ab69b3743021e2a22e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74d63438eca3696d1162a5b1f3ca16586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6ee86b6ea04baab45cb3681704f41587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca738259bcb67a3a1551622ebcbbf9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617871f576ca24a431e0c1485fbb5853589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1c03859dd04416a30a4f5e25a2eca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20171b621bfc3009effe79620b82d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833033953cc12eccb14dd2fefbaf20d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78812b2991574c3b5ccf36c26eff18593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002626ed30da9ebe4a09fda6a9a06799594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67eb06e3cb5fd0d9cc18d211e83e68595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a18c5ce2879f8bd0dbad5954b213d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d617d4ae2445e79841f45ef4c8e1b51597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574e314674ffcf3a980ad5cfa867ac8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54323b3cda8ebe1616d2b6044d7c394e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2e102447de8fefd8d1231dfb3e8d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c991aa5b8c5f5f6d53ab6b4f960edd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e386b1729ed6509c086c983b16a3e72602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd7679fca095bf42f17953195e9aa6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9d84cbb15f8271c7b4e7b46f853e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ad6f21ddf62404b25bc8df5864aef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d16ebbca8742bbcbb62aad771cd2f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258704cbdc3972073911feac9f5709d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2284317c5a65942f0d1dfa77b492c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0c616922de8577b68be567b98a91b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515c22136b3bf0ecc267297c4a29fde610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a36cbb507d245756dc2aba0a6742a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc931a602d40e29c699e46bc945c566612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231d028c40c7ae80dfb754a0b6cca5b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf71eda30d2ad3df433b9ca829a7a05614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e10912af838a88835610f026f865e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2908c37d9e2777fe38330a9cffde8f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a265ab3a2ad37d1f9a88f665254841617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf350b36c40c62e7d54efa047e48f77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab1cd753a4bd56546a3490e87c3ab6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681567e5a2142d70ed19924091d42f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316699b5c4cb499a006fb6b0f2529ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f582886c39919a4967bdabcab3141622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e96cfb06197d3be3cd20db3ed4608c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc059d72a37d8415e2a7111696ca0329624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d7b54866227d8b54a77fd7d8e04ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c60f7434d49015209e94788f36ca3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54648ab720cdf252e629310274263a70627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf33650321780741d574ceb55c3f1ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7547c2a137ad8a3cb85b8dea1a64412629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca889ac9c1f09f2d0b6373e26efdde4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac152a330f53fcd4babadbe4756b7e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45414c612a6584c823ee0a03d71c79e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30084f99b8d8a0c3a7094f1d13a116633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b551bd098e923731c9ff07fb3cc04d2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5ff1ed210f63e978c51f83d383d3f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4219d94619a6f30588a5aad5e5af21636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bdd103b2e07c1190be8a0a45e27b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfc65020449dec35ecf821be0f94c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479e310324d143caa92a1180901c7f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451c1c82a9e09c3d60875b141547b3e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab09cda1c150c6cf0feb2fa45624f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad70cc002e4ed86e4298cbfab70ff4b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106e3d5e26450c57f4d2107e649000c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2ef2b6bbe9de2302f43fb8ca3480d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfae939fae814fa0d5cac62c2a648cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b75385534f11313b5be61e1ab3780646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f81419197f40fdfad852102ea5e49f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddb19f999e148ad1f26fa4e546edbf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfa678b0121cc8f41f8d64ec245543649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62c6ad4f6dd7a2c831477ce1f4700b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194560067bca789ebffebc1676f4ffe7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb04dd4eef0c27aaf68560d54aa11d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7968cdd7c73b77a95e8bbdb0a0c4ab9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0812babe3865f19cb9d5e74960f0edf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f102080ed96f819b15efda7477558655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d1a3d650062bca63af08ef0281d0f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de42c008aa2bb883480a60b20426d62657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef20c32e40cf37cca78233776455238658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd79d2f32ea88979fcccf608062c2c0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af29d8b64eed772ad60015b29c1e07660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7af558d771c31283ee4e5b4ddaa8a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453347b38507d277744236481863b4b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a7a44d90bf7869e3ab69434ad8b5a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844a8050961dbd51858e4190abf9b50664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636221a579b1187b608026c11a4d4bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230fc134162e3ff5b18d8d66b34739f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c83dcf862cc6e2908305b5e53871d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb877d0e6b9a1f528867cc1a9094f9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54254c8a657b261e32332a0c81403d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76030b94946508e0d877fca46f109e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e91d77e2a0302a8e936f70ec1a6370671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff646942387853b33acad472ec32ff3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79830a2ef351ea503b007a30c2dea76673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d917defb18819fc27cfeb4ae243f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71359d6f82cea50313cbfd6052ab031675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d19785337b1bfc486b3be71060d0b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a7cc0d3d2a8c934ab8c472d7817d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40107af9376c493b5e0a36fd1f8b78678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad67170c28ef92964c4eb11871034b1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831cec5c9fbbb6ba957b364e3e12545680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac08cd989080e93b13d3a828a4bd19f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57ee205a000bdaf28fa074a54c880f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a3bf07d74f5274b8016594f0aad5c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca67c7b9d7f6d4464c7cbc059d08ecc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c9b80c5c6fc28ee7feb1528335633685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5f5ba22d15bca402241d71ac97f93686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b9d1a306fe8834ef5499ad1a0776b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e386af13bcab3f36b0171f204c4b6d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176228d2734db5acf97cdc203ffbb64689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bcb8c5347f8774b690e648dac095d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63b80f4943e477c520bb19d3216cff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a22db6bc765434f3c578e652b426d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40783883e6b382889fc0165c52a0fa48693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2212d1b2ef6775ee258b48dbd49837694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20223a526fd2edafd577ab403bfb69a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cda0d16c1bcaff609c615c1f25916b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c5ca0bc96a146a3bc75140e81f5eb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56b5566df14b6fd42c52ffa3d203d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d147821dd5293b0742a35c2535d81699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cfc59f6a43829f6188ec21c8c007e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca5692ce7b78c23a9a6eb159297246701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41546270cccff655991d5a80a2c7543c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86abe2d08eac557d468ef04c699ea1e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6997112ca5583da7151fd8fcd8207704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645754043a50d77b6f46a7a81368f382705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c699f99421ee775d28fd52459a1506706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df67f2aed4567ecbc274a5968cebb05707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5096bb7c014885763da760f886da30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eff25e6cb3a3ca65fb0ed2ab8f780e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af066252ef195c417905608a49853545710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40518ae7ded9ab5d24326dbb21894e58711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24fbd614b5dc04209e54801f052614712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb85c1b3d1f5483d16babaf85bce45a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653c9f49618b918e83d4d5cec09936d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daa1e3387e291ed24501cbdf2a44b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfbd580a7966ff9d4b39007e59d989716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6788b2113b46139e3aba46068d05d5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d40a5ff984a71603206e71d2edae8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653a054e2b6e28b2c77c584b92ce600719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc05817c5a2699672e6d47eaae717f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196be74ec8dcabf41d7fc46a4450972721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cce2c22e091871d7be5913e3511d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fcb80e310246869c2e58e03f6da89723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56327b9a45a47d6ab30f0f917f86e01a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc287a7f5ab8038da073bf865021088f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dd37771f9cf8846c5833d15e793d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd6c065f44af1c905e1488d8705a24727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11fa5fdbc412962b2536df68b2e75b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa790f44fbd1b34b48eda27e71661c70729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddb84da6f5237e813904c7e5d63be3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69d9a2acb347e5f54f9e717bb85d14731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52b2d30524c630b13e5db6f5812249732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9afe13a51f80c3fe7b1f5b4efe855733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b5f437db4852c79dfbda1429f6629734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e267ff3ac554a6c2b4997ba28988bfc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc1864b20541cec66ef6ff29135d35736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be2f39e785a55c0c1b94db5fcfc7eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a3ae5bc3c8a2211e3809d041a9c14738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d724e7760b2bf48c6d5d8e4aea809739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d33aa65dd07414e4222ab750ade75740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9800952aa75da417bb157092b1bfdea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13151262d9cadea705fd1244fe288a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a241e6eb82ea510e27fada8c007fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c917cafe5cf2dc48ef2666f51d1df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ed9ab9b6d2c236012e55523d71587745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613014057e1b87c8b70edc089d28b22a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76b853dcb9f67b4a7a798e5e8a7b87747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857182f5e770cbb7f0b022d6d071d4cf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298a8df7bb3f0a45ccdfbac9d4e413e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2a760a42c0f6210994844196b5a9a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0921df2dbcb84bf1cfcc99b75b7b10751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50913471510952045c5e8012de97347f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be068d91e3491a66a2db3b2d78785b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4aec145c667799d23c6fcf0b79f11754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379a4fadea70204ff5cce8760a8d8c0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674828b87f7d214b06c08472943af5a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6c0710a0aa6ccab0483a2f2880f35757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9ef71e405ff7431baaebce1167bcd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5a740f4d16bd1b84f022e0bc8e2af759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d2f1f939e2b425fe5d7934ef80b76760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80f13ebbaa7ae82744be073efabcff761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef117d5eb7bb869c9be9d7ee107f0574762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc8867ece1d6fa06ca2dd195b66eb7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e35d8505faee4c113427e6b4c85cc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81054b0d517f972cd9e07b14aadf969765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed550ad2632807e09f53b3bce6a716766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6429b26326c15faee52facf53143185767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96c2aedb8bf5ee6b0726c16c65c9ce768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0e3dfc77fcb8834d87687319ef1d5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535ded8846aeec08329fc38e673a94d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b005e714904cc067cb2439b04ff6323771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff8032e834771c582ee010649695c4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29824933b803633b6941349025119c5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e315fc7edfe7666c9e39269ff21cb0f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edf056940381594e07605d15eb7c31775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ba2915c91a778339cada0a3a0ee61776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbec1b2612393fecc547694d32775d0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b82666813fa2e11a0d7569ef02778778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b94d9f8c27655d24b63b0b27e9ca33779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57662a05c808b739960d6a5e6c76e2d2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f298819758d35cdd97b73782f176a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9da9dcd252b6b1f8f5e4a69fe71333782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96872fa093ec789171e7a5dd0e8ccd0d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7765af2e3271678b7eb42af313da3e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041b685533a88c1528cdd020259aad3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714355e004ccd4afc306836ce7ec768f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c0bbebf57ff33204b64c27b2d6621787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8505dd0c1af9c40d4924bbc1cef22788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c99da3c6f175390ea729cb8e31bc90789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4e6ee8ae2ae71d7ac5d5784dbbae9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317c6452b730137d26f9b9da9da5c14791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd387b1f3ab3b3dbb6f80b1cc593ffe792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42aa7826ac30b8ff98bc362563a763793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fbac818557013392b9ed850b2420c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b40389310ed30c6254a81f98f2ab63795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7717c140074b5ba48b56003961e24f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f04954fa61853c445a8c3254967d07797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa49e3adef253505c70811d29167265798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fa87d043acd7456589f8465979735799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf2851cd13347ae172f141cb817ada800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504afc0ae79b58169b7fff1593b1269801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62584370b31b5751725bd4bd10c55b05802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab6b3c33c7eeb7e38485ffdd8a02bb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3958b8792d8f5650ef1ad5a6fabde0c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9bf9d417e5a8b47298870dbb37e07805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df698e4572f5d2540b4eaf85086e97d5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a4ac618d13f67199340e70d3ffede807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300be13d577e0e51d2213a265c622e5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e91f5f56ca59c89c6686f385df21b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acee075f3f20c55e12301401f4ed1ae810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02060c4ed1e0a63ecc68ca2ae79a7002811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21478023e623bb94225ba724c732e16812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce4b67d1faaedd256109cf53fbdeb2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71921d995cff5a05b687305d72cf8ff7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d7f45f49fea92b1a116c3157b8656815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b137ef2e32e6644897ed9109a94fb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7afe09f93f68f019959c99cd22059817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138084335dcc830ae12a64d71974291818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6cff6dd6666219150c51cb26e16d0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2caa1a961c66a6c1585150e3cb500820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa164ff1d3e8dd74792d1ca11431450821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ae73368b031a5a18189c2b208a421822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90baa63ff08f6957cb295314b544cf5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7bd3ca390f20bca459ceeaa6149aa824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfa5090dc27411568d0a73b00e0e7f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4239ada9794e224b52c5a2f81dc828826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52fafcf0ed2c305b3d810be90d091e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48c7b76f8813b8a351862585e905a5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b01dcd5ff18a2d5aba9e699e38bd7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0689e6828405907c86d6247a59bf0b8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47c6acd4dd4de630995c3600825a8e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cf358cf70fdf24cd9fed8b6c476d2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963cbdc1e3a0339306405c552a82338833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413617b6682f703904335d18e4a807d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4d00620a74949881ed1178a8f911d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a958a3e444d4d5c196817f4c76820d1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34ad71f697db1baf0f41feff83b7ba837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869741baff36623942e1b83a83946f7a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752394ccc8084572eb5f4795b32f2ec4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20fa3077e9b40bc84a7daad3d82d93840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6aa1976cd29fec47bac823edc5826841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d232818caa6f5f9d69ddd4828ee8d78842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25281ca3cd1e8ee66bc244d918d809c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92105f32b67bcc8426d20ae37aea2f84844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f318b37b374dcf38077f8e6c95033f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe77b63be48c6f86d28d254ac9fbb35846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da171002da03bbf04371c84a7f117a9847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e269e55035aa1584c2bac2b98d417d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f8f70f52cfbf2259d78ea386cb375849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35409991cf50cf6cd7740c13e672c6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6e2d15bb8d4fbbea25406d0917c65851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576bde9eade6adcc7d177dc08d23969852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d303ef53c7addac6fd03e72b4b115ac853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9577814a93aec789faecb1c513b3333854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a75184e35e7b8d09265c7a5f21e903855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb4fcbf8eeb5be4c9c52c434af203c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f937b3f19c4f8aa05126b33e2b772857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5636a0d989f33b63075e0ec97cdfc82858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12066dfc3612833e37de2f3b89a20b1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3676f78307dcca9f8186cf5b06081f0860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25b7536525192701a57d90dfb761be861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c29f16bcffddae707aaf6495bc282862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dbc36ce82a2e52c45d477152d74c7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e0b3c3ff6afd281913e0b1956055e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf10640cd8b3b6457eb0db8400dd87865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cca42e5974c09a80234ffe050b059866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b200a497224dba1a3da1617b1a98703867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cefb8c99d61ae31a4823ad2ebfbaff868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ca415e8fcf19ab8864113c7bec660869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8572c0037ded225dacf286815ca54e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc07625b7f27206358a183148bf635d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f188b08875322c7cc677566af1786872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b381bb658c01c4dc66d7b848edf836a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086714937a9565536403689bda8a8f7874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06db249b7f5aad128228043c92e62dc875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6f9e7f671a2580e0462a4be422728876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae42d1535fe228c391eebaabe60055877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386e3645e31e3cf2bcc677841dcca8c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9488e46d762da837ef6463003b91da879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380abd470272ff345431ca4ebb1fcc8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab5b9fc794274b42f5b7b6a35d7316881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d49bd8f0fd18e8fba9e85a3b6e6ea7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00696ac765ee7c76a3c69e8f1210e60883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b5e2ab3416cd3bca48258f8e88627884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fdb815317791aba5ce4d376533298885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5060e2b4b2ce7ad21689603624f66f1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146ae79888b22b6a147b9a1f0d42f19887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2041d86d51191c9e2c773eee233de04888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f26f7df5401278303c925ef19d9477889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c033e200951300a4722fb99da64ba890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80241abbdb45b09c4f14a829aa51f8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da7a01c45918839cf47b3c318b36c8892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812f8ff4105a09db940aed06bd906f6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15c82edacc0856494232841c2406e0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639360746af1e94b778501b462eb33f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7931f469a3756c5e3faa9c2020a56e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25498fb52decf7add0278a3b900ec3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613027b1baccc75cbdc1d836b4e4bc4a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7ff8f5826f2b5459ab56ac89e1819899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c00d369953a6cd0fe2857f91603b6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bbdb2140e1df5c707a763d20f3e7c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1dc01abc61563fc20da6911f199a8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2f3a7adce06e3cc66ca10289f328f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942e375e91728656520ff0b763e1bfc904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806fd4477dde4a54317ed81cf2d95bc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191b8878dc4b83b8be58bed482d8af5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e33dbe87fe944bb7d0d83ec86f4a9c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732d269f9835630e8bd4bb0f9d66873908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a0cf81eadc368935b4fc3464d4b40909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07824b6b335e13ff7e8e639e61302fa910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c364594718617ff8082168ccc9bf8cf911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53c928fe4d9758301aabc6748c5611912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fac48154aad817eebfbb28faf87b7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586c879ebca5b9659f8bc52fad4e77f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a432d48dcdd7e919999547cbd09eb91915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23583e10e650cf65103c5bf84c8c7021916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4e5e691c2ac4cfea4f240a458d130917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c4fa194cd7779d0a7317ba5729f62918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ee58c54d5e623ef54689f6d3df659919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc647d979c713d98ca7bcee7274692920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3afd80195857418e383b9f47e7e841921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a17ef1cee0f9693579b12c5b1f5a1b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f4a27238513274fa151cc07470d7e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e9a026bc1173521c74915a6c25f61924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933bf8e3917554ad9d8cc24ba58947b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762a0fe74d297b49d350a90f765cccf926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589da812a562096170ed0126558af4a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9269f282d1d37b1db49f9b5509bbf928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802394d8f1851d7c39d7575548be6165929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f57d39bcb617a26a08379892479b1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ad06948d58b87cbd240b61ab62ecd931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaec1ea082983d9302fdfe6679b6ddc932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5307a03a8447b913348478faee0c8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035fae0e01ad78be8d60a28a8d8fc60934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ba37d859f952a6978b1a2ffabdf2b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639ee3b6fa6dd909a9e59d9955a7d55936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47353476051c615eb0a0bdb778c6ba937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9771f722f85081e1e0da7229e5957ba938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a17ea542e3a6561cb1eb89015616c8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e087ea496ccee10b5621536f5e7f54f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109210bb13afffa13a918e0a007950ba941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04309511f67b8e87e49a2ee16cfcda942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65475653037ee24cdeb55e4521c9dab3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69255bdc123c97d610e715eed6f816cc944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763aa80a2b97c6d0481da174af81a82945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498f2e5732e57cc66b2f78de240e72f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c14e41dca6d3791b85ae8ac57c3be8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dccf9d42d53bb98f0abe823add89fe948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2a704e0c6b09d815ed9dc232d512b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b62ab845eb6ae2fd440afac77877e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00d7119e5dc5c1e4d54d2522fe2c02951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9deffe119a41c90703099bf6c232f7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d410ac51977a6c6388f1545b18583953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229e56d1c381a750be55afd98b47d6b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdf85ba676128cbc14023b228024a1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a36be08f43489c51d2b4f48b95c30956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bfc88810bbcc5d36196f96bcf6034957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf3d8f3a11772f6b99b625bca1ccb9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ff8840d6cdcdb2afe3ccd3217e351959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85e99321989ed6684d78407f3629b0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec077f2d49fb3142f5dc06eb8d309b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28289adc0d23565baeb0358320bdb4b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f38d7bac28acaf74785d7f31fa28b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18afc06816b8a59b5d4fb6004261ca3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d793df66f81c172b0be89c88b7cd8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7b769e242a7b6d91ab6b423616ffc966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8d0b5495f3f1365738510d3a0f6af967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c28610f3caccf855d36e46d255381968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30175922d14eb66ca0d70dce48fa92bf969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d80038534b07ba4ceb1c38d587556e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba272392609bd808408cd07e029f9be5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0407832d56a371f182b5bd686507d2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87dab449b17c22bc7435a0c914a25a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1cc423ccc6074bd3e91a7a010c4b1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91611b535be71a5a992a1c8355ebf0df975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de365de63910737b91c6123e4b7dee1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5d68ac43d1baa6d5fa4b83c56972f977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>