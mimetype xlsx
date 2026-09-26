--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c2419042ab101b862b8e8cfb222621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d15a82e7c5cf853c1ec4d629b1918d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e826b13a1968c9d8b04660defbe53293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee182a69b50dfa0ca84627423eae034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e00cd52d8ab01c549972cceb4cfd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271f278a92e484de8b29288b46cd48d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9e476472ca0cecf6d409788ccbe877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7fce87d2e19399de906600785a9898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b7e31a5337991cade303914dc0b9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a82230d16ebb252777dcde82f595a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6651b22a6d62c1505e5929be2b93b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03db4208eec28d860085793bbc043912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60bb30981b13c285c9c820cb9bf4aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2705293a9b8e59b3d4f18a4011da4ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273ae1d903d87dbf7ede936e91dc3fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcd02773354165ec0d01da39adc20516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8209e36eeb5d65c1e3a8f2795b03b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80858cda02f261c11144cd8d98cedc6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106113653e347acc2ad695ea8e5eff2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56580f07a5d5c062614665c9ebcbd9b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528c961806ecadbf197ef2f5541421c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4e1630464f96c07bcb8deb161593622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d130c442d2baa956a48c02065958ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4011ef522906960b322adf81770bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71ddedc27ef0f786a087dde7e5972d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c3b437437c6134eb7985f2342cdfb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fcc9d6dd40fe1c20e69ca9fd0388527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd5d5b38b0e46888145a39aba6519428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8f60593a4d4b813bea3faad47bf4f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f960abdf5a940ea580ed956cea1d5b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5187ef045614ee17d7bfcb5cd43ab3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2679b8baad848a27a2e15ea6230a5dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347b2798bdc1ed2ef678110b720111a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99a5ee3e175080df494b45f4db912134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b32b74c5fabc0d84197835e76b3dcb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ff0fdd6c358b38b63ad1d15618b2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78ab200e5af72448e7cf10d25348a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54413b6a80776d3d1382cab3744ca5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef269bb03f561f718e2349e7c0e68439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8a421520ac0326b2b8e5501fe132f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f32afeb41522abdec02a30d9cd5a0d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3ab9afffd86a3572e41ba8f11ecba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61d9f4647a7e2fbd769712b08bdfae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc0f24005ac7cdb6443c723b72823544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294bbf007ee46c67f0e8bec4e1c3bc545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3e4ba18f0aa23b75615d09433195b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f605a4a4fd8cbe67aba5bf36882e8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a716c1371ec0f74bf0cd61468dae8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4a261cbf34b4145da8b45bcdc256a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683f2c012d2d1fbf0c7217f5c22fa7150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb5767d4b02f803f04a28847d9b51051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe952ad52f46065fd45f432ec3d598452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb764509115805b81b76808bcf3b7c1b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99e6d737a1f92c4c425fa060d7411754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcc8fa1ac4725e597af1f8136243e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c4f38e7299a83df51cf1277db4edd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcfdc00c6e1f717cf3bebed9d81b6a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18546aeb7f8152d4725dea545a084d4b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e5c535fbc1b4e6fcf09a58279b53b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f99c54591736e7aa6a87eef9631fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6be1067de42e215a9b234e289ef86361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfd7fb53c8a4df01c9cc6df922ba2362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14424de8666795ea5446da4ff94c93d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81d8c2093d60878fd577f80bbbdc1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff14ba8dab522b157d22fb0ad9ebb765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e259ae0e8af2d2e74d2a1fd581fdc866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8026997866a25f82888b169a6369267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d84d36fad362016edf942e3c513a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea13cb2b82ea2ee67b8c1f5be8b4df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f06be43dfa333ae093a851983e7b9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262672295dbfb5e8eb37c07fd7f253c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c201313351d9fc110725d28c9716a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73419227b36d15fe0774d43535f023873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291cad905aad078d7d244e29955afd274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ddb3f2c23d6abaf4135c30c383d4875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde84b0d1659ef96368ba56dbec0ac7676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec17631e7a234077eea7791fd16dc4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc10aeb2415889df46ce1bfc0923b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47de2fdc2d71d4a283c0efeccbde52479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb3215d10c5f122f572d14eaaf585b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0200050a1607a4295e9587ff51df59281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfafbcf90c71031c7f76e7c1801401882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56751a69eb87f8d8a796452a79faa683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4568d1ef79276dd378a36afdb81f6ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ae8a71eb00adaf375f26aa735609e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb159f8de1ecd81be66d1c253e5a3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82089bfae57211dfe98ebf24857099187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8046515434aa7df04ae18737d1e0f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d745022015e8c66b90ef778d78d47d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa6a6703f3140386f9f1f23094f45f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15d1093c9ca0cb7cf72a35cdcf123891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66a8bcbb63dc1dd273c0ce822d3cec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9eb0a97e5a985b350f80bf077c563793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7aeb4335f9797d56b83587498d6bfd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5ca241074dd4e58ea32e3896c3a1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2fda11511a3d0cea96ef2e75a0aa396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b53f49ccf834403f71c9def69395a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eaf46e8e3e8a295638e936af45d05998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50aaba3424554391fe62f1c77762ca699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a68010c2edb598381b824370625413100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb582dd4c12fadc84234062f78d5be3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e2ec43e29d10beb6bbb303b178d2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c445c305ceaf709c8087577e29ada5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f09516115f8b84b81ad08f17899a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804882ce913840ad4a6de54f0782b6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea5131e42764461edda68221473652106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b16944950b78511e429dd23f035dce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2c7e0d1f75bc6401b3d858ab9a61c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ce00647a3000f7f0e277f03ca2ef2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d3a8c6c3888737f63ad6bb167beea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef200ce7ee50b7e07f6aab00391131111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddbab57360c865a2549967d8ad0f8c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530518b4709ab0ead2843ed0e7b538a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd7cbcab42ab1b013b743e15ddaa4b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23df7f6f8f9829879f20c97c167330b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ff9f44c799eeca540fa67f32dc5c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0f4d7f93baa913b62291801bb42a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4a8e0601126e49e3f8b2b3aad01fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494c23c9bf6507d92dd555c47523329119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aafa564daae6cc0420b97cdeae7e89120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086499952652c8f30819ca84ca4e1dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ec43e9b02e2f508918e937cd37a46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a652c5605a0e4dcc47b3373edb853123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b91009be11e04d4b0094d43ecc863124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39934b1fc84ead881436de758b4720a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeee96e86ce9043f0a2f5bdbc06a72c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4b87b784b1117dde7aa22c7bcf7e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6db8853c3acd99e540a30b34bb9557128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75191153b24c6525b494359cbc729e48129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d31b0112e794b417a48123f329628e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01eefa265f2aeebddb304dd1347ea39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e70323d856c713ab6251caaab02abe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94148f09634dcac1c0ab1f0fc2b3cba1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5429a7201206208395bb9580a96b9fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47b87caad58714dcda335ede2be0c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44fb7a5c93120f8e7532fb734e5cd9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586a7d45cb8899413e095eb6b641941137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823ff447abccd983a0c7959522a8a2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46705c60fc43650bc8c3ffcd4ca197139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0286be1816df5a1c9270a7c2513ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1538f51138215d90477532fcc9bead1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6355519d6ce00c12ab4ce6b07324fec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a80956504bbbe5cba9f665b1551f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee99b62cf736fc5bbb31aec0a97810144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be31107555037052ccf0ad80e1b895145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf4c4723c363e7530134401520ade3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdffd261f76ecb1ad97592654cc1cc5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a165625b32eb586d1327cf8695168b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c2dd9bd2f698a630ae6b74a2f23e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e95410dd231f22d6d66b2585cecd5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964806bbc948375a0cdc667791ad032151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6617efa67efad10092d1d7a368e913152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a3c6ea94fe7407404d56f4e348dbf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6618facbeaa3528dc914d37a4cbe0f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dca1dbc39b5ef231570b6399174baf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817898cd2dd177f11fa750fab28265f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a37a5e9fefc899f1f634a7d428063157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d46d4f4c48683e5251f73e5e66f409158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ff91fc6576ffb373d75847998d980159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a669a3a22cb3981a744f21b9d8c53160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c08261385b73edafaf167ed9827550161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195f6e54c0452777182572fa70af4d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a40b8946ccad8fe69a57f58c9c597d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f14559579b7eafc684a3bc61fded01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c111d8ea57e0e882070615ade6aa570165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02413a9bb3665a1183ea964247094e32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38688c9859aa9ebe590b3a87e1d3653167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39238c2525b86b9960be6594e10ed05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013c822d70e3be312f3a28c3dc08a45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e660016253f0cc0471616da091e21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a7794e17bfee373542700154efccb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45174e3f6e81514f7525e9035f58e7f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b722b6e12a18f5b5794485237ebe72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861551256fdb1fecf63492072a65c8ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942241afc0abbeff4f097257d04d3d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d319ca884dd9d9dd137d905dc74d0a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cc95714ec6e7b52c2d53f8116f6dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e6a34c24885816f166874adb0ac36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97c5bb58f39c4185f4decf48b485cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db1c48c1ef7119eaacfd1efe5b1cb6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574b5ce4e1fba60f19aba050b9681ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ff179850617603cd08a1b53590503182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b36f4a2e20eb3765e394f83b6399b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588c6e753b808bc8db568dd3fb771aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de688ad9ad7c7c971e0cd8dc9bc026c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585ec7f19165eefc7ddb6614b034f3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f228c2d35252470d752449ff0c9a463187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd92f9696bbe7cfb386e607be5b653e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021057d5c0182b275de036aacc9f8c85189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f295e889f0b57f66e09ae7e8104991190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8fc7cde664a1b3c684f0e73169fde191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54507b69ffb83c85fad3e4ce28e6852192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a9f890534575020938a94eddfda52193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb11634f39849d7622f83842836cbd8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901adc97dee8736047cb63cbcbbb6a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e71a276ff8d1cb08f9a0f63ce142d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe23cdf8426bb1454e080d2a8e77d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faa57d92e579f7943fbf1edc48f2d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1884f5bb919bb23afe29faf176925aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b188e5a5898b3fb4b18374ef0837ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a87dacd20796227203debfa3944ee0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3565f64ba8afe754122bd0e240df85a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6d862af4cc3175939f3d130c3242e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7fd5ac8ce66b9bf53be459ff76731204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14800104d7d63d9be4c7395e9ea0932e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826d3815ce25d719a490a4e178519aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654829f14f77e31fede2c55e41d20cf5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e8a91f771c0860516bd2075542b13208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5584453a778927d2527982804c3479b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d98fb50e15832c215e2232db6ccce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5215cf6e60c8f1a7b7a76196c0bb1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3fb6ceed2b5031554f1abc80588ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400ef9f248cf10cc91f787d333f4b97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8742cae32c04b4a7a086b8a2dcb85fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f43e616cd0ac4e2592456e06fb7a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79921c7118cc1902c402da5fdf152f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb012fb276ea0918c1d74896bafc468c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206871a23de71c52e80d8bf1ebd1d6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b538c949925ef6e1e5dda04542ead219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bb29fe5be074aa2f99b020f3b0d72220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f77607cae9e227837e01522467d81c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dd6bc04922fba9b2c162b264d1fbd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75750e52269b48f7f38b733754a2713223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04017ebd97618aadad3f705311d15a36224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf366e1de7f0b2915ff160fde1b578d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27df6948c0d3844ac62a2c67956bb3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bd8efc17d80556dbbcd127dfe1a4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e73747ed11f3614e3fe5d6dd5f0e13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a42f90238a11b3f7ebe44d2fb195c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15758b6244c84823f2cb73c79f1c8a28230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3f44b3cdb02ba14a57fdf3000fa48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a970a091a8b2263abe2799db32ff339232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc1875f1a552a4ae50b76ccacff48a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da080eddcef8d842045fef28e934e6e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99742f30e567c29fc1398253100e024235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0094026db0788839a2c5da92ad15a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca285884bb1516c91ea2d44a5793e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a39295164cd4b23d20e0dd50891ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa600f18edfa8bdf1edd02fb898e79239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a4f928ff56a904057118d30dddb5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7a925f49e992b9b4f04f8dce29a3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790353c979f1d2d078fe81029042e393242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33b33fbc07b8186d65a18c92607342243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498db91a5083b54bc4c4c7477607a1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842d9fe21894646bc56b8fd25ce14b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64245303e48c190195c7b76e95402f9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fe14d47aa9f0a84f538455d459c40247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fc94bb191e647942ffaf8edf4d47d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd3d1374751d0d7afb8b317c279302249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402deb17c50909bcd241373f9546025250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457f17a87473ff4c883ca5f4a7819ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cae3b58304b5fed5f2fef63b7d1a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585e17adaad934a074553f92bb59029253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519858bdfbe4e6deef3d4d16edf2fa96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accd08f666c6b47903467e6b97243c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85182a3a0841e0590a3639fc290af51b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206fa6eb8dd0d5f6f9f71d4b07a4a7e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5382753b499b03bb2f80da785100c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b558d7a2adc3f1eaa62e57e05b04bf8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0e268b4449d9c364294baecf59cde260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a242d0e8955e587f7ec5133add7a08d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7152fad305874335771cd0ffd29d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd4988dda92606d21a3c33b3e7a7cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e521f8d78f6110dcd500676c4bf6f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777b842ac46462f0e2a82d8d532d5fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8072d551fa016f3413433488f040810266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a83c2696e278739c230d46b0721425267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7ce6e740edae58182046957956952268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42b6910e180794955d94554b862f14269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca38123fe1bdc2b0c4a359172f3ec84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4723e58475efbe807aee3bde2a8f36271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fce6ff16b6f4495bdb5770e75305b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97034b3b4152c904fbf4c02b36c2fbae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab410666a2f2e0bf121f9511ca452e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66321eee604087755d70f9393937198d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb195e04064982251bb468a4ec7f7d5c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d324e5261c6962dbada9300d2f6015277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6520bc3f724f3cae9b99ecb4bab6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30eb4acdc192bd780e101abab10c8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe128f6bbd3f09908f03c8a7a1d979280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139bff8e3e66223e9563afc3d6e40d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02df51c3ff1713aaae7100c4daa3adf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fba2e10819a27eb08ee2dc124033e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757772132728ed050ad6d728c6bd34c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fd18b04579459236af2d2ebc51edb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466701a81efdf476523f245ed2b9fab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a024f8d4e90202b4177383a9eb5a3d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a33294a742a20665e202cb81536bae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0431a0f015b288e30ca073f158412289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd862c401affd68ffc9b10f6554a598290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62fe4577a6e72b6e7cf2d1be384547291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650b35627320a4c88cb27548092aceb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d248c61d09c8a5c66719c05859046293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55068f3cd55c021452fee568c82a7654294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae886c7a3cbc258d217a36523103b78d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745b6099cbfc2b89a7ca3dba2fc67e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d177c78ed986911d0af8992a0956197297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1611ef48193fe5b00902dc3afb3e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cca1e1304003441b36d7ed5723ff8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdc73c7ea908ddac53094f16fb5eed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047eb3424d6fc0e5a4bddb716d964d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf8788f62d7ca81050b1916637c410302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb227744f0680194288c7efdd30d56303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446f0f2950b2201fa9395b146ae30c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13462484d34c848573edd8b900ded14c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1deee1cf3fb727ec296741a9e26a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ada16e3f29f71526ca5f5bfc8ce321307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba8c112f7da216f670569c8725a1ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a15dd4c26f5aab9b6aa9a6a9ee725c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5b2703ee204014ba9c8ea262a2526310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e0ed20f4d687050706f6d88612aa1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23225d5dcfbe6694c887dbbd516ee5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4949df6aed947a03f96acb14758664c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57047c4eedc087858619a3b0921d05f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d239981de1ec45c9e6a79c976b43b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c867a9d80a1077b3ab5182f755471f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ac604b8a24e7eb9b190f641adaa19317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3c84fb32ae6d397b334e415b6ab57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb9d5a121e8e7d04bb0547d553c870319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db803645d753a2448a266e0b6dd0d2a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1d52e713006de813b637589cfc36d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d816f204fc0327bab381939b776ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992b061229aa533a1b1cd3e5cd5607b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfde7727d94fedc64b67feffea16c89324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925d60ecc193a0a2ce6a9cec56a7673325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b06dc7da4cc83522060adf9f76aafe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df6ad105cb6e45531c94b411383b5d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041015b349c3bf07af75e170aefd95d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2a2499fa8b8a53175271a623f98ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d846548acfdfd739a740aaa5698549330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b5bcad3dd310c6da170030a267424331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6383d1197ec5b0fbbc146c13726c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52938a48dfe51ba678e0872de71288a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a8ccf0095897dd98ec176f0b6fbb0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190739a52bbac6f767000a87c988e83335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506ca0096f1f92d6745df147225bee6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b2b20b4a8f8bec0b460d0014400f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c407bdfe697b585cc78f8fcfde89c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237f48cd146759fa6015346d7ffe237339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11fb3b0e42c50b0fa5508153f3cb86340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ba42fa3e3b857d62ee48f45dd7f27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb909b897d6bf0f7e13ae1e863bcbe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e02b85205b83064891f185ae5a3c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1536f10a63fe74924d016a36829b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c8f7c04613e880d16bd06fc229059345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65484288f3eb99fdf520d70a972075e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c60e78c7b91a55ca010bcff7be17e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61725a105b88806aa90680ca05243725348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e50bb044137c151f71cbbc148af31349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb24ab07d8d98868c2a90cab636b944350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f31fbb24d483a269f70eb9ecd4c12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce61f48182407164c02409e66e4436352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40044e952c115881b7c0e37eb7325f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954582a29e799fa394f894ca35507cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065b76ea5e637a715136113e8a652b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3eac4af70ddb16d8bfdf2cdb73b36f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565dce83f9f56cfccad3150aa17fbbd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3920731e388a2c68b399a0f2bab49358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e0438dca1cdba1b7c72873b3d0f5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc459ca32256ca5573c4c215b3905e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc190353c07bdc5a10b71fabf700b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773c2a85ed88d96a46fd17fad6220e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5d20df934f0d02caea37fc7af7e55363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060a822cfbe7608ee6ba884465e0d5c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766d0604138a683572a63d51af7a424365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a030daa6a77c35dcf892a39b5b4c83366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c9c8400049cec95fdf319e0e781c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b434ebcbb2ad43dc5bf6b4097f1ceaa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6331b8928d5917c1535af22a45c90369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4073660c7baa03cb4adc3fa1ac423370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef24567b29dc5a51b7b7a126e535ce0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55f924b5aec265b5e34141021f195a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91f7520fe1c2803ec1a6837b36b0cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf176bb7beff4d34a45f21c587936132374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bde067df58c02c10e1e1baf4ef8aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addc6d41743bba759150e58e3bf580d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a620389f166170b33498768614cea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91007301418bd3924e92d616966b216c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da4d95f3966b2a65ab8abd8c1b2bf2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ce85a8fb099c03e57a17fbe470720380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109080bc177e2b1246881d79d122950c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24c05dd72e0e07d5e831180e51661b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fb426c09f1ee76c57e4f60de5a98a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6420c2adcf92c499a6215865fd75e9c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70649fe8ffae16c382fb1d4572bb42385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3bfda3b5d846203dbdfa2370362db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9ed00736004e4f7274b4e928b0f9e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6eb2716967017b4d3e0a181932bb2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22b920bede41eb717e5ddda6512833389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed4e15a535eba943f613fdc72e605e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227babbfe7c75e3f46fcce2739a907ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521d72dc68ec25ac81a799907a186fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3c0f07d19f4f95836b4a6d3098fbf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dd4afa464e61365cc3214079f1b8a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38e48b8fdee68624c949abc0f8bc9a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456ca7b353f6198c7a8629c8faa2951396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d0a12c357b0d886d37c46b2ecb333397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ebfa2e57f70dd20c36d39b7f7cda3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492264f85d15085041c1f1a37c1558e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b07e9357f0a48d3f465f81f140cff9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993df07c3390de2f3f86bd99fdd3735401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181e31cbe5520fca5a6277654ddd7db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad52aaec8bbc6d1da467e1ec9d7cba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573057157b53d1ce09bac1ef04241fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272817380221bb3688b15cd8d8ecf5d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779001ab5249efd85128e9d367268db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd529a88c1e5d84664bfe266349cea8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37da4a9f7acf6c68fed497031b2385a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a011c3e64dd8beb44b97f6c159f93c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388aa08df9df67d5362dda9af788b27d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece779edf96f36a52775795331a6be0b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61e3783b481c2f44b99fd6b3c6fbd7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0021a556fc027fb9907c76c852ce29413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82af81be129f35849ba8c833d9aa76f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401216381d93750063e17482da11de7c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6839cfaecc065b4f0dd8b7eb330f919416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f0fc26a80f55c7c539b28a7b3479c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cf743487f4b4649dcb82dade88d1e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3e7b33f4770e0bb875a22eac1186a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662088c6a3b525880659bbc4714ba90f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b195969a17b72ac3ff5473ccc7528421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6adaa5ea5100b755bcc5929e204944422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c664345b0fcbd452d397e7e70eba4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f4e26237805107955768bf9267c70424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a1747fece00280fc172b011a9d1d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370440ca8715e23d73f9bdfba532d48426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48b05e1ef6050ea39ddb4f640b9517427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83a9bbdd7cdc56c615f62505ed2968428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf68872557ce86808891d37f5ca7976429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334fa77aed68f4f6442f655842bf64c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67de0c480b696ef8285e88b650f588431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e65abcb1ff0bef65077eb679730883432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b42274131e408179a2e1ebc66f43f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19774de3e1435820a6a8f802167d42c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927f89ce09102aa68b7c167463107bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c12ffa11a5bb6197411fa7422dd0bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362283d6ca23f8c1a52d4d7f19a06ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a645ae5270b3f86fb718233f0c932438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a971219a022f7bbea89ce639ee97715439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520ed9b96ce5ac727f25e17991f854f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35b309ca83d690c877d3ec74301159441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5057cf774fd0723e6f0baba3e20bc5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956302d16e83093ce02335f2ccbd03d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6385396c5492eda60cbb361fd04d71444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5704226a8280cbe4d9d96276e139b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a674c71a383f26cec89435b76796125446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39b425b81d8a45b863b2fbafc0a319447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0705124fed5d16194c3bcd4c8f4cf57448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7487b1743bd4e0d6a7befdb0c063cd3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594813fed6ac441084a17e2c95f05d35450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63fd2fddfb83ff2f089d1cfc376e0a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1097162a8548ef376c3179773251819452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a30eda2cb0c2fc9b92b694ddc76b50453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073631259c6c4d0ef5a16716e2643822454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4973195c22d8f60b515e6d7a2e5e78455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022523eba6cff88d60c0cd291171d017456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef822402d09ae493934c3262bb9d5d8c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cd9e9eef550e575a2539b86f4b9b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21eb8057948ca64d5405d18b00345e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826e366162778830e83b8946bc5db9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3aa740e432bd71b830b6d3e1bea559461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67509a6db7b0cc12433b1f2770d120b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d75835a2d73ce8a9656fadbdb2dae4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c9df3e47d4dece8f2b533325499fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb7a2287ebb4e1e0cdaf45f0a13f35465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916c9ea0197417c59179140bc2605e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e276e1e4573eefd5ac6f4570c32190467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b140e999cd30b0efc610fb155b1564468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdcdd9fc5c980732f14ea8aa544b77469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2f537b5ed9ddbbdbfcd93ba2a9a01470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8fa25d0e501115648141d67d87325471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62575acacc229c41d0a79981c5f9c851472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0821142470474d865755be3be4d0c3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfb26c97949b22899ef0fbbf02169f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9de863e53b8901291ed6d6512acd2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bb82e13eedb8311518db2228486db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747424332b3f8d5ee68a1345dc85138a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ca44c9684c27a9251c661c6a6dc61478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03d64af0a2b51908f03df821c0aae5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4abc7fdc7c41d0ee247ddd2c70796f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f799f9982c66a87ec3a07237c8dd963481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f579ef38a292956cd607d8f61fe368482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab0ce3d1c86afebdf19358045e3233483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acaf75a23d7c861f51525dda166e57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c334f242dcf845f1fda7e9bcfed2ae8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade3ace6b9c08c74d75dec8024a54b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20f20b1d8e1a9a0bf0dc9a3c17e69f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10aaed04798218ff4aef87015fd0c7b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f96087b7332ade49dea391902a4977489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92f2cd37fd71622ecfccb6c37b8eaf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818834a6b15eda864e4fd1c5be27063b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85166571d99b6b0a37f99f6493aa28b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e40499892c4310b8bbe2a090995c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a24188fd6a2c7c43ab5b101f161f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94936a3a74bba4195f757901da1d86d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fb7c5e83c466221fa9c0c61a46a55496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e5a7d785f6e3f113e5aa9148a0863497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6f461b358e1e3c171188f2d166806498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7bc781fa96e905fc41b0e64d3d359499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b385b6a3edd317db47014661be419500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2ef5c13ce5659dcae70f4b7c36f8a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6c6386a8833a80105c82cb1172216502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d6efe74e0adaa8f4ca38d2969bab3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93691f31c87214a01c000798c76dd1fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7bb3af76af69056ba236b81e9414c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f417687e414db9ab621ae9bd3e35c56506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c53c5832e88f058aebd050a67d82af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9437dc88c45ed8cd55b705ddaa69f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06112a3eb935c4d012e61cfb6b3160509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02e85edad8a4938505abb452c1fae5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350e9908c2b933175673a8ae84b553c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4065888dcaf8aee5534741b68c817512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fc3731c0dc4bee15f0c4c6a6f9ef2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9948d51cd8cba5be94e5169f22a3e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46825c5194be697de7429d3102d00fc2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b631955631b414921a7db868ca55d13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e650b6f66c0c744e2366a5f43bbad4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1a1b0b8eafb94dbf09f3e5b859a3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3399da5869d40e86cbfb529031508519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c5635940d7c1dee18b0b0fdc4ff80520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42048e0344603ae56c76995d40e34af3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0af41d27167b38d4d2f7559bdc92a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66180afc3f650470e3d7be3aee37960523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa21f9e7984aa6f8b8d4eb63e9b444524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa71e1dff026db5392783c8a02b1bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980988b47906b6534dfdf5dcf0b0257526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ec321144c66f9e5dfeec335cb1baa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad014552c8210fbe3e10558128d93f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65b3ac146b5f8328077c8bc2dfc593529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ce811d10209d359bfbb8096059ab4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f23bcaba029be6785653098cd4957531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce58d4ca9825c9d4bd6b6a26617ec0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e5a02b1b582146d901e0d64df9cac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611e138e50b2e031bf51a5bd4b153fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d45528515a18f21a18dedabcf2cd70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fb947adc8b830798d18593332a8da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ce3619202cdf27d8a2d1c9c233b03537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a40ffd164796c0cf722a906d6b4974538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96802727c9de4492365eace4e795c0f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e8db8c8590822fda6c307afd2206b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec955aab1c3a6766e0c07ae2ddd1b28541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7fb801dc5910d3cf31cb2293ec0c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6ff559a5d0756a6a79aef3eb77f03543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b85b4e29f88edff36a022c16421f1d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3321f46670ab8c0dd3a97784d3429545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7ed7227eca08244c3ba3c73904750546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b198480a2a0064043a4d6cf6c610c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5fbd2fee7074669405f60bcb33eb4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086f829bf48856fc5aa764be08fbdae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e20927526eb37aab9ed4616e083db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f6123b2ffc65ef1e8f59a50dae08d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43303933c6b488e203d07843a31bc638552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550df16599e14cc4d0073add507cbdd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8cb8c57fe7bab22e8820a3b9502ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58d651f4291a9ee38bf26f1482fb15555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf0e4b7bfbbde068aac81e94722dc1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6c82eafb80bd3ec4669bf3cfe4c92557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7720a619493344bcb752cd31d9b08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef0cc5583fb3b8037ce14eef4a4d03559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9477ee934b084604aee8c63ba6eb34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41f5b532f177a56df52117db52c3fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78154e31e2a87e03d75ac9a75cab04b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055be787782fed387283cb6f4c74e4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78b0044ce0ffee127f05ff32f33441564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb029ffd52c12f15fa9d8ba350729a3b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8a176ef5e196b8b6f8e33eb43b4ab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fea6c087656f0550f1db75b26c1240567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bf832688038bde41b1a39a234f9dc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ee87b3e866a45f6756c4ec54d76af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeff3e7d642e639f8cb3addb97f6e0c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650bc9a643fafcb7989fdb64c84d87c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c9af318fcf10f9b606ac0a839cd3d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb807ab7d8fb4517aa02fc45c3488ba5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34823953736e9bfbc69db2a41a3f235574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184c0e7d9f14f613499f6507f760545575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e1943b73faa0fe5e5b09408bf4d46576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe89bdbf2c65adb59af8a2bb1cb60bc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1344cd45a55f93809af3e6a611d04f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec572c81f99eaf306d618562b9c12e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f024fe6a62c5e9e9088bfa7e16c0c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbdd7abc4e24901dfa9b28053b7e16581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa83a40bc57ec16b4d1bd36f02e23e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593bccda3a3e1e3b71cdca5c09d27ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7396c99ae8499e8bf6377694ac3e7d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a82186f792599a59e6eac51b2a9f76585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09854bd6bf26f918cfa883bc246e2f49586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d4770fcc2365c2daf3b71f21f95ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151650ae5dfe0152f3543a551b608247588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af25e10ae0d7e52287384ab54c189dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2303e2e66a3bb08784e65506180096590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60f6cb723ca3c4ee60945c20e43a12591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189a6c26129c1fa665a2dbe32b43de5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df39c07576bd996684086d1206e054593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbe424a5c3bc8406f75936400826d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6931639603702c55df32bde290999595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43929185cd9fe54ba19b15201d1967db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af00f973d0e570def858a9344a849ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd681837c9cf06156bc3605910516fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82ab826357393f55fcd8db4ba98056599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39584bd7259a81903bc06e8a55dcbe6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f0cee4c9c245daf134c4f2e4e6b63601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f33c9615e1c2f05422fb44717bc097602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e23455531e9cf8a950b722db7ed47603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94c3254d9c3669187ede3bcfbbfb30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0a3b5d827dd78d140ad9d72305977605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1ca4fdd8e6ca261031844f20da214606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb6638a1fa2c178bcca5a6097fe37f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ebd6daa594ad9196ed74fe54f572f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5154303b024f62e5af25a07a8c731609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab69c711274a89fc48cd808fdd05d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cd135d0d3fe5a6cc92cf379a480ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ac8222b2cd319ab3cc256895c5ae9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6670c4964e95c0895d911517ce1d9c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76372e55febd9a6e5464e741857f424614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b2f3721033b07101ba01e64505fea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc6907474bfd8869bb9d3c6067188d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d2f1dbca3c08b8bcdfd242f1fa037617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a613d2564c666f0d2492d26928dbc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca060a6be31a1e5313a346f8ccd15e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf5b82fb376d7b126081d64e3ddf44620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3468d9f9d89ab9683a9c39424dcb2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9d2e162c6c8daec404523374cab25622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fe27c7dad45b2fa80bf5119489899623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f231aff9115b5e4d863daae61a60e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bff8f0f5bf449a6e7ce4d1a4377389625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dce5928e3f9cfa6738d5d90a198e9e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdafe9f06c1d091cfda25b4f6c7bae4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbb26c6c6c674f324a241bf67c6a9a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8511ab2ae6c5e7d9d85d3b631fa82629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5daf6a46d14006c6747e3f10639d97630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082451addd0217629847ff92eaf3855b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007167465db98386f81c0a2a10a8629c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b6647dde18895b8287edf50d12b84633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b968959ad6249200342a67f2f413c56634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b1a154d582e7a23544158ded9e4c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507963b0e90a30892e50075b697eb7b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff5b106dad962893bb017e5c3f165e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9042535ae90dc98927d5fda8a314f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d28f723a5f5ded7d7a05096cf84c00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc060b92d78970ff15f7b3b442b5e2a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d8fe786e86ab9fa2b2b515c0c4eba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8aaa44b63501849ad0fcdca28d991642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe2be83e23907b3a3e0a8a82e5418a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed66ca2b245c8f8d2f26b70bf8abf85644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2f7e60604be3632c08d5556415b64645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b25d1f057a6d9acd2cfd757e559e62646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f0f48356d41960a236e6177526d52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161dcee0b1d10013c82d8f0ba3fb1657648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14b6130fe627373ec80cc473649ed9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca835227872e538e93d6f83be9bdb76650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6c1990194912309c65c240108f113651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075e8863549ae17c961a15f04c13128652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c4625966b5ae711b9239b8399f657653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04833e25b5b64ca0584f70d085f2e9ee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a04e4e0ded3e7959edb701ae33cec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f061dd25b082d4f59b9dc747316e345656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912dde241a35e41d28dd04e14eb9108657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac948929c73e3488c6d8040925300cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9d3067bddddd0d799316eb298eb9c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b932bbb23d0fcc585d2a38fdb8944660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce996197a6ec10a11c8e99f4c91b85b1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5280e469da61407e2bdeff1e2aab09b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e522ff2ef98f38ffe16b777983a7d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa216d9e23df9340d8c85e228bd04fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fca5bd7280ecbce1e9de345b710a5f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cc995a00a9bf570e1835a00ddf1ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fc2309e7884457139464ef19cf19e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419320defef9d1ccac54acb436a3c18d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463c2040048242adfbc806a8e3bc31d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b7fbf9578ace445edd706009fb4d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e54282ac6c481fb849c91a6d9a941671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00477ab429dc31c660cbab6d81996c45672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a94b0af8e86ea67861e1e98c9bfe92673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd15a6464ae9f063057a2c3627c255674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a52e5d605de2281aca23a53d35357675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24745e228a292c8621dfb1dfe42ef6a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c3b083fe01ffb5fcb0d0c3c7c66bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716321dbc0a401c5a3ee9871f44c7f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b0b82dc9c3317f29c0729fa03cc1e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0872cbd3c030e72812b30f9b89060dc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6777f29513f56d3474db0cf73fd408681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97c1101d7b82c376722f1d70f4ff73682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da554f06e3ae060ec0414c8bef4f5d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33ff760ca94997e8e4c9914de2d87b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fe2b427fb61313ffea3993e8d6c63685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ebc7c1c23304a70a270fe7695ad41686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29042088a8ac9731d0d3cb3f948135d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b2ab666210a907eee57f393b4b4e5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6a1e55b273207d6308fd76186f805689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a58888cccc703e6b3e91fb35a7bb0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d067372c58b291a65c70291d34d7f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559628a46a37f1ec4619133f85dc6a1e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5dee71ab68f7f70e8f5f821e31b64693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028609c1656942970343297ea0c3c6e8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbf5f6bf9a8dd4c8ce88067eefbaf7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da49133fad414f0c4d2544d64c03950696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed57b5324d2ef2c43101f9d5794999d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295207aad70b443cea11624226314f67698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebb5ea0ef9f007ec61c1e9a202c562699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b39603361a841597dc415941b5f2cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5d4ea599504b82bd15e8b85858539701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5da44f62d1cd0926f49fa60a6fc663702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb10eb3274b9b13fc0641f82737b78c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2a831f972b981abe197586b63ecd4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0867d123b7d6c28967476343f3ab8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e649bc93063d5c810d8f7a1d7f156706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ed0ea9dfe8978661f6cb956bbb5d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7e605206b09084f02a0c39b82f357708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd9aa45cbfbe69c9a206c8fbbd4892709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f58bb5c06078f808c6a99f4f80a1f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a1afd4410f62bff5c0a79eaeab09a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781ceb4d2154616c03d1a4a02b20308712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4334ddd4e7074380143ab33ac5f3961713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0fe9e25ede30d2c80edafb0472195714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dd79692e6948ab413bb42efa16b71715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bc633136a46ec11140a2d22d4140e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf4d907424fbaa8eda51bf5840adb0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4f6895249a95554b840673035a6b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665e5d4a2060514b80df880dc3e4db4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f82bd4426ca38d6517f8621aa346b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28a79e70a8baba2b215bed6b3a4b17721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4166c565cbe8fde99ddc6d422300ffe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7de04146b6f8b38366bed1d8cec491723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9c663d51281d21b5d52383c884376724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5498591117b6a8e1e442cf4adb0511725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde9d01856adf9845c384f39c84f614726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df134f7b8e00277979dbe025b0d654d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5272254e12814f8a96da292c8e7393f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4710223456ce0fe9ae3e3f94d098de9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676ec47db430ee35c9ac201e5e46a5a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061a1537ae31ac86116bf43e53a9790731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c23dc9d05b512cd439556324b10e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560973af2f2d3ad3769cff17110e282733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e926f8db3b961a399c974acfb26ae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba843f43fe79fcec5366a0bdbc8c52735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd976faaf66477a56a149947a2c1d0c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce875ff379b7309aca5a30eddbe55b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9218c0ac6dbbe465ece1d2afbf398738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e1d7c403a526b56e520bcadf2f7fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ad9d567325e93f8f3a4103e3020ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0aa7b67f3e258d7e8dddc67a9f90d0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d01e74147d522059ff5e56d1614822742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36d5fdd69f3a3543ac0bc8da70a20d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba2e93c831c28a7b16e402f0b240c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d44ce0d9ba8e5cd6bc1cfab76dfca0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015cd28727449962be3ecf5d1ea63d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca09f419384073f12c686c44b9deec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643abe96b154250c71828b85b6bd5a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd9f4c87063bf03bb5cd12c2ff2323749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fe09efa0aee284f0e766cc537efca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8be14e9e275bf631a8c48e62257b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d510e14246eafc3afb445f09ed52b2e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858db6c901e598f50817789d76b402d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e4fbbf92298a31e7c1c7893caa254754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028b28af4066ce74d87928304f947f4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe690a7706c1de84baf144a36c290639756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00bbf71f775a81e912cabc0fb49db1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28b2244934bd48f3cbfbd1bec96266758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a4d8c4547425415b21fad7af80fd1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd627c421fcd91a4436788c6781988ae760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb12362869773df039f95fa089dc3bb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1a701c3b7392bd18379f1ab6bdb49762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d845bf05115bdbfedbc57bfbf87ce763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56da87e1f2cac88f0cad6085673cbf8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691f90ac4ee676cd763c9e1cfcb7d5d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e604a3d9023868716a10badac4d3737766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe3f83d46cb6bfa73d98a5e6752594767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180c91fd02d03888f285862af73d8db768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2ffaeb2f82615e736b125fda51bd8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7c393270239f10badd75dd4741588770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0603f065dc75baca6d3990349f7ed7f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0836059ab3260642fad2c833451a9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cff45d3c944dc782555a71a8740c1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac106e1d7d1da71ac26fb6bbdb4e961774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477a60ec6e48028f5da93ff75be5f8e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5be0650c252b7661729661445bf62776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba7f78ff0abdc05fae0b4c9bb18acb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161851e1b6fc608071e9330424bc5d6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0579771faf4185de9eac703b3d847779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfb6ca1750065bc7e0c561467058c4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6d3feaebfb26947e00343cd68840f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307de5ac7a20dbdb90fc1ae30d08375782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184c38a192c597afcfd81ec689dbc43783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326e9af4b565a49d59d3d3886522ab6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693aaef5f9d0de4ed6252ddb04cbd46785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de059cf77e344b47197dc23abb1ada9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4133990e84e8d6bb6730839771bc38c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadde3665a4a3ad89df6368a41d8fb2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84903e36cf80cb13d0d08ffeeb09510e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7269f23d6badafc7b39a81fb6697f8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc21a0b92f982a221ebc59ba360fa40791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201c1c62280197f6cc92edc327d0e16792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f153a7662d628d4189bb02ac7a0c8b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b940324270fea244651ef97adee91c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb77fb56920b07aaa6ac83a4fd93055795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf626a8201ef36535a4f6a81b0980c4d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00b4d94f6f6fd8523406ec0c5d43db797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c80c5b9773bbfd21a81badf7806fb5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b848fc914f422509ecaa573c1a41fac799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc65c05931face4f93bf0d16ab017d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ba203764405592f4a4bab254de4c5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63215eef96b606f162a26afee9a84c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ad82b4936787157deb1b2d6c41eca803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d674d0d86e1c5fe05405ed9fe3b56804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2bb1f49bfd74230fbdc513b8c19d7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cb803116f643bfde66ad20dd656a1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168309e4c029f8b447fff438784f8203807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd350c5c48acdfc322ae4aa71e2233808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b702add8391b290b416c224f0ed0360809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388521458f4cd89f4d6be615c42b1261810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533b6110630c115d8f88097cbd75730811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979b52e18756c233ff1adec66dc8e15812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717e2b312d5888669684123f9a1ede7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd97f6d6fd9e7107d54e0ef49500b4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e94375dc03c2cf7999830468cfcb3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1c4cbfa1d728f944ad338a95d4a48816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e64df682922a38eba56c4152680400817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901291b76723208b5d8945f1e6323b4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889cc141493532fb259bbfd8737cf15819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a749230a34a876414a71bd4959c960820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e3f07059a3a0616715cc0dd18cd07821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcc3598b58124a5720b0725ce8da8e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c3406065552eee07dcc6d747a194e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530899e4ae0b5099d89b23892ad463c3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d09867d99a69d079028b6cb74a7f0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa0af60a13c1c77e0caeef338b8af6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2232b7f77e24391f4c3da2f5b5064827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c00568cb8c401b094b99907330665828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668897912f2cd73afcea123e2fa86a00829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b18fb25ca124c44b7345d27db068e9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d9c143a84ebd78f49a76283451c26831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7406c65a7d8db3fc53e48ed1987910832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ab2ed64b09cf1f8740c1ff66c722d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259686fe63f63091135c07952b980cb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941afb860f0dff8b996702bfde48457835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca60d1b38637b3e540093d8d9d3e50836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbb5535b6f2740efe18d30a62d6d4a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b0456d14c922e0fb8109e4ae3fa0b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d137ff22fa73cbb20ecfa5b07113fd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524a97632d21d31efe77dda437a4934840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec66b1a6c438fd2d5e327bbcf760a1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3edce328d81eba19f1dc1cbf75601842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61d48f9621a3cd4123e664e4442c3f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901ef4a7fdd979aeb2207b5213c4c5d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc171e9bb8597299396a8e53f9bf0fc3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91202c0522c2a26123c6a10fc6eedd0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d2db975384e4a5f9716adf5755425847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4149a112ead3cad839dcda8c33fe5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fccf549b45c82bd2482e66304c4d9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221838c7cd7fee6aad03c84bd743b51850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fe6f66dbbf0716ef818dc11a62dbe851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dcf491301365927bf00689c609ea0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecadb9e0c3b546a83c1a03d722581ad853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffb95b22b626f617c165513575b737854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3e2ffb1d82e5ce6e3f69409752f37855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599938996b4ffb7bb720a65b5fccb093856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53118e5c37962ab6c442dabfa800e1a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a07ba78809a8a5f382c09a485eab8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0a3116f2f093edff87e7c9e14189d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e7be19a9b9a5e11499291cba46e79860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd71bfc01f1cf23a85bbbf4490d4e48861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142b10c6b98fd732f962b898999d24e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71c96930f48f435ee6c002e2269391863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd000e6121b6f309cf170dc6ea556f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af031ed72a8693cf4113ea1d5155766865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d918f9195a57a6700cbcb0fc4a6d9ff866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef760d487b1b2cb54402750d4a26181c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534b8637d570bf8fd59278223630a4a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeef3d76bd3b3add1b6129d7cfb111b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6d804b19cb7e3365f1c2d7b4430ae870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970e52516047eb71995401d5da03199871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62e22d570849067f8151e23c588fa6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c7e4c34ba1d6d336b95c218657e31873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029bbdb20a814e59ecc7f4c210b1c07874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d36b29be5a6271df122e31d65c92de875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42252480c9ee8bdf43b59d55785254876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a554039db95db4070d6448509d369877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd5b6dabf8439da52e8a5441fb3a43878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79408050a9ddd713a144e00eb08d8e7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1201611ccfcf6c2f6646253320d2055880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de2220458475829af6577bb63fdd82881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c31b7489277335e3c53565c5cb3076882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9190b5075bb3782bbd43de601092d51883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6743469200d96eade9b3f732512d0c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a02df3457677a308205782eaf4a953885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a58873b2874f6f220c66ed5eb4d69886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6786055ac984d675fcba485549687b6887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6d1ad41e942b7a837631d7f30b475888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce31cd532e840304cfbb758e6545623889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208dd2eae02bf66183d462f4d4f87f9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26a612c22ffec5ce58c173fa6d4d7e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b955054375d3dbe20d1c9efc5f6b6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f070f94994332ba40465621f657de04893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574fba9452858413269b4760b14c84b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea437671e3331ff523e48c64e58b2607895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3cb1e26b1c756eeffd253f022167e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dd526ca251c73b883555ec901a1f9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b19dd9df7308e99642ff11f21a34c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969699a20a5a13bdaa52b0fc960639e6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea91c417fd3114945c2c2592780484900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde88c03aadb0b15e6cc310027b722f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80ef318a5984c0b72215dc5a1a5ea0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ddfc0ceec547d864ace12bf97817d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991ad8b197b4aba30685998e1b8e902904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bea54c7069e8a42c1cd2b3ee6f3621905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ff803596d6a57351cdd26d3d6d9fc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8502c1ce94630c2157182cfe6aebd907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375826927ca925b89085cb7ea11cdbd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b2e8bc6e3f462d71341ff63e171bd909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf474a98cb4a40a4d8945e9d50f0eba1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4493a82ff57b6fcbfacdcd26b9706b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a72e945841211d6d3c38f074993da5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8695851db4be86e75f86857ec67eed913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a83d61836dd65caaef4f36fb4f5bf1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439445ec86d8b693f8ddc79c27c9317915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce35814fb0b10dfadf385e13f3cd75916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40f74c28850f56d303fdce0e87e143917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2db6edbee1cc0f54d1e9031e34dd2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787113382ff730a7799801b270a5134f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc64a79a315e71bc887ee455fe9b53f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160c572ff8d2b9566dba0f159383d15921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e4cc165e34e92c9023cbc72699878922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27555150b0a98533c39e5d4046dd705d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0c6852c12bad9828a731827946073924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff5df58f69c7c05ed74db66936b348925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862415e947b163dd597a4ff1ce6741d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab592a10642cca2e30eb45574a008a1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af208de06199f7527cf48c04b94536b5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2f9607bc319b6c65e06a377b24959929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0411300d66e7bd0bc94e0cf78c1a93930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4db3a52f3d2e8331d7330378c944cb931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d9ea786f1d6ddbafdb057cc07abb0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9ad6f5d484750a9c8375f0bce20f9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83e3eb9fc53281ff1ea4cc17a367a6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b346f2f80a837679b58490c2b85c3cb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f87ad0bf642a1fbcf0dd3b678cba4b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42217c6c29fd45660fa9f1d09226a406937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363c0bbc554fd1152f648e5d47696ea938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93a69fea5ea312a5015d1d845d0a59939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7220c297ffb1c2584b00cbd620a03940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5dc7365fdd74d7c0d5a125be9040a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450a332f54530e4e12d4dd1db06b52d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1349da5b4563a80ac8b68aa91e49bcb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd3541000b3dffbc1f5ae9faa6ccbe944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f540de2f62e760d6368d1758bcf7744945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741029636173160df0e309845f1782a2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf44405e32f1db359bccf6bfa636049947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4db2476ab48763817211a8a6bfd348948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529e13a85adb51b1dd9a8ce8bfc7a1b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b925632259958afc62e23237b96f427950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df555e0887cd4a5f1747df1195beab951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e166d9960d77011abd3da8b92f9e1e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c246a6e092ba21c08dd31bf3155d25953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5ef498509a19451cc4eb27f59b5cd954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9e4c11e0d0e6785d036d3a4675f02955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead24330c3e2239db5c2e90e64158d80956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b4a15fa6e0e09ee390e78664b8b85957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ebbfd6b515c5affe9303e1e6b1150958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e98730b980f35180db9b790058ebd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d2722fcf35421e7b9e743ccddf6cc960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54091c6feedeb8c503ec0a9bc4b3578961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d28714cad2e750110da26e13e31cb3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63250d42ccf0fdb7b7748e14941dc1d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd53ab3b7134d5ff7c8b15e15a47866964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea7ff55c63c2b14d371edd246d1009965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b596c3bda69836a66dc6f58a7e05f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bb0c997683c0a8554e84c2ff11eb3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc8aac631929545b35ad40fa771df5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a71f89bfd34232c2e420e754253055969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009301952589b15a92fc4c574ebe2b91970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dfb8a3b084fdb0bf9c7353446eb83971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16f40dece17e96ba7a817853cde924972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17f41f3659f4f6f5c0e69e17b2b491973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac7abd8a233784dd43dc57cf7d6cc6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959e5cbd68e57d3ef12c4a788ae001f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7b7da42c25025fe66970384b8c7bf976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da931c786af7b93c08b0d90122067af977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7084d0a8984d290f9e82cb381b49d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a209769b978adf1060dcd323f432fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e6f9d45d12ab6dda5b987ea5085a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57ea7d61d700c611c64c5e327baf314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f79e85d591671756540f27ae956da65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856d22a3ccb48dc4aae8418983dc8f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c89eabfa9b3d717ba424cb9c951937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afdf284fe6768e8e336e63a5be9fde8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209de87dba9afe7f41b0658bd3ae642f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f4caf1ef234dbecf60b2ab019a9d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83d74da4d5b0a7aa8b2855add2ef4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3781c4cc6098848feaff0a7836ba112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41619dc13acc241a157c476090e2a8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7141a316819921d62c9a870235ffbcb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb405a12030224c2c1c13d35a2d57a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152af6904b1651837f1fc994da737bf316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552a93ca05a78f4fbcb86c58523523317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efe3473b42915b23fd4d2892a20d6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94247aa4ae583d98e718fa608f268ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d493f3ee6882249c63339297c49dda20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bc8853c44e0e76d77b0c6d4ae852821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b4deeaf3b1c27217222a57a515e0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3f826aca8ce41f3929450ecee0c5b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67aa43046b90df00fdb9409ce52c2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89410933b3a8a175efd5a21ce2f39b7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9350baaf218dce35dadc1ff6cae3a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27916c41e2c21b134d963f387b8303c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114ac847ff64f64f9b39d02483ec40a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67af4a0a2cf73c16174cb8be693cde29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ed65514bf90e146a12ca0dbc160df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e418d73fd0c002eb8e08bddc1c77b5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c1c81e1d0034f4ab96374aca02e2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3021278dc5c5d75d267943b4c5cb8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c470df97be588d4aa4c77232b018634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b467d40b0c493fb6f9c307a9349286635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d499678087115701d99e3b3497569f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ec94ef7755fa374c73915350af51637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba27097b26a445cc3e9863224f3fb1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b8aca292093f4c0cf7127954a83fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17364e58330f3f84582e6154c0119f1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b92249975bb63f794a6a5f18967ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0522422311eadd58b35e18ff2a1408942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1c4849caf9162be9b63f3b232fcf543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14fe2c19f46c957ab9c00e4d0fcbd344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb3ff1f3c2cae4f96e72493c0ee4ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a5b67c9d9715d777794a4ef9bf9b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec59e700b3e23a70e7c2e388c420cba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c418029bd2b044eb20472768c6afcf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d741710d0e98afa97cf0c5809434d3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2822734864b252f05f75f615dec92250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70cd59f56d0d3e0be52203cde368ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32976d6265d2efbf71f4a60a3931bce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d272991c574b01e6ddf2249616e6c4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a1a9ad60ce0c58391bc86f49479ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27f785408ae4e20396157eec9e97b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff0b0fc22befa84083ec27c4a5850256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cc0a55cc4add92363d192de8ee02f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4a8ce71aff4f88268d6c073042c5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c15401db16572470c5f3e2aa38a6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14dbb164803b1ae748912837a6ccbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d070e4517af5ec2935c5f0bcb051e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca708d7f21abade023abee5e2354d3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d96009cf566bf127960a8808f0f8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433750f8169a80d9c9d925f13db319b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdff6e6f10866706790e169cd3ccd0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aaac8c3e6fc3faff99e31ad8c932be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f6525b7017682b0eeab81e9e33d5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb78e9f6f0bb95fca46a8b11f6668b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f4d8ca05ef06edbb5b941f5a1025f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe439e2994c957e3ed37728391973a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f366731217ce5e56a0845b35b53b23871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1701c508202a4bc316f5291fe8dfeb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fe4e3d4d19b677d3dfc7281bd896e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10978a3debb00f404c236f270f0aa67674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d86824dac9c550bccc1bffbdd0f4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15c98481303f02d22aaa5f0cddcb6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f76e262ab40a26b8bc2d682488f8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d943613d8988fc20fc9fcdb63ad1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381248375ff9f1995919c50b5040474b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70ece09971ac99c1ffce06470e6c0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd4fcb612d3ea94e5d87d403d14f9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f423fa1c9881f7b0d7a5411ac6e21a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34ac691996f4129f9deda73487ff8983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d53d9215524985bd93db6635a0191f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35561bc78b566b0fde48e8a3d4ee5d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c220206edaa359238987fc1d552f8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee39bc37373514fade6901f11ec200787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32615ad7bbff883891edb3d47abc6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605f660c446c04747ba2feb1b916a5489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05086b7386663744636d89783b149af490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82eb47429213d759da0d728b67492c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b103497038324053b6a85c9d7f0f6f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0563206dd0596f5ebfe641f1feb1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80024ffa9545f23f68b7d7e2baf77c7c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8229adc8ead366b6869b41dcd4a75fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8904af987f082b61769d454cb3651d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec920796a7bfce2b51285e2e6dc1d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb9b9211fea8ecfd4a3c85a1ddb4a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9cf7cbfd27927ae0c6642f30d805599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bd84b309b734ced54a8e86694de6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076234b1c607381a19a1534ec336fe53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d633dcf0c39b6f1ad2e9a25c5e43a36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f97a9d84236213ed97b265d62d393e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2883156fc193d87c290fdb1feee6d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701cc7ab5375e994a303fff156c3c4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b92764e755bec65ac3bf388813753106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26265a754e9a9e950b406648baf3bde107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4969443fc865f285ba9794d3c9d0c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5bcacf7107d66259344deee92210b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b94de86788d9ee6ba43d8a84103cbf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1934466a00dd1d58ea3d43319ba52f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919bcc18e67b621c78f48046142b420112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cf053bca5fd4cdf8f43aee69bd6dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9553f42a51a2f09f7f88b4594a4cca8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06ca3bf464a20f9d20de039e7b9e2f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10cd1e38a6e0ba83119f826499ee8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4d0328d48b585670a7ea4d7729bef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df86b708c475f732a70770e1aac808e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978e865bcfbf9134aec291fbcdb4451119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0322d936dbeff1b806c472e9efedb37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fddff55f71897a1ed6a38147301ac6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8f9eb4f5e786ce4ebdc551844daf5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b15c37097f81a9b415c7ff0220dcba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be38696a6728d1b0a602e359b0c6e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bb0336645715e78fcfc8ecfc56297125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356362dd2028783dc16c4f1878f7347126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ce06fa8826e2957f9d259c6e382d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55200ef1edf8639eed0267faae80c9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df52bcba8ace554253566c22cf9f55129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9b69c6e2b73e14b893897b6ce4183130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5631c96b9cc92f6b98ccd799d9be4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc185ad4286ce215fd63a71675faa50e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b091ca42766b7c07589bd6844f201133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ce464ef1a1b23874d4c0ff8b003bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bb1823c9eb60569af63d401dde255135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536be99061920398f551d663cf3ab12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091ff5aa366797cb32da25b273b5058137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9fa845c6a115c0666d7dbb02ae1fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb45a74067ff9c14088cc1192846068139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b398f08179b2753cccdf5ca81ca1d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be98f03001599e2a9f0c7778ae28879141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e42587a26ee44f6ca61defc24a16b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33eda753b8d81e9a9ef43f0215cee24143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323b87cf1cf5af9f81ffe8e7afa9f4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8cee5cd233d32e5c93d53e90f32d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351cc7d5f822fddd67b2a04317692c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4630cbb08ac7c374c8d6b521901a92147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6a7a8b7233424336fb5816c5261c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d52ff1f0a7e4d78e9ef8969fe43fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690bd8fb8bf2d4db3c389e5e61dabb9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5e31c6e14defd1aa20b20944af249151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc186b603c2a51250048f79643eba008152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4041b7fd71c4351e4dbb05504efb66b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43569d52b9ecb9f656a26a31563345154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bfde73815ef74485d978abb536e71155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12354c4af748d90496cd580bba7aa44156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45764a002bae8b2c4ec7fa0f9f0c1820157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14343276d24e120205da1e8f07e491158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f1879022e5aca6b60fffa2b3f3178159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088a963d9509e66b2c04e8936869838160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cec7914b3adb90e668fb4b6b4fae2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9d957daecf52106166dd68ecc5002162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd45c68e9e1209fab8cd4286e53167163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5951c5cd1039908466cc2e9aa842d03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355ae4bfcd8a1f3e22b53ccd2b2ab29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae95aef0cf1dbc6c5492ed7c6e3b630166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e080d913147e15c9ac3b1ee1f2e1ebd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78e753479c8679ff8385503b040b07168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb250ab351417f018651f851192ca3a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e52c2baa03efa44e269891e35a7a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305cf78fbd3f1541955aadcee0ef17c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205949ac2121c047d7bc4745357f891b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c142497aafc9a241b2b9c6a627de53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d057dcc48310145bf07e90f3821cf6d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf362925273333fdbe3d21d2760549175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f5b7ffa0f1dd574fd86e6d9af4d30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213eeb1deb9e7f76d22a5bf0a24a150177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47ee184ca60d807fb4b0a0718aebc8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5272648a89f1f3ad1e367b418fae8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708a8ac3d27ddf5aea7e272efe6fd09180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a62489604ea1734802be6728cd1702181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1bb502de85dd37243986f56e4f842182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1357ba26de292c571b6a6a8c746b91d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ec6911517e06c3cd6c59986bd5456184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071ac4b95738504c70beb950126ade1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27d32defab31d09cce9c944bb6804a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd64d50fc362fd586ffd3849c4352f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3903aca485c860380926adb8010e90e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee731f316c33722f89aef5fd0f7258189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d64695b99266558fa1629142624c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9099b838ebd5589c781e4156ca333191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7f7115338dea1da65308a5c4f2f2e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052313aaa0c0c8fb391e7f9cd90f0ca5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df9792255244836af3d2ab3151dc84194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d0a81daa5a93644011b4f558fbfaf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57b180cdef9de23eddabc20b7d6d63196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfc4179be8be910df30800ca0a5d8e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5717e3ef3000751f60e5c50b0b992198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff925f5f20e98b1196f3b47f672321d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55143b66ea18bf40e7b767a8342709200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ba7b622c1051cede59f3d3a416b23201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872fa0e5f87c8be1ad42ce61658c6df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eed3760ba089d80c01850e7e1cef12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64a968eed10bc145da1bf78b47d45f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541cacd48cdabcc0c5c8c3735ae8329205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b343d2087cd3bf036f7ddd3649b6a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9b1a05fb813ee41d850273246ccc5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a1c507e3b9330db640b1b3fdd9838208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515d6344b18bcd5a1ba5e4cb226aacd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca5e2d6bae81050b771aa1c3f26fe4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e6fc3bf031e01b719b27d834c769f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f5ba0b68acd197dcf96f75926a7d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fcfd84f1a890ac41da7ddc6ac2358213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ce4b970b51bdf37902beec794969f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b27bf4fd077ccffd294bf014ce52e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e360b9c3db2f5c1837e703fb7c96ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2626eaebf025541a61a8f6b2cdac2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079078a7de33cc808f7c1d01d8fda546218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2ed244af0fe501ea6881848672626219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f7b07f5a61aa8a39473f85da85359220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce011db732853a70c9b36ff2b2b9aab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7fbca6f4620a1d5a73e5b1a673ded222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7748c92e5631f7406817a1eee2f9a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803562d08888a83f1e95fde1cdb72a6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54042ec77aa8886644812c81f0efeeb9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7073fb81bf647b3b5e12c51ab985d8b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56371ce2eee1034ee8a80c9e2bdc1c62227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0be4dfdcad45ace162565bbe4b3d28228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59328773e6309abced52ee62d447e73a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009d1837173fb3bcc895dfbb859ed6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624f4c9bd9c95cb60e77a12add13fb4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba95934f4c1fc855c0c52148a25a7f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89976b62cc5aea102c2d066fef0b444b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834b360bb6843f5c82ae8d76587e3e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53600c398327cae2b8455214dfcfb9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f1f449e604a80b7e1f349e5811c02236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f97935881eebc20b99d53e3d9313a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2da4ab3894dce073dcc1f0bb56f03a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b299bb35efe6a32ec5dc5e9f0c45026239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939761019754cbf641b1a13eec4b834240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9a82d36b9554b753b6b308b20f2e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faa489a20bd7e885c7d15c980c0bf6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bdb70adc655839567e06ffded9bcf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533755ba4f7b9384f2aa4e5388ecc18a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baccad52768987880a2141b1fc4c019245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01ef777fbda18f3bc1bb743c70e7f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50a0d20084478547df59250e5f74c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b855ecbf2e02be4d5fa6d3db72de339248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b746185a0cef0b136cc9a371d010cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78ba14f7de01dacf90c7ce26b429b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f718b43deffdc9c175f2e3cc33c9ebd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d37185f7610016fe84a63e95dffe1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa3ad0e41449dcc0078df2ae5c4b37253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3aa72612323b6337b6c8dde47c00b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ff66dd91e7f67fa08af3249780540255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe44e7a24b23bee9e5599ac560856a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbece29d4a89d3e2ab7b245a392d8a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a268a670603484dd92d8fd7e6f7bd9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8f335f495908bff100c672c849f4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a3c2be65430012278aae722e21426260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c15520e9c0b6b733fc56349fb7febb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7cf31a702e812bd1166c6a1c412c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cf8c09cc655672d755420745033fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebe8df57bc65bb73d7e62edcdd1750264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb718bda72e18ffbbbcfa9cf9c5220265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567e9deda43e9f29db5a5bd80bec87c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcb3bbc2a4e93cd1a88be1be61a022267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c8734727622c63657bcb26566e386268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f51c270a5e87e4a453023b5d4e2dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7e1836acd6c94647fb8e64e8fa6c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9d4cea4a7c58cb86fd8fcff61707f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706500d49b0ab0d1b53448969e4ee47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fd22c51027e668a11f70e688496fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f600c77f9475d79109ccd7e0a313f99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcee92083e3356b590544f2163e173e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee53107c4bfd29dad8ae8d911572ad2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420bb99e57a191cd51205ea07f44d93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005f68ccef9eed84232c2471358511a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08880dccdb27109387af76e19b1fa7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1b076d4670fda207efdad7a4b424e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2165c7fe75af6a57c8d8dc9535933a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba3a74f3b73c303beff3691f88b943282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c3be4ff29ef4453abb7daae014f58283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3a81c558368e112f7957ba236828d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2fd5915e5344670f9c539511a72fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187521a2b4bd8dbf7952e63dc5f87549286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6d94072aed6052687e38d0769ec11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4bc91ac404f7b9dcd9ed9db4a6eb7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c620abe02c1067b2f92e80da009dcfd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa119f960b2a33218f84a734053ed8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc4bb1e6dd8427a8348414b638d105291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb317bf4e25515983adecabb81c0915292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc2b6c356205477b5cf9bda1d55f3a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caafb7427974db4b284c71e09fe6880294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d8ea28a6a1604bb33dbe08943fede295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f540c7f7e3c4df7c52e13df210a0e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d423c72036d4ade4d117b2c0abdd9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa32601ab587168ac1d83c8871c650c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acedceeb0efc63f3b355d50efa8bcd2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcf81b67cefcb90590ce77d4a9e0c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c09e0043c164d6b2e9d189a562d11301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2f7fa29b4a5de1d1621edd4ab3604302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b618a0c61fad0df6aff4271ca2ee9e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dbbf21d78d9a6771d80eb9a6374e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecfceb7f946ce56e79b0384d7baf32305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e2873bb4b64af17c257667698d8e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af5a985d95b14dd140c7b328f2c365307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8da41350ef39a9a69554d0ba2b43a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447ff8e89d56586e91c9895bb8241b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223c433bfebe693542a6d4dce70f696310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c63e5fc4edbca148d20197d27b7c36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230a2d4d768c2f9ffb79bc3c698a706312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f368b1ad8f52dd69e470c574aeb23d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9457ad67049d40e65cf569594f4c4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a5cbfc6d7657bf2e6d340aa6c800a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8658b523d2a8540e070fcc7ef111d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f3d20f3affc64f126818a2b182093317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617528feec57f178b6e1bc42593a2a4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c58f0e7fcb3d71273cd996aabff33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33348267da2414abc5504ccc9fcf53f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35f809334da279577ade27d0dccc56321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5963b4d6214ed7f2b1d605804a36da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4606981b11f092181c11d8c81927c5c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d596c2cf3e8f0e21cddf9e71d06925324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380d6ffdd58801e5c40244424a5850e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64072a71cdb4f7a1002566a8d3b26d9a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ed1e4c3834dddc2ca997b38a6e64c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724ec48ed5601ea60e95751afce4610328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845019860a37d84f246bca1b88077230329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac0275a9548773f859671091a27cfe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672e018b5430e696b01f80373f9b757331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61b5dc15c4ed2d4c229e09e17d1c47332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb83bda9d61f3aa6b3dab50605d29a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57ea01c7f7a7e1b9a0fe95358c2ac4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f3c782eed1a98b876ce01ce4f81cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e238a39cd7425998064f074e6e143f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb2079b17dc19d579ed5c05b46acd1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a6e4095906b3d22980bb2b51f45ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa9b136cefa50341d4456205ca01f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8428469af3681399185deef3f862de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21bc7e9775ce320dfdd29c5be25d34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda953b728e7be1876bd3c1a39ca587342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c909f528a710a40d2c14171756fc237343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519791911f510ed5e16978e2e6e87827344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adc9572dba3ebac21cbfbc9281c9e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a24617ccde9962e116d34c5b157e39346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef3c6afee8dc4efc7a1c1eaa84804d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0970fe704d1b7a5ae6849a4683c33d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a4f519844f78357e4cdc6f4b32483349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d480ae7a1ce391b2e29a8b54c47e39a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f6ca0c9560c5a20609dff1e264c78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928961d24df0ed7bfd71dea22b4d310e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602cf2e790c5fff985d263a7f0e8dd9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031f3931a6233ae7a298e0c5f6f695e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76b23f2418b3d105b1b02f6a0a3b9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aec48ffe965313a3ac580ec7031081356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a898c18423309819bdda74f82ec607357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e60b04a68aee5ca0c8f2eb7461b45358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab026f6b676f7a5ec23e922acaa3289b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06c62762e221851f1507684690eca6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78039de381ff5ff5a5cc2faf7c294c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc118924a73b6bd728feb23c87e527da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d01394bd94fe7c4a97a5998622c69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5652bf764e1926bee5e73a59d94032364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966797e167c98c4df079f733048f3ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e77eac6453b355e5b45d61c8879688366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50a0a17300898fae16cf46a96798e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c051b1b99d7f364a29ba0b81938998368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cac2033959213533cb7d3b3683383369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7c8c357ca0f7ffa272be3fc6c6957370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a49b149be8919f1826f81cd5e67b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf851f947533ca9e1225fd9d7254eff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51db8dfdec23f2126970529d5ad58cb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6550787abfce5e1763ac23a0217d4f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4fce2bc642053cabf5a9b58fd9e25375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ab563df9922c00f20dd2ad8db29de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd2af7e8304581de1b3d34812b2f79377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074aa89d1aaed7dc00e1383360acdf46378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac459da74dea2e810deac789013c05e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b55ece2c9c589fb4738d106f3b4b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a2d8ad8e894f2609125eaf4791e8d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303735a22b217c040f9c03552f287f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9457d7a44ec84f13deeac8afded51383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063973e39960d9d54d1e0cdd52a157c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0aee48117d7afa3ea2d951679ae19385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfe90a12d254685ced1147bb560e20386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a5c85e0d9978ca6e4b09dc780cd76387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bca68b34fc3b621ee1728aa894540388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4828fd3278ae880f8545e1a90c822389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914b027c6561e8fad5fbcd4ff317241390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9daf179145fb88bdbf6e3280e8e67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a14d1b2c5a9965faa3f31b953ccf1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5a3562d08df45488f61b42c2ff9ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2ab9d80dc863f9a9f9aa50dc0dc4f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11c7ec4133f9af8174659fbcc4ea88395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97256c466679050e0a0ea7aab35d3a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69b4ec355af30b7fc65fcde37ae498397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277a68fcbfd44ab238dd7f6e5fbe90c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af54f5ce0ad2b3ac982f192b73c7cfa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdbacf09bd15d3b464cce52613c1dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996d7c688e7b0d8289b17e84f133afe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439c1fefc8e2a55a1ac14b414beb1d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb229f4667f728bcd47a0e5749a06f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae873ad99c15dfce9e3be4fcb46ae0d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202b6f793d3549b38bae4547176bbc8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22286f7866379bda5bce41e4d71971bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f572f7cedd28f8ecab1dc0e208454407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a0ee1567c9371123e17669dd78293408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036adb682fad0611075cce45ba982b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fda2bd889c59c2a4513e6eb86c9ee8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101154ebeced5c9018c24769c06b2b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b03a965e9c09be5e77cedeed93491412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cf611c021d84d1545c442296477f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c6d51a4bec718e4a025fe2531e7d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4b6becf66b9f9da56141f5099d2a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b6604b5252334daaee7025369fc9c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081336d17c10569aef24f41c604cf41417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b136ce26f890b0099b1006af0f48a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc3a2f7f57477177ffcba5e0780586419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f12a1bdea2050a5e37eef55ec232e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9587b767c0801e1476d7ab8d0dd016d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe211a424010ebac1ee2d595c29ea1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3e622e2521720c10ad6a408a86f74423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466d3a2aec3e7ba2ae69f1a008c166a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965881bf86b66731fac1d60decd070a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39210fb82fe2df25a10fec7353263977426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1895bac88abd6989c408b89612fd9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9013e60bacf06007b920941375ef1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbc9579d5c3349239e2328aeb1083c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5fc5d6826e10b7bc71c3bfa3704f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218335c5e353e7edc96f909be48f24a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96923d67bd98899863f630c719c3f4e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373a34ec303ae4fe7428eb1d68885df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03b06292413296bc72c6548deb9f45434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec3230e0673c9693ca81712ca9fb19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984045ab15f9caf333a769f6a586af4c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118469453941f73bb7b36881c5468986437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d7154e3954b2977fe53ccb8e4a7ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3269603222d30d8914115fbe96a7ef7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43deb9a00124a0489c246832dcb24843440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b159c79ba47fee26e4848c68f720a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cd7e44a57b059a3018dac3b1711ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b73bba51ea946040ad4352ab975bc2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b1607b4df5d13fc10fdb507a450f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec0af62b8a40916458da2d4a46e55e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d6e63dddb46380341a2f1903b8f84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4cf4e6f2ed3669706720655cfec14447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1847d8ecff1ebb01a4f2f076429f184448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75f38cee1e7159aacbd19792a4150c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81275d27e11bbdb4dd3f5d57cc298f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab0aac1b089487c17d3341f54d47c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaba7366c95a6fe45844c83a0a52983452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b85803d2886dcac82d27d87884cb2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af63dc8c0752c865fb6cef8ad20fb8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104c0b49f550f7f819bdb7b5837b0af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce9a09e01bf264f781dc1081bfacd7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df731685bc909329e13317e99d624e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f337e87bae36ef4798ef0fe403af8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc66be29a875e8df78849b26fc7ae2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbbad9a22262858feb92e3665600ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b79a2d5a3ed2c14bf5a41f4c1a626461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855039e7b5f0b606b88f96b25f97a5bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08167b94bb58f82581b792d17bf8d2fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6f96d32efcab6872f1b68a512c344464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b66a92f3630cf54bcf0ff671e283e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98da882f1ce2671ac5bd74350b5485466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba349e1c9b461ca5d0ac2aee2ea2bbb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc345820775e0b0259f655fdd4baa09468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd4c793bc2882ce386bdc2ce09e4f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be2169a5ff98759e89e6cf16a01972470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87494f601b2e092b7a639399ae1a2422471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb7b04229941321e74056cc346f0d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72ef33d249c4d329d0501434ce65cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf1aa7f0c2721387c2cab904c6b5a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab52c28c6759a85e7d58cd6ef1b826d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b79872aeee10ff812ca8a9abea372476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ac7a39663f5357d93585e8f25407c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff997dcfdbb93ebf205eefd8dda8597478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68c7b6d0235a25f03d22fd4d2b930f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b01ad04dbabd8853f642ca00761f30480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b60e9d274a52c9577746d5b2d709c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8b9f6b7a2e271457ebed4b8953abf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f239d6c42f2634dd9a0be2e187d3286483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95330698ca0da20eb5c233340779c66d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac407caf5ce942d12bf040c5c08b2e5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25613c0ce47329c49df8c99d58d25d8b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22aac68995543bfa1bbaca8643c6a51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0985b5eeeb4d538f680bcc98e1c658488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10739b61b946eb5578f27e9e20cdd231489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eec520948c00e49b18fd78f993aa0c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d27c42de6dae571752984f093362c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34c484aa4f2b5b88729e2783f02fbf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d651439052adbfbd86fb522202d66493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d629dc67daaadb664bcf3eeec87a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cc7afa925f9fc525817d6d0190eae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5283fee6940f22e4a1c3a961af377496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9efdd7f6f1e201d396355f3844aab5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77b8b1d87b12ec23606fa2c6c14983498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf713086c05cc4369436194800c5e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cf5c2da669a12565586f19c024dbe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78749c2435343a499f6547cd655980f6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca79baf6d10319297f0b9cad9597ea2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c626e327114b3c3681da9f4f4eb43cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f273f39a984ae9f6d70c628755494504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9efdeaf805ffe16cd90e4a2674cfa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893bce06e0b75e70d6d2109b2b4761d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dd6508c018be488f06535e32beba3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b63213e3cb7f3f3158253ecaa1a06508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adf93f560912d5ffac03b125c5a372509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe67947f4c6ac857718bed90910baf3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304d36e44abfe4b0c6d8cc3b18cc559511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91873982cfbfc541743c95814ed80ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a55f466ea157855b54eb8c8b112be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2d5b8ab2466934d953cf1c2482bfb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64626dfe47a0b4023133d7f563d4bc3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6ba96122b69d71193673445047fab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6fb66137bdff6b77bbf913edd52d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482fed1e0ad7e0630ea568bfb53675d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bdff12c5155680d888a44087f2194519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406db0f21c7fe140a3e0743eced4ed1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac46d53cf7375aadf1098ae4c5482ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6aeb1cd413ad9f741a8213fde6c183522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c140d0e443efb652a23572b9012d14523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0007f0d476d7c0fb8ffa9a7f0f90e11524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb648c306ec33b10aa34d4c0ee1e3e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae04985eb3ea123a715fe85c0cb66f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7171188ba2bd2410518906f9e6697527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64225fbdbc278b9ed97315fde9e3fdb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1e695caab2401bcc61a72fe3bc78b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b15c9b4c7e9b68e90b4ec5672ae24e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b16ae22982a8e211455cfb220854a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63513fd252b5032a57549a52945b9a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d72f530fc06f84adef0f2750f99fd2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84be0eab35871a8824dae8fb3697c80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7fe588d986dbd5fea56ecc0ca93d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6b5cd60aca573eea091fda0eb6454536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e6d48fc10425346123aa3859f1012537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce97c34a6f133698e2d4ec102553387538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499f3a3b4ab3aa26849e35875c265df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60203a19aaa82b3dc6305b14b3dada76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094a3230d8bfe1e448d10de2925b729541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f82a8f8724ee5e69968a6c78e358b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b68248a5bc9b7eff92b52eb27da15543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab963702d2bba5869bfc8e9a6aac4e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b6810a4e40295c8542c9980c1ce5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e4b55e5c401d5d0ddd58333784807546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b348adb8ed1d5214278edd669875d1f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06590e700340cdd70d13986ee89da11548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae62596189942666868b31a1c87172a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f89200191b65e554f6b9b9afff480550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d9ee0c6176aaade45e41636584707551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559c7992a678bd88b6510975add117a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb68ac4817ec79ecf0c2fc9044856b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3ce0e4d6b9b977ae5122b26cc58dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6c54a968c27fb316e44aa32a4f661555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986919828c0b2f0e1e4534733d1f82fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3f9f4ed3965c1fa337694fdc2f5bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e503ea8712e77a9f210aeeeb613305558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750911655af6b9a563b9ae6b28c0e5d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c59ec5c1ffa47e3c2a68805de03e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a3381fe181421b8a351403c62d2e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144a05b8e9f20963f9d6de601b2eed7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac1075728ec22d8a54e191324cda99563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836262fbec7b203213b9920cd2e1b40b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac0e8d70c8db99800ab4684e141ed5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55b3c3e435fec80e939cef5f69cd43566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412cb3ed82fccd0111eb3dbcbb7e785567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abdfca7c6333869774cc7f78ff71eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbb06ecd2e98025083c9f2cc44ac06569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de257bff047e66317c388d7c0acb451570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96a3c793ac7295a83435354f280bc9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c745631777262d99f7fa79730fb894d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cad78846386306fec43a59cb88554573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c7e9ce8185743ad6bb62c18c485f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41bc4c131058386b43041291fd78f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b591a33fcadf36abb429fc3da1b707576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd09a01742b8bdcf8761302cc8ae2e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949de629b37b9130dcc871cdfa73faa3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055762185dcdc7e747672b7d6c1780b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa75c5da021a476b20f6f20bd24728f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1fcf89c7308f348545406f6b84bdc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d441a56e80063972fd8a74426683b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12060490fb13cbba21316d53bdb22aa2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fec57a00812c811f8ff13284379bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92682711c84d7c898b1ac2cb38f8e8a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2929810193c2b468b03d7174557e437586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda2ebca24a57e94b9f87fc87f645f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767364fe497669203a9187116ccfeac5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd13068513e5849843c270f860e24d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4735d7d191d0e16cfc237d00fa3f53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001e947ed54bc891c6e8c08660c2b19591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae9f4dcf348e6139f749cbb9abd3fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963acc03c346d1e6feaa643b39dcf81593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df93c77f89dd23ad3ee5a5c332e3279594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5523b21ff5f400dba0645c5de174d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2488039db8fefa6ea520f78f0bd74f2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ad3b2ab321440427064c9bdd4976b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420abe3e72013518f05986373474e11f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b00a99a107f6cd64681800843fec69599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa4c86bf4f3fd87b99c27f48cff8e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e60820a34183471e651443ff14b64601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948127c7ae726f9cc7aca7dbe043d8d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a06c744521cd5c0ea6f3ec03b38fd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a950c5377f22dc63a00f8aaec4e79d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fcf369f9a1ea40394714314700200605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6aca75f612489a23360de1e3489c67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798407c3d159b6d8f06fe99dbc8e082607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c5559c7116da915cdf3d559142f82608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b942d38a574dfd2b7a0d6f08063664609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c020141fceb5cfab1d0cb0750ad56d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60d08743686c72c538a28c443fad97611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88dc25bbf58f0b8a3292a45c9071c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37bb1e452f68b9f00b43c838875470613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f1f9018c41c65bc48f166a511cd48614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece6c71046067fe48cb1e425363420d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfcf3aabcdbce20908584c2f136190616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd21b484bc679c08d91cfb099fe38c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1b58cc2ef718ee9bc720ea78de7bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17794317934284f5d968b3767699a3c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a4f7f1cfb682e792b01c4760da3e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb6497e36a45c8ffa524b34306ba37621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1678bb3fab568de5f587a78993ebd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a799495e4f26b46e97c271ae5f03535623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c7ae1d9a7545c560765f66445b151624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098858be581fda00ac8bbed6e248cd6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbba33b6f1ded2d10ed6a26a737ba3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db851298d11a7cd9817c22a99c8f16627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4126b25d0f1851f946130ec029a3b19628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a406e2d7e94a256987598cecea13ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71882f35bcdbde5a13ff6f3c77e9aba2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51617e6e6aa4e0b1f60e50c32d84b404631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed620d487a95ef40c14e4cd9b203f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b0e0c9ba96329a6d4549499c8388c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450e4cf3d1be7ab6cee1e7eca53993b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cd87d69e67adfb2029d11f9702a4d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796f9b10cc80a3641c4cb2acd3f0357636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59c2b4b4b8528f2e44bd64794d2153637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5aa72de9ec89e9b4eb51b398c40a62638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8dbc1cfd6b706e7e9c7a1abed4249639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad7a8bb10a762c63a0d1ba17c93308640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1071a295d039be1670c3b9de86bf9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b0f2617f8ac78f5a3d67e5e191e21642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9733e7a3c34f1ff10d2823073188d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604ac7abb4054acc08e8b970e08b3c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b295f73cb57e4921285b8adb13b04645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007efd1940bdf480c0b3780583fe1546646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014d1fef87ff827a0ca17d2210c19c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31718f0d2548050ae0aa7b9aa823bb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adab46e51bcb27d3be729bf0aa57a9e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41cd9a5da5ca195597b2e8155dab9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0bff8c856d95bb399621d0a4653a3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1926197cf02b31814e8f42265615b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86275092ce31c5a0b98480b82cdfd4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dd7c3110b2900524245b63fff66f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8c53f11c8efd99d5ffa76126a554a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de2c64257e1422924839a8706c14c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185dcb89549076926f8ef78d1d620c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ec245e76c64d2a5476d63203e3c1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986c7db921af28ae01a91bd24a1803c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7d45f2819490e800d848d5dc469ce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7419629b2a27e77e013c9fd8e67f289661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50197e3ea3c20594a9df05d42055e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54f052c68aa9b4831b1b79b97a46d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bac579dc56b7ebc483757480b1813664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2af23293b57939bfa63ecce4a1951665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e31ea413d6a46b229cc18afcaf0a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156981329b56d188e84a0307a0a2d9f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd5ee72288e8d0fc675c63a7db8646668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e4fe17153ebce5f18c16e9aaec506669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffac95eaafe14c937aadfa64e410cc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90874036083302eccc0e6daf944f59c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0e50bfb5192b7dbc7ff4256d760d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb848aceb0b2b03c5d41d2f2e7607ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d2fe0092c47a76e8400d2f9c46804674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4dd44d6db2b25d7f787a8971666fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcf0503a6c68ec69ae2ffd716b90a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e692e27bbb19ad388a3ce073ef86e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d8c69386c1e62ccaf02d61187bd6b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600f1687381354ad3ada0878afff8d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b6a60fbd2eb7bab2f048c6654a88a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba840122a2eeda6a19e53d5b759474681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe992cfeb85cc1fd895169ef17af8d1e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a14a72df8531d25f74a380c702bc5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c710fdf93719e5ae264dfcca9485585684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe7c231d1f507aa17481303c2ff8a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a123210227e028c6313d9d2670dcfdb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2880f35620e4e3a1dd13f533155a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a3a7608cfaa20f3335792b5008c95688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2147f975210ef0ddaaf1522bd2a86a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1209bdf8a0c17f2120ecda4a9d9735690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb0dd2de0ded5164ebe1379ed947bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e79b44af85126fe926c40635f60ae1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f26db8984119c6b40f77df682fba0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddf9d7d0ae472e359b9a9b8b5f92ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db371f604fb0dbf25e6d956379d2d96695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69107fc13054ee394299dfaeada2c9d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0376b5cec1b8b98cfbd935b30f5d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85a359a957a687a5b838b312061c66698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b23b5c9f4487f6f6435ea0c515d73d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475e37276324773803cf47bdf712552700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f9fa7cb198dadaa0a395e991341ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75e261e7675d3e003eeac09bef0518702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538142e5f66091a404c38704f1af0cc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a81d358c78a92a3f870128643b250704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527da936560ff97791789955b59768e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc0f7113dea0323a875ce1f01dd21a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23442a261e2a33d54b111e8e1f3fd7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf47fc6d3ae0e2c2a95632a11e7bb2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43027b924ef62a828e0f9a11fad6673709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4ddcea5853970e60bb8661b1e4a41710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf13e41c6a04d2689f5e8e76d73cd4f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667128750aa0f20a5d3cecd9424eae91712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7488085f63a79df0c2cfdc9976977a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dce30ac5c2ff58345c2d20545f0d14714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805df55b575ce2d8911a0ee890a1dc01715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce3ae89ffc598a69a8d1f530153648716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32971a2baed01356bcd8f04db88cfce8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880433a687a49f4bd12f189390d30d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea90be9e32556fbd32162ab38d78d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde6c3afa3b1e91f6000057876ee4cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337bce9f3d9a1e2b964a6d6b0c80729721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64883442d27fadadcae39d7e908d3735722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b321f98d438f91c04258b268eefb9a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa2360fa0bd26d645f6e902a69c43e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50b5ec4403712be4e5b282a819cebc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a96df8d29c91414031cc18d08eff49726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee672fd701ad801abcb1a6b4d0741881727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16955506a48a31caa871f111147c01728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad7bc0a8818bd80d8623903c1a5c1d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7efc6d1b5746540641b50ebf5bf07d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33611f67f146036656f650c6c80651731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d3d5abe651dcbe5093c6446b41bd4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be22add49bc709a3717f742b88300c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b08ed1518f8829b6e1df12ca38b82734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08e6d4b445bfe93a4e17fd51ae67e5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f2891b259896a0da99b149096456f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33593c3be83046820bbd1c0c61338087737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110aae7e4228562919b4e4e127d4324a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2ed68c5ad42af639a66a54cebbef3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173100395464b7bba4ebe072c91aa562740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ca4667b0e728850e4b33c1f6e9739741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24264fd11f9e2340e8a90e02b129a751742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd9c73f15110669615ad3fd9f877db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf57b90150b483df344265c7d20422744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce9b653df0cd37a3c5297564605ac8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc5366d9c838963c4b71231f6989c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a696f8b44c85b5a4cc6d0e0f563963747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a17dd9eecc19a232cd0577d001833d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53022fb36faf696d122558198f61fd9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68395d2aba4eeb312a0866be5b2f0d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474313e261606efcc445d1b8bf7f1b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b7f6cb74de294d1c5d755441ede84752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3d9a41de4a80107600064c0aa3cc0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa19c6eb474052ab2e7bc2a80702d9f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffe2dbe4f4f05a01503a4a8d615ffe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2ef324dbe60182cddeb031214d6dd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07aa48aa5e5f2a9cd1333de6512ce6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0826958deaa3c43ed0c6c636fc02d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7b454b3761e560ec00efb3b8882c5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c3508fd99167b655c6b84e9943c04760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874ee91652f5b8956842a93ff4b22d2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545985578b3c07bc9c63757cb2c1c9d2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd868f9059b416c7e0550ef233d0d9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc612aea87fc24f07a085da22887307764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b705639d8fb53b8026987a6030aeb9b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea5bd656323ef72b830943386af7f9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95c2f497d4e378a00f3220efe93cbe767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb6e1429a8013ffc8b4288b8ffca5c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f8ae0d4a48c90054155e51270f6d4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e16a8b170acab6a05cebf82f8f6210770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba1b2e58d32328a65afd8117e8792d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101aad8f89e54d998c9d949b6483e157772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed74df5e198570c32b81c17e5e2d09773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df953fbc363b99a074cb6f861bff5d5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86a5bdf13ad51f0d26be57e5cd76c8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1a144eeee48cb53c0bce1155c3314776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039298577473153efaf4f1e9526dd586777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107464df9f57ee74ae62a0380d292dd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf8ac53e97a98d62848eb39b0073c4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814982ca3b6113b35fcdd2b4b1ffa133780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf38fe642b8bb31ecd14c9357398418781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97256bbcd3db37c1b85b6dcdd2b403782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6658c7aa467fd2aa62a9e5be4412ec0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047d3ce07e1124484f90996420b1fd3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9ccc522068d420d36b33f926a8147785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d746d5317769a426043b139f24577b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a8b9cda227b67eaa007859880ca93787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e62eda5fc62e01dedb7ba56b8ebc25788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd8d2778c7f89394e5cea1f455d7f5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795143340e46d8daeb55e9321198714790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a24805a6f9330f6f5fc52802e13c4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3e21c63cd1aab3320f8121fc51203792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e3f8464565ca7fc87dd2cafed1841793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27ec63732caa41229049b254db3433794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e09ffc1147513c617201dce886b7b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929f952a1338ac85a19dc84573fed62796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651517e5b509c6eced32a318975d5fd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eddefc3fad5a571fba555a8a8ceecc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4be0f5e8bf0f6dbaa304ab21dc42c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ea6791e20a2218512d5be4b66beef800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6e46c3ba00a5ef21547782ebb13eb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9256def09ed2e1f4e68fa4a96fe82802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125688983fe40c80215d5a3070449bc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46bdf5b75c095262c614215a746fa1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99f2f50f63eb476b4e14a3bbe7000c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c382bfd0e9544d8d5adcd5be9bf45806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec04e46e38e0c85ab04bc573e04d52807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211ebf56ddbd0554579ea8850203940808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9608aebbafbcb08bc3480312810da809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89b4234d30041d439473f2bf01dce8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4b784965d443b7a2f934f0a39ac5d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6fa1d1565514c9b30d94b956497b8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc6be59097a894af8b86f97459da83813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b6579c7964a11c1f66126829971ca814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205500284d697da2c54bbdb870f7f995815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e51189cbc7b94cf98bc08dd38fcaf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e895c83fb04689308732b82842c78817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f24414b8bfc4dc982b4a30424e1fb1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937668cf904fb8446badbf2ad41905f9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207cf7103f16205a63a19d8deedf1c2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6f6955623a5d7047808f018d29a2c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277c3ce41d5930c469a06e0484d8d47822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890f72b1e79fd04cf8bec11a7f12db3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f587a29243d76290604a012c788088824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6335eae46fafb8643e6986964401b7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93334ea738dbd312574210b23bd973fe826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b651195cd3c283074c5061d5bad73827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a58f332f433ec3cb19a702a9884b84828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41063f9bd5ee91912d3fee1bf98f91829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256ce93fc93cf7cc8cc3fd9b23cc5e9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd12b018354ac761e00d51fdd66c88831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176e36c8298ce76b8317d6da46481e9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3196adcc2f0f515d8c79ec4664345833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92614eaf5003bd5785ba972840b9067f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29384c4d6a850a58809ddd432437f87b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b681fa0bf1b1261dd5aab8bb57c6f7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85492eab6310649346b981bef47bbc3b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcd3a686ae80d24b0e08aeffd3a905838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21a71b55f1af1f0ac83e7c5894f50a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e876ecfb884c952659f375e185099a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865805d586f8ee09fa3a4bfb4719d75841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b1583f53e6bc1d18c2a29664dbd18842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b318616aeb0a24e9f76cb776911264d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903347099fac82b30960df97b2cdb6a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f228eaa8a5a1aaeb93276c7b943f04845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68992af969996bf4cdaeb76bfd686fa846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d461e6fd2c14879e0c82361af0ec052847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426922497f4b7039570f191c1c891a32848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56be122ad245ab1317f25cbcec8a3d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170bc00d5595b53c09075ba0a2fe421850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87e65abd07ea67730ca0534f98a274851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4047b2b5b001c7306f5dc420d99573852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508aa75edc5204f1f632d6459263b4a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263739e390abd8f452eb1049929855cb854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb48da7e9eed95b0ab3cecf330908f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdd4a30a70653b3ebae90abcb127e5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc95be9d96f8de77f003bdb7fe9b066857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2b4a5aabe37484087f57247dc315a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc245e6c9652c77f069924df75724ff859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd971f9aabaf5c2e4fbb5261bfd1a4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1e594b70b1f3d7699b9dfe01c011a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4944608e2f0e83703f07a2666660ca862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19693775c6c29f6a127bca5b5fed3672863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cdba8cce2f34422de6748892796ec864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cfd7f129924cd423a96963d31a9f0865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814e5e64afd145a66b13f5794eec1f8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d532cf62db9e4ed709aabbad6fd7d41867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075452fbd4f89505a32949123b44702868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9fcc5c1c87f0e67991630c7b6fa7b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6adca4dfc1fcadb0595c6e10718852870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963cfe4f6b8de09b746954152c813ac871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a537148d8846df6dca0e3992cdc77872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f275cd02d413a5c0d46b086cce6f023873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de2b563da19b181b63a8c616ef9304874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febed49e8b6fa324206031c86e31c5cc875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859efc792a91c2f5ccb5e600bab7238876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1ffab70da1778cbf44acb37b2bac0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fc60529bba1aa4784c0810436fcf4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9e3cd9dd37d0441709d1b820076da879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ba793cb2241e41a8b9599fecc5b91880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa4a7923a2387f6165be1015d29c28881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90959b1688531ac8fb49478d63e3000882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073ef8d34e778758d11c05982ae8e47883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e053214d627e9b943e3fbb741e793c3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177a37f0748f59564ada96c6409e825885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c8efdfce8d2e7eb1c441fa19cb8fb886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a5d431e95dcf4be6aa16a8f31ec0b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3781650277f64ad34c342b3e5ed00888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16daa8269e613dd246294c29a9e9a1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7fad8baea3d7004efcbf5e8efd92d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b0ed3521568c595cd436af5ef8b3b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b26c5990816596507dd952d281e89892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98b8d8f6b2bcce2cdfca48515488a7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363e9b288c7b25507d4cbae37da20ab894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e74f182f80e21b66e9d0690d55b44895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281057d2c17fa44f522f022ce9e817d6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fca9cd747bc62135fb649f876a0eed897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952d528581e0fd918a3d135525530b6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f312180185787dd2ed41d1dee258d96899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89accca5fbadc3ec52b183929cddb5cc900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec9a8496c9ecc43cdfae8b30d099b2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615aef9151baa65f90ca563ffa19ae42902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863f0a1f733b8213a398fd16ac449ad903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12595de08147670959fe5f01ff84acd0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127184f7dab03d48587c0d561652d4ec905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033e38a7cbb14b52effe15818997f98906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac607fe1583f284a478182d2068ce8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc440aa8d34dddc6262ea5d503bcfe908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8032c1be05617a52954d27da12eb71909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98ea66df194d6928c821800769288e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515f10e669f26b37116d94d862855b1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d3f047883a63c4f0fb2348b2736ba912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90160673d5b5042944835e62e170fc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda3933d6a254d0a0446a0ff03c4f97914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15c5f81e145e11d0b1489fa2b4d7c4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995690b03ac1f2fd3f1cbb9b559eeb95916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddaf0e9f7a5d267839f98d965b11b14917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce10d69e22d87ed352260faacfef329918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1943dc845b831853d8c70e136302b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f746174f545db04c4a15e209271d294920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4298ec1f1487480b9af543d7a7940921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0873d295344288c8a04b49c8d16243922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf61e1e768bb25f758e10872945dce923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734985f12b27d03f1c86ccf8ca95231f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fe8eb18f15d6f192403587ee58f8c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de671980e30b0dfb096a2463409926926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083150aabbdfc3d9778c5fe080645ec927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d35b8e11df7aa58fdb0e161044046928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ddc2599c5ebe28ec157f1da55a212929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267f03996cdeec54538e1628e070fd0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caba81354719749a8f835ece04289b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175672a880d0273673009b0c06edce15932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d24d093bb7f02694e54e2a189e0629933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bc834a0366852a4f5efe623f8152a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552a54d70bdce0a0e2ce5f59fd99bf7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a46d8e9b672fb41383bdd2a54f1726936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc67737c843c8dc45c64673d46ea27a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ebde97e613615aeb3409e95765e0e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d527c1d4c987616ee0ac1d02bd13ae939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4477d1528eaa26e79aa25dac2dc4d98940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3b4d2b33ad8e10a2abb2fe5841945941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05deb0a638a44fcf93b500c2f2ba5613942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f6437c9711f06799d924f4fd888e0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d797ec02bf75932990004671b79d969944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad63bca34feae7b5a1ee222a5d57ace945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc681fac68caca047e077a2bacf11107946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a1b49798477af671cfd9c4c513772947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50ad9edaaec3e0da65eb0151352760948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7b8560de471fd0192f7267f03e2c4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ae8e2a80e9938df5611692c6fddb2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0124af110a7d595beeccf43cffe024a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b81e9bc6d5b0a9c0267cfa14f6015f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c6e3d3cd36bbaf613e2b72f996548953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0bdf986b16d2d527c4efedbf1cb96954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57264fa76cc1bbd01ffffaf20fad1444955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597b95e6945db15c634c7a0ef4c12b5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b994127433d9ea7244c3ad6ccffb6d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea570bde8e0f93fd17969e00c1cf896958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7f310591c000f3cc5938716fca8d6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5ed1ddbe42a623dd6cc42c0ea874d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230feaa20a7819603b60c462d954dd86961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca750a9d320d65df00f8b6e7316ba539962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de539c7f2949e87b83d473f22d094353963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7c6d8ecbc6815711647f9fb916c1e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db695e0b98e4c2adc3dac92b5f8961c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a55f064763cc75ff78e12137f14a7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a1c1bf3ba51567fb6e091483350a7967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bcc569bacdd25f544f18a38a28dee968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143a944ae9f4e50a0f601d60ee2b57f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c93c9f54185508d4770972ccc4033970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab2de2e275979ff59df327eb88efcc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662829727fc98e24e988a56d370d97eb972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a18bb2522a9bb426140a73a7b99ae973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fbf75e9b29adae2d40e91e97f5f7a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f746599a2abf6096fbdd956a71fafe0975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62d38fd2d33fcb81a75476df8f9f5c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4114e6d2469978ceb573e63b6675da9977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>