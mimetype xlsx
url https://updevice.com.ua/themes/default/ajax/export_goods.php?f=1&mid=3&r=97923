--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca402ae9bdf0b3a727ed111158a29e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee184b0e7906e947bcdd78b87efe34b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965951ab3895f99213eb91096b083e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26aefbbe9fdc707230db2496c40228a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada56cd1250a523ff480864064cbbd05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a33bec65976d8ca9d04402e3a3c8206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8425a8f5bef43c25591ba92486ca07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfeb7abd31ad72074ff2c0859931478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e0743401ac3bf69fe75ccfb504cdd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007fd05d6ac3d87d8d9700caea300df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46968026f611fefd991c4c0a7ee29c2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c180d50124252047a8dda7e84cc05712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39092794c877b40dd12c4a2e2e190b1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacb5cc9fb4432d4107ca4f2bda7edb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b81112fa2a72503ff74dbe911998f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b066f1453c3659fabfd2b149086c2116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148141d7c4206c4bf2821a761590a4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024fbe36e43021e3d82177c126f54d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463075e422d31298f4e5cad323c35ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6bdd857e568c09c3529dadb2afa2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae457568488e1d75280012322b3a1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b05390362a7569e2e797042ecaa1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf34d6dd1b07d9d0906e0dd437885523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72748ee36bd5600a954c048231d479e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f57cafbbbdb38850b64454180f76525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27fb0d953ae52290c1fe2571f7f45726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399c1a53044a393b218ca8240458dcb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a751e46ef4eb8d2b2803913629535e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6c3b607ebc22031a8efd2ee713d4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c9b1b1e2d25e1a391f46704e3e24330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495b69c994dcfc32999a021282ad92531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad389f948f6ef4851ddda98ffdca413832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb610bd4d4bc869acc695f22c6b7e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817f5258d00a427487ecd7a9a9a21e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eae0cdd76d98b9f5091df0e735c52235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9419dcd9937969bd457f1aec8f0340a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa0f87dd634ea505186ed9d982cfa737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a80330025888e56177e6134ff39cb238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c483789c02944afac177a670b492c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c320d50912240afc1485274f1fd38f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318aa0eb919dbde987c9e3090ab104941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc94e9839d527c950c905ddd55830442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91c542fe03bce701528429ed5ea59f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef489be45b52e92d0cf311aea201a05e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f2356fc673ddb52d5b5579bac47c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822caff37bacf4703ca045aca3bcdd7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d16cb3ca52cca13e1d4d495e66915d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678edb523227418dd7adda39a61fb4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189612cc9ed594adfda7e91362d8e56b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d0571c314e2d795ef276bfe5f3fc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966c25eb7ca8a3d20808f5266c8983f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd4d3c81a7cbde5d9a8a5d11f9d0bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38699f8d0f85d4ef4e1ade41d9ca7b0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d23a726dd35ff70a3d6ba9361a59f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc52381e0fb5d76b6420f97faf8156555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0debebef96dff3f5c8a7abfdc345a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99409c236a8b2fa5d10dd08423aef1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34f9e472879b2f5ca2d855729cc62758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66a48ae98dad41bd6cb85d83dc354e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ac33407f29903d85bf302013488b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f9db816734a686e35f0767fa2dbd961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b1cfc8a0945467ccbb5df7526564d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ded9a56fd4fea40a80f680e56f0ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ede7ec815d55050f5476bff3d6ebf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef2cca7a06a02d71d3d72240e1003365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b10737cbd686ca52588c516fde4b5966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c3fc10f6ff942aeb0fee895e99aaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e3cea449f2b9dbbcd4b5b593b848468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ad3a29babe508cf88fc6dd919342a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e35f01b8c43e841b20d7a064c3ea170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f2cacb277a2333169f3c11ebf7ca571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77e879e7fc4fcb08f2f3f5119ba26372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5ab85afe99a08ddea007a72a39e6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b85d2159098a506fe413b171c5fdec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1c5a8f1d55ee211b8285c2594f69075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276c6e5b9a1c9856e544f0ced3b147c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13b3bc12b0a85763dcf32eb496bd6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa155410a05773e3b7486d983f8c0ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4beda4192535569530e870e027ce0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c06364bb9ba3fb15a29c69de9fac580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cac17dc214a67872dbac7d58e32c0681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d2c40d74fc765d35d26d3143f36cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b064a7ecd7d5a093726716de71c17b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ea2b35c246f40d984cf2ce0e907d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb4fd62103a3da69b3656ecc8e070a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e545bfe39364d3c463704083423a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe51f2da734f2aecd92fedd8b03cfb287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fc020fc0af59dd81c7c6e0b836a0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3402988d55c143a46ee440fd68110189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c18d7479a67b32ae2934d83fb1d1ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af815ec5ff7d7ef3702e8021d0789f6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caee93d7dba59903eea26c5395ec0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a45d9784098c5dc4e6862dc654b71493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4b9e7ed601ebe5f09b0dca899ccfa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39551adac32b64f94ca2874b9cf8350b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d9995b130f491ff0df506aace4bcb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510be310324732d2c7600909c43fd6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ec4551207d8586cd093a47b566d6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d020334f43878c336354084315c6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4273a551764e4e992fdc4be85c35d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797793c219ab501e2af5e0c6cd87de9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23c832e3c9d95929e2c7e8fa157f53102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cd83dd212eeb1e93a1e66af00bbeb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdf89f5df1fe29fcd8d55d6c5a9d85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474f96f47ea3a874b2bbc4a35b58a0f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a66a9ffe6e389e774e1af44185951106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32022180a4f461a05d0c0bfe27ccc5c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead9a2277773a8ccd6b83c98c0676c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a229db629fd47cb3dc349c44a815a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69027a6763dc5a2be4b43f2bb98a45b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d1b9ceb8b820bc597fb21891d9018111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a958dac5283da0d59efdd215ce928112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29571b20530975b62b41fa587e661906113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cf1494186cb3d3091c1ef857633a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ea0ab06d17386ed5577845b263c50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220a11b757c152f264d80205d777817116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d24d93f86ca3faac3f230b758a59e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57398887ef013d0bc58b7bf5573b5b75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a82728546dc2ea78097f5f65c95c1a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059436720e38badb89cc7f00e04c761120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0f54b7578c90b2c8ce96adb102928121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c62f42f84820c49fb3da6881f1c598122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60929d5e66571769e856c19515820e3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcdc39f9da54ae58145891affbe9df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f037eb853d1f937c5b8e0659bd11ac6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981bf05fadc47f166abcc9856a74f39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1caf3960470acc9d5d25a33ea6f30f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686786c0ef3dfaaa4dad5cae2a821eab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0b49b6f47542d7719aaed53120d16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c38b09ec590b6bed64cbf1dd6e146130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d786d0556fbba9b07d223cfdfcc909131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a488620657f7de71905ed830242a0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b4dc94fff174a499a44699b6b55a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b00c2ab7250bd55bdd35461d7904d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd397db2e508ec7b53672f8f97fd8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f46edd118f3952e2a74b5be34beaa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ce232dacacf77aa2f9af3ed05e919137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf689a100b0346edc3e91aa0d672511138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15c0ef70093fcba1ae250deb859a33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dcbcc51d57a64272b54a1bd9a2b6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fd67929142681c9ad22bea82da751141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824a9f2f2311554bcc179cc5ba8337d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7c4cf81a9e759b1ed787530d41783143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d66595f34bf14343dc8e00ce651105144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe10a9c49d189c47dcd2e00ffefc66c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28482585586a0bbb9574803359c89163146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8084d684c078b57c882e35856292b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190143c58688c38414a7ced94115c815148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4484c26ac6d9db2ca2c051b410d2208149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362eb5789aec1800a7785cd23700db3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a59972b1c4edc9eb716c59f0af92af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc92a081df41b382cb93fdd5659c6ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003073a98e6e52f1cc1407e559b317f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf489231f09e25105f9321a2102d60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1eef7fbcf2e447f4717e861b07846155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13633b97e6feb3645907848314748f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec660e2594927ce43a55eb8f4ba63a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edce9446bff70b7a831f0b48d4b6bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0816a99b477d0c8dbdafe9274d2d60e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2935f2ae9a39aef42422a00b49098160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e754ad94f2c3d3e62be8a005a044fa6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21d73953471ae8a15b1bed8f22afd0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311223fb663c78ed5ed60a61b31c9364163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc096f319e4c83545f4aa76a2f2aace164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993125b27438283ff2afed88470b51e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff71dd385684fb7830d8d7e2714f1e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adea1410fb99cc4ad2a389e260067e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849699fe13a5e2fb86389cb80a85dae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f6aa001e7edad786d5111d064ed89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b6db344a9fd15725158dba546babe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8ac49867e6a314916f57c27bab5da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65639da2928a5c6d407e1348f10651d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e7f7aa81a933db645a88c83d454f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548795144b259a3470a1c1c5c8cbfcf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d2d3c1da40c18fc5c60238d53209b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76633bef32ed00ab8e757859f78fb0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c171ea3b18ddbf07cdd45bc79946c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0ad4d5a3de04c97548b57c81a1fc4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e83ff63bf614acb79807cf5aedd15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f1e1326bc5e8755f383bcb8be91cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bef19936d92f694d05a03cc92d071181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d01664f1b3e3eb25ba526b6219baf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492f4eff9cf754c49da39224928795b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7ea3850c549ed1a2307cbf87488f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fa84e931f61edd76e3443aa575f80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47da315268b20b0477388f6ba0d160186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93ec10d1c3f2cbb6b532678e805480187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d2d0d933e5583a603137968a536e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe01cdbdda21f572f22b93ef88a3396189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb06655e0b60f8e6106fc04a3b3d5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a119a4bf0c5443b1d75c24f67d723f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c6b1b5489f18436c3c5db4602052c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5294ec6553fd1f21c3d0e0972d7311193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17955ed88903069588fa4483117566d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34dbb2eb4a94d4e7a3de7476c748b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dd6d8c3cee4cfddf90f1f51d97f8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89bdbad8c219741e62e3b981cdfd78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96284e38f4529f6da7a03288cd8e325198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d907eba9397e417530525d4c92ddce9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a029875459c6aabbfaf5f5405d8dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272cee30a243e4d384e86efa78fe479201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075601552be6ae71dda762555e1b162202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f1e4571b2805be54bf969fef0d4a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672870f9322757d9ca3d8a92b42a1962204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7c67a09a6aacde4f4c7d4893f3e47205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fc57a9190ec37e58abaaecbb41011206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a27f3c160aee768526b1373b2625a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842a51ac58cc750b567e42c38546619208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba6cc40e1469112d71845a59f58c1d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8eba13f8333198ff7de8e321a184a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393584a34e4c4d9a92e58da0e6248fd3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb903bd01aa2265e31e7904a38bfcae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10c0fa7ac574dbb88d29bd2caa92cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d796dbdb828e444b20e92e88f70153b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d749bb000d2fb87556d8e289f6935215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc911f94c06c06a4cbd9c43ea86b4842216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746add45dcf2732cf6967f71ba826df9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04bf42bf1f06daffe9a89ca083579a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4473fe72cad9c91dbc7451bbebfb199219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bff670d49192f83a6a48b5ac4fe71220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492e384719bca27e99ffd4ff38c95ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6f1d0ad5ce113bc58811e79145665222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d5b98873b0eaa653bf99724cdb466223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b67d27b86f62ef00edea36e38ed2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5680bdd81661e380aa522de2e2a1ce1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35e30815afd4783a9a0d52d9c8ccb1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c87396a1e3c22aca290b4c3176d47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6363525b845773a8615c71fa63a9f1e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d175d53ca86f7b78e7ec06b13167a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f853aaf3002f6b99d9f18cf9547e0ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75728950fcc17a4935ff546b49c40c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017eb93ad496d78639ee71060c1adfc7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29823701dc017270132ff5350490ae6e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07dc5c1163630273fe2d694ec55396234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3990356ce9bf4ee326576c9cf6b0a08235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a843e9d3c040e7c5749a17e9e766143236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e46f90b945c6a3e2b47a572873dbe1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a155833bb48179b769b165a9f9262d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df6f99e1880ec8b657a94d2f1928ad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbcf73974c429cf0bab587b9a9a5af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127580aad7e2dbfb166fc7432cd243b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11df725c9b6cdb34c8e947bf17171a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218c7f30a7d2f6e7dda41d9825ef09a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4ca7fa7ddaffcf716025e07c2f0cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c16cdb7e51618d957b0132661b1c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634a51db7bbf10e513e3273def9f58f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979a1ea2352b2b9a9e6c33bdef759f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fb0782b15495f00f4dc9f57ac3f16248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5e5fd552c8e1487023d596584d73a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32e2f164a2d30bcce21a4a0e669dab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c82e976aa790b079198967897dbe05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7304eb20af8ad55da57697be68d1819252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93febd06887ba6a6ad1cc95bcd797c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2d79f0afc66d379100a5c1d3ce6a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7980cc763c13b55c9f509cb547a84e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fd980bdf2d2b2a62a1d0a0d73666c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3befc81ba6c5058d8de2fdd85cf4b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b860ed2ef1bff46e11afc9a4f606ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea71eb55693628c3faee037bd83ca7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef03f0df4cfdad751e21d83dc26a95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75027dbaaf6be1a678d81a7b37e23d52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f1747051aab944f5cbff638dae75d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edd0e309efa73597342e1d1586cd17263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474c15da6987a57a2e0ca4a01b76a03264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f542185ac9016a382c0004db669347265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e5cbf372032eba4fb06a918eda048266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e5f89679b51753aaddd9bf0e5e9ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb67e0934cc29310661ba826b89a82268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad184d15a50899045658531517b7242269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d9c80bfd21f49228558fa903e09e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016733104dadacd17450e47e7207f9bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53674eb71ebde630520b792de99bbfb2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7de5a521ee0e227ed43e6957b20fa0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653c9a61e3d1c094a11c7d67ae00dac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1b8da14d61865f24673b19e944368275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df922d6536f9f9ae438d692cb72eb413276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6733bbac1acd0da9af0281d97e23cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd92887a9d28b62b955155b4b706c96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbced570c56c55410da23830140e974e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7560401ba166411d20bea3634397da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b9244730a34d8c8f36e9c7347d4ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bfb4a6f7251582ca3c483a9a64c88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b283188b9009b83a8790bb355c2ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df071e4ddf5a5dded4450845009b31f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73886f8dbbbbb1119f244342158410cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec090c5c6ae26a4229df4ae9b452aad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e4de5ba4b669c425c56d36ee999d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf6cbaa774796acc1e9e515def0ece288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaf23e27aa06a026a31020cee57df6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f5ddfa8ab74dc7e71ed3b77be5c5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf122a2cc9d414a39f71cbf77e11a5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2ef60ae922bfe6a5f7101f66c5c5a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874393cfcb0ce1e42192d3fb8786421b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a493d0ae55110fe48cdf86ae0f6f67a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0276b051581766f15459821cf3a11f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38685c4a0567b39989ebb4e179cc4091296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14696b35c5947a81331a8adb516db094297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4a7df521a43c9bb2f729a96002ecf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32846a3f6a5f0b3457151b2f76b700299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa78ab389985f06bd9b9cbc4a7b6b57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af7aa4544d901a9a63ca22c6834ffa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa873ef9c8f6cd3cb9b6d172d137279302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277acf741454e0b3d0d71c554998d69303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3accdbdb737cb34976c54d6667749304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfe4d1dc75e628ce4bbca516341537305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2167dee053164f75bd60472679356306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678b472d43ec75174edd1b3a0bfe11b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce37058770f59239ffb573dd905cd11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3901c29cf30a2c5d6778333df078468309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134235e5038442050fb74a95c797de00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ab464268965bac7117a0bb23d9078311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95682279ea3fc84e874395b74b8a89b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02349ad9f6fe84a3e57595b00c123500313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7766d95dada8c104441f4cb9129ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044996252d7d0c3de803ce975cb7f88315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f76e4f72ffa8becca9ef1c2b8870f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f87b545e5311b9e2c61fe2a1a6932317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699a6d7a16a4191d4cead0c0cd49d95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db1a363966a72436162789514ba739319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec65835ba2ea3eafe792fb11717db5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b404b20d15dda02c79ac560a732f57321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce5b7e55b604e55849ffa6d799803b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e400e896a84d4b06b20ffc6f4e964323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dd038e017be7e382fa37bbe48be27324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ce8915221053062340ba4a524dc23325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521e827d39a2706cab32ed55e173ba7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001869a193f18e6ffd213b596ea42db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6260e782895d91f01f369ea218d44eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4bb5ef5a4cb2c2cbc738b93edc120329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe35db5aae2f546f3d64617a4ba9d7d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9344f9ddd78f1488bd6fd2ccea379331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278f4ee8f78a35459700d389f8f570d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb676d2273cc7f62c1594ea4cf32637d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d67687155d5f95fba079ab984742fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bfcdf89797f711cdd9eebc8725f07335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f5f76f701e960388faa5cfdf093d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf4d4b85adc08c658dcd7890ea5fc5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2a8e5818dfde1faf395dbcac2c1b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e0b70e1bbf6f2f05c40d9e863368f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cb47bd7ebd5a42cccd7984ed4680a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2ed1119b214ee60484fddf2c0fc96341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176f18678dcd02b5dacfeb51e1cbb2a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde31c9652640f90b2f64d0a9050d2e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260b758eb184b18419ca1c25cfabfc7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f6f69f0723753336ee3e75fb98a34345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a73eff5245b638639ca2bf0da9723346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9ad2f43eea28cdd7fffe10a303808347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdece126c3399ef887dc0a057ab076348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496edddb618f51dee486b422285f0f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f883717a36f16e1396094e8abb241350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217d1bea86ff0f5204fae935a39ee0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d21744dcfc6f637b05b2dec49834f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5b1bbecd0876954600591a5716a6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cf7c60e4b3577b5f80fedac78c3e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080eeb29a6175bd780f56905426409a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dec5375211a7ac53c298935dc03141356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bbe034215664064192bcea85af0b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304335abba19dce671fb36c5a601ab0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08baf9e653515d504eb30d0dca588e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e5bb512a80af8e96740216ee12b47360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a93e4fb851246e9fa6b9d74d8a485f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa148a39498581c2325570177d24c6dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ad2dc5d9cb84c4c26ef9b0ac881a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49aee645ee051a7a9a0579be0e2c2c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc833d320d6dced482f55345e1761dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4feb4dbeb425931550de6a9f915bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3ed49726e3611daa89f4750e2b3e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f05fa212c5afc3fc8a6eccff372e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdbfbe3b800664422944a0a03fc4f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eadbe27741713af6e493481955bd82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008cef8b14353ad34c3c327e588a048371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c851e8718c1245193cc0fc0af827b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fdf47881f926f0968e6250fc2e0e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d32010d7b206476f71391750cbb9b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a996f31d6047ca2cd8a30096fcbc926375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561feee9326bfc59f01e19ac0651c111376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4c3d23cb97c010caa17e1b83718d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dd54efb7c535e4f09e771f879f8f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fd9f8218864ec8a11a43ff3c0f733379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3aa83af8ad4480a488b94fcc5af1a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071144548b8ccce81ed3c26c81d23c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef94d7ab0a2f82fee6821701b0feab6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95d1a48e27ad1adabd2ddb430254a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f4be7653aef08bec6d2bb93d1adae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d559ba093c46d34a6bb569a47d6619385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423913979bfd4de9edd071349d043fad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c6c022ad33f886031795ac6271bf7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33123f7e01026db7a2a46202fe9a8a1e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c24699d1fd8fe035d55eb68ffefcd5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae25ae50627253fe564b94527e1445d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06ced93798712e1f264c96f6f351af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38017e9ece5c48b42e2235ed2d878dd2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58048061eb91cdd9dd1a09198977a6ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137600a434c78104399abb45aa2406ca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8d63e53a5a9bb519d13fb3955ea1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc3d2734d4fb0ecf03197449f4dac6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee255cc7ab32fa97a83b51bd6c094da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd948e235a099a4eb2297ea72f77d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731072d39f07f0e732dffd339581307399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efd958f2e0c24ab5bd5a00864b7f88400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3e781e888158c987dc8fb5bb7e945401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9268c92d3ba3873e7a1f037ce4917402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890bc07cd562da2be252b0c8591d8d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac870fc86f3906fcbdac032d3a28e90f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6884336b7ed78991429e15ac4e464d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071397a621a6cb46318d6ca7ef0a244c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cad4a11fc8b5bb5731f70ce20f4bc1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbf190841e3c68772e9f40d1b2cca2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939e23e6a2784d4964e20bd5f9e5c03409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c85d7e87021e7304816bc141530a7d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2718c2771812fe1bd57e01a97fadc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4118e5956d7c6e6a2ec2d745ab24bfd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c00ce2711d89ae9284d1398c5240f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795eb9157f04b862856e2d80dd7de25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8f2dd146c8e26062aa0e921ad1078415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72702e08aac41c68271cfd3a2ae6b5cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df469d192abadcaade91617ff42da02417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078525a98374fb65c3aaecf81ee8437418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5b89cba610b9c08ccae97160a4017419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22f4d26eed44765f5b190e0e9cdcdc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad5941b99ea29bcd0040787c767a50421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943a8a8d2c5db5b8fdc15150a43b95f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45a78cf8047b78da5fd704bd5c04cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4568d40407ccf117678d86c5bdc4014424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745df793bcf7e0da613207396f607d2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b856a67903101b16d83e4c4f41f6e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b59f75de1b21cbb0e0d99cf480b80c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702742faa8bab4422e6b98f44e6f89e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31e52ef84933086a500f138e07ab94429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3786f8ec21ce7d48349ea8799c61d75430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88205c5186161a4dc61b0576838d3871431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed04bca515e171c78231a51f00a2966432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8ffaf364ca3bdad8f9901bd8d2515433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e9aea05b7a168b39b766e8bdf542c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efd42aabb47e7531ed00b3f6814022435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae759ef0c68ebb959acb0d1686364b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cd6189631561ca1b55d726f1e7ea0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d832b86e1ed742e80fc63ede56ddc2d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11fbf99f4ab6008043a28af9958e42439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c947ad8bf289cdc81a58ac6a850ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be4e5fa43bfd6b29f38b5edc401153441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce217af1dacdd27c3cfd3e50facd13442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f72e0a11b4df45f05ea2dd4637e96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d923db8e77a3935ebe88577ac95c37444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8030c6ced537fa8f18c014ff4ffc39a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c30ebb013002938ceb8122d00746d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ca85e707cec85d9775b683487b044447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a434f6c38cdce5f7888a7f06c4efd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f54dae4fc1c5fa68131487907f4e8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f993a20b39643f0bf01335932a6085450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389df0207cac9c11674315cc33732424451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8fe340c6c7d7165a58bc6a1d49a28452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964ade3d3c05c2e46c8805f9783959a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d674326b2fcaa417c6b67ff9f4312454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910497714cd056e793af405322da680455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499b060f44b11a5d47a9acb1aaf5468456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294508eb80cf7cfdd3b3512bc425089e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f01c7f4bf0802c22b516d6e652e41d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7003b6c793efc144a7614cfc376c1a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d5f9d252a5b771236b44e88fe6045460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1b8d3f27cdde4349ae9948047225c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875d75b9a572dc13c6ed0860d546fe6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4f381f6ad21916ff9d65d98da6ef9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68f05f321920a4b34465c03350f8b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa12d50c6c8f9d66a496ca40e2e7ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71fa624c13a2e97724246e42686c05466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df9850bea8031a17dfbd5fad9cd69b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac918ca4938de2081b6bbfbe4cbb737468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050bd3775863e57970c507ada0c4681469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb206c36eb445f8a0d109151a33e9543470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cf8febf09eb8b862f91f7d2c1f20a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca95e79482df702593a2f664d20be5c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0f146f90b97dac3be5303fa9fc961473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930f73970a47dba1f287eea62c9ed7b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6180adde59b24ce8d6a681be8ce28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8a761172fca2c735bea44760c417e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1271d898a9f1edd6906f43061d2f21477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cf3c6e2667975b6ef7f875730d351478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75373718c8f3c33d047981d22a736de8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d470211933602fa73c6e8ce33a5823480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2beff7bb2cff696cf09f347045c0c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0f83addb71c2f31268c1bea2e8cfc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a57e4a27140714da14ee4886de3cb9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c043f96c661d823a9139ee3595656484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ac4cedde43803e4de4dd4e267fc8b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1bc029c38b261b414fa9dc1cb5037486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54597495e06ca82f53d13aafcf0d1a2c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a395921f5de25b9aca4cffc4008511488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f25df06c632c04e935b70b5b1a11cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb68aa8951a432d0eac41ff631fb26490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b147881c95f9e0bf75a110108767a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829f6de36eafc8c692ce82bc3feda53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc747424b0050d04ee86c2c23446355493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0166b26603adec2b287b65386dfc291494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8066d70c923f3f94a3795dc6fea59495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cf57d60f574454220e432f7c6ced4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76245cb7674a8062ac62b4a204777aa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d19407f74e06e361a23fe8df4a0ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0650fc346b71e0693f303ba42a66afa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1bcb74cc49d1de31df6f003a4a2a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2a154f1c5891351d44441146930e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed2642e46a32ac5acf55b2c0ecc7bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9b4cac9be4c401e3fe4f81c25464e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024511ac970ab052dd50c835482c02e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ced6613eef76c2a924a9e4391e060505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed0b62f79f8bb63a72256fbfe8d747506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3758df37140f1375f5f2301d7e0da9e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c092cc53ce723a0fd03e053d070504508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76cfdbe7824415bccd18c4a1332605509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b0b022b09e1f85e65801770b898b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdd644259eced04e74a63557041017511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059b99752deb1dadc0aadb082c906c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fc369e90d9df2782d7e7233ce1d90513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45715720b118971bf81c72651e0bfe21514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cb5e0ad585583ee6f39b009d37d95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbed01e9204ec1da345a0481c7d381516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb265d11b9cb90eeac03c6743061c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8c47abc46910a59d94dd15cfb5066518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69efd618bedaf62bb27a80d8c84206519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4776fc6b89ae993e971f8af2c0cd3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf46beda08f3b449c0ec341bbc8ef5d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b758f3067e0c3245e0a15b4af728140522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42185ed782a5ce16d823891471d1abc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47b5ced12bac69372478ea3e093319524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f82bc49795765263844ac2ec67730525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716df0701946ec1afaedfc233d584584526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2023ca930063ede2f9ade829cf4f30527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f998c4cd5fa82d9d9b2e4ca8c6f36528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573debbfb610a5a309a58aec4027d054529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b5070535678cc26874883f878e38a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951e1c4221ebad96aff2f785be57efa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5a48d2c017643fe2f828a64396f28532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bedb5d95fb95731f8751543a184a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ee04eb81aa1d8dade7301720e7e2b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58d0295f6a78c7821a4d737af72353535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbee1c9fbf67bda48a52a49d30c95a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9fc5d3b03669be17ac6ee2281a56a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7fa9e8dd7965ee8e55eae0fd39573538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1d77d719da6b409163137f21ecc38539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2f82b376862fa1adca18533fdb5f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2267788f617e7869e7c0d0b01972dae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cfaab823d35b4df2902d5114d0de7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a409c6060523896d36c85260ea51c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e238f4a191e42e3fb65ca6230002072544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385cae2810878d261fea7c7c4a84efc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27d26f6186ad2bd570e7aa9d0af1f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ebb44a96509c01c4c5866c6789514547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f767f0385ce61aa07fa271b24f763548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bf5c36c18acf555a3fd850b8e414d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a72ee0177fbc1b699fa97863bf381550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9c371032149da282d9fd4b73d3ead551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddf0e04d77ba36d736cce0cbb0fbd5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ee8af0e83f2a8304ecdd4741c005d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3aa933f48cc83fd11b8945544742a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cce8971acf8aff6aa16e7238f1750555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2255d78073bf233dd094f38fd83e82556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe6302422175c3130d611f262321b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54d79b633de3993eea702f367d429b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2683632558b1789a325d3725effaf6f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51149947309c5b6bc5c8bfdcddd00b84560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a11f19f4bad9f7517632e64a1970e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3ae8aa307372b228d83292307f7c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b920d7c2602262eaecfee43f415981b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3b13039fbc7cc56df6b6f41dbc816564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8241b4cbcf2e265c31a4c56c888a28c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59cfbf156416c7c4c86c427ea65b12566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fabf3a0a09ca5009b2fe7d71838bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3984fe5f8d706290e4f92b5dbd2048f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c74541165db9dc99e20eeac108245569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d5b9519acf5ed31367ac36cef042f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f47ef2f5a9809045c58093a5d25a6a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c1a9531322d12dcd38a02b8a9d81e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc17b3189549f2d9b5e2019ad9efff4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd64bbe776fdb9cdef3c707f539372574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbba7df5bf5076c4abd9135bc06e388575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b99add73c9715ecc2ef33eccecfee6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191973a57e169ed59d1797cbef4d2d92577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb834a9960aac169a890f6df798769578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabde0882d70eda0b4e4aadc21f162b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a61b5ac939f8b42d4f5b8a4d6426bf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a70cd635fdef28323b837900c105d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b135929001f966348581186fb7bfbd1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434eba90253b55501ef6b4647d7106d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62509bce330b986ce62926299bb01d7d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db08a48ed99b473146377b8844dcadb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f780b1154bed0b4b5acb303e240c5c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9da9bc16c13a7946d484eb5467da28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be55d869d420aaf91de4fdb38fea45588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226ff8ba4e95f3b4ace57ba77b54d78589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80f1b5e57c4c17d61aeca9133406ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79387c174876a192deb9ed5c91a70c8d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b8bf322a6401c6897762298444897592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22b5fd0cabacff033cb1557c9b6978593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f283553126b594ba9729c8d8d20f66c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffe8f755b8a417e24e756c7687e143595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b7d06385191c7012b81ce6382e1e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2195598a53ab91dbcd4ec860a1f424f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791f24a62c6fb12959fa122f968b508598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dbded50773e6341f61e9e8c0e881a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31774c4c846aa15419c03f25c39775600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7cf0c70fc4926b79b4f011e70a847601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d3a4bf244ef78c257d501b276e644602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244ded0ac8db423350b0d5fe691cdaa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c471606f413bb853dc977e07e2bded0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac652f029001d051b1db3d07d43cb929605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504958b6b0486320ce23ac1e1c40a4c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2229adf4265383c1ae88cd2cd40563f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfddf8900e117fb8e9c135942de28db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607faab42398f5872797db23579b9d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8e47a1a0466f6d7e2cac9853726d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15da0eb3e294e80b23bd160f79fea56611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d68050ac1208ce5933d926416f8252612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b274cc89b6c8d2a88b3735f53c4ee82613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052287adce1e939a20a440fb7e565726614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08169a07f8b2d2ea83a03becdce0c357615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc27a77bf07e2fe93d9dd9d46c36069616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a73c4a4bb6c876a1e9e23ba011a377617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054948d2bb474c260da08a8d374596a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb20b31ba85ae9246574f301961e88619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70b8e995ab2cb2bdab3e5513e8388c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d928ef5573d80add8a8265f736c88621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458486fbe489dda270861a801038bc3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eb881c1cdf8b05cf882c2359475e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526e0c69c283cf36386b633a4385d1c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535a2461ae57e64bc42ba4b1205260a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e9daa8481e6a286ce3b5faddf0c3a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b228c02d7dde0027dfdae2ab2582d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b734fb6d57311baa72059117389f9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f0d568945c9beb26b4495eb29d409629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846411e0490c62b506cce497e1148605630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e3f33d61dd94cde709e6bd50434d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f53e43e1027cc9d22f8bac64194254632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda073ce63c8cb0e136ce8567d7e793633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5b938a2c7d32074900f19e92633bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bd4ca5ef5faddc71355bbf289eba7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bea22eefb654970cd18c94d0f86ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4f72cf2f51c237ca8e3d3563773cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2a2c7c9dcb14b8f4a1750b63573c6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7214f9a2879483a9a5cfbe5376149b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd23cbfb9bdc1d1e49f99c5c75e65cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fe983b64133355d0725e036f4720a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427da54ae8031342bb01e799a4aacf1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb81f4cf967a382df091d3de6cfac1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e00a805779d15ce198c23668462c68644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1dc8a3be025a055df7af6667ef662645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74329fe3f75b697d90e37a49b2d0d8f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf52274fcb2751bfc89eb45e6ba824e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b7f47c83cee1d9f47069291d95665648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562914860ee84a93ea64366ee7b003b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c60a46bd42cdbc9d2ac04f22560e00650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9298e171b4de8d7c909c5972ee3534651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bbb539bf77fa93517c8273eee29d9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e954e33bfe33732d99d0fb6e54f24b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccd6ca8acb6219f0d169deedfba76b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52cbe27d451dfd0a342b696b297b4b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dd26b0416dd8232ae0bb3a1d51865656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efac686f7529c3045eda6abe7b715b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51a85cf55bff31355a7fec8612185a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407824952a359cd1213d553918d3be00659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aed422e311ee02fc2c5279c3be6088660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe5a9a2fc76bf4539686ef78dec068661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b36136c6920ffa8681148470868144662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f928098b3a3d3c393c2661fde97f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c1ec6e97903f9856fc9934d352444664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09533394c0eba78141c979d57e8370a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455267f690372ca246a7f70342f5aca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5039cee761c5a000a021d835684d711667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2d048b817c4a73c3e0dfecdc0f37d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031e3b00211b05653784cbc699c5a66669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eafe0a9bd19a29acdca5bfaa67a5bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bf77c3a00d51c15a8c188e11f6ff0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b92f27dd6cc85b873405db6433d9b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bf164db53e219ace502a130b72df6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6c56c6e3177b694bf9493c5dad9fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e462a61d958badc993d704164a22f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1c2d221071fdaee7011531bd620ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d0fd4bfdc9c8ecf673e10366b77d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91981a128b666eb7b6ce3c52cb465bf5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade15bd1e7982e4da68a90498dd92cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5692b90d7843d5df7f6d8abe0a6c27680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441e261acd156dcf2f4d37c32a22f2e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910db6b0b343ca60383a5906c124b00682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ee0cf53ae8bbfe0e3a31044cfa7e3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e3054ca51bae7d2370a5236e0b914684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac2717889899e4ded33ef98ecf937e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ec5d87c3ef5ce02b1b9f3534bc583686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285978189179f56291af3d7b256bf4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99d587096f202ff0eead96e2623875688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a53d96ef0b2f202a8bbbeae91efe78689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b857919be6c36b865996f08763ddf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40969d220a10354c93afe47e14adba7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad381abe161ce6cfa463778280a92d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a580640934cecbc4ee10c725ec92e53693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf2c3fac3e8f361560e2bd16f285fa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822ad6492fedbcf43b1c703e6a04153695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6f8f9fb26106344e4e28600bd6dff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df089aa45c0dd27fee10fd5b9e706e52697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a58a0e7f91e3f3f51340a4450d3a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23afeda5c81cab02dcd3d6f448b6da1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87107bb9e639151987a71972cf027f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ab514af508c5dfc0b4a17ca3d0dd2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e59a9accdec73986a2e9ebe67fe488702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcd1957d5c5e81676a14965108858d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade42d5745fd41cf73aa141165ba3d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da17cf6173cd64858ca6c23793c8c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ec22b9f59665f127f91f64e208378706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bc32c2e5fea2799f6a191b297060c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0fa9df5e535e066fc23e5d90adf91708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9733bc34a0bce62ac1065e7d17c1ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7cb2d3b9a43597f66c18e6ca3a8cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68450477ebf054d821633f8f2531d52711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad7c16a9438ca7b0d551dc0b818311712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d3df7efe0cbeece1ae1f13954ce4c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b83e9c29b60de66daaf4bc9c541c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1d464a8c31220695e362aee763e92715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359124942804bbe97f27a8359a4de187716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1fda1865be316af38ca43a8502199717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b106c13d607e3b0e7b06abad0de0a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac9be01b74a248450037d34df87300719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c33263a2225e7f599573a865ebe3d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ea71828d355cee27f6e33041d6fcf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db71e234c4013414eb13b4485e5393722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9344e4b10e9048b8402dffe2460f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a223d86a1fe8b869280d6ac1df6ec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e6e0958605fc34fafaf1479a70bbc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d35e39a5473bbe36fae01a38c5d892726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6d7b0869586d52d1062db8a5b9435727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda198fc76f4c4c4d5adf66acebcb05728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c555934c98de298d83be7ffe65f9598729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecc2c352ac2426a81f3143112f0a0f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4556bceb55ea06d1d0cc47f3c6288731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca08722c803f1f2c23ea1750574850732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695758943e83becb696244b0616b03c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e77f329e74bb90c8bd6390efed5571734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48be5d0f4f05ed032bdf5fbc9ede3db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcf91f763f50772fae57defcdad49b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b1cf6667fdc4a0333d0d082fd3ab3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e31d1400850e4a3ae166e1e3bd567738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff616b1d546cab127d6ad2684429caa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6941b20419a8ef696b98b0ef09174d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09878febc37b7940ea192353e4cc26ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9677c2e2367e45814209d86327ebc68742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab2a1d6d222c9c17eca2fca6f6bb50743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1acd1aca32a63776c40f3a062d3af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861c6680824f51158d8bb17807963d2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561c40a53594a038e60b9d2537abd4e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff8e3134dfe64bebfc3c70ad1b9c86747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb356f51d7f9b3ea7ca7737d0da9c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bfa2ebc19a32d6607664957a4341c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ae4e0ee3429f5e837cc9d276b4e8c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f2d44708b8f5fc7e07c3dc1ab2741751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db119d94f9e6952676e040f027366a79752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4dc73f948186e8b5df318a562d860753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631fdd62db6371c8b610a1002a25500754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587862be9d9e1dccd5967b5363f7776755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa04625ef4de6f88c68cab5e99c6695756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29d414be5ab57ef79f802c1f9fb12a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acafc14b225cc8d3ad70dc5f413d5f5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d1bdb18fb45c14097993af525b231759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b546aa20b625b34f8c374fdfb32bb0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0931ef432adb3db594b6c2f09e8307761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933930a4be9abf70b45e6eb24df4355762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61aba39fce6963229850430db20a33763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a67a82e7748a952d73bc01867b8385764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f58b1f7b24450e2777ad7a3628dbb1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebc6fa546a0b088ea47fa6120fa9fd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7edf3810dfdc62a7f7475a7fda0ef767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc40fef5e4741c811bed7dd8b128999768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40092737a632bd4253e803bf415457f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdad7150fff7dfebc8b9cf09842fea770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516ce97b355c35b4c4b4d9e3a3a782f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece6193cc752c0bc65007891a0a8562772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94ba05c9ef32f9cc89d39654a2cc11773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedaebef713aa942d73f587ea1b866e1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08b0e9ed0265bab9dc6d929f94cc0b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd3398863bae9a16bdd3dabc814d27776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5cc0a54eab856886bacba5af2303c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022875a7e7cd89ff8ccb478cfec7203778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a0884f9860f472660906af1b700f2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a098e3a25faf7807f6b837ddc244c2a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e6373f9320c6d6412110f971ae57e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd915fda69c4c7fc4626065069e6fb0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc5606c3b279cfe04342e69b25a241783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42bbedd63231e0e335a0aeb81da472784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c5c9ff3c3ebcd84f86e9fc07245a0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661659270095abc0742604c1160eb5b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfbd5f5c38e52c173139153aadae7f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9050faf2ac519b10acfd25b95da80f4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb2f8c7fe7b751e494a5a55896cdff789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80da18bff1eb3260e6e599ace50a9d5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf773ccf80ca8297af5b7fe890024e5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e0f1654ba5e262d0303935078b7b4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c429dc4c194db169aadff709ec34b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616f1985a2bc00a735b81586c60815b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a442b9df7b93e2a8d0bc5756ed5504795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07045bdb58f465bc56bfce855359ff9f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b9b4ed062ba24443c6ba1863e219d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab1f815bd67183dc356bfef2c02dd1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330cce4aa824c44339f7332c3adf7e4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee22a540972c3bd10416ad066ebf778800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bf320c7a4584f52e35cc9a1827bb9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c9ba51be483425ef68cd928abf493802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5fde7ee7c2a16cc5e5b0fb4e35fd6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e184b9c4e17247ee3930ceb1d3849804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409492ed2b79efce8db8cca69a03864805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01630914e7871a0d241ed7c8f0b7b6c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306e766972832bb0cb6ac873fac69ee807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e9cdfc5967d168f51252e89eb9367808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23970cbdf15d7f6cb0a6f210fac08e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33695f637ceb1c9e08fdb6ccca650723810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e61cad9f76914f3e4f0e8a35e2694811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defaac6ea44054520c49b44eb7c4844812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd4efb52400bc4ee8e9bb42649f6c3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad73b35cf58685e7fea8a90e16185c1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4cfc4904f697b8020f660e8533617815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c9811b6ad83817358a8863263b336816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0b2a7608c6e6ead5b8a7c65ba995b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a5e420b77d08e38532f305cc5be5d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd569b5c3e832908434f14d0b246f9d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1eb589e987cd779596441c1a410c0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684aae668bf4721bf82f64a26b72d9f8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ef0b3848cd084850d1dffe494fc2d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477d97bf9643b5960e747529c759838823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c19467c7790f760d0e0ec18cdb1a1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee6ee2b4ccc120ff1f88c129b039fb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e18d5f1a92e981acd01fda540e0c0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f15eed7747934b9ac04f66f92cf4ef827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8bc59cee7b92222a135c367349a70828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569578c757159bd2bb60ce4e1575fb18829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a049405f7867c10f7cbcbeb6b86b8e0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6eb55ef7f6272ec07612f7c6fcca89831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b24a98510220f7818dddea58bca1c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a3ee254a6ebf397456c959fa2a69b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004d999b2345396e0c2f1b7b1910aa4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3031ef5fd5cf0de6f7ade421fb9a5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5141564039bfaaf8b82bcc11ffeec836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccad5c3c7be09014addcc338c9d3ef837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f661b5c272ad46ea8177f1942d1c6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630a410dfb5a9690a7503cf23a5c86a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f5e5230a2772eba251d1209315734840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9008571af26d62e170460f30826fd841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f10d0628be562947b933147073131842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc527f05196a44d044d148335712d0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98e1f4fd5876e75b59222930f80f9e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f3ff2d4b54477b79005886d4607d2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be64214144f11cd8bef70e3a70d484846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275612c73271c0a405dfabcc25fb1dc847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9f0c9178c2d544dd20b12243747af848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744250ee242ead55fed42898b540be81849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd816358bf07cde86d61f153188e4b5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad72fca2238ac85bde4ee98544354f4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb19d88f94642a904a77533444f277e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632a6b4aa4309793f8318ef7d13abeb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6981a720c451f602ac67665d5b64a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f5f456f57b07596f065ef1dd6516b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddc74105128b1d2405b76431d1325b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28001ba160fd6a9731353658ac15c081857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae746f69b83d9ad5d8100f4c29f124858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965565d339a26383adbb4d54f1967cc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e648a04458b4395248739aafcdb40860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f62124ea612f9a6de297b04bee83a4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de951f10745ad3fa23f273e90b1e3333862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e570b256d2e13298f8ff42015defc9f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165132507b996cb45b32bad668ddd83864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81770dd0f74f92b4c015f631cb0a793865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff81d337c0af867474c359279218fc866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621801f782866b37ac4e62f3677e4cc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752aadec9af3504b9a9242eaa664774868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ee14acf01f0bf9e0ccf1bfe3dfa06869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e11088d54d834ebf38b1ae01e266d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb56899502536f8a3c0f94e3d6aff2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ef66ef90b44dab74aa0d60d9c84dc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc3b70be75f6f017aaf1e911e255f2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c67b34c86c65a57c4fde7170d9bab8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099234f11559e9034cc9e9a6a7d4ec0b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2900f413f1961031115f35ac660880876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bec788f2993348d57b8dfa133dddc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7492b479a39a4762e58a2e998343dbf878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d15738cdc51a72ec0f9e3a2167892879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cc07232544d5d289d5bade6eac886880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1d27ebc00afaef8b8a8b1c3b12c5b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9b87b0b880e4668d02f7f416f697c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4a64816320f2b91450af7f0f1643f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe4869398a9b5576bcf302a8118874884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e623f9694c7fd02cce785181d7b830a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600b52c3041dccf79fbc9afd0c1a2b8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fdea73b43c73d709bf711e46ccdd1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ebcc1b9971d69c746b385476f9b1c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d6e5e70e973b210eb1ca7c24db0cf889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d901ac85fd735a507274f019db73d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e793ff4b9d0cd27a44cb504c36458b8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e097ac0990d39a2d5057af04cec7d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f398cccce130a7206b44ddc6466d930893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87110ef8d790c399742c80fb149bed894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f2cc36af4bfd931a7801d994736aa895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0467c76b0366f2c911f8aaa9124a3fd896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043113c42668ebd23640bcf769418421897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c922e2eccb623e66fcd8319829f70a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8902827f52920111a34f2f23ffe9387899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4205705d23025ea5ff7ad7d03858e6e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc39f37025be8081d5328d9ecd8a5e1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8e664ded6e3476e554f48decfa666902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd04324e3c35766091ec2d2a989baa5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d40dc4192e3c7a80bb90512ed1a4a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41372f19aad466c1ca87b21fdce20cf905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82cdbd78438634dbcf82ad19958315906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73689cdf10300803db5f32e2e71f56e5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43bde57429b452db9f88b3399ae01a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8e5e1acf8ee51725d1dc2124dea86909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889204dcb0406294de597005ab331fc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4c43b0978338ca0ac57b0f6a3e7ec911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571485e8961be9d8bce08225acb4994f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec861cadaa2fc15afced23994526b2d1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5be02dafb520d5f157c37eda332d0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76ed3f9da9823e6a4ba463a338b3d9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b022141d3f9d1b40689a19f5fb11a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712e7d76a884a0c5cbf4f84f1742e7c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56a13087c9f465da311e5717acdea0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bde7a7cc510ecadef4098d0bbd8f8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914593fb06c130ca5094adad25dd91f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c304d844f5a4eed886a8871ecec795921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ee5f99c824c5a39a283cff46a10fc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351e6b535374901eae0465784ed94e7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd3486ca132772d158ef45e72d5057924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60df1b2ab5906252d9f2dda12ab635925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43182cf1c39d42b0c4dba63d7d1f7a73926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d349c00fd287dc31cb627d1bc64e9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872de91717932d620ad8421fde3536c2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c83f2f6b83b01b10e9748e609f5296929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2fb8f036d6df33e17da82a7e2fc16930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d036b6f7e9d6f611e94dddf481d10931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa110e0329583db13d4514bc681541932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917168edf2e8a3cb97c35b1e1fb8d95933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091c652d6604a5f8fe7cf28b6045b34934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d27fdc68955190ac81b09561d0eac9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c505d14a78aa811fcca40618d14a84936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3839afc6066bd6f09c5a84c5c4f9a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866026190298bdb379aeb1f9d76676e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b1767dfdfdc0b7509ca2983e0cec2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd63eb0c94e2bc396e708cee989684940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648213ec761a6ed7d2209a894b5cdcd0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b9b0dba1477e872c128ca101b9ef7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887c8bf6a48aab8c81e42a16d479864943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b1c7782add393f0ed40ba32c1ba6c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485a030568550260d74b54e7ab3fc13945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020e4b1c2d3b6d31bda0ffe3b68ad0a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f212cd7f3a3d89f66d67ce64f79f31c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62d937e84132d5baf08000746c6bf7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c242c388e9605d9053585108ed738da949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f150dad8fce6ee80f532806d2bf77f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99801a1bfdaa560a152bc92b2156b5ef951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f414fa47044718b1180c431f883f0df952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad473c0c342a6bd009b09d324b45d1a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a9b143f37945f4106fdb8cc827682954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08ffd6fdf8399457af06411ba30cd3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740900f6016dafe3d3ae1f22c8c274e4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0d071917f589898b1cdd07c79ec48957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d0900c83c7e8c9152310da55325d8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccd37d7189a0d0cbd7bb6c2bfda27d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871da73dc6747a8a4d581480de0e1db960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833425acfd4bb34ae52b700bf68a6a95961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf08ccd1e51755da82fb88b7623b0b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0a03874da3a696f24454071f7668f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c29836bca037201170e74999deb99964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1ed335357cfc957b4656ff54a938b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2066186118b98cbcffd210008a7ea1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976763d9b83d3cfa3b09447c5ce6b3e2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fad1fedfbb98f39427658c61b0971968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306a6cb5f03fffe8449d307cfa2dbbf969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112a6dce974fdf70a71e3a3311359e9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442c7e75f386dd936608124ab7fa99e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d958f9b2fe2deb0162e8811b957103b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fcc51783a345cd771ac81ac7b031a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de4079f4708af16843d7d0b502e4c3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc168bd728a2ea94b61de40ce7cfd352975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b12c8249eeadaccba29b5a7fd13f0976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ad49ca67d522867762829ba8f511d977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b9bc75ef80f831e99c590110a0fdf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d77750cdbaa4c1f23cba8a7f777382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf40242c5b0c5ff0de54af4c80921833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a16deabb89dff33efe548ecaabbd1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150bf758d2c5436b8b00d6f4216b5285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c03ec1d6f243eae9b7a85f086b4466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e9f3cb9ffa07a44de0f5b3e2fa55a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3907dfe57bdd12e150ec349ae8d118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9ecba6b5393670f773c9de41bd7589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42742cffadaa19c58f9d2166c71200fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b601bced4084c3d0f6f0333b827ac8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da55558888e331f14825d76b6961ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff139ddfbc36830c2a3cbc9399031613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffc4ddfb5c6a2f256c84eebd78fadb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae69a916f59497632e4e4364fbcd8ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b50166694ea08a7697aa039ad70e4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4852c256fc76c76c69dbcce54040817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392ea351a3eefa1cdfbe81e68345f7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8631d6eb4b6b3ef487aface61fd880f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d913ba61ad0dbfe6cb392979d79e2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e435bc93e2dc63ee1127321ebbf1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb02053a5bd2a7f5d47d4f7beb091fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b418648ba6665361e156bbb2c473023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35abe82f25bdd078f4a9b175f61ecf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4993540bf787f77d35fad13a68ba7425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef654791387247db6c11fdc92a0955726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bf79098412a6aff3c95e0fe56755b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d476ce6032ee825ca7416fb8ec5f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec721fc7d24fcb7ae83d534afc4e899f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42f7e685fcb86dc26d613d4c988fed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481796b579f471d91166e606f1117e0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c77ab33115cc4e67f44cc0cb56e1ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19185e58c0547289893f164ad0bbea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645a2989976c88f0e499646a90fe55434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8b0f417e2b4230bdaa6a490347a9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031ac0b9cd7902bec061486eec623b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a562aa9e12aef3c35f210014b6cccf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2677f5f81bee6a39b9898be7c58748f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a168668fd07507eed5f9753c881a7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d30b33c8905542bbc0c5bed18ea04440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12861220ac5b0bf64c3eaed5f8e25ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6597df761356d7c107b520d3dca8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053d1bc28670b535a7c4a40ea5bd21943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec20ff4a49f678459e80c62d2932ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebce9af1dba30ecc8d508ee34a1d3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42752eed482f884aed6b648aa0ee5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096bb77130868d0a3369ab8e636d63447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d949feb6dea10c5db0e273a21203bb148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32591cf389ae978d78c2932b1832c81d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199093acc76b4c9a3fc2a2ef8f5b6f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e68a0ee00f01c1ad1bdb2c65fa42f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cf31acd2f308b82248e4ca3047a6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309eec9d18089fcd66d37c0dabfec3c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f58cd0d3a102a98ac93b3660a42fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774e406a4db973525ad41206e8a081f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4000442d9603b6d6df361cb55ec9ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97927bcdc87aa58235110a1f574939e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1e0f39abb5b5f7459cca102356ecf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71394bbe96fbaf699cf174ad216e19359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cd30e47d24653a2172f42a3eeac8b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8e8919fa1770bce3f19747f71452d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6e17e14569cc494b703f4d02f19a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ca1e49f1852860261d834ace98b8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703b742f783df2fe7cbde65c56abe1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9557c590648fe3453b739c2ea65d95965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf1c7aa31ce71ab658b1387a63f48166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77e1692b90faf82d9c3ebf8f82d73f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05272bbf6cef7c89c662ad9094dc644368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72eb86f31af4774ae924cec2f80c1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e12587617cd98de18b78b3287f81ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb426f52e723d30b4f54cef9e75956a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de5ab9da2cc56ba58c18782cd6e5b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12320072bdff3a9b4ac7b558c8e5c7d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77876e41ab2590ce9cff7e30885c926374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99ab5bd1dda37c934df92df889fdd675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b47443d3fffc1e1ed9189acf730d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ea73ff5813616facfc0e2f02fb91c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b60bbc46b4ef7889be2403b7fddf0678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0593cdf25881161c0c7148738e51b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4946484c0b557603034533dd08b2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c994f462de689d6ede672f9a2d26c9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0da61af24edbb08e848273dd86f6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12385ecf35a7c8a9b5327e40ba30c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47226170b8e55fdf854ed2bd4a1e02c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0ccc2bb506c1917f57fedfa27fe2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64f9ca6ce870dc2a316c488757669e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d05406dd417611ca9caa78368b5fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60672cd821773aa071c54a458f02449688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacb40de0dd8f520bc0875514aeb7f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a01dbc1dd3e7c737b55275e408b38b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d780cee5b7ddeaca88a6dbdee69d74c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e5a20ef7e359fc656c525656b57ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8d3fe38d52202c0174316e03b43bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea7baf410c7268e4aa5933f5ec7d5494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798c1743b0912350f098d2627a5530595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c279c60c03622f2802f794ae5d44e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb1bcff0aef3608f77268957bf75c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430350f68406537b7f0300dbfec5f9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3df4436b44a73fc593a80079f0de6c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f7d619db921eb1d711e5299c6cb1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa14de9c70c35d19d728d4f78b2a03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a42261ddff246051e65c4dc7aff0a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe48d17456243098a4354fc03685ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcbdcb4b139f778fe1117634e699ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627dae32388596ce0be99c37f8b0607105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ab91bd8d11d772e756cbb8aeea6a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1696b0ac200f48b9cea16dfb518b224107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792094a1016131fed4f4ecb84d7ddf09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e24ffcb7f735f69993bb7198b0c265109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec8451602b48e4ed8ed353e7919bfb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e759fe02b3a7f8936b6adf2f08876fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca04c6bfa03b8366e09bacbd561378112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf68c254451fa30880965f14b00cf30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79a8407fdb7660ca2c1fa55334231a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a13ca952d9b4f764acc40e050eca79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3303a1d6c0b6847c436489ff95f621116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f255fcd0f40e4d9b0161bcb80af2b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c37f8ffd691eb9ce8392632de0323e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e59e717a2c95bfd426eae7b9725b58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5671f9dc1d9c909dd414bee937fbee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b814a8b45f78f390fcc0422e2e5e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acd3370ab1ae891ca19ff5442a7678122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613b0bee10a1b6972320cc7783ae37e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404d756edd9ed64dcdbbe17318a6fa1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bae3a6a6879595760fad70cf9c2bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe887f853b90d110f096a006b65412126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbced5d08b0f2f3aeba3d61eb73308f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9bdb4a78989490b203536f77167f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74b8813fc8ba7175f39bb8a6043894129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34e11288e58b8ae187ad48728f2888130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1a3b7711ff32874eae18f0076d2f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20841e0af9f647c3bca5a63ddde3e70d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa927992190370713175db8a07881d51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f65ddd58c9a1d6046916d4db0ac64134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490809cbe68715f062f79912c2da4506135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fda48621dc594c9cde1da315ef246136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73ae16f72bcaada8c6a150164482e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bc42c1b4230003b0de2c61ebaa9f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36879f260d282a0c3e8bfb9fcdfe601139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810d1d892ac81e7e94e34386c457bc1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622880ec878639ded4906a155570ec4c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c1eb4925d0baa1c2372b58e2bd89a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f470030499475183c30952e23aab3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fa6a878f92726f6982b6b1603e639144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ea3f70dc4b57bda8af175278c2ac8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c2b3ea6bb3485447d2a2e42cb4cca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31491e9bb9734dd4cba76d45dbf629cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306a9e1aefbca85a82ec02e2b7195b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f8c6464d058e28e5865c40ed6612a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5ecb0da016395830834efad34f8e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477d1b28dfff29e16269f7ff4a0cf66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a3f51ee0a6fa64ea4767ec232066d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7180b0f327a4551b875da77ed9d7cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90654d3c90072e2238114ccadb9ab0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7dc5b51397d91bd21715bf9f2b71f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035831b470c07f143ed3be72c31d726e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044eb44db5d336811bbbb2ddc40db056157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89428928681696474db86c1223f1f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44096ab45afdfefae4acc29050cb66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0329535ba2ee170000ea523a8417ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdebc70dbb076835d2d6bf8246fa69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474b33a5cf5ca3514002bf5b7c11b89162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445238799f7a53eff4414e25eb599c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef2c7cf652eca4085999e8a8755f6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1a886607d12ea00d6c24b48361ad2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e512ae659f649f37d161a4fe31fe337166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fde558c23d6e42c88bc5505d9efbc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaab39cb81316fee422f0209bac44cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0d12ce3dfeadebc88d1a054fa749f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6618cc13c9427afccabb0c753c3eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5666ee13e631888349165b48e41ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534695d92da5363184764fdc1ffb8895172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cecc0ff87ed5a9e0e44e93ddcf3e44173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4b2451fe1d21c2d53f3d176822898174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bac3f87d6a0f92b495131f0c1d9b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42e0f94ed3b19b1d136261c039b201176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ee34ef505e8d86c96a792dc658dbd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bea91ae67bdfcc96c42f1efc0de25178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1244ea049b5556af014149ae89edd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe231087c7b3636f1b751073e50290f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfebc576198ed6101549e14da252460181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ca72534b114337f8019d8bff2a01e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb15d5df5c796e7f5d0ad81b5d8e32a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afab931109fb34ac7c820040638a031184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79466b82fbd20398fcafd3afebb15a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b90e16e8ef71dce8a77bad1da889d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4039b05aa3d14e8bcea4e385f1c3a66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb1f6327ffe18cc0888d486dfc9a1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9df8b81fd0ada4e472e7ffda651b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add14b69a8a7f51ef3a12606d163275190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce56e26bf58579ccfa15812476e8d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93627292e574dde20d323c32e126ee7d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddeebc5369528ee692ad9720b4be36193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c74c278cea9a67c0c2c4eede977074194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49c2092965603d52fe564ce286906d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743fed56ca20426f328449c589e19bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84140f5050c75c6cda23c1bce76c106b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38e7831588fbcdda16e00572ac13b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c0e1d70474be38ae6e4a0d0a0b559199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bde1910ba7f515551bcc7d4e2e90e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43132527bdb56456194b43060a788db5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46128f007a145902386fe83400a8df4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e46aa569456b945a83672c5382828203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740872fb4af5b661ea4e07615ae12bd4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79365f48b74dae787cb2c0657b291001205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02ba87dd66d20b93d8cb3f40b983cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad00efee349e4e809330a455fe363f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93101b5e3fdf2bf5e6c8376d3c1f1b51208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba839414e1823171502d3174b04559209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f13b1cde512879f96c1347988c0e7e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c762ae7b87c236d47807dd02cb3203211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33deea099942856f684a14bb299b91cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde13c211bbd4c228db53729aa73c1b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90768a7762f016eef9fca25803221ba6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047d3b03060b4bdfa0ff13a63283497215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4453e0624c52e0ec9464a3685df3ccb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a44c3c92c85badf7a2ab53b1194231217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84515bf9e02f1c2553cac3892796aafc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89846836499e2774709bbf0957c2a0a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141cafc5b236a133365470b29aedf2a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209f022f2eb30c22ace7912a8f0f80d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cd916f883704cca575439f4f9f7b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5274405eee5e8be6035ebaf505e25223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12d2bd3775fc0d1ea3639b7d62ff9d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd530ee246b61cb24c9e8c18e0814e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1648e026431ae7b2b5f914c78a703226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8ffd9ee0c2b702f59d8ee9fa92bc5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167a054185af925a2a1ee931dbae141228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bea056dc9faf24636c4b30a0a7f159229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49128367c877972bd69b6182c7d7869230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81d1a577496866d5011564edd47e3e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167848d98dcb6455777ee9e3d15b08f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9b87a9980650dc3a9490c71df8340233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81166564c898e47da4dcf2a7fb1e374f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665a9e3413b2ce72ba5ce4de01bc591235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a407df968a2884cf64e31f6b1cc8656236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d0e4fb2a543997d75d7fa37ab5205237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a3ccfa6845d7939a53313a78c1e9b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa41cbc2221e87deadcd527a8f9182f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2225af1134a39a934580e74c40ffae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52550939485248abbf3833019f3466241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c9b0402483902ee56f50d511afcfb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77eb99d8fde787123eb8ae4f106226243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c04a61db8c2c3c478955e9fdfbbfb4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bfaf0465402f7d041d7bfcb3e1489245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcea8c1c2e108766fc7ecf7dda19fef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72d2cd7ac421b0791cada36858aaf6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff22c974f0751a85bc365b0958cc3e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88808e3f8756fc1568adaab1dce027b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29f5f9ba1df9c2c926fd64ed13b7b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7dfb09c05b3ec1d8232da8418c508251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cd43beb9dc609ed6c0e1baf187477252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229a04890c15bf0eb686162082ba66c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c724e99110357fbc122e722d67e46e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4d45bcba367744be381dd1b3d8a5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bd73fd1e86a500f9b678a50d458f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237203fe65fb170140894bb821b1fc7e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49b12e9435cd202c431e0e72a9bb0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c96658f9d8ac6dfb570f88cd0b63aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70837211e6b259378ba118d21a8467260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61a9d6e81659afa52a127a8b4f84fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae26d9bb7170139c8bf0af5b963f557262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1025ef94664c802a6749703afcf575a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6e0a2e4c817acb48cd7f301b090d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc45defc887faa75238c642b8311f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065b20f47a92ee0a9c7119b824a9987266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4524998fc21ac44aacdd7b4f651a5e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86d05e26e7cd4aad1eb9102d579a8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e4728544fcfdbabc1de97964cc99e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc99e10e3033a3f43e93878efaccda3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af970557505eba0f465add1a4b729c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83ee659c3204225b2583b64e08b47f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8fc4f2ce639e7be3bcee6b6938353273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fce6a94b9a9ee905d204058b93d79274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503d81b6d7f70326fe0d58aaa9da56e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ff359482c8683c391fb9e1a2970a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56e42e6522ac5a9f2a8d2bb6098c54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06b6875903fb2528c9e8d17ace180a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc18eb252f1309c66665dd93b8a511279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d8588eac0a4b2320d2835057ef30a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a834fe94d3f1ce5d6df88119130fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacef5e56b5f39af04881cd5eab923b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47125b087bbefa036800038d4dcd7a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601062a279436ac0ea3cb939e8457a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff39632d465a44978cc03b1a0279955285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a9b15c7cfa8f3f12b66738df0ea2f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7449f08a2b8af08b422b7e33526a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001b2fbd78dfe712150cf4be9afbd94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb87cc227898b656715f5de08e15a16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef694cc381d31793e16601d4260491f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c21511d5c1998889be29476023e604291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9fb93fd05ae0857984be88f0f9c51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fc12a554d5fc4e9ed474375e7ac1f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80452d4d722535adc08ff19fa08ec75d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7626af174ce5fcb1dc9beb83e721b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d77a3621a89de92fd2e629ec8b97a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a672bc28adec28e2e68ab3eb2c8791e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b7da396a54f066a6791334affcd97298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1930f58166248e492fc52994808ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64441a43b1f65dd62cc3ce3221e6c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb146a3d6e43358e871bd95f07af11bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435a1a6b3edbdfc235dc4e88e806409302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20df08affd27c3a220299cbb9d4076303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f92832761293fc9e5f9e6da6a475d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2b05dd6d6e64ab91ebb9c7b3f6302305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704c6b54698fd720a376bae98d7b09f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41350c63a5cd2b1bff29bfa7ac91e5f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b9493f25f305503e88bfec766a88e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9be2d0b8acd399cd7660ca11edfe7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc217c0e15457d9862ca15ef852378310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bfd8cfc706f57d1152fd5bffa6708311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddaa5deb84a3bbb1da7e243b238c95312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65994ce323c311a93abf5908b4c709df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695607314c1dd09825087949d3b8933314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e217d8e7abb755a9e930e04439dc806315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43719f0ddc924efb44e361f43139cc5e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d80bf3bb8af652622032d85e307fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb95c312e013a942933a8a9574c6d7a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239d8776d9d7c69f3b1b1dcbd545aa0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98422afe428c169403a43f6e22d16315320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114090d1bffdb303657a7c2e6c6a515321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b140a6c209762f39b5a645cefaa8a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddf2edfaa2b6065962b4870fd6675e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67f72a4c50db49ad980596253b2277324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60525a4b107c241d78e7b3f342132985325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd060f477e1e6c03e2334e6f9371094326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badd256f48a3cffdfcbab1f1b832cb5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431ac668cc2b0e88abffdff102ba602328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9cd6e1a6761a7385d8801663d7457329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3805aeb98527468ba8e8da8fc3013330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c70ad2dd6ee0fb30041cb7bac7e3ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5190d8aa4dc436fdb5d21dd4630cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253707013753ccefaac76797abc6b5ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6851c1552c33c3f99e38018104ed02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e15ab2604666779d6fd75e9adab54b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe047bc3297faecbeb5b0499813e067a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a69d634d2fd369e73033a000f451a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e74201d7b85c20b56fad394dd727e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcec07e2b7f5db0e654a9043ead425339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae9d219ef2d9e73320a250f7bdd922340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef6117530ce8be559b8b7122d95da3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2338ed7d592b16865f6259619b93b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a1b3fba8212cb5d88fe5d8bbbb542343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0e43a1e65c26ffb338cd73f8534c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cb5fd8d7a5cf38c60e86fc257cd8e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0a76cfc40233ed39b9e0a43d01662346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b81a3ebdfea467ce9c3e1fb7c44f50347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213d0263a9c4e8271f5318bca156795348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fedffe4eaac1d96d56da25b931639349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed72c955b8abd508b64d429d585d03350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da62fde1626d91dfa50dfe266a9f3b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6515dbc99629088632024f9c55737352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d426380aa72fb57ba48acc409597f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037c0bb3c54794db5331942e5319717354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678cb0d8ffd9e5110c05a1da8407b81355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0a3213c2a1a05374239abf54b9f46356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33739747a2cec12f5e2fde0eb233fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832e8a274ba19c74bd0e44367d0ecef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c95a843be8c3873c84935c53a79c90359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae0e577d6681aa69a3390eba77ebc9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87395a733a8c49f23b1ec2b0588e2ee3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b76d5c9bf217c904aecc2b091dd11362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f6923de09fc1cb583a6546ccd518b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0c20f8f03a28c2ebbb71fd8024bf8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b72a9fa2eb7029fbb48455984be69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676835dcb0e72e2d42f316bd0e28b07a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216ce06340513afb17ee2da9c1c3ba7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303057b2fcc83eea8151455f73f727e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923bcfe0eac28be43d43fae12048e68369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491810b41381df3994d67b484064b8fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aad74bb0863f96b4b6824789c71d1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f384c1d931691505004ff6f0a40f8a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289e4f657f8a63689d62f6be999b64f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12b5d6fe9919138bf5edbb454ee35e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f97af920c7a0154024833e76db1760375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e3dda102f57cd2f6662b03905bf70376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8b55df1ce44cfe0ac172f6e0929c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef1553aefaf0b43b572500da041b23378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59a9ba55aa6b30cd5f33806a2e8f3b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ded25d993c654d5e5cdf175b63653380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27f4259a02b0412a842388b7d8c276381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6094b4c4a4e34a8a291e4035d9ec1b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478907d667580ef1ec9fc9b99ac36f8f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacd1ed7446f678a084f58ca174fc39384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61499d82b5d84baf18b32b83d5872d1e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13b77252b14f7076840897e4e893ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8579681a737c0377592ce7bd57fd4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc800de018462824956de11026005d35388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc30a94d83e64ef4c0645083db4569389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956181635de2efaec7fcea2f8eadcf68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d790e2f4111aadfe8ae198a57daf03391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a39ac08417673f0e8abff040e65a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53565d04e0bb4bcad40b78be8d54957f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0672b5900f00ce53a243d35ab7c3396394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eea875b9d0afd01722192336a9f9fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe483106cbfb354c00c05c08d9f7e4d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4f9c4cad05dee7e8617101dd7c8fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53e8abbb7d1c9fb2749583ee2a5d49398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10fcb4bfe84cd90b2e572f1191eb53399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff375b76a178d5900926411a39e838c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440c850e98d2954285b008a3eb39e66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b45afdec6adc7acce2a2b5688306b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a5c6cc5faa9d5194d4b2509f1b263403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49766e738d3fbe635cb65ce0a53a3be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270d1998e2f273d23be8613a7844816405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5f45aaa48cb0f0d556e46b89f0ffa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab364fbc20d8a8d2d1c324544443bfa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9d60cb4f6f6cb1642b465df24f768408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7f2574b2b7487dd7ddbd78328691d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764301fc615e24a782e15c0a6a6de90a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7544c789cf4a1ff3ec05e4229bd1cf5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147df7f1e2933bf01b96b9fc2687eb5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef007468ba638c8848b11e40b2724452413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ee835bc1ece1b8bfb154641b954ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fc0a0e78750f4fbe6779e931d33fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a953c044cb9c42ae5e23d66b6e657416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fe85fb68316bc1bf537fea063a69f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11d09da011d157a0fc91939a0b83c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efe313b5a3b4e2749fdccf3fcc509f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7773d34562d6c9fff2b460f96b12859420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60466047dea2972b9c3764224c50731c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59904d581536d6ffc5e7b814d9a64020422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c6f3dc96dae62c497b14f8614964b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd6de9e26c05d2bc29a4ee1416e273424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12230b6dfd9b775b870eead04e0ac99425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cabb27bfcb61876402a0297e122ad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70fb9c1fdcc8490ed6be1282b0948e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbaad7ff70dd30c4bcf1e04f307e03428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985cf4f854129c8e275b03be795a13e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bdf8427591025e554b5bc6fa8d133430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368092a1dfcbb58e84acefb8b715bbb2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac2f7d4a85fa284ba7a28a8ca3ddc4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a49b6790422e81b5e14c0ba583c1ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26452fd74778c04162ebfda574e8dc8f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e918ede57359a87ff68556576d207f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42586b2a4c5eb4dbcfa00f7a66fec4de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa0f3dd45ca0375dc6286de5d629e5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227686cdb57b1be8de5c02e7e30ecec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3eaa27a17a3348aaeb58acf68a8680439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80531c219f017bf187e60285312221d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4607a5f989e2824d745e90c7c86095441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ac64cf3812ecf1b660d07d55c099a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a245bd2b9e2e94d79ae5758d0cebc2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf103831ccc5934a5d533e14221171444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0c6969e895f42f1dcd1404bf7eb89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894602cd31dcb2791954e54f5ed6ba2d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700810c349c0ddf13df9c5e1cbfd49cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a2fd5169ec1887c305940d36ff56d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facadb7a844d2771d376482f5953a54c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749754024b4c9c5e0aa308465d6d5137450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0806c422e07a13632c66c251a55c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfeecff1fc361142cba21e82654654452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48f1a54cb36539d84cf62b26da46ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374e6ceb2509c53d071246ba69ce4d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56517efab04944734dceae31cd1948cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cc153a0c7634d523d9f4c421af415456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d2b6ccc1dc344b450e3bdc68c649f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ea31eda9a954a176b1033812a273e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac10fceb2fc700154b5113dd2a17e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66a211187fc6f2cb50ea94eea22ce5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0de92dcc5a10097327cfa1351a778e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08607ed6270daf90dc6e332c7e810f88462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbbb11fe320f26df43ba4b0a519219463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cecb9ffe9d99509fb9f3aeee7fa19464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeabb7b007722347da5b1d5a4f5637d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e474c437df613334356de02cbf396466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2110082e763dfc886ae78a66ac5cd0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0aa00ec2d6fb95fdc4b27f33346eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330274e610e01a8d810a80158a7c9e5f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cc3229326ee5eecab5433170d6619470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fdfc42364c139950b83d107c96626471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27c5f34a36cc958e81eae9f7e89873472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66b229a6b50298a0d9430440b2f961473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6afff2d13aaad456340936d3a6365474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b5180ea30660e83b3a18fb58c4119475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16d62d7e542e65bee4a95222bc64af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701137ad41e66678d93cc780b11587f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb47508d23e034f1f83743c260e4e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5b1f28423a9c43ed90d75b2cd4010479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629751660ab10fcfda095c2eae29272480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ac6108b7cff19c39307c67fd4a8a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92340af2289bf480856fc5393cf10173482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ffd5c765e39ea32db9f30fe897f60483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad58e408740bf1f64c384a184f3ae8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1991d0f41fac63d2a5d57c84355b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01249f7562e4585fd7481a8b0629e853486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34cd834f0ee1fae2e8dd0ebd4226ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12b0d344c670c4784c10f28a7ee71b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462390f71909c751d762d07e1cb37f53489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f0455874ebe215632fe0bb2ba7038490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4dda1637dc5ead63643432e7d1122491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18889cb9b479b87e90373747561d32c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cba1661068dcbc6663f880f9ce672493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fca6746fc083384fead7c95f7cb83494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa5f765692aa894d8154298c3104fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8733302e2b7d840c608974b1959f1e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e1e28e52683e9f199a3c1a6b4f7e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0b5a5e2609a4d543a63a4e1a8b9d0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde1847e69dd33eef3dce0a2a3c98cd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498450a1f08fe475d10aaad4adade8a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7b9972d32a6c9b2e1978261fa940c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204b40611bace067b15fd39a8bc192b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bfd07637ba67eabd86418e1e65cf2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f2fcf76a958511958d6a360312e16504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c6b0ad7275b45fee612e5f3012879505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24947b78eb894eb64fd53e5c09834cc4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a58f04bb3b7b679bd3cd42ba8819ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cac7cedff062681ed33ebc50abaec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9f8fd428d17863708db1783f6d9a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52690ba713d604d85459c2af3ebb3e1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ff8bd3e427bb019d3eb7702b6d40a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab7f14900c8850ed35ff251a411ff3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4d11390a989ace7cc7907832c1ced513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d35acf9b3b25438cab006285982c90514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def11a0ac87227c32e305203d47ecbcd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325aec9b4df28d2bd822fa03000a19bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d56dc793f3cf96b0f0ad84f8f41b04517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f42b9059c2be791db0d69edc5f09a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762dc5a8144f6880e8971724be1c971519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5399ef6cb1d8c729fc0522f0c02234f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fea952cacd1f7939afadd01f873bb7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235048d1d174291246bc129fcf3bf7d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73551ed1482eb06cb706766918f7a09e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38e08de140ae808e7bc802d55f5b9e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dead1dfafb22962b81948ec95126d30525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6366f309e949968cc9f355dd802b3f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d56a557a949ee7689f5ec7a1060aa4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28234fb4dc1dc8d02697e8ce713a2f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0302fb87a07edd39b77899d17e7d28a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0683526fb0df852a2c1a761fe50dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0f28939f7523698e8c37356074b90531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43396a6bc699baea840228b7a9c62319532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df6817b14db5a5f5cb3a18fd5efd26533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca88b7bed0586298e06151cb29522c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6a3083d51c866c99f23dc56883b48535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0fb511c7dab1ac2b1e58d80ce5c0f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca40bc6450fd4c6a1b586b9b9305c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8542aa5819fc6462f7d06356a91a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562106d684425dc02916f8af61d6eb2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e9d396cdf18c330464d4d14b73c73540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af583e66b459a4da57189565a074701b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf119f500ab30060f1b798ba622a5e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1838996d95f65dc2b57c33b38902a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f85fe9493519c0016b95b61c74381544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2274106fa68d7f26e6eca3c039134545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167f973983a3359d6df4f7b36ed9804546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1b6969ed42f0b52c625e44bbde857547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6672d3f6bdb4d6d02a1503c49b4fa20548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf37494f5e58d7d4a08206b43d39796549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1893e3530ba67e8c19233c46c882b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47912dd7f21e38022511310044df0506551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e4fd80425c5d5accf936c9ee4f557552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5aca1d41639c9065d4c2aec2152e20553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b30554c9e2ec6c82347496acaadcff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc972a20b0a5d9370b4db22cea65f4b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8837d9d6d81f57944d243a1eb811f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb788f92f8453a3631909f3ddea50c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d747c01e6e736c59e4745f50802bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5373be0e693593998bc5b3d95728e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35007ee487dc8ba2e95fe3e5d599cbe9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de073ed8f2d1277163b6d0d6b3ee3e78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d717b9936e0f7b9903ff774c280da562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da033b6c0f5eb7d91217a52400fc8bdd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb39b338458aaae8d82e640b907a4d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd410dbb092aff44eea16fc0462202565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a51f16f63f49d5e183ba534824bb8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53092af91eb9f51fa632aa1e260ff2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885298be5c35af7cdb88a1cacf096d1c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd289b528a4b580593fd919b6c8515569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4bec0facd7edd793371dcbae1579d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62025fddd45c5dfd1439f92a8f1bf4d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2e0879a23192025444e897b3eb712572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a06139e325b00e51a7d7219e14542573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0753ca770e427d7bd40589eee4328574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d67d5dfe62c91552501664ac724e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d0b7b91a31143331b8fbbe28364ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf3fc8dc27b5ac1d74bf9e2b960e4f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce537fd51f534abbb4ba79772b4c259578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89f071e981f0928a57de967d17504f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cafab9c457c110394b0717ffba6b4d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664b6f9ea488c53d93af80858f85197581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07be21eea11ead8dc5f50b2347cc741582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ee7904f5e9303b5569c51b0463c9e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7c3e9b8556dfc7af67b14e51b89e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86e3ff80f9facd48b215bb1c6c4483585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec7be75ccafceeb60b3cc6a1ee6bae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda9bd9fae9c1ffa9d02984673338f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657952692bc04c7c64bc803f7e64b641588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0cb3052060aed91ef63012a6c6d9a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3df9339e5510cdbbf2b66caf44bc5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b76ab0dcc6cee3d3f3e2eef43e52e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed124d93cca13361d93e1a946ca7190592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259006bd2888e1fdbe3710d51d896ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7ad3b10375eea901096ace2fac0e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d869c74f1fe98a1c8feb4d36dc513595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f3e31e4155e25c125f39cb3713923596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d171b27bb15312f93ef2d3dc9c88523597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb48d6650bcff618af55a47189ca6c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586495eb681ba3bb6a3a32c93f4a8265599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31fce3fd739704680a6313c62ea3e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98e0c3a8dc1b912f1d8b6cb3b1d40e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474091f488e8c206feee11e38abaf20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a2d94f4c7e9306d52f7f52693c887603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206bc251e2a2fc32a658796fc05cbd8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fc97e721341002aa3a7e2f631a4b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cf09afdfa55ec737589310bcc9ada606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b665e3c3ed40c67ed8e531d3f59b3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f17d06c95499a19320622397b2509608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134485a4fbc9857f82091313633f88bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17428677b5c8a7b19a2e6ce22e67be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0e616007543c2d30b9cacae4c3c21611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba32e37159533f0feb8c946818a2b65612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065ecc952ad16d002d82a0a12a0ac16613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e7b61e37f92926ba2df187387b1d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145f74355b95bbcaf5cfa9c9c222887615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f2e887f78c06280c0a6d0f889ca32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c62ba9136fa107fee453f05cd3206c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289550a75f85f786a5d74b52c65364e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8da78ca90e6c6a78133e929231b27619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c003a21f0fac58e47a72e19327e5d41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8319bef60f0756bb2cca6001b02bcf4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd0abc84de0da1bd78cf778b6b8fd6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629c1fef3f7f41faff25eb914e8fe4f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed982ce421c369af5ae30541221ba6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b79860f64c083345edd1beac31422c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a805e7f41c63e6cdd5aa503497ef6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b49d778be15b675f977cf9595c32ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc0bb2a53143fccf518780ed32d2a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c4788db089d8e608e2a4c393a1c6c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac3bdfabb45c2517000ee5221b6b9a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551edc1cbea9ba7476aab22dc3ba04ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337775546529a0dd55f025e2b569f75e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2e87219997cd3a234426e36607db2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dd4903d8d62327875b1e7e42ffa17634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920b8064224f5a9f4153edc20849934635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72784f7200e561bd81c1d46c46ddd8b8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437814ce8353b737ba9edb5401b9f66637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de8cc301b587a98f333a9439d16865638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93ae00036acec887f3ed6d7d1f1e10639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc761b5100de56197c993344600b50640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceedb3a6341930a08449d0d80542e66641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e876540d45ad4dd5254ededd5c277a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2107877a7e2b7ea18426eb78ff9c8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4961f10bd95a1f1c5453b12c4e97f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0200c7ddd40d9d8be782471d95e92645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e2b89bbec6cd0334376d5808b3329646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8328b8d5ce01096e271d3fc79f2129647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e5950b264e83a4a22a0197676bb9b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cecb2291b66a898da40fc1ebcb2a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3b28ca7d8eaed85519880fbaf1c48650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0c2c3333b0415b2b3dfcbeec83cff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6fc9807b12df0e30da47c86c5dc05652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c23e60df0f66a966ff488b136347e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bae9583e47ff668ba37009eaa3539654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26b5e5d0d9dd443513f16951721722655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c4797f9334d091e3e6e05e8d3ca39656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faba3418c0d41e2eba6d1d324b314a7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb244c6397ad9c9ee9b78041fdd103c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ad314486cc6a6c4db33136dac7850659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a58f438ca051b70981c4de5f170aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435b85a32051c866992862fa3c82314661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3e4cb52d37a9dd2efb1a206f2a3f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948449b7d19423fdc5f519aff56dcde663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4a0effdecc34794f43c5725780d54664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b22ecf4892ffa4d9e4370a7b57c357665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37029b392bbd95dd66ee807bb6c4906666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66608043719592ce1387d8137d2ba9f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005cdef3459e3703ff5747ace4b38ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c263cb52d66739bc52bd9b7723ffc86669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f24b0defc130454ea1d1fd0e8eef6a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f32bda8746b8ab96b6ea4270bff9b0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5547be47b5ba695e18da72f46a669e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8611586d73fe5b936f9c3b6468cd70f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d49fbd66382edb6a70fa7042d5bdb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a004443873e4cba3dc1725a53c1b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0155cb61f7b9b5d68011ecdc581f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538839ba3470ae35c6b3f13a5c9f7fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cbf5838061a5fe0d7214ec296be84678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516a214f819071ea2d2029c5bdc8f4c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45c84dc84add8c109fae67f7b8a149680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0c5a1cc5abed6c43447658e05542d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb571b310d9cebd89320d10284344e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb2b36d4f6f65ea5fc60f33af59676683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58528bda14b735ab8897293f681a29ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4ee108ff5bf7c35bbc255ca38d994685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955555b372ebc077d1c8210ed40c1fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f905da18bf450f9e656c8e5e9ae2ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f358c88fe3d105d6d0f17b8aeb3ea7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed4355567d14d4d91305fde01fd07f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb07aa016501b47e4d77ae2125e5ad1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8657c40f0d1bec2328e0b789a7a418691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca879989f12da59765f8441d080eff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853c051768b84613d56f9820d4f46ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1c57463bf164cc3c5edddbc8acf32694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26534475839484ff77679c68a51f671695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627656734415c1bd2ec265cfa4a3b08696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed1e17bed147c33116f7bd367f55fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb135a16f832695228f0ff6b826e36698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1c5b748cc5fc57b0d65aaaecb8da4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c014efda1f34031c827b84ac615c1d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7ba3e39e460f5c474f289b5d44357701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc18ad77aab448adcb44d9fcd2ba17702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603b2c83e50c36d4cbc68d04f136734703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b709230d2b5dc5157935cbe2aa205f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbff1815b2afdcf107cbbd22119c2ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1c2b9d4fa5ee603da4728688f8d18706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d84b8065e8dd8ec002660f5e62bab6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49569ebf086346b6080a4729971f59b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebf05dc721a41b5a3b72f9b974ffac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71d47137c0a997f1bafc9a738deb8d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2540b8e3fa85328f03ed3d68db8f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e43d69674f38d996905229e1f3647712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae31d33507af966d45bc372863897c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1751e8345cf3ec5292ccfe2d9fc8d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ec9f8b4594330076919285d5a0000715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21819bf25f89f33c2b6920c7436947716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3f2f0062c6c7e2360b60be79ed8ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a16e484bcbbd7283cdfd372571e426718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b9aa82e2b50b718cf18cd26d8de0f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4448480ede8bb93f550ecb29875b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0c8a729ccdf5de9fe20fb59fd1c2f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ecda4f0f03c5f1e68133d4c4d2de3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63572c804935429f469d866211ad962723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d8c12a2c417e0704d814977635ec2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558164c9a338c261d9444160964f322e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e4477fd118f6b6488c1db84477450726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d089e4697a759138252546911bbb0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4f9e05ed766d6d0b409e7c68699d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5a196212cd0f285a47aa5bc236e09729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52551e81d209ceaccfd0015ced0801f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba9c940eabf324f364e8db5eccbe54731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0429870c9fb592509034187df053fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f87509fb78be0c3594e5a5ad25af9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8a2926232a1e411ebcdeafcfb15a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fa276578777016e33bcdd36345a3c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6399c19997b602b5f65e66d687d778d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e78cf459bcfb8e2f274aeb443b32b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5048db3e38adfc1b808a9844a2381b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f2c8150deae8602a5429df304ff3b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6f46df4aab63f5c72df07c02268a0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebea60f51d22351a39a13ee99a8524741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc127869b8a8588a323066daf616e07742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1856853d355d908d455187a575d83d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d15516513a1af27b8b99293fade238744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a31df46eed841fc0a7c02d0b7e3b9a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ce5e87cabce089acd8b39fa9ad09a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bb3705437f1c2b86524d2578f79e8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305252936f2d8d789519834aca66f9ab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14679b5b816b94477250f1e23e0c4e76749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f9e86c235dbe9d563221e65160b80750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb4d3966273657a5a08272921f959c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea762ec3fcc558f5731591b33f8ded33752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a012bb0825e41aca5cfb6e435fbb7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263c99fe11b5a822124b285a6c382bf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287a4f7e9cb0a323bdb334c9bdc952d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dded27993a0a7ccbd05b6c112f9cbb5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b348c2aea77b199c152ff9ae419899757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bea72d586d62f27a657434b8566b6a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79990dc2447d5b64e13c32ec8f211e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abef1b6c9facf976289d5bd45196c94760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fc4177efdfd92cf211f2759b6fe2d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610eb6c2c22930e621a960c280d3aca4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d000f6123b0e913b85b0dce1dd4dad2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c00d4052d91a0af38415879c6f4d6e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a7485317e210751c9749fcd8c2657765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919994762aa51b021fbce808215545a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd26d257583926ff7b02ae2188b99a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff4f78b38e2289a9a351ec1f6fbc57768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3114c36f1a21da55e532ff3a820eb44769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583d403ae2379de9d36b1ccde431732770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e20cc067758476d9410e87a524ac16771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c96877b665d81d20301dde12367e7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c96746881297f31f6cd519334c6fd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeaa1d5b18f6249132c50f8c012c8ad774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a287f2467582b83ecca57f151a8d87d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c528977352a865a053497e5795c0a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01614853a2441d5ac7592d81de0aa111777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad61fdae727700ae738441934b41e0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7022adb11b1e192964ff020c80bea779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0703463cf2effb2f0836ffbde8785780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97688800c2e65c3bb50ef61211f193b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d837069d66751a44aef962060f43306782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599cc485048ea092f83f8983665908e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b784e8a3756e417a7011edc06aeab784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759655c413752cbfe985d9d4fc1125ea785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1038d1884be498eafe798c46dbd58786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad97da0ad966a8de028f7021bdeed6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18eca3ed765c7ca6bec2c4a6ed6a057788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac68a34b0ba714b2ad4d21abd2813e8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fa6a9d85a6c9770eb48b9fe902aa6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230562f4b0a92f65acfa7859523264ac791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d170cbfae5c0c6423ab0abbc3c604db792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af746baf270fcbe8993dc23041e4b9d5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304ebdd75567a1f17af3a472676b63b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afd4815b81ec508960f90dd9e4bd82795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe43ae6137af3903fba2a9cd2c6858796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ec7ba1d1e2728581f62e24aeab312797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38795cc7d6fe343f16e0f995b22494c8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91191ddddca27046625240b108bc66e5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898ad93181570be87c2447684d1f8e8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c72e5dcac228c54a57c5693ae5fc13801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99c322af296a17cfe8153cb52deb0c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1a072bb366957e11153f21edcd073803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75998b55af895eaa618cf9bb5bea4e29804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48f03733174a69371434bcd984399c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0b35181c3c5576e237d215263f868806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9747496c2c2443e67b7873e7849bae807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5174f4c3862d0ae7f59ad32fb09522808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269eb81f9f5609220ed6698b24449a4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580e4f8c80be63eb9a5f811c3a3b375810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6450814ad5e2b9e56a1e3a7d15a5e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f781cc923ec92695ff3fd3c48b0ab6a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f8d9e9f04dba75a54e2adc8eb1df4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a09094d14052d58fa57610c2641b99814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e065aec94fc7e76cf1ad11a67936b3e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efcb0705a3287edb55e5d91a518682816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a10e649754fa9d49b4cb2c8cedf7b4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbe5e155fa7e33acb9f1a2df80991d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272802ac7f239c2ec0ef4a9aeade4c1f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a2e9cffd0700983fd37d61c495653820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb95e97785f8bd0e9430cdfb26f7af821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d275e08c10156f018e991f164514d23822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7e464b45fe9740904244a2c6dd6bc823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f98b59ece2d99b6ee9cd2f692b306b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e1b74c7e28ca2a2d9ac2413da9d18825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6d991369c4d1f342ee18a3e9866b6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb0b255b95bffd835afe6eff88a0a3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05792a70a9d920ab67e73c82b47c44f1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0742637fb5c08f17c4a19edb122acd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1708f63abfafef2a4a3f17f53b1c3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012449902bf21ac5700704a5c67ebf1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442953dbd129966d2be85ca49c51af99832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda729d021054b176ef14553d7ecb12833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544b4c8edce1cec2b581c7f71a6531f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbca757ec722a1dd2b616dd1e04a82d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef26ebc7ea4ce535463cb29f46f7182836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f98974efcb90b0983bc65ae07c2bd837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69af26e13127ceaa8b4c69208587a9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c4647a5721046bdfc97d99848156c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca92c7f69b9672462c511654a51ef63840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fad79d2af5f794e21ab9d90765261841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e4aa273cdede9196a0b094fec75c5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dc86f83c7608ed19e47f78f877235843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4aba337f64f7c93e07ace3cdb878b0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b51c06f53eac142e12706e754c829845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20de3f47bd687ea0985525139a275f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d53fdd71753627aa80b34c25334cfc847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf6ec3a3c033767b226fdd4aef6e3a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51bf5da619e0a9e15590146e4c313d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea3a4b46cc5e77aeb4e9e1de5e829d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6345a0d12acfdf0cc4689ddb02d3d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6828c39bce456ea44a18ec311a33ae852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8002106049bc40b63de934f8ba3a7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f274afa3b6ddfb2e8d47cbb6a7ab0fe854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2639ac5c6ce608bbece17419dd80a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdcbc64f44089fe7f6752a6583d729856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125c72c12933b0cc9630fb4f615214d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402df70c13c397ca654c66ded77ea791858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb30cc401b88f8c802a33cdc95eec32859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e5ee14a2bb3671c2271065a235640860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3ad1a447a1ec5720112c40786853f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c421cd06d7b28dd839a144a9710e60c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f6fea8f89068724d28453129e0914863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12c831dbeffde5dad6f3cc47f15040864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9ad97bfd0c317d0f789455d561ecc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9512fb871e2f7e2958d13caca74f2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76325e3e8fb547855515c1b40d95094867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052546656d015c132a964aebcba206df868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f597a6b0835002766418cdd390009869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56523598355379d8e885cc890bb80556870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d02e22c9897ed709cb645a6f4b793871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a64c57c75f24396f4ae174e08b520872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f46bb76806510449c4b6ac08381f8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e55d9dc607bcbd96ed32530d25c2b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f664edf1c060aa56d41bb83a855e588875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c921b09af4398ccc7ada714a7e022876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbe1528f1238d31b489b5576635e61877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6c4511b66409b350c5433a5dfcca8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea82b015c30073865654167c265a846879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ed0e6cdbf0baa42c5c4d352b01ff1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07958b4253561c80e34023779fad6f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75aed885019604fa13060b48bf8697b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cd7f118854036f882fb2c5fe6f247883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e86993a28955d30e17afc67431589a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbfcdf1b7c18a542a586c151f9a578885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296561d03113e49c8792c9416bd57c57886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259af53568afffa82e20ce21c3d212b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb5e141d1a7b5e93cd47765dfd5694888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac87b150eccd3259d1b17881b1a56b9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec79f8baf6881114131c298f6457b4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdffaa95e6bf2dc48ec346f6feca3da891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f99e69766536c542642f810035ade892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6eebb2bfbe758a038287b27374815893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d51920b4cdcf5b752ccd7d24e0626894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55e5e0912c0a8f4893df48c4aad884895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72af6829362e02e2262581eb6804e6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0843e086d2bc761ae5ae11e475e0ad3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb78d868e7f2d9e9ef1fa01a7f57d7a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f168da12cfa9969ad2696c1146b36899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716be20fc73ec1d52f0cd76ad744fd29900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0357097f12c7cc6bb98c4ca9f425d1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dc76456fe34b3d886460cde785c6c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d372b3d120f579f1dde04bca23e64903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dd0741949d15d7dada063459a20ce904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc04af53967e1a908f36fb66efd46a8905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3b3397621ddf1d9f46bbe9778bdf1906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5f98856f3bdbe6cf1e70ee906f3bf907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477f35fc1770a731bc250c2135fd06a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490a5a880538d5e626db1533e210d4d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10067da095a7fca8d518ccb19dcd0e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33f6ac1f4bf5d665f966942c39e9da911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154f59bb91f5fd26e6eae86f26599bb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a618c29cf19cc1d74e825bc7e844fc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3874f3e90bd3838dd3efa1382ea0a64914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee79ee7258cae5d9e030bee72b8df3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173a0c17d9d1a694a2ea6eee3d45c11916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87fd83b4e7c2036eaab1eb2499e455917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57e9b61e9e0b420b3f4c9c884bbb9e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5110deea92e17376493281e2397d733919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a46c171a2b0ff2f3b1de40250f148920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b12d11f8d4f115490cbb1c4a24c6e3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb84e596089f00b11d8cedcc72874f4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbc8b3bc8edeaeba92f284fa6ffefd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59911c10adc5232e15159589cfbbfd2a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10b74b19b5ca4305f264ab7e98c192925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36c31bca834142ab63262fb9a7c1ca926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554d95ec3c09178f6d50d58076e4fe8927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4f234e472b95e9037e550b4dbaba5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c48ecf33e4d7383034c478ab7d128929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603cdfb1af9aec2e052226544db6760930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcc7cbb07da3c135371c3655da2cc8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76714c1bafb326712c780fb189896ee8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee49f0af68fa131f93545854875859933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4522d70bcf8f7a4515b9008a668a9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f12a502845bde118691b4d5b1c9800935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ef8a88fa1b3b71dd5af013da16316936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfe3db6d408326016631066cb02343937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb0e49396c45288cf36b069964c9ff938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0d49a1a403ac9498e416138632313939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78175ba7d379cc45910ecc7dcceff79c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c980cc7238634dfc1db9e0cba001e6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696aba1ecddb5a7a6d79313d186dae39942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c7d74bd049f813a2ad5a9af83f3ac943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75460dce79c74fea2d2c65615fee1b66944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d931d94276af8d0a33449f992af6c80945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bf70e6f249465c3b1b5848337a9bd946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0a55b65b404c3ef76b470200f9125947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffc1f688427a0f3e66621815a40840948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d198ae5de2219f26265ae020543f018949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fee06d43fbc5a4a0e28949491c2c59950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fdf67068df7bc86389a6a0d287c02951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd52dc39307c0d3748d54924854fe21952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4f908e6eacd01a5bbcc4a7512a3fa953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c69b97fb7e9c601a781999d60b5975954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212470c4dfa13334cc2cced5d900a6a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685fc87553bd28a61c30497ae3125d8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90c0f3bd91b2760a49893a4ceab1a0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1906529ab9c74e0aa42dcbec6490e23958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9db73ea79ebbb03a7813e2e178f5ea959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0377a37f414d7ac55b2483a6f2a1412960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a62bd1a7dbe9edb2dd0a26c1ad2ce961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3ad32d5e1ee3ee90d0152c5270972962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8e679b94e77a05730d6bc0575e4d6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031adf865e5ced97735897d72aed6e1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb65d7548be632e74208df1349e40c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7623373739534471ca5b9bec17d38966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243c44649de3edd2b019d0bde221447967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5f972055715b177fdeda15af3b1c1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ea4e57debd306306ce08c7b19169a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd56b13a61c6fcb265b4b1685ddf9c2970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5cbd888e3e5a0ccb7f752528cd3ae971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1b0deb926399d2e9d2d9061fde97c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34980f0158a659c10ec3a3d279e6524973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf48dffc15d1001b2177d6d8c922716974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88b3371aff54a2d182c953353e4a11975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ee6a60b6f46b7351bae3400b2a25e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaccf6d1233551cbde4337832dee382977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>