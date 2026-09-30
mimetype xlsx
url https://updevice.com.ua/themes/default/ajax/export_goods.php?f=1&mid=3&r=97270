--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd48a8ac24edc49641e790086fe7c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f98624193995c0d35f70f0201d7112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c316b213a6d7d93d3d35a7def50013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17eda2f944084506a8282e87ff651124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dee757ce66927075b1a6dc6611c3b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20076a7662981301a468918c1bb727246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b674729e4628fb744ba7528cfe9aa6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a3541fa391d02c16f8b1ed83a278c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bce1520b2c163e5b3280a9044575369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78764ce3aad5bb61f465a05267ff1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786836c6a3fe2a69c0423cbb59fc12111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea2eaa5e3c83fb279ed708194b910d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513e894194cd63a5aa5bcfca440b2a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678db1c286dfdb1f15191b438be6aa7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d14603943b68da71fa6a49cbc5f3ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3947447f836b9c9171aa9bdc11c0a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cd661116623099bce5c72fdd62a4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ef460fd98ec0ee347caba914832ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c167c1b34eb92e6d2be7de52dec9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f548a10b5c252797f1d6d840071c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f8b52fe04cbd4740848dd411cce1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394fed0737053fc56be8ea23de62fc822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c21ac49f63e28135230619266807f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598a2c68567780ba668f420d1f5264724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9faad7992cc97c088c936a1e46bc925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b36a84dc3d1d9211229ba17b1c2ef426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5e1c752593f14f31a9f4811e0fc1e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af21d25757bafabd4473d7df827777c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f770f23d4cabe0a5893d1d9c21dd3c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4ba3df7ffd5da14a0c8dc8dcf76ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d8326d73de4c52002187131e0095031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a28ebf92bb0dd477349e0ca090c15f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4ab1493a3fc5e186846df39c3d31d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6511e069a4d0ef131b9d9d4a2f06cef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd0f483b1aee1a5200c2f3eac3c50f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256024fc12fe51f2eae708e6997d1ec836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d7a7d353db29f6c4e66ef4f8550c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eff2dbcd561ba99c3b900f48d85e4438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b00e8cb16962850752e6fdf82f257139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d362849a6497405d45d22b4aeb36240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939f7f30c2c331d5cb472f6f6a3634b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb1ab84ce0e794359c3d654413aa8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90d879ed1f39989d097dc8ee1de7e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dd64781ffb7002257a4723960b1da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56e4b5b7277474af67e08ca72ca3e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2914922d0941cd69985357ba6be3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06c4fe34df42e00e636018dab5802347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc07368059cb163966356a2a6ee09f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac569114f4d9fbeb1b43906c88cf1749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c241ea54ef12fd556ba3789370bd4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97f6d3b6bce9b05b883e4961c9d1de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976c126ee73a0f92320c28fceac2ebe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dff2f96ff896e5ba2013ad682effd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99809d239bbf7414c7e0764d5c9d931654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46078ccb5ab866274d06969f35fb7a6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f284398d02764582e5022666b2643b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b553a0f1a77e9eeea03c4a9ac1240af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bce0963b71d09d4e97ebb3ac3243458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75870039f12f47c45a2607fc3201782d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc66e84454aef6236b1ceb9a5e9af2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8615d6d5947d33a120aae3af28a7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610c13dacb5d11b95d8c3fac930530462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9d7533655a1b4ea9d21a88419c3a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983219840c820afcf09e8fef2dcb091564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90346af4df0dd8e3121fda6f23882cb165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418489bc7a4bed01269be61a2e8c1aa266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070f5db02ef83c43166af9f3d76561a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78006616bde36d017dad17714f39ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a0b77a9dc06f06f656e548613063869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dac73a3cd000a0d155229f3a53209c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce0935f925afe5815f31180a2978f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52061671e3726684630bda8ecdf0b73872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb10d8719abef171d01e3f767f17cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763633c7761bca0aae9ce3498880f65174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24e9aa5cfce162c7f649fecafb318775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966a7437db737ff333605f648f368aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d27ad61c070e165bbf7a896d489ddf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dea68c692d892ba81dcd8bf0b85da978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae3257277bfc86af689f4636b9fd5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87a1cf9030d2af98479d5d501a6f8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccaca936eef259e58b8b7188f9d50181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699aac8e4c63febc475aa06eb91bdf982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c239ae748afd671cf55b909cdb67d8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255689d6f924ecf03d1a4d2ba3913c6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68739572effa590bf9ece52264fcb6c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e09fbe6b5d7bff822f0ecfd044ead86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a489d2f72299f4761002ed3634c7bc387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639878cd0ac60ea5517f167f4718a50288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2989c931494b80c70ff7c62c89ed3ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4533d2488f99aebf2752efcb78cab1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c01feed6947b77657323ec02f69ae091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25ff45444398721c068dec2b6e3e8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2da4649ecedd272396d113f08fc8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330333646d8499caf0b844898603e73394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee8501bc18d3d61d0a9063560ee47595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa9773917aa38b04f03fcadd85775296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47c8b8f2192d1b5e48583283e4529397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543a42fc7eaadb2daf264c78e3a25fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d1d6c694aa40867b843bd2893691299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcbcad4cf04d3c83534e95b3fc8d85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bbb99ff029c5bd9acbd357a728763101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7152c84bbe5b19d7c0d50a1eec94de4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8badc3775139d708a8c45f38063c852103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1eff5a010b9216ff560e4185c650a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640b19bcfa4e173bd89bd8781bf5ae1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb5e6982b66d8c20797640baae2b78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c19cb58f7ab9193ef43d7c380b88fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322d9962d6f71049b75b840dddbffd6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da4336ad6bbc55826c2f6422ab3eb7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca94c3bb7147cf97ec97ec968b899af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20dfe7679246b0b62ca147866912d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423e9f58ddad28695c942d474d9c82e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d2001596894258401da9908c02b52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb1f1e6e2d2d95e68769cebfe1b339114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf836e771155347ca26656ec7e1f127115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47ce9ae569ac2ce216b8bd185f626f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d26906da17585b5538e7140fa28d68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66eceb97acbe794a77a439fb39350d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b755cf558ddac22b63acb99b6eb2d78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffd5c5d1e5f34ba8d4c54b975c71c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1bb7e4cce43e3cd759b2aebdd9bf8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ab89b166dd91db799de91fcdc47e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736f023ad391f0a944bd7d4cf42bfac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e6ceea9fdc339571da17d17da87bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8363e39b1a91df7c4060d7fc8cd1c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c90b6bac8a347c687e5d2d3e8f121126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f2535f40cb688f5cc4e59ccab4542127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419cc279c2dfd7df95c3d3a5a39f8b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2be419c686701380d1e77a1f32398129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68551820b4f8749be08da8bcdcdcfd97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405be3947f153d50e8177d1b70c6c406131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3aa6fb995a4d8d62cc3206df6987d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60770942f7f27d1732692456d4bfaed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cac6c5325e28be0d3ed5a2552e3c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b1f28072d68aa4ae4247c17a95932135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ed67c6e7f0867bc0ead4844371af6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a442b4f420ef79d4207f65afebe6801137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93cc4d3184e58f1f99e7ebed8d37cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2c18cc42fe3c5eeec334de9dabb7f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39dad788dcff6021f1d93e2bf3dcc0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ac5afa548066178476ff521adf6f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc446e0a0a674d4b9dbd2e97e8eab74142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458685d3019e7fba5ecdd8de51946c3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac0a53a55cc7d353643b9b43094c46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845e8fe9d4f5411d2459e90b8204ccb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26c7472d98687b82eb7af3c01b9e70146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c46f31d6ade8a2cb7a35c84c2a31b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45445ea943cd44f5cac7a98f08f3c381148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc882d9eb75c5edf75bf59bf507bd7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23806db855f401271d1fec5723bc357150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64acbb45e2336c3b7f42ba11541c04151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7951d244c1266f7f92e60cbc9533306152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace655c9d941fa2134bdb3d4b006a522153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87420242fc568dd8bbd27720fabd203154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44261f153510d51283c7945132df92eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253dcac490ab59456aaa4b60bff465e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b854a4f4240c6d850997c8fa38c08d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d604929da94ca22b9fbd8c371624d2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea7811b277f3ab3062fa38def2546f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1c9f6328cc6945f765167c699056b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9eab5cafa1b75a966d902ce63df984161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f45b2e71654e62016be9f9ff3a248d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7bf51d2f888cd63a0d1cad31fec7c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86c726971e32da3b8049b6c70b9de0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa7d90bd17fa01add48689b1c2c6db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf7d28af53c5cbaec99e2c0d5e1f67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0e4c780cd2dac35463291a1300b88167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ffb056b51921eab68af5a68fa5a7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1eee3d6383ae7c3ad7ad79f5c199c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21e72f7f790686f7f6b9b4716ea512170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20259bd3da568a84e046739610432148171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3f101338fdf4f3c2029370da9b2f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ecec6472b78413c2ccd56342e589d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55f0f71f590c694b830827c6e4beb7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f3d187c2bd859cd5454b6191ec292175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f733815cbbdae8bf20611fef6622a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48f6bf074a9fb04dc217759a12ced8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed84095a1bac9469156b74233668cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa04530eced7e77b15619b6fa11020e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83024b182ef44c3c55eff1e5b8cd9118180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d18bc624f2a11527ee96cae9cdb001181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb10dfaa2108b4b0cc43a4abcb029a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b6d3895d911753f41d252cac4a2f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea776b1d9b43386a4e942c873af3c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61858841834de5c0f8ff6da375c2604185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb124a3ee4be7610770b09ebf3edbdd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9015e160d216bcf0ccab24bfdbb2b44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb8e39e15450d55c3b9b819374ffac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91ca5f838923a54d5c341b261370c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02a4a0edce41d086cc46d7d777a56d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab371fd40f96264f4f492ef9de7b55191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53186657bae3855ff3da6ca1acde53de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ef9b3b19190f292552b91c335b765193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708adcf1c3f3159b494724d9740a0aec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2137db46feb5a560582b60600e2fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82d01d8aff01797a56f3fd8bd86263196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519bb7bcfa66f85e3b2057cd9535974197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0702de487bea431cebea5d249c266198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadfa4d8a6a45c624e1ccdad0e791f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58918dd4d068c39dcaa81f8d040643f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c9a316d7fb3e1ea9f799fd566d36f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02075008bec415a4c4ca0c7267d686ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f755316477ff5f98012f49242c2f99203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce49c84e2f3c2b4ca1bfb643be4ebf3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac52a0cf60177ebbdd0d58b2ce1826a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68592d99d694cea9609fdffd317dcd02206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d95f8e366647cec867c4694f3e471207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484560518165967f48b2889c2931b82a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee9969735fbd6425087516852ca780209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138d89257d4f68ba0b5d25ff6aab716210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abb5eda1a49a1322885c7540c8e13d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ffdeadbed2e4a7c4dd13b0dc8e3c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e127510759d68f87de4fa0382e620213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8b6af1845364e32f03136d032d20c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6eca84abcb0e2181adb15c7ab0198215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bf195ce8ce3df85393ff37a586ea6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a0a78dd7b4de4f23ce0a55121dac4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5856a5267384e70b320dcf67f715b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e46d7d30f5d70b3fdcdbae9a34506e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c48a1bd618ec88f4294ae2b896d23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248ca7a20f3bc5cdd1d9cd5a9de4b80221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ded4d41943e2c109feaf39eaa049da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094e8977d58099799e193ff4ce2a713223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932338d4d53681fe3860c8c99047a19224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d5e67bb4b18d170af3e39e6f37624225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac647e9a2e853f66c0750d14193c6391226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034947947cc0d3093e07f28f218cdaf9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fa01c9a928dc0e85737dddd0b148f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bfa1ecd89829f94a4112f9c658d75229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c65fbbc864ee019d4aad7cd5b1651230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef4b159823c3711761136f246856e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fb83983368089925c2de2fd535042232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328a7e082aef378aa84367205947806233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0344440fba09c25ea376038854300c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5f7eab7bd63a802b766685fb55c50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34feec16e7180808dc3f36835ff5a45236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ca162c585fc226bc495d2716abd69237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b72f36c61e6c2d4190d5488ad6dd2a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861eea62f7382b8e2ea088e3086ce1d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e7617588809b9a01ccc9808470cea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89609a7577d65c15530f85830bea8b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ad601638965fb0e837403dfe3e4fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ad3e6d0e76ae6ffa85e2f6c4781b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a18b075bdbfacf2c6b7da93a1f37ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14263697e121d7bbc1d675ca7a50ff9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1819a8c5f7035fdebd9dbced9b3382246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8f76b1fceaa33970542f6e0f405c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8d9067da91556d9010f798edd8a68248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e748fb70cc795a83ef007b951ef97249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2677636065a6b247ea7356fcc13a85250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c1114b1c7dfc66e2821246316dc17251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cde269b6c6075f5bdd322901e2c3d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf16d7ab7b97ad72196b388929e42cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31406564b9d98080549531a5ebe0a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1d10743f37a8caa01d2bd8fc18ed2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ea6e47f6b1f321cd3c56b43beeec3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7fa6bdc68769b16d6dee4d6cdb355257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11b10b956a911737c60b6a0b61b3bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e041bf796697e36ae895f9ec57cc42259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fad9df2e7a27e36485bd3e15e09459260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5af3b1b801b71a33a6e3f1bb0a6f47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4163013a7ebc932db32e2b67b6d6739262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce505678df5551f1cdf670a76044f3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573542befd2d54dc4c3d9fef70e0cf0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a1b8a2ac667f27c6a099e73cd0c12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adcd64b0ae262e83031e682660edd6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0e82413beb4c7b30e40553035b537267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd9678cafcc3a2bebf41ab13524cc5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a231e7173bda40f0318498db714b0b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc3cf24c0cc2053b0b8f7a8b4de7c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343b7ef3d7735ea40c585623abff5a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888ecdba9ab084920f483e2a9e4f975272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df71947e80f6bd46cb15b938cecd410273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a344eaf3e9e607ef6cfa68dffac1045274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df41c80fe4228c5266a42c4307b2fd9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4043f7b376739dd0b40c3a835c9293d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d0133c0c63be2b78d12fef2acb314277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f882b71e1536b755b857d2b9dc34c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff053adb953ef425b1654f326c40f24f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa16dfbe3cbb7f9bd29b5931150a58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e459de2682f022efdf89fd5806bae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b0898f310399fddf99ecad0d26954282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc110a46cbf3ba2db55c1323ed69d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e074ea2790989792a0812bbcefaf0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3534b3e14067286b7dd7ebc1cf7080285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bf2ad7e7947ed21c9ac1ffac6c317286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1b23efa5a3667f4ce0918c326bbed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfb7bd8cb3a4dcbe684d0dc61c6558288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc5aed071a184357fde3386eba56f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f46b87751b2e836b6003d0d91a00a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637376d41b174a3fd3db1c6bfd8c4fb9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a30e0c4513190291d8c0dbf4c2f1a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070a28b49e7c2cd50db0c43d92dc420293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c79a0fefd5385a97a6036b6a84742f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23819db5773d2d6a7cdf9cf385bd5b99295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23e7e5ca12f960e96319c4f6c9965c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa056c2df633db111eca510fd3379b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ec8a076833508597d3f7a29556c19298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4a1af3590ea2b3d8bd4ae0044336c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8d84520dccbf4d09dabb18a0c02d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fdebe2af2234161d884238b13d527301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904840ee3d84ca8770d9f9cac4ab54bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7838c324dbc0f03b2ba0135613502b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d486c462667391fbc9d363090e44a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e632d3895aae3f4bbfb648f2a6bf49e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c0a4e76447e08f1acd83bc3324b5a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869ec0133200884ca893f5308ad3d1f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e90ead80796442c9ab8b7389bf368308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbfa8be58a4471a3390124d4cdd95d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e198a5253cf2b160d8390c850ee5e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca875663af05eec6961ba0cdbfd4c3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e31310ab3f25c3fa2c488eccb6c70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a13062e18abafe73920b10a6c1c24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c302a6042f1f79ed6262b360f5932314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321c471fc96089c23f4e35ee54fa2ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c0fc04077a323622fc7c179c3941a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e1deb139ecf9ce5b557630410f115317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc5c680210ceb57f2c9f7dbe7bfe26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3947850d3583fa23e6761cf5009512319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0443550de248090acc359f971d958320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdadc7b37019f68538bdeb940dd197321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20050225c350d8c6e57643c13c871ec0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92077beaab1823a278f29bbe3da6fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1644d31003ecab0a93dabe7418016b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08770642fff4a50fba8c0b6df60f2d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44281b9f3002d392be8466cbb0f5fe72326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c968022df5a17b6681eff589abe5f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434949711a3bf2be6647cfedac8eaf8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d979e98b5fa3a151fac66d5e70774c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4467d946d55a2e3f60fc9bc7217c76330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862abd5c19ce5232545b732f673ca10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6cfd442bbb2ffb80ee8a3e1a45a48332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78e6531f8e1cddaf2099a83e9d44c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f193e920ab7a94266771802c12b9058334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb8ed4d0b369aae698ad142a17dd31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28b0b94eaea6fcccfa83560fd0d5b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39535472aa4e4771aeca67bf711e436b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacfc2038a75536b6b88761d8ca40c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bbf04695809f310c460a2d203e904339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bf39e8778f168a5ebd8432e36d648340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57870404813cdaf1d029b33201a06d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fb4c3dfd591fcac2f88d697233de0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634f8819ea008332c667904c69e8971343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364eeeeb1ea533da375b4681d248889f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a606b2fbb8de77cd2157a8c0b1292d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d720ad946eab15adb7cc4bfb4cd073346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1e7064e24dee52a261465690798cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7a6e9b2ba4f4054cca04f6a069a36348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447a6f009565c11c095d38f6afbb4ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba880ca608f57137364e91889298311350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24004decaac3166ece28c73ed815a4f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e1b8c146cccbccdcacd83bea8804b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7c46fc640c0d60b0b91dffbc9ac7a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8bd3a70e46564764877d0bc1cecbb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25b31fed19568139f46e699afb1322355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea28caf7fb23730c37e78ac908c3edd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7da79e96f0b3cdefca32bd924bae89357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc846dcf3f4daacfe55bbb7af5fbe183358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c63f1d2260e7477642e5a518572375359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb160e2838af4aea2461401a5d5ed9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fa881f33544e449eedc9086920bc1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3e446c1101671d3ab2ce9229e87db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886bfe082271292f22c97dda474b954363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc1c5f09cf4a90b5a8af94cfed2383364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0cda8e7d1827ac43266f5f2a3f26c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb641f2118a3a1bbeb92fc13fe818f25366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f4f03439d76df7e99fd5765570be4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85862f98196743549e969ec4929613368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbbce4794c24ddaf15127596b7bd42369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c799201c93571ef564cef57ce4a58b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b0df778eef7819e1fd79e2e25ae51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146364b07703672be180d58066d6439372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d8b8b7a348b0910024b2007f4649c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e8b4a481bf59e003cec46dfc4e39c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962c075627a7bed6b39fcb9dcb86ffc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18700faaa34695981402b5e5ff2c7bc3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a435187a84318d767e968bf4691230377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46ae7955b2babbf3f531f8e20cb584378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d44e30b5a4136b5547bc0b63fc731379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15eb49e38e69198ca679d5bc19811f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bbe766be1a54923e22c6d4ade2462381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb2591aad4f7a4ff3eaffd1d4969da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a4f8a0b79174cbbd1af331c0a0244383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c895cc0e09790b01f608a9289bca34384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca7794dbd118bf0eecad4c2bfce092385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acea8f3ac63d62352dc03b69f34ecac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4d9bf8c44ee796b786a938bbe4c24387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65723962e572dc950c7b67ad8f235ca0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf6dbefd754f70c59e88b41dd414c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d2b1759ec5a4e463f79f681ef9f98390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5586016c3a0d1a40031aaae6f7d6e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069177321f7b55edd50336586598bf2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58c232a445afabfa2301452df75143393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472bb882e78db78f36ff2741a6d77de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243eb40b3d4c63d4abb102d6736fcff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6011fcd7595238463aaf99693a14db9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f064520f102df8d0b49f71643562075397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910232d817183d22c1ab80e2c0854deb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ff983bb31bf2be0202fea456ef24d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b092c9682f4e2c6c019180ec8e913400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ae19d9a32c2a0f4e0ac28434a809f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa1d21e294072a63c9df07d51be7b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44a7ace5a6f86e9d15247d48bc164b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12654dad5096b4ec88dc053b2d388d46404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe98118f424e03bdcce3faeb0f25f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985040c0cac130b43ea4c4b941512f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1716f1298516a67e5b767ef0627f41407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167132f0fe31730f31dd765019e5891408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b310b91afdbd2ea9b12c91d4dee96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68e0f902c7577a3daef37427d09a32410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ac5aa16c200c0db2d61df7fad5cda411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6743df2a0545867b17cc38841638df2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b077908c840edf4d17d494d11f187d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ab8d060018dbc6c66670349bf788c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786a02af8b934d5073ea17510577bbe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d4746e58848bd77f386f92b438ff9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec190ce2fb1ca7bb5998a38d43a3e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f39b5e1cf6185c1b005c2c83ac0f36418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4436bb8af819f63a50dd529d281cfe1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf1ded281449b54e4633adbafa5d6f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845d89c48efa74a19b5a5732d03b130421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6bb7979fcbdf0af8a012c91fe7ec9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a31a15ba8a8005b5e61b3970c2268423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4fef17c26cc2492a833e9a83c0788424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca428bef3d7de30a241f7657b7256638425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadb68fb1f3eea26c6b4379fe137463426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bca5b8bea219ba95b4847733ff018427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164dc1f5464c46ec53cbeb5f6c43bb9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7165ed97a4362f8e84c2ea18e1146429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd746b579825b92cde1bf30f6dcbbb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362c3bbc62e69ca352895267d5e0480431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0af8958d3a0244b652aa318e37c70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96ff03bcab8f6b03e8640a78862adf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b0357de77577c09d2e1890c8a961c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac069a2c8e2127971acbdc31344954f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddbb1fa2420e027b3b986b8084b938436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9841125e39fb406af008a67255623437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c2aede883229b82ae5a061e9e0492438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17e4f300faecd901c9a30a8d0b8c63439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af81465c8ea62002b6dfca266bd4031440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170362f876b3d25d5a39bbdd0a3d237441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b9b53ddf6cab4e0802a2ffd5e8dfa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4feda5d6f6aff3164072b91220517443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9f53aef7347564c9f34330acfb748444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808abf055bab1d35d999c0252f169bb1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38a86ab01dba5f5a097c60902b6383446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82475c6cf1b94214a9c474b22106540c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057169bd4465299cd266ce7f1086ea0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b51b0cde9331bda52ff1fb756d445449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c1f5aa69877ecf7f5881e9d40b9e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8caf49ca4fbbad53b3f02a3ec8e896451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf98f2dcb227e772d373456eb44bca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f9a113170ea5c62f517e8cd0d76a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428f13a3b6a4e3aa00dadee32a451ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301ef42af3f91903339606d283533e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a75565d370b741b161092cc675135456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022dafae67deaa33eadae83e6931c81457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eddb6fdadd37fd2870fcb8e4cb01e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b51a88b0e053edfffe8d5631006b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6385c039256d6b63333ee33538e9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75088cb3ff98bde85187c617eb53d520461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e9544a91bb67b1b2fad2f5d03528b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d7606c7b072aeab4bc03f0307431d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b0626d4bd8733ca5dfb7c35381b6a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8f748c335064f548bb33a98e2d294465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002a55295ad032a80273dfbe5459ad7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903b3867edbdb047543b8572ef94d0e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0084da5399a4a6439fc0ef2593f1130468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450d462d2825ca0c135c9c8d5dcf9e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328bbf3c36a993cbf0b3e8de283873c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d131c7955f9deb78ce5e0384579d40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639bf0486100da3569fdeaf5f476265472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c90e42e2998e5dd462fba0a64f22f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5fc51a72abce75c53e15f1e8e903c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12386dc3ccc22702c3424ebe5fec910475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afae55433667f4bb6fb158f87fe43fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e17013efae108ead11ddd93d2f4708477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9e102ea1c62bb00bf1c8bb87cfdfa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32e7758e1bd62bd2bc7a87108bf512479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721811816ab323a3c50dedda73dbeaf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a738d115ecb98236049324d96d816a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4b92f5c61a405c8c417f860b518f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9145a1404748ec04f43c1b12d81211e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecff922b3b06c97fb6d57f39290adf6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5a104668cf9fc42a8b6d6a9b82b9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7b99a8d80e6d7970939b4975f0949486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4e2c6752cf8aa086f1a6397536086487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2b78e56bbbf967954344a4e680276488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14175c572368c1dbb475834ce0595d08489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b411970d7df61958afb751df32778490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc657ccd05140c5787a83c404c6567491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d64e8d29c7f40a55267a8c0e23249a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af7e8589e03cff5cb1ddb6f3af28b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb8f78b9a35fc3ad2ff6b64a9cee38494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565e94b369d0b49c6d88881427ee615495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424c06014c46fdac74b89fbdec29337496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a50439866791b5c3adf75deb9256c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90572f93302f3c430cd923f94927380498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9411f707b1859a2970d212c0e6f1fb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28932cb01e9cea220bdca34ade6426e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb8eb8a337576fe5dba2dc4eb4d623501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcf813a41fb16cfcd18de8bc8778bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d4b28997a7c1d61dbf42fc7f067df503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6d1cc9632f05a985618dfdb15ed12504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c94aeb59e9706e6e567ca5e4977df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a0f3438a96f902cffc3ba278dc165506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d858555e5c20c74943b3990b29d460507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533c3e19dcd445f7dd682188805e5aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f909d3009288b8d211a955208fa480509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8650cda9c0ecbd04a9061f5567dbf4e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72168981e8e6d8a22db0b1f1383b02c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dfc34dc30e3e28c38a91ecec1abf0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ac1fde36cccdde57532815cc954c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e5ec1d03a25d350802047d5773880514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244decaaf67f64afd733cded9915b0e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24aaa3316ce9974acc8a4f0dbb7c45d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914bff1310022ecf72b0cde0f3d5012517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfc04b747233883dbe477bf0a9316f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ff90b5d4fd1dde391534c249fa8d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a13944d1923191a8dc53d9e325a69520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3deaf27eec77c56fc5dc221d58f7948521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64d7fe0747718bbb716023d1c0ca5e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52804b73b001b3fb24a9764ded429f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc394c9a9fe22c1ac9a4f8e0e1d4a6c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04255d1d0f9ca14cf73ba9d59f2a537f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eeb88c5356cc50b62c0c32ebe4f7ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc1f3b0b60b3cb614766701729b4d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5499ab50b81075e506a2a86ccd327528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e9dccbb810c6c24a01ebe909c7002529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bc3c6f30bac63cbb3743961b9960b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443d759f2d17020416f074f2cf58860531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d536bbc61c26a442c4b8b05f17695532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b0b0eafedc80d2519eb8d95a4454c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd45892fe9ee0c0239e3e26cc6b1bd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29821382ec259751741cc1bd25a8e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc55278ed0f6a3b82add0e5eacbd7e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fe960fcd9b2528565276903037054537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f128f7e25c2765d5c42306a3e535a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0473488ca2546b26be7702abedd66539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2318d8dc70c65cf5b2f0a63c63d275f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88430251c1d18d2d107aa26e3917e75b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d45b7f6cf058a8799f55e87e11517542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25db3c01f3c936fe8f197f168ad844543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaddca464075cc423a61ca6fbdaae32544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd660420571d893aa14899ac75d0e7b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236328477f957f10dbefab315b3128d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e8ab9d0208a85dbb34f121cecd8c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce09987ab2ddebeee68f1c6bea3b08c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c1bad37eadd8a682062d322ca1fcc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144b30ca2822e4e48424c84563f7353550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7838d9b26dd7076e9fede877bfe683551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c87c2c9afbba00fb878ab41eac86c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc203c704ef8b97088f50526ab3cfd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef5ed9bab9de8398cb05a5005f7bab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f296ee6ebd3acf39f52ae2211cac78f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7a72d6a3fe1e1f60f7965db687611556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1b07a47e1ccea0744452c30b7a30a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43026f6cd081474d0296de4ecad94e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fcf5f2ea3bf97bf4d08d59181ad6d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8804bd46b4f6b40ee53951572e0dfe0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965e6dbc727f7caddd14268776e59f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b5b28d0fd46bc1afaff6240a877cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0285053bcd59738382ecd0de74b35d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9f70ddc9fa04a9fe17189d6f33b0a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a2098f1cc254d939e3f689626c3f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e35b61d1d1af4dfecdbcaea8ed79ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d479a2edfad21891f0346e783c1bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39584adaa1f2eb8910e75e0f181558568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9fb51c6edaa005c1ff0f8c5790f6b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35025db9126fd5a08c3b8d4aa62aca80570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e10f8ecb8d8af10c8df27c95c34ac3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cb979d2ea5ebd07e4298339cf24de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3b848cd87843f303fb1bf4c8f609a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e81183d6b6f1c989b2be8901667773574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448da65379af880c734c500c668448b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2be0a48a7278963f08a3bc46a573f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1012d8585feed179a6fbe63c5689a5c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba43275f516fb2248416b0ed7e1911578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f761b917215f697dc31049c503325579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a888a64148fe975b4cade711d77dd90580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e13582464a3e9a97583d108f12a7e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17b46dbe905d2b1a41249f240d4e40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6888dd1b414136fe8e39d97e95d22583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb38c18276c88688c215f98793de2d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9101ee9af014badfcbf270f46e6cad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c2dfb0036d1b09d5307039d3c9526586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c55703f631110507fdc960a443283c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfc745ca8d85219a095f0d4c052b04588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0073f22c6a1e1afbda1bea5e7aba1ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace99de4494deb8768c4c1c39066909590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4759823e008ddf8991559059d7a52c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369fc30e6cda94ddb80eb7e8417e0cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98b44af8e18288d273382d4d98a7ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f8e7879cd882d7b3a1499bfc4fef8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fa026e85cb00b608cb3cba0c66606595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a43225856839c96494bef906f9c15a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90b60dcb511388639fed587aa0f9a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a652aa5b139cf975b94ab39433114a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc63c86179978e82e1e56a64842f1a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6445604fdc70ca55481fcbe6d04924a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57cae1d5dfd4d4db477fa9a13dc71f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e22aa666815ffd66991d8decd31e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e93bd0ef7718d5004ebda0f1ddb25603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175670fcb538150f3cf9153e61e21b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9563076a1e36f06fb87d52c567f13f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05926a025ec7b6faeea27fb05e68baa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee9daf4f8a647b02cf55d0c3cf83c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169d7a31c76e76cab58568965d05038608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d67b326bd1d8f2938cca691ad128c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867248859549dcb366e7ed26bf5becc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27756e516eb7c0afd7de920c2c793303611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892d6f0012afddd1eb52aea9a423b9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac13e176cefc3f40fd444ed90e57c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5aee06c8de9b984954ecba3dd78cf3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ca95826f359379811036465587180615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cdeeee20e77285fc76c37ba8a9279616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0f17c9a544183c0d91632e3711920617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9b16f167bbac89e2cf9da00520198618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbe048fb473e4756a6a81cf3fdfa44619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c29f77ba6f3c5b37aca507bac7a67e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e7be219e4e4afd47356c9f7639fec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec75c38aec7203446bf0cceb3248799622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3ae6cc9ce9e2d7e656e33fb294cea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7976dd87f4efef78ea43635561c26e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3fdccbc618339f7da43808c5580d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc51234540f2e2b92446ee2923eafa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0b907a68cba1ea14d30ba55b73027627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8004aa20f69154cbc0ee7d0b06e8d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4df8ad78e01b080add0d0b4d4850bb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426de78026c002e17867426071a6bcc0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c542cc70113be247632db4fba5a6853631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958b1b54b24401912d494a5f87dadd2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a717b91f6583f53bcca7d2e1a7e3a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072badfc6015357a9d9538182d60e5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d10ce9f90e35211902872224917a74635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bad4c80640a0be23819226c19b100636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24589c35b340ac27088ff091d665799637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b240fc40a3e9d8c3b28b1a78dd577638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bf57129064d52d6293144e1fb438d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647991006b185ef502edce76010e9f46640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2c77f497da785a53fbd2a778e656a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80028ebc482f270c1b207f889659ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27777c52d70653f35aac44baf9b8eca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880561f5dc243bd9fe07c7b7e84644b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47716b4c62e59d8fb1225bc89dd4acb2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87783acc4a3f598fa027a53421c3b43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68501b3e35e36f330a958a6f2273abeb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33ce0a0bb32df1e30ea61eab742880648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7958b74477fb76d5cc25539c424449d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb83fa60e1a0bd09c5f3457332b583650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efde379a75789f1d831a8aed9375fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933609f4b8284fcf138a36eb10ef04a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db799eaf04a5dcb58d69609b947ac45653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e7322e33bf58fcecae14ac1b47d3b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4407ad000178ec8bd277fb993af22655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283671c932d60b056f40ff1444f6842656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c70d2511ca0e1eb9d31188032bc2b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c15c53b594d1bbe71deae71a0b33d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e33795878669d200b4305eba255aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bab8c2958020cdded5d514f635d2e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6e19a80fcc9913cb7a29eb00bb72e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45220b27b26c7a778eb2589d0e15a104662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b8d89f0b9c6562d3ef2325dcb63f8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418f9c3bc8c658a6cbc08e66879559c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0009acfd53d5bc43eaabdbfa0258ed8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7a4a1ec028df45be1dd3bb8eeabdc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52594a6d6240d24e970fc000295dfaf3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832dd82ee987adc3fe8306bfb13a003668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918aeaf8879faa199fe799c0f4c9520f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be1319d7b8a3a091528a41e21f207c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92298a4b80221fa26c577187fc8f29671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bc5ff2da182afb51c1a4bd8aa9297672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c800a3cb7d24d13755065d51e29613673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e687be4868d4060c9ec64dbd02b054674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3d48b0f38733ccb87a4a8293a1321675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41aecc775d3f8fe4608d15fc7355c0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884cb604fb392084f30036fd546722e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465282922d71bcee9f54b4e0f021dcb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04434270e58aa76c2487dbb0c2764b09679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d32ac4f3a18dc17066fe04a9100b8b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770138c670bf7edae824c6a2a6ad581681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77682fa5645faee1963659b81fd72dae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2e89f98a1033b5ca152f964ad0bad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf101f434540398d1aca028029e5d4a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf52402eb3432570b7f2b63b40d0d98685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f45b8eb7f882f753ba1eb41e3276f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca99c05088f81451f5b44febe79999687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929e93c47555175cfc625270d86d6d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf8eef4229dff8c5576a308f71c018689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851461689d331647853cbdf0d6b742d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe66a80f86b528522fac5cf08143a8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188351140d688755fb4edebaf394967692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cca86feacb36dee0e6a003d9dc44bd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c728bd1fbbd553e3d700bc737a2e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38af66061a6b204f3f7a6ce91d2a5c1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b575e8038edf356d57e6e4469f51597696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c658b68985d77fb0d58cd9ec6afcc0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5f3a790c763f003cc4f505bc89ade698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfff13bdb763265b07da02fb7fd51a4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e03bb7c2edd8ea1506b005c3afc83700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd94090b0a33e806a876e3629ac3579701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de73fce21013600fdf3d11ffe54d6f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb7a33c63078d39f43907bbf48035a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec43dfc853e7922edefc5e41d11b8e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85476e3d0e972439f49586df3cffc7d8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47423db8c0b2f2aa9c1dfdf5cdceaaff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46b0f7287d104c8c134a12f62e7ece707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f33f8f2daee83bafb2b4afc051918b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bcfe384881bbe89b460ab261ccabd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce6d710a490dc783d59589557025d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78812c63ef3b711a00997e48459d2044711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb419eab28b98b478e40e500c41b8f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad530fd290f3df1204b6c1fe342b3555713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3a811dcc9536625d589b693854c24714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac7c6d1422c8fdfa7c8b959ccd3799715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2165ed32b354333de945c77171e73a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c709b9e3840806577c852b02bfbfa5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c9a3a938cf2259bec76155b189075718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3fdb62aac74c106c582abeefeca03719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b29c98bdabc58cc4a560c8ab02140720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b6206b1bd9ccf2a2530acf29982a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96745af782595949d013f9056615131a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82f7a5fd291e29f64af7af6fc955b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7c0db71383b63220be8453f6b6f17724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa1809835499cc0b42df5322366d23725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e243b5bd789d5069e01bec34d595522726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8a168f0460bbe07e67efdeb951e50727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f28db0a269f763ea2fb7473e55d5a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6ba76f855f0baa6dda710cf5ebd56729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3644846260e86e4d0088529c7c21c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6df97836d7e541b5ad06e227fc1d80731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417435236db22610aaf209b1cae762c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915056f20aca72c1443d1d40f75935c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33b58f1ee367e24b35d02edea49b27734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcaa83c63aec2558894d38a50e80407735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f3580ce075110017e7381e5389878736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1fb9f969767660802835821faf3d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97386723dc1bc5d4577dd318252ed484738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e54f960b236e7f95300b73d1da905739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbe0e620cbce48e6317b295bd30103740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b32f323b4c4ad172832b70bc1bc13741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0401b5f3d78bd7798fb11aae0aea5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8007198dcbc5204078887a620db65a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28cea9e4f507de5c7c1f4470d8417a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c011eddcfd6d090172d0b3ba55d22745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d56255ed98e4f549a74ff1367a712b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb20ba445ae6bac993a8828b3d9621747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540eeb6bbf1a89699a5b53c1b6697ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf943ea3b8c2f90767c52b7c1f1c2b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b1596cb50b6cf3e72d94e2ef724ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8312b97dc8040f0f75c8b32baa76c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cd8e96e93aff04d2c45063002c0f3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b3a90e408c0dfa4e2289248d63b9b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba11528f56da8611375eb5c4fd41db754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74356faf970ba361e481db2c5733656755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28eff16e98b459bf4c15fedddc20de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0c26c57bf48f49b6fead4ada60bbe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57803081ab1ac79d05a3fb7cf658b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a435f9d2dff81332ee1843408d3b5f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197519ccb173787cdc05c23f6f65917760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1077ed3a90dc4c6b838a47db409eef761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919c9ea9bc66836a1826f79115c8fd6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e26209313d9fd99c3204697e010a96763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a55bb5b2db353651a165b5049214a7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f8d69c65f382725b7feb607090a88765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c1d2f44cc13887324651b7a3c14a3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74499fd39ad21a181575b2141d88d3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d009fc7f7e2f7e2711874c40a5111c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b1b12c099333928696690370ed8f3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414972612795bef462bde94739275031770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4eac2451bdbc9c7acfc787961af1d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fb5f40965f1e037163ccd4d252ee3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfeb82a392d696effc63ec0a3574f1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb94d1fc031eacd931e379075d7dbc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9da5f362f5dfc84030d631829a5d62775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878db2dad38fd91613c7ddce7593fca776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ecfe2e9bc1efa3150633d1469d19b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0fada1fea8fc55bc29e5fffed9cd2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de1c60e6d537a2c617471e7aa08980779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68749023ca33d980ba5e89a56346da780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f592f56504ee2b8337075003bc8aa78781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c76fc2d2115da301083dafd4a65e5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8fe3f9e70ba0dd296ef4cb384c8f5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceef68466707b2f07a80a665c3f1c60784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44212698667871aeb08fbe66a651229785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de899f575c7514c50cb89e13529fa1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f774ab754e6772c8322a231a227e4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d575ec1d7dffe439c0629921f39887f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24f6e1a1a57aba638d4818851d96b5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13347a4d7aef81b47a4549d004f5678790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb47d5c798f93027adfb08b616bf46791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753127d2bd4a0b53268fdc6d8f19dd9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f094f088bc50acf956ac0f92d0f15793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c209493d3e248e3afa5a829c594debc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3657c060caa727550fdd2858b3f9fe3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed39f340a6d4efe66a4fa9c260994d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc15e6cdabab6bd10a325aff8b17154797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae6565a26d9981a5d6d1b83352d281798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b921dc8b713e12bafeb0705d7fb58799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ceb2a9850470c812dc3c6f18586065800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe7c290ddddfea4eb985a58927e8d4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adebef5ef3cb9600b8732d45f09c1a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d423255f218877476a138574764dc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f468297d85b6b73a9c90dcbda8462804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2892ca74cf88ec3c6378139e685aaf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf26872535280bfb1bec0fbbefe4f7e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d8b0778c913a7984333ad2cb25bc0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44042dce1629c24681990ddb36e10170808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4d332ae7cd2598d2cce3445a9d073809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b96860ef4d5a338b418ef636d81b6c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afa58efb64ee00a3766a6c55d67ad8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4318b0d4f3640ffad14b32f30d6efaa812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c12d3250eda500a3d957d4d608b352813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14d025489ef5c218ddd2e1a80006f7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797d785dca6636f1996445b833b25e2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf886f3c696e47e2cc8d25ed9cf156e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb309021cc925e6e7fbef74a42a98f0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cb2ea723e6cf1c0a752b8be23f0eb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4acd8660f2a0634728ded5c14d9ac8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab78e09c36cccbf035b80ab9be98ee820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4116738ac1dae48c5f3c75791d9c0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65833715a7ac17b48c5834c50e26645822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb40638c1ec8b7c9e655b67a1a9169823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c723643d83d86657a80c5f378377df4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872b0afe082a7f5d6f8a77a4cc284cf825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a6663f7cc4609b2cf5d3d28d35d22826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f19bdc1e010884211849a79f1a8c9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186936ea15c9ae59c5a957fd10e48f5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae37afa9967218b61790ce3c1b4c8b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b3cb27e79bd4fea69db7d1ed69fb9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7800718748e8bce6419788a845753831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf566af5132774c6c7dd15cb7988a66a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62835084d4a8589e351d35e9396a7f9d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789d3704b23f5d284a765dc4db905fd834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441cd5bbf5e742a34065dcb03dcac6f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224efd9c606ebe39d6079cda8bfa41a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c51ebb5c5176da94c27573bfe30443837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb0792f46e22c5f42388b6363e9f89838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d3e979f871b840e926e415aa31184839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4230c4d66df305921561ac661bcee840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1f3dd4a71d8b05eaee6f89384e889841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9249dea584169f86203e5f35806817f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd37b75fe1e656992f82093b0e7a6a0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f028ea6cca58fdccde0a95798c7eaf844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15275298bf02f5d78cb71247f8d0d3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11fbc545cb09ce19cc3fcdff516c27846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e385d45644d4484042766e99dc50678847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f82f82a05f163950342582aae82ee848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384daf9d2c5e04c5b9b820a7618ba97849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446fce137377f7fdbadefb10a9057c5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55338455699ddacbb5493586df7ed669851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ac2da8afbaf21996790e3a77d922e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47fafc63bd7d202d9539f9d7ade6a4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b21b6a4fe12e28fb9f7f73ce7c54a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2534ba7c8ef440bd358baa6d01660855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2d77bf4712e26c0bdab79b751c572856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7b45f30364812da11066f8976315a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5996577b8fbc801932da36f7c6002858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e28d39b378a7c6d270a8d4a072314d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f945e7a6dcf72e0ca84edff8e346376860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb3b3041359e408d8ca8b17a6fcea2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01e96b5234adfe4977b7ee3e148e66862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55c8b4ebea6b3390322b204a8a09d1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01559a2e540707b1de98f234e26e031a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a31776a1d7b67b6eb155844c83830865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a63051a5b80274d8c9e0c1edb8be7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291842c7b5c861c4c90034373086014867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2160e130c299993dc61949a6023e4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ea3b4d72eac60b28727c88ffcc2c8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ff6aed73400e5de0c45da578abd4d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5b82e9a4baeb439a3d9aed9d400d7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a03b5276f761c54bb51a0edea71b2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93417d111286162a07a5a4a599534fb9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c414fbd66f0097006186f7b5f7ffdff874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6742a449e416d0dea9ef1ac1d105d87875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f3f0e8c1f7a46a2f344c8b523f338876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd42678328f55cfbd08d6f020937a6d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d197cd1ecfd2e2134583e960572fc76878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38228d0bda1e6008b880be4d635384879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a45b5581945ac80454bf077202a4b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753287134a625fc542279e53a294e385881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d358eb157b2b257af409a2005930564882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff1e9b01d27ce9152c741090fd39a7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132d78f1024027d801134ee0a26f1e8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e84455666fe2a4870a6eceacdcb39c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687df3eaca6ca84e50863076a896692886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c48c9ec916dee6b5356697d9f5468b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ca96ed47b895931383bfd54431098888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf7547dafe6473ca02ca832b8b2a42889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bad6051834b455fdb1fd6c5c1c142a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a92be23c57bf4a737756b6ea792ae891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98bb93123f352ef183a7950165ad8d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fe40092790192c7da7f446c0232a6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564de4db3cbb882668f0e47deef4379d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ca9b7ddbcc76e4cb941164303b703895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f901001475022399dd3d331468b25b8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b0df40245a6ee720122ca1e9cf948897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008b884988dc55b2f3ec27d36799541898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677e2f4b60a5013aab055e9544d7ffb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc067a698a4be0bfdf0044a4129e29900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e24beca5686f6b82d7e215e7ab4fe7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc17bf6e64a098ab18073f2a5df565902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed719e9b8f302fbc9cb8dab196d06e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf71e52b5d01399128a907745ea9a1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87ec92759d7da86ec5cb1794b2fdcb905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddc3cb195759f1117c572b9e73df4d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ddcd00b194d1d11d7b52b6297c618907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85ad66a021bcfa1daee34c3dc5855b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d846bad976e778d132cb74e6520ef0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafb9710b9424fb656113574fc55083910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db807ff55665b4a5d53c6e76783d84b0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a6013bad504aaa0e6511a543914c6912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6e4e22b3872dc9de7924d0fdc4279913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42f8d15a47144a0e8a63d6e083ee1b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a0e8a7a5616f0e2db6d2b66a76db4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e23da5ebafae36b384eb5ca954f6d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68909857b746400f98c48998fb7a310917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a8f1fbee7234a0a1132860b1fc965918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c10719187633fd95c08f4bc75e3b0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98d73d748d7417ef7d2862df71f5e8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b979e3878142022d1b53429011079921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db4dc181ea80ee47598cc9d26fb28b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5f7f10bcd17797c9ea50ade7b8f31923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaaf9a4133fd0fe060807ddd50c65ac924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494b0563a17fba656235a54b63bb40e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86d9c62cab526acaf3333c3b482e8c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d4b7a0b1be4628e9d5b19e27e674e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846ea3345a9ec1d1d7ef31c3f6a7aa2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387a59a19846a0b4506405f4d9bc44e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438921af6f0701ad9c48cdf5ae13979b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb90d0207031116fd345e4dfb4cdc76931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecc22539e67f6c3194a41f6a613cbe932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe0cb9da1b8e2112a4903884e55d72933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c84b75e1bbfe70c7ae4e5412b2d5c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151502c481a572a24d1681a962a91ced935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de2516863081c0e029db22337bd173936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ab35445c05f4e2ffab1cf57a5caa4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba07b47b6590025577500ac09f9f54d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75e04bae4f942be8531d3289e1df13939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d38bdf08e38a5d9f0297a0fbcdc72940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fc11077a0b0b8e3630f01728ead92941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d615b0872ba0a90af1a4dd3239ad7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd1dff63fbc4d923d11a8b557907b1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9151ffe3abebae709f550a6f17396d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58616102a48ac00212aeedcc0ec10490945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa1d6293cba1f06d42c9ca51674afe946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574f9cb8a208c96858bdb71ff370bd8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc855297dff565647466f63f5581ff2b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471fad1864c5b942e0d5291d97fefad949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4dfb7689350b084f5c9faa52cfe39950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640579ac8ee12a7016d1a9ea50cc9b5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ef8cd55e27432deb3ff56361466f5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac792a77daf378523e27c0fef9468b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3608d7ca02a0bbb2baa62cdc25dd8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff01ad6fccb203b5f4a51121298a92955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc3b5c1c8ec7e550347f7a24004375956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dea453dcf7d31aa430499d2d3521c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7c5a80473c5fdab471bdc05f51fed958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b48d60328b754231c3c05f1c7d137959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803ef03178f355c93aa8e1576a52ca5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca04ccda19b4a26d12cf212ee706583961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d493161fbc3f6d17a0b1b571dc29c5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065f12a88d7bc9e2e2ead97b5a126d2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233254ef031554cb55f8715a9d96091964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4c0013a6ff12f372bb36bb55f1ec5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54445b94be4f698c5884b07726883221966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde8cc36ee36dfed067fdaa6322a8bd967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61884e6bd06d614e7654eb765d26db56968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4da061fde3ed4a29470e1e1515819969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb319ae9d612e2276a84409c71203e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bff053da3088ae487fb774e5b01ce1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd64c7682f53bfc8545d900125cb39972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a957360f56fe577c8f6eedaecef994b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa6aa389624bdbb21fd7ca38a8a002974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89415221c12ff10088a9d4be6780dc9f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287eb46cd964f0186de10d2dc119a98e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a686de1aa95aed10930f2268cb5cdaa977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74c9bfb0d78fde75dfc941874672071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6f575336500e96ac15f767e4556912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50274a3743b8dd4f40005517d7adcad43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e034847b91d96051ed67153c4c16c574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dd09d250d33263bcd677f50ad41a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73289b6ad712ac276dd508238d1b1d0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfb706873ac37e5af76db53a11f7e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e2d1a0db11a940d9b5a8ee49b89068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb1a0c63d445a3262906a3ae3a51299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffc97452921cddd77f3dda7514beac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72c7a1d74177c6d09d180c0239b5fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2cc93edffd22bc71c44fb29fbd01612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e340dbc472536fb375c9878b90a32913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197e0158b01de4c782b63bd8056fa5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e8380d506ee0e7bf52e391c49a45115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163ace34d336017f493b71bf54e681216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c4536f4cf21f353a686bae466e11017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a77de19cd053b93f0152fbaaf8140b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c1daf5f441e2bb772077a668bbc6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c897482f2e37607737a717153e6f0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5596b6d95a3ce563fa87460b7711de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1530a00b8375f24e07b8ae3312a03822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02286b97dce55240b69548e1a3e0a7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f21880ff5120f7e61607374502072524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431198bedea6e5843b44144490de18b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a98d5793c7a9fa2fd211f2be7e2c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2d4ccb8228be3f1b127b24af7c74a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ee5675e8c6909c5c23a4fe80357fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28d793b43d52e3cfb094bf3af329de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7685d5af15c2dfdd3f41fd8220b73d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b95b7866309bf8f780ea248589166d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199444e6b1fcfcfb18cb78580e4958dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf9a4f7b1dcb47c4f1ab3c0facab3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770808accd5d787b5dfb3263ef97e3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e8f4a25310dd629a4600e1902447a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1651713e39c9e3f607e89bdf570cad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486c98e77eaea29cdc46c8e1e236bdc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabf3b887ed8df6851807191f15941938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aead86d60c56c628eee5f80f43afce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914048a7383e58ff9fad057cd05afc4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fca51a49546398cd17bcf6526e9d8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c64dafe8e2329031fcc9abb44e1fb942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43e15305a6dadeed0f25745edd93d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b66fb1a30660d0ceaa4c4b6dc7870144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0467ad7a1fe16b19150d12f8ad20645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e45ed5cec5ddfa56c3cc3717cc31546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcf3078f830c618c705fff0b65404947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bd78e75de72e1760ffc395b1d5b6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0034801d7aefe07eb76ce83702037f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41e070155682f00e9229bf22f0d30e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24edf1773fdeeb0591aa88678ac65a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775766c1cf47ab82fd9d5bc3ce4fd2ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb16c3098a076cba9c9f5d4ed29aace53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5b3367c7d73bee4927955bc876d1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd1f371c0a33e26a8417ca29470b2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edb154d50d37930f452f4ebf70cb9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0f44629e5005b9eae285a43f246be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eac115cbe0540cf1d49094b0cf78db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c42a67865cce6e89028d5b71048c9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32611625f9701c8d240a82beb66fd1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed89021dd5fa2bfcc3cda1d4f53e3961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89386e0d6258dc69fde5cd2868c7377462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4263fbee15e00ee4f22cfc7f0596ca563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c6a165d328f9aeb250e9005a999df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf924aa08021b62c4d3a1ba9d272ac1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a051577b9f5c3564743cb64f793e9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a175eb316b0b1424f96588c9b7bd65967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48c8aae4b4dd725f1c59ef9de9bdeb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28289b402051a46c7974fc6de4497b7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e88d628e81be5ed9a60758caf718470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08146d9ccd835db171013561ee188f3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b36b449bf71bb36889d7d1c508c65572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1f7c22e9852e4ec6f5fb5155fbd6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ee27e39b4be03d08eb8e513657b3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3c30b78572dfbe44f7b39e4a1343a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e825d97132548057670ec3de150c55a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ea8573de264ece89ec1e7ed4b011b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3f3f3cbb7ecf5a98b93ea6274371f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b8689007ed6226cc18e72722639de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1224ee217c4313b8da55f3285e3f2d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff0776233b4be4251a4edb92ed2e2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbeb4b72dffd3c01c746611869bfda182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212214008af58d60c0956ca76fb8c3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02184643e370b8a9e114f09933ecb4f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e77d1d1973eee48d2c4067bcc0118f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f82b2cb97f926ad483a4b21df935186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89fa2ac39806e6953333ce090508c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3342c0a0cda3d00ebf2d7c133c926988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff827ce25aa7e2981bab34280d3b62e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a88feabe8fe3f4c00232a32948902190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa98709fa07949bda00e12ff63c83791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42464ed81d0cd77251fe97b8ddd790ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bc458d57e3bd7ca9f1a09534ad58893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa253f66cda8ea020f473f61b69334b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63060212e8d4f5a28e33c48e6c39a66695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861115838cdb900dcef851567a3c2c3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ae177466d99b0d906408f571fb34d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787c34dfc9a38be0e789c5e9ad61d4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9df76f70b8a6c0b86a47e200c9281099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e3e4e59566bd6c774374edec51344100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110a3a16e31288507e59b7810b497af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d7087ff09f54099957dd287ef584b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628a64c9242c1485f92eb3b0d537b00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d8b4b73c05323cf9b6840ef656a3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25c14bb78629e303b70ab9b620d28e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c386eb7649ac27e166c45a57f627fa0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c3a4f31fb88177785af7b474203fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ea6b7256a90d9df24cf012be53360108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2377690b1474b4efbbec2dab1797b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed42491208441b86dcb89097723317110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6a77a082425a717ad4386132b7984111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bba5ec379be762122fd827fa24d13b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd421331046fe7e9f0dda3565205ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12d3945eb8bf6cfd0554482a1b2612114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef670a9d86e79b06db3d933cde5533115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f503818ef68476d7a44e2e0aa66d5bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5426f9eaaa80a4f6e9fc058b331a14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d6ea7817fbc3a8176dc262f4869a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd2cf8d9d7c46496e4a44f3059e90a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58b9edb9a5b06101dccf1048519366120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa985926a1becfd423fda48f41e7c8de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4d2cb7f2178a765061ecec1032193122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f29274adabfe7e75be2effbcb318c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f30bd8dda19d3573b088e12694ec56124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87be8e9b894623ed92d5c1fd8cb9b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce326774db75b3f888403d367b65dd92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0889dfbfa6f3ac4d24999871e4b8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4b3b0cbfe103935373629aaf04aa0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba759aad030c103b671f440f8076943129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e13c782b10d204e0e95deabef7481130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68912e79746fdd6523543ddce7b4db85131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df966e0e9e24f8b8e339c9c0eadae82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a4b037b57d610d57ce94ea5305078133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cdcaa534150130e5211184fd71929134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390ed1b676381c18eaa834bda85ced7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92989c839658fa87468bb93a105abec3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c828c2bdc836fcf75d3facfe74cbbcb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c919e103a3e1139f7b120152d187b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0e03b60050f71622088fe002efc4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff153af3bfc462a2cc3d72d9e4daa6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a705daec030d8f40fb2d2de9c4311cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75794c1b61c3a4fe25b4bab12b8d6384142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5754498914d024c35137e8af2519f5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6750b3e9223c4d2eb5f8c66e202b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20d2a380b44d7cff3343a266a97be1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277a0cf4492cba44f6bf7d50978c99f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0e30ba43338be9891f4735cd602ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a9514dea1e21aecc54c88e132acb9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2a3b5d65445b3351ac38de5015336149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1dcb86ffc862952a32e13be6a3e92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6332008c900c2c0a11c9fec46483f91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ffdfcbf9e2bf93118f65c0836aa10152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fd3e97d58d454f884b340facdf5d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74b231b48a8a8c23c69fe9cf3601c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdba5a93c4aed17e4e553a2f3e919d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb3b0885a0c72bf3931af65a088b50156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e83eeba4a3a326a5a1e5b8fa3e2df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13230249e3bfc03b63b03ce43660255158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f088573b501c56feea6c50e31194419159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00507b223979cbd52079702ae7cdbd30160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313ff5534b03c976069f5565e94974f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ba2172b7a8a99131ca90154e0b774162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b67290dd041ee55a007ce1169b7bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afde8da2175dfe49ceb78433033f26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33135b936b2e00afc16d0dec839eb96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c375260e7766ac31285a1f6fe6bcd1e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4ec006088cce476456111512d215b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b21703216406cb83663b89332335c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3943f8437ec24c0b319f2d8d03ca572169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeed7c4cc86e398c097ab7ee3b6ee57170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dd3b447eb06979f388808d81768e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a67eb0551ac3622b02d4f0b932502172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5b4053577113a1e9a690b794ef4e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20989e3ccc73428e6907ccf5ce350e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4994ea746cc702f059d4db0893d109175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9f4dc4b6a05fe75bdc0a534beb120176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7782ab714285c4b824fc142521ba69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd5cac41815091f33cc632295c0370178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc1d1a5f22011dd39dacdc9285df85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9caadae738d47e6eaf964798e05739180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2973c0560167a21feeaf62747ad78181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf3c873cbf12314fb50a634bfa45ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc256e07068df8ad0fd2f3177e31f860183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a746f5983065cbf4b553818536221f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e947fdf58f3422a7435157a24b0861185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db585de838dbcc3ccf4fb8310d3e1893186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85cc8fa66881924146fb78bd6c0500187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5026ed2bc2e5075cba171a347f8a6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a081ef7fc20a7c04e3e772ce984c602189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b20ada552aa4a9b9ba8d048fd8ea4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c51a270ae41f9172a2c0a2c4f24539191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0e996451dfd77d2b46cf4d8dae27f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ce70a0900fd7bdc146df0beab1e06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abee22e045182708afd14da2a93565194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583aa306a55873829ebb3e200aa6e45195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460822e4c5632d032676528f4d3fa2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb860c32c37c459f94b9aff4021cf8b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58122d5339e50323f4d565c6fecbad2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb74f67b4107a48f8f426ac5118f99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873afaa0a7740fdd35b5820507b0cf5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ceab17135ac9993835216451abd657201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec46527ac0a6cf3b1be453590ae76b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23602af5d2c8e65a5e2770d2ecbf3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8c0badb5709b6ad04718e2bfb0239204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eab054abe175d0653c87386319914d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c05d0ae27879f5c4e9267feff93be6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a326b6d730754dd45edca75f66ea2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f671a6803d60ea9e839ed23dafd052208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b6cea1d4f6c82b7186ae42e4adf9d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754e8ff89e18b949680b4446bd1d75d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fc96d95b6fbd7b672f541de76b077211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15558e0d27cca69e8dbdadab3e9d2fe1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d746d8f4f6fd0dae6d568e658fabc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec804cb1e1714908d7cfa146f3d546c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3e68ebef5c09aca54d18f8db34ed1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167bdc83e4935ec3978ff0572377b99216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3b1c3a99a24281fe33fbdfd0c326e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81016e8ce833b5064177aa61d85471218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4926d7c874a14e8ee07c677bf30545219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ac0a590fa6c6d668c5f6f3d73193c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06db2378d0b80fd8406bee151e0580221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f90a6dc41ad39cf618bf7539f24e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9344bec1fe7bafaf7d8885c8f7e11c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7041b021cd69345739846a6b07c5a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee17dd80f704dbaa998686c6db136f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ddb251b1b3564bf5d75aae047bfe1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece1d6920f5bd8b87bcba8f755f6a0c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca98fc8739b1ae712693cf6ae04aec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e73de50e8def35cd8c97f7149125e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d663cae2eabb8fb218a08e5aba537f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4146bac4cd268f2708342d6772079b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb9fb06798f0227dbc27f8670f69ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cef1d1edca5b346e48bc8e62679080233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe860ee0c602cdc23704f0a82e20d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997bbefbb52b7d473e74d6a73011f6a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e783f9c3673c0ccc48f099c6d85db47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d02c1320d90df7e3ad8ada1001ddc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257585775b9645140058965fc051d51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a0c8105c66c7b75063e500dad9880239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984a7e159565c3fc9cafad703ed7b13240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79502e072c51ffb51cb76cd28971e214241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0e25a049d5532d0cdf9fdbd5fb4f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d6a5a2999bb48f828ee9efeb0dbfe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b8f62e31d7873a5f2df68a9479a08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f414a04808fe5726d98eb93268faf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583940476db48bd24149721259ff1d16246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb094a816578c7bed1d6b2ff22a0e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a3e9562b13b9b026babd559f5ca49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65feae40a93ae2306ddc9557f41822d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbf39b9b45ce3637287d76f6f3310e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0c026a80958ae22fd9724795526f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7f0c74498f53e9602b87815caeb55252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3de71e188efb982919758bd3696c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bd73754485cb03d57f432124515b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822df18815b87eebbc55ec90921211ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358cdaee247652566daa2b112de3968256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af9b2525eeb8180753c9a007c63635257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec651c044f4476aea3077d1e854910b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc07df0200f3a06f3063baa2a58a8fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe9b65c183ccd49f7a73a7bbd2e27c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fd07a2372d2ef4db3a42751607724261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab53071f21327c5a99cb22364063b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe86c6ddfbeda7060741ba86cda65f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20016cc78f71b831366fe5a06164fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a8bd29bf7a05ae9b556abf604d67b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec18ce7f97e633e24d2c7bb2d753dc8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe432f4e18146417f3b765b39e7e8d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae54cd74e7f0a7dbf9216603e3ed86f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0348d2f72d4f263c1808c1408b226f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac5d2264c0fd09eb39b1d6fcff8e61270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12291c4f1cf1932f404686b9a79f4e46271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298ef605d585eb80871d353854c28b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b748c5a4f1de6b619164dad09a673273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca669f87a4bc9a847d33fc3dd3ef25cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc035e00e098b73b83063d32215c478275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19885e722eda05a745acd00b5656edd3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74047cdd87352ed38676fedf47f3e816277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410221b919e987d91ca4f971765f82b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc9148bf802b5ffec15bcf8a8cfc69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d18a7f911f9b8a45ffde2bbfecd66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e20b628445002c00faeb73128fda3d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341c5196cb02847f1cf85606ffd75c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628237182bba90e260ab92ef3eb1d80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806712c135ab2d33e52d946f57ad0392284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47007a003b8e982619a5cd54b3758366285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f835ba40a89f3b1b529310340d8526286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b95b4b98ce67fabf3a09be78112d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85040c03d161b699a4852295e0de057288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff238087aead1c587ab367b8d6894db8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db4f548de95f8c0fe5071cd1a099a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca6533969fd795a6e716ca227a157e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508a913bc163e31379767147fb4bd61292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12f266bc52f5aef9909dc82267b51e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09bc5e265d04daaf36bb7f9db0330e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16b798ea2003be2e7455da7cb5c07b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799a61d1b0d65d31af2fe1155406415296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d084600974da3922227ee09ca20f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd0487c1825458baea801a0197a519298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07632be6f886d4d7bf4d9e0758c93ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81934afd9f4ff18b05200a2037abbfec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abd9d754df928700bd61853d15129d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d735437be84aced4b28976bc11137302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccba5366dc3255f18077d3bcac15497303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0192b736f45985049d9924f8cc393304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecec7e4c6206587478c44840b9542e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83498b60efddd80a439aca9965aa2246306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236894fa12e7921da92c55797e4c3eff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d52788e7d81026828b0605cb21778308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ef31bb5b11ccaf027f74d78d5115c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4187304702547e3c0ce5bba91caa21310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b2e3fc930c747fd04dd22c08d69f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1df03dd1b6271f1009642f90a1ba9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647e4ef7e8bca2361728d6efa009a1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfd626e40cb1abb66a4d91f669242d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1a1dc646890daa1650142ac6abaf1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91236ca71ed0dcbdee64e641ab92b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e39df466a6b280df88efae3898bc0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec2cf1c47c335859448a0fb7a9458b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8d4f90f55ef1dd6bda3a3c83cd87a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441171212f9180c0c8f6fca8d7035037320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390d69954695345f9f8d3249568d71f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeace110b89df1bf20601b5edc5abc0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6325f0126e2ccfb2f0113c52c6fcb7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a5f489191a6c6972cf4dc0b35e461324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acb1dcbba8a52562e53e17b7711824325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1096f720754b99868160b3b1ff985326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f9e75f8a33feb1366add9e0bc0697327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ad99b65acb26f2bf8611fde57a67e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752aa78db6b94581db8d800e72837f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cca9ff61e7618081225cc8a85fc989330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ecca003c312cdf4b2d0f8d2da90d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559841747ba88280b8262941f6ecb3a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf246b68f44813cc79cc252decc7f632333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad4d64746500208c2029b671f3ae5d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62429e261f9ac6cc762061a96778fd16335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f856edd8e3269d577cec5f41d123a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acedb871814dbae054c5435424d0ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afb53b12b145463eed56302e200ed5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e646ef5d6514ffa3018e7ef8c246d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad911f3c24deac3534500b5b059b27340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8ba26ecb9cb0690f22f0d01550854341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdaddef69119c7b57cc0268f0f13ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd60965d8760cbdc81f2e24ebb2ed58343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876affc73802d8d78fd8b168d980084344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00c037ca4bae6e4248425624ebab77345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc35041a361f34e7fea82d7ee7ba03c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49096ac5d0a4c2f66b1f6db8f5297ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c356d30090ebbbd24af1f20e432df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a3886f7ede446094ca9eb51567021349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff6a24cc2fb99264969080ead32380350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2cb836b47fb7ce5ad9c014c58d6d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f740777c3af66c864c201b5d92b0431352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dfc2f72243c45ffc55c1a31f10c8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62820e378ea5f4fa669846290a4d2442354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb71ef2a7a5922f254f5a5f770a9e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e161301e0373a6fafd10623f8553de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05791b602b93ab61a247fd20d7ff1f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d024639af69947c59a0b087cfb85469358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2789a5b7fc5a5f5e288759f629fa0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a23c4d1cf8a22de181e5ccd021d67360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2858deef3c32c45889273e8e21b45361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ad808c94642a83ea9802540843c87362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372297f3103e23d2d4a62fe452f88fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03600e7bb4d5b984c586cb27972fdeef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e248242ef0cd8f8334622011aa0f44e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f304c0e7c0f6e13981e93778e43e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccfededd4bc3c4b87c09d2e37c69b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a6357e0c8661dd69e730a40e5cf09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4efcdce697815eb487b088c40855af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bdf34ea455b06ec339ec83f378f69370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9f245992ac492e3f5663742ad5c1e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db6f30732cae21f15c8806e5208726372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4652824b41d5d2004099dd554922bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878b020ff14deb0cfebfa23a3978e14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b036382a79ff1113d471f60822b364375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b284c0fb7f97aea0995b0ea25980c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749680194bf0a029bddd16ec74c783d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb70a7e5b264e25414befcb789aa052378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe85369a42d8e3c36d6e7a1a7f886b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdabf21fc5b6d3428db5e62e654202380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ca57a026054ff0c1f5a59948ff146381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d37789c84282a4b92a53a89a03997382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddc1ac5174f149e10aed555d2555ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69c613a5b6f740083d7f489869313f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190ff09d7cb22f2c5fe5d0ea7d89171385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d50f8eadb51ee8371e42b96ed128f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c094950f645cbc5533654076f2662e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f45fce659b32d8810d6caa087ca68388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605b86f1d319a285e5f8f582b3c160b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a31092d3ad7f5b5d01e99bd976197390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b5e1d763dec577a19b85e5d153771391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d76b44095634595036e3a96db3e62e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e253cb1d7566bd52219011411a3411393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4421e33d6fda1e8920c3c650c4d58394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11101a72eeba2bc7ee75a0b3852f867d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc375dd8c24393e183a589e2e1677a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5c0a3114cd3b826301bbf3bceecee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bedd3e658b1f8709d10fe6c6504551398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3577977f349569e66b6ffa0326fc66399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d769d6f372008852cd2b881495ca74400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a03e3ec8b7b94abb33d666fd5052ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9214119faa7b5df18a217558cfc00402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeec9b8f9c24439e42fc8b00547bc22403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be82991b9c626345f327b97ff67974b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e622eae2d8d02f5a38bf65c5ce9c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f80ebc681a2ce65603b61348ef780406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cd2fa65e0d0b4dcb8f2adfb7e1585407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57db69f4421ea10e3a22e7c0c8cb103408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99f2b46555fec0e154ab34da140bab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb083c2e41aa132da0a21703bda1c98410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3df546fee181d7b9a3704c585b88a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3364a6ebc44d34e10d509f0d8acb20412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68738439016587c715061cd097e8cfa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be0365a6d69c6090c2a1bb2f3c95a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe5abd0a864550186c335ddb9bb609415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e5af995e0f14ed514b943fd90a06a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9692881f8c2906c2b4ac48d3b1a9e48417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69609bf35833b0774272188bf2b6d69418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b40ecbf7bd52cbc04fa1a4d631665419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeca3c124549ac6f1f23dd9c1084de5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4dd3c4c5d5a751a62fe804ee306a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ecc41bd4b5529d8dde71f4f6d661d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd0e847ee0e47a00965e0215e6e4e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52fad864de288f96e94f10d7531250424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbe2dd6a97d11daf5dc6e48516dcdc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bdbd218e7dea751460b2c65b9487a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6891325ee3bff931b4747541b254a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c642b11631193b64050bba4a78cd30c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391126795c62d1a025ad89f37775e721429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f015e47243ca884b26b191a9aa72f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b62d01f62d296da3065687e0e64f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ce8033410d58e9da187b446065faf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c216f228dd21da6a60c94446be638433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a3ebcfd111f786186da3a8013aa19434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54a30cb9c02120dd4107eccaf13a18435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3355730a54580159089fe461401ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f440f38c1a74c217346f5d9dff3c535437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d424e0b6f5a1891bb5a4ef615f113d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846370eec00c1eba233d1f212deace1f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f8e580b4296eabf42b01ad441d9fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff552db79ae8f5a9b9200fb2bb62327441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2883f449c768690da47d5a750a123442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea38ce5b0cb3b007d5e7efc3c3986f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348105e0316b73d25f2d5e5b1db81f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe7159090ffe65be449d19a08c17f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a88eb6e4c3a1178c2dad92c4520af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db0261c5a2c9c726e6b648a478e05c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd1191b73a3373e7346c87e2a0e8fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667912e746e6c42cff784842bb0d3b23449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5843a125fc86ee8cd72db775b45ecde450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1b04b00d15a3690adad35957068ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1bd13e84d6d378bd9c35995e1794d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356ba3754446dee07934597111745b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482af92b82c1a32cdc0898fc683179a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101fa986eaea6db881074e7186f8083455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4d6ce880c4523020b29b5375e604a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48304bfba3218fbfee47c3e6feec6240457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25677708af841b604e73ed827e536d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05171fb38fec19458b107d31b4e8a109459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c23102b4e640bf8a4cd7147b9d92e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d89d80ae8469e78c7664660122157461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e116152063fc15e741875daa41d46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9301af521295dacfa168e4af53ce69463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07466e64d6cfef0df3b0a6d3180e899e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3927ebfab41130dfcf71e82672ca3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa391d0de2869c315d74cb060a167c0c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee9acc357e8c063748e070ee9674d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a32643b28cccf5a4fae1e64a692ad7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86b5b97d853da7c93e890953c9be37469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfabdcc3a67878c848ce2411a5d3aa2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d75e4eaa0d6345376e2af34212e41b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465efb477df492075e7b12f3f102f9b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffd40b4cf7b435f02f715153785b47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63718b6fed9c52d31c392b6f931c59d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a134f25afe0e3439fe8df386c98c80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753fbdc3a1a2acc8a42e861abfaf3a2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd64237e09d745f284ff00f6afd3a9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f46fee13bbf1c592fe49c2da2acc10478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a89fc07f3d18d6594cf97c8c3fc5b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70c448b6a91c9f458724a3e8e6ff3b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c005a7b529f15a73c2354a4c09a8180481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0790eb54110bc566a0671263c85d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063eba4d653214c034123b5375b63e4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f98b27d883185276643660ba2d6d3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9b655f9fc59c509d24c48cf975c1f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639be712bb845c11d295bf97b06940e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fb2c63ca08c5fbf37198e63d4d4bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e3d0fec251d453591448686d01197488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b11fa9700a62d921f3ca886d184ad5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6bf284fbc5c2c1b41cd9756c412b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eaac6cc957373fe2a5e8f59b09499e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c63a2e7b369f99ebd1ad43c3503e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2998fe9fedcc8c2634099c6839f1e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7440fe89b94de31cb925076aea02f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6a11ee6ba8f1893978ffeb6d54cc5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927713b973158d8168d0199219932b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31596d66f3db7018f69fd81cb9b1c718497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68301504ebf1629ad3eda0edfee514498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0a5ee2f94c125651c73c7fdd4d0c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab0b168864eacbe8696715167419eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4f81ceb5a2646c75304307c3df7b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aabd208eb89146a2410aaa033ce4ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ef23624f5623e14aaab49762c52d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fc7853af05b45c5461dc78a3d16af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4336bc25a0fb45a0149852d8d2f5d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecab5fd7513f0b5555ab9886fbd407c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876f753336b72da110a777946068afd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be0de379de083032e27b6299cd317d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faae43b27e8aa013c263e131d6e895509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b393766b5b03ff6d91594bda75ba35510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa7624917d6644cd9243735de012bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570743c2543faccc3d59b43690fba2cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945af52e6e6e142cbad734b4d64b5fde513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccaa6e84677a3aa4ec0bb9fb27c8e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbd9c716efe32207ce6f64ccc86eeb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2c29bd726e0133775d37956788147516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de0b0e47925cef37afb58ac0d528ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fac9224af87d514132d4703be7144d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0a1345eb3a440d563b000d424cb45519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a417dabfb8a3daf8652419b51fe25c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07467cbe58e05affcce092fc5496ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcc2b8a1b26dfabe00cf6496c6923e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459601c90e1d5bb87563ea8c6b7a6590523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7236a076c2c967ace497746c05baca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58534f25f62ba2db1b074cee5a7b6e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a293b4eb977bf8c6a112aef9c327e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac3ec5a3c2b320f010961a0dd7fd2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6184f259435ef0a29ee66efdfd99ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c23b73024058cdd67486f91f2f8fde529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a02e2f82696dfb3c848651177e80c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246a4226d3e4eed7912ef61e944dd48531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b378dde9d6d0448836c2fe02e23af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd102712d8e8ecf42f40f331bc3ed3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcc82e041ce8a14426de98e4c3b67e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d27527221cb4a40128acad9098658535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a3f80f68b3390836ade2322c9805d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e9a41459d1eb77cbc3810d6af9495537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb126499bddd0dfe75139c56f756f408538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91c4c6782f8b0bd5f3338bb7920460539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee408b6e8d904258f8821ddfc6c5561540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab434faf178ea914e1a6f19883c47a63541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7400287cd6516379f459ab18bacd216542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb9cfbbaca0c3939a2e00ad7b3a2a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f51a1f22eb4b61668bb1c7af0fa24544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65af6f04a7fd0323f68290cf424d5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682e6dd53c96bff6c2b5217872f8adc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a3001b6b419c77dedcf6bca505607547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8fb91a1be5c2d177904b96ea99b66548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648324afb50400b5938c46b0b63507b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd89dc896ea0e3219065ffb4cc05e7b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4204a814b552149c2f1e8061b71a33551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9c1469eb64a6f02212005eb7b5f69552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72130aae1ac6496d452f1b90eea91ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaf0eac3977d9feae8f957c479f69d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5b113b286f1a71cec9c4fe8c91f4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e672f2b7c8cf9f39530169f29b2b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29596e3c55583fdb9e3559ad91057aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ca5117c862ba09fa432b7974994a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a7aee590be7e8cd10f87d3d623620559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3b3e77cfc2b4794f7b66a2a5245c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16287cf0a48bc56426cdba807e74aaf1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75daa83e186d7fc0234349a566540969562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a464bb56dbe6c3a4648cb6159526e06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d02eea2c3a672a4c24968a0710b5ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5debaa9d581a4c895ea3b6d08919227565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ab3b0698f14e44603c2592f93b788566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fce1b40f19a97ceaeaf50848657c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a167488f2dac1321e94d6058806af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe98e91eeef68f82c7358756a40a3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4977358f9e51704f3af2db0ae050f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d48ceb235dc5e5bde30187c3ceadf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f8469adaa1306c5b61eea7172d3ca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5eac4753410239662da2a17e2aa72573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0aa27ffda3d696627095aebd88593574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37987d284368251de9f4bb6be2a5dd6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e4928d026c58c77bd2b671fae4918576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296949b8bade992e0d60cf5ec2a8ef9f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63cdbaa2149b0a298a6a988470a8fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22155d6b6e517c7279228a843533bef4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93e1a59f59d57dfad66308f12a741e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92062ff5c783b7c353c22056562e1dab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edbc45fe184b78c1164ddd79ce8cd6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38984a82f229197fa4f23ba0422929f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03c5bc6d18d310fabbb6460a504e7c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fde56adfce1f09c6df5f18ec52680585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483d6fa29024312eb1a8a1dae3c3d6b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0caa296fd4cac054ca569487f930f3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4779c69968c91debb217cb285c58b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9da683ada5f81aaea4fc1592dc404589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00768af3a8124a5347aa1dbac620bb84590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529da32db8b61e983f40671e997e419591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d1db5293711cb4389229a13acee6e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feda4a2aae880bdea5f75de19d60962593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08210c2b8ec4033c4306c20677b44ec9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a70a398ec016e903adad411a8440c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34363ff242556084495df7fc0a81fb2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55991805199356bfffac0273f58a39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b67fb91cbc190c1cbc84aa28933797598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa027fa0a47080fb15ea663a903724df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793c9862db6430f265d652660b8c789600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aea8ad74cbf97347ae99bc05157e0a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd7a54c7d8052ab672d527d64bef6d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b4dd4d622a407f5f37e6b93761e6b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4124f44c65bd791b2d9d7f3066f873604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dcecc2a075c11d1c2a5bc3dc56599605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2133810f9c33697b1d47df75ad4ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62188d839b3f00e738e15406c07b15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bad9983b712c542e6f0c4388774b28608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a795e0c1937f38ef91794d445c212609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945ce6dce6058b2b06e26d722e61916610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10244ce49a79e9bbe7ba1a77518a2c79611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7c22d1e19aad118a2414d749e87fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64622071f4403a3caf93a1d516b4d1c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd5210fa4f3cb47435ed58310706a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ab0bee7c2f2eda335697d77f6bca4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d8ea892a2f99826098f62a6ccf91c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed75a806b2e3ef5dfdd2f7d222da44f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ea0c4110a8261f77fa56314c28878618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2cfcd6dd9d90553dc5f201e7f4152619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed4c3e296a5dfa77898d4e12781817620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839ee230fcc4b19b963e1caf3a9eaed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9023bbabf794c8060bc4af2816333d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00104aabfe0757006c60748158b8671623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1470eda4a976746610defb93c4c699624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e077acccfec95c9c772e4d68094e74c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300a3e592cfe7e8327c61624ccad997626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd58ea90391c6194d3ed4b6d4c038ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d453734ebd920590864527b31d4f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedbd3b44740c0f4b282b90292f5478629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e49414d2e3d3bc6a95759371d45b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5121eb8f33d6d4a01e5ca55827a18631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9cd951e35bf86119f88a515daa055632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b54954242c41b59c46c40ca392b53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a731bc46dce0e6fd48d00e4205955e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661a1a8be3b04c8c4e538971b1b3456635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1e30f32d8c103df08d7a1edc1820f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9e2e1a6c42926933fcd576f803dd3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bab12de8adf761614b64f0c3973cff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839aeac5efb8ffbee10e2c8967e0b296639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226552f7a796ca088d8ddffed4d8b29640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9b808de21fb3c2a0ef662c8be0d0b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb49b7212a417752ef408d2955b4d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd1055ade47ae045ce8589e61b53d4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f0010133df0b85d38d771de6ff63e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760b21da0d47d016bcf76ef23e5392c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eaf863ae6f680b7b28308507d84df9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1c3110fe14fc18af4df27b5606cee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce36d77ac426019dee3bff4e7c9a43f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afadca0b25840acd4a63dbd73cfb60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d5293ffdc160471778c41165757a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d20f97c62efc26073d04cf2eed0ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae997eead71d077bd90f80881f108df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d89508ce0745b978c94e50a60dda7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e2a519ed40f22e7ae86ef9e493e4d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbe8e0442c559b5a2ffd7bbc709de4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bdaef13d852688ee473f5afdd919b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61283fa6f8dbc6ecde6e7826780d72657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5272e50ac0d183710483506df48166a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc4b236a6e0316b5da319877740bf0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f13dceac0751e60bffc7907a90891660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4384f663c2b0f6ba6eb6de17d9aa9f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0769b56f2315af4b841e03d161be6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8beb5f8962bd207e1cdf97de240db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d76b8120cc6d61a49509ab6d4d4be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86869c71842c758746addf22eedb07665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976befa0c77e97d4381d5d42b7d9b9d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e454b4ed17f27da0f9d82bb67b4cb7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97781e97689c5a851de6e8d5866460cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4d638d89e3c843eaf514fc9e8f777669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe2e9a502f5fd9c4ac4bc97c2775e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d992568cbf5463e3bf2ecfd586903671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f4b09eff2343e7e17de97d68f855d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5312da6dc218789864f48877bd40f5f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4118171bd0f082dbf04e91bbbec624a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a78ac5bbe0e0f4374555f38581d04675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf24644178622010a52ec1c4f273f24676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809015b6726029d037d20139863cf5a7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d94b0ff3bb5fa22f7cb96a8c533cd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4c7eaf18f7db0810cba5ea9e4ffe2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e10280b05a1c0793c05c8f2149a7b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4a2fc5bf7fb089df62c3ab58f8b56681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb0d1ac557531c8d4a10e900c3f192682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8e7ff31521adf3ee79faefee3c681683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d9bee26d7a51b5d34c4ebe3870622684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f7d3ce1e362958e5f08d55a98a5ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859cbafb6bc173cce565f815c9d731d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70951e8ccb85dcf1253f750fc6c91c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59179d0eca3c04ac1944a82dc9a831ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9db87ac15cd41d3918768286dae29689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7d875891b5010a22e62c9718c2367690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8e1da85bf69f9f24e2437e3d69067691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b237e776a75038f302806d5667115692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0aceebe514a217c064b6fb69f58c53693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1a58c6927744066d654a7ac64cc58694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a573a7e0fd14101a8efcb16ff8eee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028d99ae3125d1cb0cd56c9e86be999696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bf11145ec5b9bc1588394b347989b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084c2787cf2737c25055ab7b7a5646b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5ff885730dc471b8f33243cb06533699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8e54de1c9a00b2a9bd15a8a4567a8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ef050c44c5e654af596b6d1a5381f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c385fee73f39321cd5f51c7a899eb67702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967253d62498456686886bccc9419d52703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18dc3664bc389360e3388c7f72354a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca10bc18708753c0ff433d1b107cb78705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435da0abb2edc19180da03f444021b68706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca59b022074201736708f0e5e3ff1e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ec89e5fb3f0b9bbf34aaafb4e0eb8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520838b210063a9d6999107f6ff7791f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a7172fe9a4d0c8277932c3f5501ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b02f594ec0594cf662e1d9a4e93c49711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbff115f622a3292dedf3c9d78164c2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da824b34ab2b5e80eab203ba1923110713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83afffa8f6724e6669ba1affde96c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a2c4d00c9072c378a9bc28dc0f4f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcd4603212cd2ef3db026caccbfad8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f9c31635a1a584786d71c5f51ac50717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3b055fc8cd453763bd9f0fedb141f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6877dd7f0bc451f3d17105d3e3dcd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1241fc384c46a775d762c9e9281a97c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa2c2925ee9771c5989d604a92c8ca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0e3394f55255e4063b45d733810b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb37b888ca7d981b6e962bf4293b11723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704cf4e187a5a1afd3cf1dfa9a3f918724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519cee19d23e2ca0b8cb54360172527725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c54e3631595f621305188f3f4ae9da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4aeb62eb6a1e40b32ffc4a55ee4b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d569e68a06e26fbf71915f7e302f281728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dfaeb35bc37bd19f42232c24d722e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bfc38b5ffd7246c115d90347227db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc84fd36c94afd6ca92b24de5ffe010731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cbef8c740cf021cf0901896385922732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9958b8b33509a66247b7d51e66b48733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bf550db8f12ecedb67b902cf90dbc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7dd1672b1f0551a95bdc281156683735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1df55c9e2ac0dea83acdb53287499e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507188b645b462970e7fdc109704ecd0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81bb409c45a04ada6367e59bde8a34738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12667c8da35fc02123e2bd2b0e4c7508739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938be14bccf92f7ce5ccc1dc29e2d56740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbf4eb84ba63794ebe09c41a27778c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3fed84cd343050ee883eea2ca6c60742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1ec9db7d891ae21d4c81876bf3c6c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b0f3c712f0a6c04ee39510b47473a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1abac1709c0357c8918f39bcc7bf5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e39c95636b362ecaed3ac3531abf95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e4849324316ea66feb574fddde7da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a4e04f3d86eec1e931dca953c2a77748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17327415fb74692f78845682b2fa7eb2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119752e69fb30953aa74c4023433663750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799cc9fe728c36c379e382fcb0bafd3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ce32ede9ae21b5a6057454c3c606e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d1dd80edd4d1312f4c6927fe5769e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d063670c68e7958edc4344a7bddda754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b49750b1755ce6f3b6ad1ba026db7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c99eb8116db6fdbe3c12424e3cbbea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b000e2d2a1fbf483cfb974444a8f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610406841d3178cf698a823a7e03546758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007bfd59fcd9814601fe005bce53a04759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8035d2ebef306aa7b5f27d19cbb76760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e95900645d5c90ba048e9d6efe83b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a840e917442b7b0dc4339d5ef105ed762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20375b75894642e96b481a270e17d090763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b52047eece62ab67a4bdb90946744764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad96c71b7b5675aa024ae1dc0dc43ce765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562c4bd80756bd65d838392250049fe766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee256028856bc3e96672aca24cb303f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11c00647cf3662f3de2f76db94e335768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bab4a4e4d26c5adaf9d9771da2c5f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f250c66951f921d734fa4e2159e5c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd514fabfa3485c18d0163e794ef39f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410b992f1bd4261349973676c35a617772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09ec7ac945cb2144022e1cf56474a3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20924604ceed56bd0a3f11f4232840c4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea216a4f7a3e8a3999bad0f72c0995775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e6e52aad202ea67a871039cc5f9b0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98e1b612d489d8ae33cd962e05e0da777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e098b4d338e5fa703a975ecd6597d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8aedc59d36c9676c07c82c2850259779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2056b1ce783e061ca4e1dee6705a3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867e9091cba7cadd5e40ea0fcee93d0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebdae3c2b9bdd4377a40f26d6c4e9b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf2f7b264f3ca66b61be366cc4331b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20e41d74efee5509ab721f0a234323784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e6a36bc6ea107b336913f1cd75fba785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a39f294048cdede36ee29c077d3d8b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f3d30dd4a6549c8ed55ce1c4195c2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85375ece0cfdaffcbf5a94e10e3c1f9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c57f7a5d0d653fc26727a933217f42789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3ba286c41a7f9220413288c57c1e1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c16b3cb5780e481bf1c294ebf3e399791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac61efa38191fc8eaf09567f411b2e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524a96a3ee1b0e9a65c87055b2e5e06793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7183f43990a7a09c6301b8adda48c9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b69b3b6aa9c9f790cba1e3a4da1510795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be0b708fa3e6bb8e215dde46ee9a87796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1095f7d8410b27e7d9f2525e9ac2c1b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d93d4b141be2a9a8440935a23306e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cbecf2767318c0f60b430e7bb667d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dafa6172c39d34f3bf03a20b0efc1f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af267d1e85554cb5968abca06213eb06801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec23941d1ea0bc1c885d107d00374dd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16256bd9e9dfc32fd55ff5649ba87267803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c4468460d5549a018e7048c267f60804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7dd609541124b6e035bae99e55a5c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f264d626f955f251de3d6d402b231806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0389f6edeed531815b2f981837c5e8c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea088ff75907e421f2da567eab44522808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cd71bd6e427dd5c886fe2f4da7c94809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4340b5ed318923a30083e5a49923c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80c6ffcd5be0857d88c931eb747054811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71397d024629b216e113cedca9a9e7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e72e968729cc93dfcaefaa176874c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8ecdcc1425e88a80283205c8fe7a0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f521fdea4d0c37454f3490ee8baf5e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76971ba6b6214717e0c96792e157d14a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738f326908030f5da69fd0295e18e42817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576d334e47515fefcad574e10b9398c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb813d23b7829c0af5b1eb195abc25a5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9541df71a80240014cbe1be0309ba68820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c02582081ca5a309dfeb38d30eb27821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec559e0f066f2db6091f91ee600a173822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fc38142bc5d1f1036f981f313c258823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549458f630a4b853e08b037266eed1f3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbf2c0a056078d6995b5af04480386825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4380d50c32d6f2f51a64fb3afcd08826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442c939a6dbe83db068a760258324bf827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1779f6605526c377f874418162c8d6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1046e027eb1abffe45b31bcf2aecf829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a6e66c2a7282bbb49cde807750e06830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5735bcc812b0ea607ebf41bb7508562831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94e40c5040fb4493faff30fd599b87832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c308e6b503e4f777840d7e89752750b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b596a3cf65a1d50d9fbdcdde1ccd4a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f586ce6c544b65deec1932fde5373e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d3a61f2b572c25080a5842b305640836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384590fb5803db7ccd54a6a051e3fa3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665adfb6edd2b18221554a32f55639df838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73228b0ba0e820267bb281f61ba546839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52378d3cddd54e56db399428d4297e12840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229340a7f79c8b9fe8aba768d52757ef841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2718dd6c4efe110a3edf774502a06842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0c4404c9c908ea43f6fe1f625ef55843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c04f17c64903dbede7e3bf21a3486844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fea2d5f2bf3ad73fc33935105fd75845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3742941ebd0b14e22f52ecc41272e7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fd9d8f8dde109ba903357b917bcc9847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19687a40691d3ba111a937821f31547848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4a8d8f60665539d368185f9f05a3c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babd93c1485bd3596344e22bd7ff985850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e08dd98d30a9a383e773a18bfd9565851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05eb78eec72dd5579dd9481f2de2f9d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347de1d963a79f05f1fd867f6461a6b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71848a4cf11ee2344be126b0dfad54854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35826d49283e5b33a44c2f801535b89855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188377d83cae9ddef527c946d488fe4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b617d37575d83eb40d3871b7700de857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ea11ca79cea23bd85785acb60dd2a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda5f324956be7519affedb097f5d09859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a25957ed6f909573645451f6cdbbed860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20760bd8f588251c5b5c7b6058f696861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe25b45259fc9b411550d83799f062862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aee6c0d8a84ab61af97e0a1f66d32b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc1def659b30840032f9b450756e4c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591fb96b50f0a0615afe6cbf0353be7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4605f0487154930c7e08d8b6e84ff866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158488178dc47b3725c1f202583669b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edc3be776d71a59c5963e16eb8b0dd868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214633de93e2d7f543adb63150ceccd8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b8d743e7b2b601ddb8908f340ad25870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1312b4663544cf8cdc7c7060eb3f0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6ce48a5f293ce8f103dcb7be1bbf2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874ba9d99207fde6f05c27ccb98a0e1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db1a1df6b21a239f56e15d6b9f12d7874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f9518acf53b8da7571ff3b1c3f06d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2736fa76cd777649fa53d0066a0e8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436c35074f73d80c5dc00974eb3fe79877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258c2b31011f0bed14a6eeec4fdde7c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c71f8d1e540f3de18fa04f31a5198879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffe914aac7620ed17669256be4f0c9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f243ddb80ccc50650ec58fed7e62e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020901a8b0a6bfc988144e94cb86a72e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de84296505bd1cfef39af19d2b1d8b5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b726a29c814cf5af21e579fa96692884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df012103da8b89ec41e6080e0032b9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64491ae87e554489e0faa3c692623585886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a7116a3b4db453b0a33ab2bcf1505887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9837562f7f07fec9c491302df777b6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa3d77d50dbfe953285705f571001b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42becde8a54911fa6f9980db5255ba24890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f30808ff6d0f8fdadac3ee82f4bc3c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaf28df022febff347aa133107d44d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a304d8cb9fe5f548811b89444d69b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e6c09d53deb11b38b14ed26763366894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ef2fa060bbf83c48125453071bb32895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c76ed131ab100513d0498283c171c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cd0f296e1324cd76e8cb0d97a6a0e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733dff1b47b5134affea98310abc26a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9d33b83268c1f03c9bef5c90807c3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbb00ae597eb40d572018b5c0fc734900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3be2b87ee75bd57e340b2151b76f5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62b297c72434198f0545f1c87f6d09902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac23aec73f96621ea1da978fb6837c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab204daac616a044efe5d20686b0c9fe904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb10759ca96e2a8836b56bbe0962d1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7845fe43afb4046924201acb565a4fd906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12334053ffe67c4fd1c81356938651907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789fb0f0c4dc09f203cca151612f9df908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cc67217b5ab56d387b712ecab02a3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583ac7349f4c6f4b2be94486576e548910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d88ecd477262fc04b7215090070d1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64371b464b67920c4bfeb86cf6f61a74912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0597bdd918e5138c563ebf9cbfcfa82913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13b34d58334a3adcacae43a49dd95c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa67a4714c9b43eacfc361afa1dc095915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0511dc51eea7dc4cb02e7aec7026f9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3409b91bc041b7d472936393d6c48e2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52bf552e9faf1da86bc3130746b066918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86af4a7da4aaba4f636f53e87a590e2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867a939aebdf551790a73a973e06a19920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5286b77549fb5a0455b30378b007907921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae9509b27efbae0eb9fe8ed7c9bf85922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b657afee9123b1bc3c56617a9bd0efb923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507098722b8cf7acaf89f37b5b849d0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b313831563ee0c878bcd0fa6973c04925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd70e25a0b2a23b6b1a8c74d41af04926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf3809c62829aa0dcc2d78a1da795b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b192e305a0dfb9f4d95f15f1b9994928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203cfc1cab49223a571b0a0f202d32c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f156cfc21fd232cd6828545d9887cf4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c79847e25d1fb131722de4e5eb8af931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2497d1028caf54c47d70f37df67fdb932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937dae3ad2a657ba577347df22d6a6d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc08133326c9fb941ad9adbed6137b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece911bbf9ca288b646b66f83c522f53935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0e5ade64656f444ab3070edc68c6a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3d97a5bed8c49c1b9fd155a9cf698937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0c9f12f010df1058c5da844f12240938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12f46f330756d6c5dd659cdf2c6d46939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bd63787465ec3a79e1eb0e5418786940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f39a7cbb85a0910b1f6906a15494d0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ef535c508e50da060b12044b63386942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e792749ea830fda166dd25e5e5efc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279b6fc68042b8f44b1bcffa7c4c7b1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4263417c07a2e557fa5b07176d4b75945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93129ef9336ce83221c283cfd07cdda946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86499d29271a85ad82211e5704690a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcce3fb3ffbd8ff790f4dfb09a5184948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba791508a8918654711f392f448826b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b31e3d87ec4e4359d6e0aa72240e9b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94210062c3633efa0dc3a19ef9d08c65951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87f309cb1c5243f40a6059e778513e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46263159547a0f9f353b234138b25c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8c55fd8b04eefdca397590e7a03c5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5a16967d1feb260b315c47682d77e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74167a748c8c7e20351bcd13938b4c0e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356640b75aa0e49f948b7af4b0bfe9f0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbae465be31826ae4286eea2f7d3986958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af221db3fd9087c88cf6a6e5f56003959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce488062be9a1608140e460c3bb64c7f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b696380636caa211e3d3290374463961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6c283ef5222fafbb82ec8ea690dbf962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70901c9f246ccc4340b1defabcfc8d80963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058b4e86e1e232cd26a791f3fde7a0e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ceb13de3d88bd07f675dd2cbe8950965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85c003c4dde3e50e2ea67c15f4b6e8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977e66ddeafd520e6bd48ebb046b080967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5526ce0ed3c94d1bf2e7b466200cba968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7f50dce9555b6ebe9aab2e00633b8969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e068d44f93dde56df824cd8feea6d7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb835af9abf14c950e7931ae3f1080d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41997598cf96d988b6ac6ab22a75df92972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b2617dcac5acc6f677be771628117973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef90779d3213ef40d739c88368e429a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a34da2e095f675b62dd35ac81f08e975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>