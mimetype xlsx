--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67af3fc4e434f4d98cc9172fc72e7ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf84956478a56244a3940bf28f4583a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b8cb4f071b1548e2d166bcc26f7473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc403282be7a907c2facbd1b446145454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6df394b4a0ac31bf9e1caa19e35ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa0a534126cf5c6db345121c19caa06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971875e3de0fc221f688f47e588a8a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baaeb349e43d792ab0c50dd79b211c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6e727bf6d250b0fc7ccad7fa516519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff095b7d58e5f9f2b8f313670ceb3b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b42bcae6c2175ee1eab143732700711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4866b6981b508346841af0801148aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e820ad4a37954af7d646510685f817313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2665985fd7c8e30cf87c4ec10510514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c97775fb80855654edbe15749b8a4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a609cf05112857e2c012fa311ef70316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29b224b20cd6e3160a5b3adb53003b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95eddb7d94922022304431decca3bcc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04e8bec33320cdb312925085dcb5e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be52c612688e3597a6162d38f1f6a5f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322476d8ee74f95f4e52554a13a3a59c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf7fd7da225823d564aea616c875c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04dcd48126abdafc9332bf639f5ac5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493dde80121aafa73269f139d9a741f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9bc5d66f9a10ae1aa5f0618d1c6d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee50923f48cf9ec18fe35967ff0ff8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d487f7a3fb05454a68e25469f927127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57622348b422bfda28896327147dae1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8459f5e908b47380540066563176d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8e1d896758fb92a6d1ab2f9c2dce130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8857c27886cfbb2d4e62d4ea548634d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c4994ae03413a4f803be865f0bc7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85bf448c9438e04999cd793ed9f97733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b35e00ae32cf07108aa8d1e3d6b84634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fafe145a3218d8e9c0b55f909224ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dea49d0064a73c8aaa8062440a4b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414172fcc6fd8fc5ce532cbb6950eea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde99dc81a70a766f350ecfc209ab7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf4711fe712b125955b0a194e45a6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2812955c8c0037d72a1ea56eb746bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc6faeb5dd928d9d32ccffb2bc91aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9b263de86b80ef834aa830657b65642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff3e2c38ee38d98085268363f3b78543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4808844d957d6a603dcd8a0c770da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77da11ef9da7d4ae9d8c844b72ea1845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253f1194a2754dd4309f7df5b1fbdc446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2202403c6eb35092a321e8465422f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7bec145536d95eea57f8c3fc96a4348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04149e091213f6d712d8e29284f16a2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4d53d09f25ef83cdb0b76081458b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b27685325c6aa5828c50f40149ada351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7e2709b3823982a28b3156350212552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b320af3101e250e0ef7bd1f1b9484953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a220cf7912e5093e2f666190ad5b5c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a779fc2776a366cae526962036d9d7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6a13c25ec4382c961be0687e6590956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f1592de76ca09cae977a318f68f6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ea69857629e9822ccc191917b556158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbee5780a2508782f3d0addbf9f6b2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39943931af29670a83cb754b2f5d1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff2ed3f235074fa59f01d54e4387c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdca42cbd398993bc6e4693d8bcaa6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bb80ec2fe29c00035dd57420a6a7363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd04b796dcf309621f413e98fa99f2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f90183dac5769d63d0c9d083bba3d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce094228f2b1bdbd2c098021ecf683866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179aa9bbe143235a254e2078dc08d3f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a596becf4a0b3eeb89d6a3224030a1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22d664c9ebf94dab47a7dd914c41cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4537891b50b87258c9418afcb530970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e438ac5cf8e0f1a9f219631746b2d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30623c15cff6519a6a420bf9893ea1e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709c716a735fe7302895eed5d91083a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e9209de0ebd1cb90592c121e14e7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f76900035e8c3bb812bd861cb0243875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efbd6dc572b7b78223e5249249cabc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812885cfa1f5b146371ebc7e36029fc977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938551cabf8ade59f08adb3a1f520cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7421860489283206ec46e1034b8df879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3c03cefb933c427c9fd6d2bbe3bdb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed151707a99f5dfc1230c7798c7bf1dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477109f7e1097d21d8335cd49e29a4682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7865567ae1053a2bad87489316f6fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400aa2dc1faefe180729e126279a99e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35180319067ec027302709ecb15251685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f4f682b5e9f52481cc803b397678486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ece19c75fd09aced7e68c4857515387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47dce21c137968349a6be2cc92649a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdad795b9271dc01fbb57f3f7a118089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebd1ee60386054f7dbc450a00eec0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564a5fc1e6644cd502d38e9b9dcd16591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce6cd51e34dd197a7c131e8dfc6aeb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f2c94e3a2abc66e458eeb85c3422693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d32af8d7e9181ba00e9cb200edf2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6a68afbe3c9febbac24b9adb3986295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cde7b1ac246252f2347fd2521ea29896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac8ceeb68ca97c513cd27e13ebe52e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83e1457d168f81bffc0aed2cf3043598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dc672c039f38eb625688032fb322399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde7c628dabe7d3cca14b87b726246e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77ba9531b46d41c2180da371646ceb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05896783d22373d71e5f08a102b6d5ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b69d14d1a2843e67de2a157ea7b5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3d6a3cd1aa2a323d4d8e5df962f1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93795d831d5613f3e29dc4e750ce5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b04d4258d94b2d14933a16beaae25106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b0362509ea1d94cd2813ee5d5e6f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961688adff2d0eb0b03f5cf4d1eeb2fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a5500d27194ae97e62267eea10bc6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6148afec9786c24a7bc3d90e1a4bc98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fad4920a19df6171f71ebd5d21b622111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713231e4a6d9a19638d24cd6c28afbb6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7dc76af24c3448fded7ca0ddf4bda113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb83f994a243430cb18e0dbd5bc2368114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad210bb87e731220a97cb2ca123c07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeafd13f819b58ee5aebb0498509857116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140fa7baac8bdd69c57e0e609c42452117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89855cffabc5f6d68210914098fe43a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353eb75f1e6477801bd396e3cce1f30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677296e4424884b26fe2505ff20ed5e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c73c286089339d777ef5a8c9f2a44e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cec698168e580cac57c183943c52cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5dc21dbacc255857251a78329c0e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f106304d2752a8849c50ac083ca592a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab49b2fa4bbaacf249837e16704357125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b282fdb57a080a92719f0ffe7121a75126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349ae4367eef0c767d12d8adaabe251127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f19d696a1fdfc130327bf86d7a0ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45750495eedc1982306828b256b1015f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45558267e88d2ea541acfc32159643130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ed114fd0980571074d88162e8a26d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1a1b8b8b0b43f7d2e0334e6fcfab3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07a2ea2d7cb6be751210d9dd9ceea6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfcd96545437759121a170bbf8fc07134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214c8607ba9559d9c12bd6bb13bb32c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145dc2d455c2997c938c7d30a4a7cf1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256776ba32b6f393fd2bc301b3e935e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7199483768b11948139371937a97f59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff4c600090bb2f2921830dd3cdf210139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef10d823b6e528b6fa516afd3cca88140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e36b10967a817256088b44dcb8f3a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b327bd1504f163421ba6e243b9357142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f568a5230709f0edc15eda67e923ed4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67858891499004802b58edd0e1d062f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdef71720b985a9f6bd08fb7d8d48e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ea4ae3e5daeeac92aff6a2eb07d68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62575cb0126348763be6e3fa2833b98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9be095fbc30ef8c103a198e7d57f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673314ebeb178e6448ec29b0f644ec4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2462c673ac07a8ea9d36aa6d7212ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabf2db1f641add87edc6c6d12f6c1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aecd53d236d515025221a5c48f655d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910739571a0d3234d5cd0ed255fc308153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c17a33c6ef4da590e34f080848cdc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc1d88703964f923382549293e2375155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41680cd5810f1b1ded60ec2ab4b5848156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de348251dc934cdf6e9a27e76025b2a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d66856b104528d1fbb4b59f81cdca7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef78e8c6a6e79c38364a78b0369a6ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097aa977112f5761324661b9e5e8055160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5a8c0aae218e910560c8d9fdfc291161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be244ca0d5c3f48d37deee174661fca9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86586d5f530fd180419a9bda234eb3d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89a4b59dc79c6d894f17c230a7e0e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd3ade58377f6d2204d9a11cac2a50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da1fa6a392ed2317c3428def54ec41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f897fc845ca296f4092d8e9feee262f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15e091f98f8ff101d70c2d05da8e02168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd075f8f5c0a47a2b34a6890add339169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5be1cf7ca7c4e77b7740aff06adf2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde1ec212b4b7a446cb678fe6adf605171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e64a56860b2b520737b81acadf56db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e6bf35ef75e2ca771e370560d2f0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996b82245d3b8dc3c824003ab6e797d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36be3505a5338e300b8bf71ba82712175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611c3abc521ae0306d3b00f1034586d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246f483dc118605d13a93023bd45f59177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3e28294e7f4a6e375db8f1c57ed0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170e95c2fda230451249922d5a88ff4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1611b946c7819b7497d3795980b64e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5604407374e1192a9fd774f2b1f6ec7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873a3031d3cc9a48f943c43c3e180f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe127be7b94a442374794e7a4518c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9775570fae7543ef913d977c7ba4509184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f293c01a3bb45981c1bcc89b3c71bfc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6119ff0a189f87162ec79ffda578a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9f432eec54db688b5d787bbe0b3ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90aedebe08d905cab230efbcaf54e13188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918b0c20865374d29e6f01466afa220189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d839a50764d93fc2c5f723bb4aae84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e5e98516fd6ec3c784906ad535e10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548951b328b99ccc0d4a2dd96f504b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe29ba1f0ec2382dd80d3f71550eac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674d0f44a72407222f125f9e4586d80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e48b322c8b876c1661a02af91f0acb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc4f4a33038083774993f1127aaf81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695057a5488559872401e0c490c4d8a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95f3840fef541e7fc520e2a37eba58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac95bc624ea9d9d4f1b4126a6eb014c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe5b63cfcf5bda1dab97e3f81c377b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd656587f03c3a96481302da0b6583201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2d3457f1b90c6ff630b752d211d9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b8b337cc50b2a82b5e42e3e4aa5c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc026adca0b5c454946a2fe5ff26dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c2c713dffe58bdf887329f012763a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc46934276716b6059707cac0a26cf1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651c336df1d868ff1c5e77049acf086207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922c74f0170e65bce5990ae00c65ce9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc8502664a32aee9f249b09bb430c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbaf4832020836817d0f0af729342b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c247907e99b3a9c0568d88b79501c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a1c7e755ba8788bfb18f215930703212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985190a91a7f333e76f818c1299c8f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b7f2045ead600cca576f042474eef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92544573c47a7459bbf72d44553eb6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe120f59d53e228f89f05b1ea21d57b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503980254c1ced8ceef046732fd9abfd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d18719bb3b5e9fe27b83410c8399d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae490b665e5de1e2593e7fb810dec67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512fa4cd9d62db0fa30f81b5fd86ca7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe30108cc102c0acdb250d1ed41c896221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29253dbb2a7d26337b4edc147fe5d3d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cb0afdc04e54b789dc4d51c69db2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba126bd4efe1eb11758a19ff410cd2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2be3bb6d00b489ea1b7a05adcf247b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d652dbeb45e84e9e782b51f1cf1af40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba72cdbe5e9f384362570c305bfb84227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe3f48926fafe0c5d67579131e0026228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57425377f370ea681724dee1b5301b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8ea76127b292a3b5bfcf4b5daa6f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1267c15a3d8e0af54d4fbe30a3e0e5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355afa5da5790ccd7d4f27bc256f0f4b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7b0a13d0122ff418c0203aebc3257233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ac5762289e039c68e242d1fb5af16234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050d2cd702d62a96e344c8b7be92808235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e8726fe4352a9b51b410702753306236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f89f1b418ee231b05605f63b1a516237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f28ee0628706304c35e2b89f2777f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8a22ce4e8b78e9e2406856145be57239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef696b3c039ab9bc08271089d5bdbe0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cb57215ce49ea440aa9bb35a2da4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e42066ae73bdaab4aec9b84da3f483242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc31d1123f6cb4de313a70918f5c289243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbf951b127bc6e0763fb9be9665a8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca51bc47f59b0b18fce3bacc3efe83245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9af25a215cb71a65e0b4becd044d62246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43236f4835085300963c75fee47bd14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fbfa2c2b87ca74ea29d693e8cabc0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0d0cc12963524f7ee7c78fe055b15249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533dae5863e54ce3a179d90b7930b2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d46e12bf91f95bc3d74147431058cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f8c0c0e028b89ac04da7b7cb5693c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97217999bf6ca5729668da72e61211253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31e4798a9c916623cfe87291481df7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02407f44898f2fa5a10ca457b7e7660255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc99bf4096987e003cbedbc104fc498256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e017cad75aaa4150d7363f852cf888257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc375014000527aa5125fd79c0157b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d18498b11d096acc161367fb665bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fde98bca4f941cf0d2b5f3e34cb45d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c94d5083b443ccecbd3b6d61f5a00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba54fa7ded6d2da87b556aa162ebf8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618011ef5ae1fcae191b8b95e62d513263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756aa9d5548cb2f12e72c089982d85a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dd2e289c4dde8337a01c59a808089265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39735e5d5b5a3b514cf15f8254a9d952266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bfc7b975e435b2c55bc1d527b36ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7efeb4078f0be083f7dfeaaf46f3dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaad95999d43a90c6eddc7d190e7fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6eb6795339ddb60ad9a187c83a435270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5132bc7ab042e42d7642a536a127b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f154f7d455b34774a06b498ad771cf0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f43ce09f6834290e904c1765c91031273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92626ec9f43c1258ccc387d860efe7b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfcad0e190ab0f474bd8abd2a77c7a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837e79de39f6b91ee7ca9be05267a5c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b990522f173bce5c5741584f5e22415277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb83c5a9ba1a0f379bb3faa72fad64278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2b7b1e830f9c28d8e4bfbbd3df6a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca172297f85f5e014823c7e796f158a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624e2f89bcb7d744383dac10b43d163281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c784b1135564a8e31890bc97168a4d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff1b1fef5db54270e739ad85561f1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6467c07a4203982afa6d0ba5f91df03284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274ed50624a8b066535327cc6caff8c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac556ec172ca10fd1487788c87f66d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7e88727086625a457baa9663582d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4fcc6898835516cb51b1491e4db1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e4a01f8030e25628da45d6a19ddcb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801a91360a0a895e42048b2fb391da0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f023fffeef1428ed87d4e9f7bad1e5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591271d789b05279c6fbe693315a4ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcaa52a8ff131b10475e42189ebc2a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125a9e59ed3f277f974c5b0848fff46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675569dc8c01fd4940407011bfa51ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d478e5d5fbf544595b1125b3774a551296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90352d168d94952de86fc91f2050745297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249eabecdc29a894b2a6cdb9659e1ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045198166c0ce81ac398993410e0426d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bcb8a52b2de7559ddd308aae0886e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8288fb011784f2ffa75a14850ca47ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485eeb6435da2423a404ecf90d1e6687302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6501cfabe24f61c75cc7ed477b552303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc066d9fb2a960f6819f4d288e6219304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091232e292022f8cd982b90d898c591305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf464e66c1277af67e15ec2fd00315306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2204d3b59a0c94b62e0cd24c65d2ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96b721d96212002be21415584403f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79701fc68049cc3b196f2387d6611bcb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308e02ebb4d4d985cef9c13d8827517310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c63e8e665a060b7eef788fbdd40424311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488c3b0b049cc751bd55bc6d3c7d5d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44e909aae15f9a112183aac9c26e0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5009c4e4a69d58f433fe288340638ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37310f5f0d87d6e21da2e647969d12a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dcc7b9490911dfc88926ac36d3c09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a5560c38f7ca1c087728cc4931bac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53b7335d29b6c4000a04e447f30ced318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74443abf1a2354b56a589a41c7c67830319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988268b5afbfc758d276a48bf89de6c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cfc4f9f83612a0d807e20141d1263321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8165458b49018b871a79b4eeb1168322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d40334d9a621c3cd48d5872af4877323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadbe6d44a46f7d8ada9fbdb28ffa4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bc80e578020abf3fe8eb2932b9ee6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623278e168bfc988aa59395457658fc8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d945486d9f6ec20f2c74a34c6dd91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ebfd594dc6cf3d0baef84ebf43164328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0bc8e9d950ff71fdb85c63b1351ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74073d2f4bceac0fc71b5e23412e2800330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7e4b46097c4df85b19e8593fb0e1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7f94c5a9e6b24919351d015fc7e07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d994b3098372b28063fa3e1bc766f12333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b4f8a82b099dbad065f273ee27ce4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffefa9862585fce032cb94ade8985d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648c662fe1ccb968f13e73841fd6217336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f394080841e85bdad74ce9bba4b80337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5051ebc5271247fef5af8832fad08bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77ffd176aa7604a58a36600334f791339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c05063b0b4f3e98db910855091deb8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1a963fe9c501f2b54dd6a6d94dc88341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3a991fd3a283acffcaabc9b15fc03342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9c054bd97d4c330ebb2704a82bef6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3081cfcc53acf3a08bda61b39c60b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41b4df96a44f7473eb4f73e108f537345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737a4aea73bbcb197fcf9fd4e444004346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204ac117383680b9c25a38e102e93fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652c81432f0286d20a2a5301332e461348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa81e056bf8e499b5b141fd54c75512349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2de298b4806297c5e405a187433831350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e7883daaac621a81676ac3dc2c608351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647c4e0b88ac8c00b3199f3cfd591d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109c911382469df5eca3c27e944468b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1de4489bf844ecec181202b21664e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0597019d99b26b0aec103230b27fc8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1a144787c21849b8574693171094a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a160b478084748aaa838f7c7286519357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edce0de86fcc64e4435dd3c11d6111d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214216cd315fa52da2bbee61fcffd35359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd2bbcba69634659145bf1ec76909d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad06ffe4c3c2e7420bb916226a41bcd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d62ce9bcfa7f0ccbd5bdcb992596ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ead3cc8c9f3184a3112a23fd4a6163363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c68f65f1f0a298e3cf48eba991c3d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5c587747732b50429eb895ae3bfe9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00dcaa9dfe74b52191d2f0b18c0bb43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534f01288dd19ec094d2837a72a695d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2236016ed56bf88f7d3d1b9017be4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf506ea7619d5c0217d38a636b52516369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72660007720212ead294cd3c06d7257c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd8ffe47f4cf1939513da8097b3c86371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4c20dfe93fbb2f4da6d35c2b59bcf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775296ffaca827003839d237464a9046373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d58da0c58dcd7cf5f121ddad14f7c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68b6cf7abece0930dfde6d555d7182375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1ca928da5bdd23c07534cd2c8c6e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1a0282f9077bc38e7b580d842e522377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9803e823afd16191f39e4870f0ecc6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115799afb2574ce90a5796c59df6919379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee68b71503e4769dc4b0d964211a9d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0638b666397483ca67c2cf71aace7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf036c597c4608c9c4b75008dfbb70382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbc8b552ce7ad1a168be07eb3f70d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cc934e484d71c573e5528b8f31b87384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429fac27f2342a5e1cfbb708b196eb0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e652e3596425bca733fadb41d6ab65386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e347c2d1064f9f5f10223f17cab1009387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dd1f760a597c8f656c0a39dbc42ad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431252504666f21c14d1826994c322b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fdfa36a8d546fa26083ad7aedd44c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3db08efb0cb86bca11f84a7518fd7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a2030aaea573969a7a2927f0308ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53e5e0da95a218b48ff16e49745c48393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca8c8d47a5ee1b8eea538ec2c9bc03394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af1d5cf9609e4c3ba1da566a4874d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5200421d6ada8387ec6eb2fd627f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5903785d0ffb2b0e209026d2a0774397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d2d4bf96b56ffc9184e88c2dada42398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279caf8831f87574d8954766cdadc6f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b6f5cdb7466308ae450ba11511095400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8090cfa792fd18a4a75101fd7a465e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ec1b9a61e7293accb76781419ee63402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fea390669168195359b3335dc64a1f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae88be8aa9c5559f029cc07a90c84f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be812829fb19ac37efee94edaf43f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bd350d0cd4968962cd4ca3b0177d6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c07801ab2817f983251a2aadcc955c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874204fe8edc9634de76979bd400a9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459da6da0ccb1b358799e200519f5554409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046ae1a8c6e9c069d042ccdfa95dfb5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f307646189859e743e42fec4b9cc3fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fe89e29f67942537089fe69eec8ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472585283290db161481505aae1a30e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca1cb77d80dff4c4bfaa9462554302414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e7083049afd4d7943dfb1cf43a771415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08aed25f9214431c0a50dd47e48485416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ed005ee01dbb0a472e99c99225733417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b9d4442aba8da9bc1c96646a07559418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7aef6b2d3e85216b02d5b7aa453f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67391055270a5fbb67c94dc4a933258a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f48575e8a3ba7872f1a63c3a0b3b41421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a4658ef5cd46b466a7eda7b0576fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bed50f92ea48a3cf75d46da332bbff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3d25ae7d003b7ad5c0947a471ca1a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cc6bca775015d190dd54fdbb3c0b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed698ef81ce8cb9db1e8f255120e00f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a3bd2d590003a0fd2fb7a32a460db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93154313715be91c154ea3dc4d04d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c9cbc22b655ce86e2ec40b7b6fa2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01af30076d9f9d5086c3db1cfe6604430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db3c6012b8759f3c31df655753f494431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c734a8395e43deeec9f8341c82016432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef98a8c3fb1700bd933b8482ce9881433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16938aa7eb2ecd81c74da1502331ef89434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f331115a59a3a861c0ac0eb9bdd26c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61294caa88b70ef4a46b28c909e5160e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaa8c352c6655a02021e35baba593c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fe4e60411f2aae7f2c3d099785099438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f0dbacc4476426f0d30b05b3af68b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc1aeca419af5d7feebf4d81879ddb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da746ef01c6b38218be43ffefaed84c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc57d487df5c64318a181e5c2fe8469442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d94d0cc545b762239992cc148244be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414667e4e5e6fba464eac56b2ed09bd1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a73190ecdbdc84692f555114f1622445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338e165b6459827dff970ccf9e817d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ae3b078bb46871d9b83428b1b2c9f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bcd3cab681e05741ac333e816ad7a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452598da0f1805b96c196688b9bd575449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e96b3e046d48cd06fec22e98cccf8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb944f2bbf06efc273f8ed283e06736e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e249ec8c063654a71748fc5fefd73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70fad6bdaed794ad363407626251bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa2050b41326c541980936d980648a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d88a0d0ac61200e76d7900c7f34cee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bb86714ab97faa0ad1e2d1d85d7b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578391a9755f6c326dbdf4fc4ee80f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666b5ac9edac8151f40fc479de65930458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183b29f30e30bc728575896c502d3a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e19942af78d7695b297fb36cef0281460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea61dae00fe505360ac9b9c3ba3f244461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fe395d3f721701c43d692d5afa32b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4da34d9c1fe0bdeb4db88e16884a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa9f77377253117c782ccc239cbe46464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e1070dadf13c32d8fc79659b247c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717a5b07c4c226fc1f9b02acfe1e587466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc63ed775e73a6b5b3f65f9fe76271e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a109f9f3bafbf4ddcbe152b232ca8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551802f3536b92bb6bbdf51e8fd267f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c9c06a922342c0e440fcb555070ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30868d848b14a8ad987e4bcf1ca6c575471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6ba5bf1361d1565c20894c7f3e1dc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf71374f3027ec321aa8c5963cae90e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af18523ef42f90d00c115b0f6445d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19e093b9381f611eb3e434d49b0845475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c5ff14746df02fb48dbc18554f737476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecace311fb951782fdaf659cfb1e0a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bae9b130d5cdf420d3cd4752a920b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0d7bac3764c980d024a66b514466b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989dc05b9a7ff624bca7c3b375412ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac8d4acd94bce17767429ab3d2e421481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf72ad6480d9cb2ac79b13689f7c2e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d18127362e01a34c0aba9eddaf17fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff003c49b1c3e288ff198b499b8618484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81547d6887a3db3f3e2a1db50fce7e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2ac1a8c00b292253e8750efdbf5e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f382addbf54c828168e105c7722d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6cff845b29ffb6f5e39e38af72447488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1da086f54ff8f4e9272bb9ab30503489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff068895bffc1210f2dafd34e1b2db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefb4f74e0e92fb80c12c674432f4cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b852385da042cd6c12c6f06cbef8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85a4746d355f86a90f8f13b5751c98493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27df2379b0fb39b8055d8add4da6a64494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2074946ad9f93cf0f96f68c50c9fc86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e9c8fb6469fae1b854787dafb0fb3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91e0ffb903b65f8cb292a5bf4cbbf7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d8b78ef420ac5004708e17b90f03c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fca7ef44f7a931315463eb6c0e3a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a4de2d3f48aa0726138b0d89f3b38500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e1f4f776d20e2fcaeaf923f8610b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7625c120d7383b23a2f7e1beb3cb1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e59df1e3fa37c70d3bd91d09323ced503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34041c7c73247b11cec7d2d8a7318c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f86a48484ec87073d1a270e8ac795c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f94eb9a3a92523237789e2cfbf80bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7bc25dec7bfb1bad2a3b38586d9a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d686be96b0a6419e95184642363e041508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d752b02749e069caab585e3595140509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70614858f6fc05b8f425a887d489a3d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06078447486502e9c97d78fb62f7bb02511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620340f5fe7ef8e28a053c3abcfd5f8a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1deb44f3c0489ae581df10e84da592513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c970916b347c42afe06c0739b8a1aea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b4638ade87c8ece7dcbf3d4ce04eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187083bb8ca73a3db21fa1d990e1d891516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a0809887434e3d3d752bd242bcab0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71a4d5a0095fe6c0d0c7a7276af69a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16692dee9357a84b738f2c93134942519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5b31797cc0613ea81939bdf25ceea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b8486ee2c062a0bb42f3f9223c7e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002a855c8d8907d8baf0d7ad51ea80e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bba66a21b208342ae3f320acea74c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77441b0126689d418ae0f067a3d5a5da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db62d0ae6887f7a0ff66bfac193d85525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6336cb626eed4dc2b0386f4693b16d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612b4154f85080a853678024c8f0519527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d62b079dfcc0d6eb8257ad25002e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e04a0102c70568eee5f538f47e178c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2b2b925233a829f2b06850f0d24e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f282a08aca52be8f76f8b6aaeda0f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960b6c5cf1299e9315920e7af9869e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fdef1a42ee8043364bbf23968b50b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b879373d074bdb0d46a42245fe1b9c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049d52763fd0b4fc4cfd8fe09dd87ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65445f8f15cfd048cf92df9eabbf9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a246e1a6a84fb08e43fb234b05286dd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47c96fee5523040139fac07f476ac3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ece7b88fa6f4e6528cebca43306dda539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf9769e07988379c75b5cfc04e3d7b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f49d7d45031901ce726fb8950b8ea6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1445758db3532a2da79efef933b010542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b69f5de35014ddd09619fb2b1b6d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1956082f5fe47ae8c85f35b07619e4f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fef6afb8fad23bd2916ffb7a7a6dd2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02227fa6b0e62096c712f6a03960d3d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef9435f7dff3e645f9f5e5c6df3f91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4a2bb1efe13e711ea00666e8c9414548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ecb21b2e41f6ee7f691cc81551024549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0b4e17fbeccde3559da75dec0fff9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc31bf5ffd931e1968144a10a1f4a62551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acaeba76ba1ee9dbf1b46d85cec9b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd8cf837b95bdfb31a15a055bc1cc4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a13e097b8b9d784c0f572711e2252554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbc4aa6e3bd82f094f070ca7c5558c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12731c81eb73dc6cacde03950b3cee5c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95df953cb55ac8487c1e85d1e06952e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faffc789da5bcc0817bda072d907879558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80298c6f07a779b25462bc9979e2ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f856c3046a75c2930f097aaef14104560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93936b1cfa81401af8af22282706a06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636644e6e136e13681962bcad7e42edd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d3ce1aee8feeea09ed6386bb44126563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a7d7929f404023976acf9bfcdaa08564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677839a4656abb503c7730d9da51a5c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ea05b940cd1a7aaf51ad8a8bc6911566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0fd1028f14e934a5abdde23a6056a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3933ae6260a90dd78c2dd14b8376f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c553321d0bd9c8c8743d76041183407569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdaf978320de232ba628a60b6eabf6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078c7dd0bf8dc6e03b72bda92eaaab7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e236bb58e944619f5d6b91eb44687572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfc915209a758283c220d0ac61bb90573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7907cd10195f50ff1052359bdb4fe8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9686d5a92282c524ef70b14a58beb09575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313accf7f6885c23d28b2420a554cdd5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602946d689e383af8bf2bdb64977795577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653a8a5a0f4b36ce69c489e42e0b7ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2504d6c4ce47f45ab3ac2cd6753fdd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434f2a9a2abf25f36811a7e26b14721580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411eead6212478dc0cf95f40ed415920581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f98785fbc6a380879b3af876c914c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc976855a5620fc94b045a2407a97d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20bc4ca4b145e31cba6d6c6421a137584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80671e68ebbb28cc2fafd189e1837bef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493259fab8d1bbae3e2bccd652c6dc8d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839b9a8a524d729db28925d1c07efa4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7f9eece2cc2ec579b85113de85ec5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309e1f898c02c00d2e266fb780ad897589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847e85798f868ab33155cd2bc479bc8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e061a3aafbd01911e57a2dde015234591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692342505ec2c683492669478c499c1c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481022d0d1b12e52283672275538bd59593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98a59e4d51eb1f46087300fb8488f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c31fab970362af209b33a32886e9c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90ddb088ee50706b75ccfe150cfb91596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e4648f88aef99318fe879645ea778597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd61dedb7979e397d42ee4bd6c2a03598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355a0b14c9fbf2ede71027206456299599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d2fac9318b36cdb09be5bf8a38fbe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c5fa150ece288c0a67a31833508a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5114c6ad022bdaf4e99ca2a8635fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baeaa095d0d067844bf6e6181ae40f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3575e95b8c95ff4bfb58821b9c89c81604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a761250750106ff2020a982606f398605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db6944626bd4a89cdb09eb682acd18606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc170fdd2a5d04ed54b02a36a9b6108607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631c09a59b6ba70d92a4cbcea5d0aaa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93fb8edb8434acc8b950e863518ab0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e07e94db8c05d83fad31f9e077ae21610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2867ccaa5385378b6a0ae637d8ee1d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed0d0db0e271cdd7866e7140a551ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98a280ccd9cb53d90d44b871f09b79613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5776235011c5e586401427c56e8cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2e96b3d9547033985747578f94560615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ea633892fba9afdef945c0561ec06616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cc3433af36b6c0163891f7fd84bfb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0c57aea094cd23bc4471d70cac9af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba711ffac4f787104155b057c7b7f5b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e70032de8137e3223c29cc24b9bdd0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137cf0ee95804ff300e8ec9475d135c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14ed0547018d99c397008b7345fcb0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886ed883d77432b6232ffd8aca9acb8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc666970b6a2ae3d46f033d4ea307d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50262f49d1a9573823e85d16b68dcb47625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c4239d00af556587d0841e2f6a042626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683b2f27fed905d563b36a5000b20b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e936d9f977065a27a33df59fd1dcac3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df35b5ddaea18a58e75abb20ebd25e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec520d5be6c025ee4683ed8809e7052630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb905420f570a8301d7faa041240e229631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1ee2548b52a716b025eb82807d79f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc713263a9ca7c8901e6aba4e3575b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a624c28e72adb34c556ba7f553296d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4e76381a018fb34819b2d40f86b59635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b07b7d0f0ddf3382d87a57acbbab95636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68eb1adaadda59b3a1719342e0a31b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c2b715cbb19dd241e36696c42ffe9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f36c1b9796dee1431609cb3e50621639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703d467ffc0ea1b5ed9e6180168af6a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec527d3dcca4abb16e3835943cbedc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b83a9cf3862b867c2b374a50341ed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450ca0265ee0925c0b09761211a42c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bb52a9e9affd44594d3a02912aec5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4479f66357581d9ab5b74cb8bce2831645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0417287aa2f2384e33df7688bed95e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf69ac549df766405cab9495517919647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a707c8f42bbdc376d2c66e1fe636e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afc26b046285604aa08168316355b6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630260a45d4a97ec5fbed3e994abb764650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a935d18d053a411e2a34d018324db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c13db010043e84e8f473bbf8b2a75652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a8834ed715bec92527e5b8328ce23653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9929810930a9b717044d6d0321e8d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43857346b14e83142ed143ecd5a73aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed5282fece1c6061864019c0fe0394656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5b58eff0e2c2a6cf5607a514ed9fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45962676194bea9a07d59909e0a0aa73658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730cd057b09ca6aaebc0cfb1700feba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860a6ad123ae18d5c86c55a32df46ab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a745dfbc3882fe59a1c07cd517990b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a467316441a38aacbe391c4b51416d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39aef6fface4c09dc1d6d3f60552cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97e3812c6d8b9bd388f6df99c30e3d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e592fc8bde190003eccb809aae633fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac1254d25897b206a9ebd71f6d48e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5e57b7baca34919d963cee5375c22667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb623b00efce447d393ea98afe5ddee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4985c5c9f58ec0b651d8e5498fc07f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b10690409a717a376aa618b2cfed8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac24a7d637b46fa682ec53cc3562b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d0d262aae68132842021cd8f60689672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef37e1dbb613273c941ae85ca0f4855673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e73e15eb8ec2b58df43222c12e7ae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03c85147315ae80d2663a7065fa81f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6797d32e848a2dc40f94041e348e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1d7884f1c75bd7d203962f078ac53677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f46a5e3c8b88af6e9da20577b5631678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781608f1a8968c75c9d1290d12358b44679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e797d0b1c8c9c4a662c9b26d689455680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be2cb2c02189287b5552c05b70652d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518daa3468759cbe3257c5f9a9de18a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1af523471b6f7c210370978947e84683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03910018a823715e1a4a408e6da62430684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b446d3665c648c3835ff22e41505924685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80390656bd5b833ac4118d3fc8235b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e895a62797263337fc882729f331d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbd8614200391b77c2c33b5b1296c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823107857a4258f00f0cff953bb1f2d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60c06a01bb9774dc4de194d94e8fe5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce0bcb7db4d5fa2264251df43aec11691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0d2b6b08e104051a27bc61cd785a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38078487e709a2e0295d83196bafc76e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b657d7740a4dfe4f94b173cb2e952c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecf11f0b1699ac53e3e7b1f87e82cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2096fa53a4271c93135a1439048de3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650eb98ffee35303bdc9fb37995de565697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9e28df3b6d334fdc1ba266f0aa1ec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94ddfe640d8e5dcd9829eccd8a631e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17bcb7efdba35a25479728596dddd1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d253ef1aca4e8d692f8d3055ced77701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2a7842f6ab59c422592dfd847ee6c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff371c3f2adfc03baf86daf1a0ba3ab7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22393ca72ed8405c6afc34ce0d7e34d4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ca714e85359a2851d7b4d29d23b35705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5184d4256202dbfb27c81e79af50a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dfa2d578272161c91be7bd658ecf1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec93143518cc72c1536a0f5fb17694b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacd5e6a75e898d9f052f5684515594709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00aa3d828b474aaea5c8c9baaf4c57710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288731e7bcd7c6f3db95d7ff96a556a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67f525c43d6a8605602c4bd083d3c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c930dacfc21caaefc4fdced57293628713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dae070312dcf33de2e228226cad02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda833a3f9947dcdf2d2266af9aa69e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660fc447bdcda717a36484f52e244bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3fed66f2cf7139a801476b6838412717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103aeeb677e4e9e3510e659d64204ca6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b248609ef86281d1f2247795519b412719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50757bac85abefc5a3f6f3270e60fe2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d153ad84d7288670ac697e2e221aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fe77376d418e9cd57f0122951f8f2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba175c06f5709eab018ba8da799ddb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacce6465ff08ff8c405b0d7eaab2e2f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9aa38f32bf774f6092851a80388b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8777b70cdb1146651ddc34a09532e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cda7d6d1cca8a8b8667a7607dba92a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76347b74fcbe2bc67edfeef02ba7005c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc0acfd0a2b1d3d130b4d3b8beb241729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e27cb7e0516157c2541801584dc65d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb42199c26f67a95a67325c02041fb1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5160e783f5447ee72a1d907e3e6c7f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004313c413030bb87e837aaba55a2e7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa057914a4ab710c8ec38dd44df1e8c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a97ec41e5d4557df25bd0b7f2b19b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a716ee5944dc039124585fc5a1d69736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a4fca3311517fb1847ee19e0f2b60737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cdb9a80226e1881ca4206273b1639738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045d5bf271bc9f875518ffe1fb21ec1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89da1ade70778caf1ca8a7d9d6c439d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3500814e27e610e07fbdc726f2e5c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ab8415bd2799b4ab985a4d234005d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70e3f96458fc968e5c2547515387c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11741b8db5b9390dacb494c0fb7c4f1f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2180ac60318e10436715f8911d73e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd442ebdaae87de22130855b8a494e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080ab44cd74b2c874f5eb1e749f775c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42520ee40c41430157c6dcec6ab4e233748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043771c1a25e48c0cfd1978dc3fc7a4b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951420f5a5bd369682d2f45579dbc860750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700426f1e6b38751aae494d09e8dd81751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb1b42ac77e2ddafd1d9c53d71c422752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786fb2acbb41df90b7d4dbf46a7d499753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cb0c418aaa5518a179f488c6c323a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d88f675ecb8ba01f4458210600c08755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d224f71902dd91b2809b89950b445ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca46bb7dd88fe12360dc83ec6464d2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d36ef5460a659496bc154950857a4f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4fe4ab05da790332d0f5a63fd1cba759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e49679f47063c2d18cf6640baf0b30760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268b8b95f518ad687c671c5cc9b35a3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8158e5a4acc966b19413d87cf0e23762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848657993a63991d5a309a81c3dca52c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f832f0dc0cbfd57a6270b2ca3e0607764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47e9e22943a918a9126cb6f7cf2693765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef16076b64df7ee744272610d25158d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b54e69f24a26a97f9926ad90d2d26b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777eebbec1832b8defb39e6f8812111768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b91e93b35a4aed2d8b31eb4ca5acd8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7863e3764a26ffab2526b18e51be42770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2ae22939dc799b426d00cf169143a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a0cdc0717a44bbe898d66282e4775772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470ed8fed48b6dae556a4c8f6750b71773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f257fd98f894d152b20a588c5cf9baf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66811975264b0e45a69338675b828cf5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d06604416a6f44db78c0e4695b08cd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a71d46f9b93ea67f024979c0b7c57b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74333f33ab7d6b64c1d71f1a0b1444dc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9bdadd862ff8ecf5d7f2b0e5c9779779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afd3f38e0b44407a582f184ddf6be3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bc838c20280ae745a4ead69fda97c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f406fc6e265f222b37c49b707c515782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587226c94b03f47045181bb0633fb293783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054427bc950578a4428b37affd57a760784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921c503fbd84a5696ad57bd51876dd2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85485f39fe4f5cea3a0bf99b6d7cb499786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88fd4cb883bbe24376694e8ea6299f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595891f95ad28f17d7b9c15c5c270c3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70827c2b2987c75c33687103ab1667789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da33b286c4be7220a973076ea790944790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff209ad85f10cd5246c57f885797966791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c931ebd20ecaf2f5752d51f2eb592c2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1964ef663241559f26ae93cbc7f77b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb21d193a5843a6d1fcc65c924ff4c2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73220308e802996b8ce47e206d537c67795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936398c5c330c5c045447d0305c8afa796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d14ae612fcc2533fe6fcdc8add4c2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c353376a69a6af0dfc2c89802abab7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b3b7850e1e50dd025dea3151d6243799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9ec9d428046519a18badb2ef66eb4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976ff5146a6bd4bd6add1139fb1a89c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d47f03eea0beb4d25b0fb48ac95962802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1a6a525790dc045aacb2a2e2bc458803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad861f927da70b13409100a5afe3309804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b85a1766b3751406209342e24496d1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0d482fe879b5558120cad26105d39806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9636456ba19969dc4ecbe3a2d6a1f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f854f5fc7079cd571a75f659b620281808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe668753ba884ebdc5d6369773b72b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a78f13d9f8688ddb8f7b8c653da25810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be104573ff46c2180ab674f3e34081e9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528cc6f054cecf1c85e0e8cf012068e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb4afaad56812bc4d3d901f1a9b26e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffe12351b7e444a446b6cedb9f799f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc1a30ab78d31dc6fa2abb9255b4da815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2373539cdc34ea2e30c6e756b0cd0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d76b56562ed27c4e373990a12684f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb8137e796adc55907709ea392d580818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e76d2ed0a38d81cc6eca2020f2faa819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151597ba92834ab2ff012024f1a2c2b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6f67a72b70fd06819ebef4c282102821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5aeac120aa4245863ecb0fde77900822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cc226c8c1b7b245e30ab3a07702b6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de54cca743449d05d647133bf38c65824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22189e5fc2517e9658757898bb6fda06825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b40dad60080b3dd5416cdd9c58acc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5400f9e2ac15990991fdfc9cb5b5d8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8e3b67e99afbdf888aa54e293e18e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae04a67cfc8b248c4f445b371171b8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd6d3b4501439e39d254cbbad2f701830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0f153614c66a0c936cd5a61c45718831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea464776eb6ef36327656bafc214419832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482054ea30c442e1e9e6dea38038aac833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bfd44f85ff3a1c283e0fbcb3e0ffe834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152cd90e094822743a9c78048044781835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7615f3e3c43eae17a6394d8598fc14836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1357a5b11c5440d1d8762b78fc34f3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3d7f3fcc7176cf5e7456ac643063e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bcb447b8d76fb39b7c8c5112105db839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1164c505c3eb8218b0057975db15d9b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daca129a2ab58f2b1e06460d18c0fc841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7f7a2c323590aeb1e860f1bec357b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf782d4738ffedb00d688ae4239aa8d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431f2af8d3352f3f72823728b73956c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ec06da33af42396a29fa9c67f485f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11b505d9c96d81a93711baa6d485a2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a7958c10bb38cf2304ee667b45805847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850c9bbc2a9fc877891f05291962e7a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b14af1c5eafcc7b8b4d8236171e19849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d4f311e42cf20b18efec5545759e3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27564060db2e1c469cd0413ce5e748df851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b087fb600bc289059ea98eefe05fec4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45b2b58282e6e7305d671fc324d65b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43f1e440f286948ffe9fe3c566d75c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37c4aa5e26fb810c7c70e5721d9a03855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6561d0b35824d06889694017ee6cf856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426179761b5cf0c5e34999db1204dc25857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f74754143f257ca6251ba5660ac71858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e99192a453ac6a6a566cc96a142eb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e5e123401dbbeeb9e276f7f6ab61c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a931b605d243141f8eb01f483f7758861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2db4af13350debc1e2e3cef237ba1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968b471517ab2113a602ce5ed520706863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b7e579e1558e44f31bf2f65684898864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e8ebe05886273b545a237501bcddb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97104f11244d07c223a5f483ef700f4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02ba41caf279f3d0139d4f8fc4bd1c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29269387c2b5f7467a8445344c336b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24c381b2fe76e91b2f42027caddb73869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb8e30ab20001a1fa6c46ce6837827870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c954f77a784500132f483b0e8ce2e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901308cf8cdf53e18e5269b3af32378872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd235188c7c2ca58f6fa85c13a63fa873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaf6b8b7c92e0eaa72f7b4bad00a9d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c548ae28c462d96e6bee23d7da3fa875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2298f4dbd4fe10de8b4a895f209ca5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3eb19ba3afe0a1bc069024807cf4f1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45fb65f7013d3bcbd0894d441121f4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6413a96e16b50a00796cb0deedbf5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1ebd69d15d3348b7f7bf9ae420bd5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b88e9d6c0b86aea3eb4e941ef81f5b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423dffa03e0c18bd2ee649fbbd10d57882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63770b86f96792c2038306dc889f91d0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1564419a9ebf83ef97ec429176053884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22802283d769c4ec4a762bb2f1263b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2607132df8d09c173fc85f215216b3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645a5d232629733cf2b00193105e996887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602bc64b2b40e443c739a37c6053e81888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b41572e51ec33828c1133a1b914ba889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f244f46a743b51ea822a31211e1cf890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e214d4766a3fd09907f518656baad891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797566431604811ddf0ad099f0927f0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7f3b015ad9a4f98fa468fe8f3d156893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e30ec97eed54c16d76f5fc5f909a1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc569cef9ff5fc743f0b9bf9496c5a96895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c3f367cf27533d0184ff889886d72896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858a9365a5385f6a3e0f866498ad18e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99313c1c1200e855c92ef81318d65f81898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf15f616e4e0e62d8c2b2c56fdb5f7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616683914a952fc76fd9d2f21cbadaee900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510f7e25918ef604f6ba74cce8779f6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e5d8399e0d67521bbc4e0f0401326902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4939b80c3cffa0c344f434009168c1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fa0fcfa75f7fc21d8d6fc5dbcd133904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111007f9207d3f4bdb5d1d525658b8a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9afd4ebe1de4f2e34d90cbe441b6ef906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99f488229e9757b89e57f54d303e67907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12556d8aaab55f627f5207787901e1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228e234246a790fa02f49e5523df709909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51706c4488b31a5302f601ec9c9c447c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e34df0ab89039403d85192cd60981911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24b06ace9d10a519b1835bcd6d5028912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a557be1d8c22738ecfb5b2b7e42f5cf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879deffc853f14ea7cfddbbeb387e0f4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b0c1025176d84e9fbfa75521ce7c3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedfaed7f24165f475615b470f0a87d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7794c0c98902e764711d04a134d92a6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1b00ca492bd8a3e2efd427a7b86c3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ed8b9bfccd6d08c4272d21ad6ac25919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09978a4f75f626a49221d55515a788f8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9bd3c71513f286f1913aed1a90343921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7500472cf5e0b5a03540a71604253d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb896c6dcdecacac6085b7c6e31b1f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c23dd09f4c0a11532686f271e2fc9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978c5940e74d399804ec6cc7d1fdcd9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb13b267abdcad0d873f2d398dc696926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07918d0eac054cac7f4f093f0d9eae51927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a23e9d70d9aefbe391c2a8c1e9a8b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e4761fc5084185bfb82018b99d7dd929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1ec6dabc93eb8b4076bf99f1aa0c8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43c1f3853610f850395c6b1efbb2bc931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a185070b0a268d4d6795517c1a479a7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad822e0c257c7232539af43f82925f61933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c873d885b736ce6ec1f82b82a49184934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dfd8da8966c31c14e9ececb4c4094935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749df4ace70352ec91ba845ae0c0d561936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71487dd3b50d1534f93c80a36dc3d5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78323847abd42da6eb90019c4f299f33938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41e77c02decd0426fdf814ab77dd16939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051599131301d99ff6a247699999ab5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bae3bb29fbb24b23cfed17fc8d2c7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb14c3019ff4c2f63e49b9a38c71261942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5e212165fd0dfeea26e64e1e1fa51943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e44d7904faff126a684cc319d9a5b4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16344cbb1e09357dcf44b895f1c138945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98343f3dff2710abbe9f62cace80219946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981be13cccabe857bb8bb8eb26ad24c1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c45a3de656797a9cf37c57eae0d7b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9895e7f70e898530dbc649ecdc375949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54ea52cf71490d6497d23e2e56768a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3307f7f69afdcce8f2e8298dd3cfc47951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74d9d105fdc79776319bb195727f50952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3652168a1dba9b5487bf01b8cafe18d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32a57b64d39fb31b39d65553d4b72c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32898272873a217f490a849c2d4f1f07955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59f4a6b48c4da24b34903ab0a06fa5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b317e862988ede6fa9670074bca9e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d492b28775ab939f356fd28ffe80d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473591babf8d21acfe2270ef74e9ee7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7029023ce0f215be810b569359603d8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0018407d01e9c78021dcc8a0c4969d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2327bc909c3eb12b63f0729cf64a03e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2328eda5770fb36f2f0344225e1bbb1963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac22455e1207a2a390f508157db2d7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc441921ee26ed0b37d86e3dd88b2d4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714a5e7f1c7e322b55e9ce8da95289d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4a4c00dfc39dedab50c94f5fbff17967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a5cf608da7e00d1ca89957d60406a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffb042a540fc4c98168a99990e0a8f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d4c74185c16b01fc29bcfd04074d0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ade5b6f4ae9b9cae796ddb7229df7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fddd31054a87c9407a6345140fe964972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6b226643c546ec198a167dd566424973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3f16a4ffb7c80bae0a926cf103467974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda895e002ec96688c4d8ad4e2515a9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc003f4b333d769cc62a9feda86658976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dbcc69349f95655cb40c20f7d6c62977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f762f1d7c4937f677858ad5a9599d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707632f595485dbb4770de1f73028d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45774ff007f11228810b3a1b258177713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0c22c95c854e7d970ccb65c5cc0224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c39eaf8f69e7ab25e456ef0006df55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c213c0d9b46117ae00a12dc6fff85286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e241c5a466a53c94331cc80d1931d197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be38dc3f9fd05689f851c1ffbf2fb928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c64cd0bb261555cbcc7d3b9a038109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c033b9d882222fce37ead669d182810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95938bab08438d606ce3c2fadb5047bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2282f60c3bc065ffa1a5f5b01b7ae3e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab45db76b4704bf928bc38162c0abd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c22a829170b55ab3df250e289788f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8b2ff803f69b02bb26e85ccac5f0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e964998d6f15e17fae04aaa743446dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca9ee20ea8983e15d99c9dbfdf56bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976310088e4c3970eeedabcd52ea063218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f92b83c8eb4560bdd45730de1d503a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217f74f45dc950a8e1082c54000d5b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5950550f243a3fdb419aa1634c1c9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde000f3939ca075ada2c0975e681c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce8cb3ba4e7f336798261990d77faa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba0d9348ba66ed15671de5a6c0a23e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bba28e077fa5808398ec2cc2866e0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6fb266c15ef591bafc08f05d63a8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af85ef9dcd9b58a59ec8baf43540c4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f7ca8f701e64375988f64dc9cdc4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9de900c8c13975c2717a39078ca8929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afb23b19b81f667dd7206d6fc1e49630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48713fc8b45f535d74104043f3c9dc6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1ff2c1d336f9c3d1dddfc1497849f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cbc3c93ffa0bd72316d722e83b1e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0c16d8a6e735db714f8f8be758fa834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c9217bf1b5f2060deeb6bdf08e07835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32994e69ff4517e4b233428932a90e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de95ea22be6553c1ac4a59f0dc2f47937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a377206c39a2407760c9d4b4db47c8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc50a0ba238312330d167dbb7e395ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270922364b1630ba6e6b63d58a5bc1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc1b8002118c4f5c49679eb631472741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed404af27145e370749ae88cac751f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c597bbc7ae277e7ac8cb969c597d81343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b74c37e1fbc3ae93331758586a1d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284e1d052e4086d9aacda209aeccf8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba263dde65dbd1fe5def0bd6ec9afa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552193b89f15f0c37e9dde8d360089b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45796e863d91ece8a541b060cc7aa14b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a21b8003c458c66d6bab87d387d56a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffeb53a5ef9372d7a5090569672f31250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bba71412a09b72b7afe61cfb28ef1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cde558a73f8c484197d1c34260c40552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea611be3a46585868c8944183c5788353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d1329af1838ad41155ecbea9e01ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271e3f92971dd55b7851edfcbc7d28055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe04f0fa0fc0ac1bf6b9b2349317a3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5bc95acb0744b4c12341dea1c4c3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92d70fae649271d80d8a2cd396e3e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb5c08a0495acc6f6de72fd794713659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d2ab6d0699426d83a06dc7549646460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e427311690321d5cafeff89203b8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f04605cf024cf94b8f28d9760610e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a1541b358cfa8daf9f5b82dc5dd2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb13c676993b1811e69db61bd4a508564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87140a34020e2bc2a046d65a534c127565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b954f6e041a342c40ec0a177d89b79666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7d3b8b43329a4df42c70c28f3a87b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96898fc1b435170a7459bf7da660a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415febd0efce9614758f6616555d1bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6b277d8366097342b3eee69492c9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2c37262008b7911010210d9895b7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d4164c4de75292a5879c825a6c33072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9be06e0114e5cdc8d6c7eaf2b38ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339a7e4d742d08da2c4a433f6387bf474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cededd7c46670885efc59c39c5b7e3eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365871cabe56afd0cc39faa8b2a10ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdd37bb75a6ba6c79e8026042985c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483f652dad34a30442d4cde1cc1a94078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67569dc0a5734c7772040b3094320a8279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c199d6887a79b5d9610360e1893ee7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36672d6aa76d87239c3598df2fa24d5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb59ac11b124617183267e4b71066bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc0900254e290e5ed12b6ab4a4f8ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79e7608a64795e9545e6deab32f6ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223d65a76c9544f275a4e7f83af48be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfc4847c22d53148185fd34c06c91286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6b4d0ff4d8d271696d7c499fc056b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8383b2e7b7308371a69babb9312e8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f462070959f04a1d55cd65f690081889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a427e1679e6eaa8e435fe534060c8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c6e24fd0e79ffef462618635d90bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635dc3187e72da2434247caa5b7b84aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09954ce88caf99b6c3448780d18d5d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2a26e9edb70a0a2371fab2bb9a37494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42878e63de34b04d1e73a9df8e566e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244750c185632704928509b0be2cf3696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a8977ef9805d539dded65d5dfb14d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a955afdebd4ada62e19752cc71f19798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fb49fb0c7e2c5eccad5bebaec55cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343512c15cf8560601ac09a6f3007934100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e921c52de64e3ff8b295d9929369ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee7b3a43665a9356a45b41d4b5aef4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c540a09aec8ccebd0f67e2d6d7b9bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93e10385f463c6701c04720851c193104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86fe08eadb8a26b75bcf0802dc2d35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fc3304d57cf60f7edb384e41e1495106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55a96cadba043cce46cd1109ce0d30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdf39a99f3c64b9ce1ff773da6e197108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3ddc85765b57715a0bab2ee236965109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baafd7020a4712c9925ab588ceacf5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007d516ea6b1c041f9dc239f10f556d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b103e2cbe8b261556991a3e934f66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ce39b5d82ff99f4f9d263dbe25590113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864f42e346c06600f322b2be7211025114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aeb8fb587151b5ab8601fda1c40813115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a55eb5d37be17b036c70553c1be279116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1876fd49bcfafdf516cbf9d95af1753117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041fa0b75ace1a9608e98fec43506bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688aed61a16fd1247c1592607766266119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcd5aa24729fbdc84f33694137be37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd906b58c1bc1a428f7a6751ebe383121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c764e84a3eb9030a99550a1bd04a74a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db50c9c3c647b10408691d3bcaf0fc5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c2afc07f0f447c2fa788f8540a1e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dab647634b46b5aa9c2257a01ba91c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038897295fb95af01c33e3309bdabb6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98755dc569bfc3b85de106ba0190355c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182bdc8f693fac24473e8ccb07567c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c8ef5c8c43c504ff31baa29600730129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2a3cdc0f7bae8731b4f6bb2ae0865130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab84c72f58517d0ed2af8474b62242b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cff6da87a4b9ad8b418ca119f641ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae0b49b0d454641854181515ec77ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78626d41f2f9adb8d5b59d43ca2c6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5b9afe57374c30488a7ccdc7dea13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e832dffdd39e4f7d265e9ad77621b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f49cddafb88c709bfdab900f696e4d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c858e60c409fb382704b51aff3fcf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14845b2e9661fe25f193144e7d57b67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08968771268cafa00cfea97b3452b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f02f294fd89c7ba6cadcaf2ea28b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d339ffeecadc21fc0927426c23e4956142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d27e3e877eb75ea94f2330fd13a2b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41805274e98253b614e50dba676ca42144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5f0b27ff60e32e43f9addde4263ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f764cf2e2d6307af4bc4a4b032b12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f34e6946eca9a2fc0704e8f434579147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff18acdfbec50d0b000ae2a75705e15148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94aea1f443857879a4d0651cda35a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f42284c1c3aa8d96bd116635a825b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e504fe0c16596e701d12d17d2e890151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c89c79b0266948b67c88bd2d1609b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ca20eaf56fade3a5d105c77023edc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18b45a42bf751d7506a5c8286bd522154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3d1c2d3143ca6fb3b2448072358f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9e03f23093d716526bbd889ea4dc1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55eafa5eab6db9958968848260b045157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430cf2c93ac01bd4c49b91d58824f5c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7545d50946653c4e57cc5a1d96d259b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd905387a3355558c1ec43cc6f54b53160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551bf39bc9923ec61242f47e2fb61a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3d7f930acb656c9f8aa4f65d3ba87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40272c6f5c6de1cc25b2901b799c7e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cf911130e5e1130215cdce54c8a04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacdc9eccdfae3f77afc85cf4466bba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3faa351869e8f583b7aba07dcb1a2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276877d59886bcac6cde5371e32e0193167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50b6d6490cac3fba5c46b870f005c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26785a9f4412b8d2dd163cd455b2c01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b1c2c6a70777e95247bbc7a23bbff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292bfb96656db219d25076c1581b51a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817045a39eda86d6633575cc13947525172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ffcb20df80f53a51f6ed941826e42173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf268ddae12128ee27672a8da55f1dce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c13d87903da75a5c65bdafb0c505a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2902f8b81e1073233583ad1c54f1c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240950820020c06b71bebe0fcf078ceb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9a46bc7be85152b9c3968c2c57ded178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a427815b3884a71352696030010abdc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a636d1f539aa7b14ecebba8708172180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25799fb886b3e5745f41147b15fc83f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1171c45e39ec5f069fdb6d83567ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bdcce735986dcad03e72730c51df7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47598978b5e1e3adfa6a6002cc4c09184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb17a4a1dccf9904743adef0fde53ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665c9d836f1f3abec4d48dc10cf5035186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e247bc46fc2d8049b9bf9c1344dee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09c6f181b0c45f95ca2d42f532d2f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e35423321c456bf7feb301df76c9a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f6149b9d47d3d1df3c0725160a2c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524609028c049e2b515bfb441f5549eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101f66dc2278e9e4c3588675b3893ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fb1c3c03a8acf519d2d14e461ac1e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12e9ddcc047911f600620936ae6dd0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eb55cf6589a2662533021a2ac0c62195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5cf22fb6f1cf48c753deb10484324196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d18a907582b58baad3a9a9a3bd7e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1daf238b2358e29875df1d999fb6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773da4203743e492e72d19eba8e8b20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22df5476277cc753a1a2a386f05dfd6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313722ef914a5eac14b81ae95bf56d88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fc2b29ec46fa1d1d4d48c768fd6a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74023544e04cbfeeeb81b4892f43760203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db2687ff60676268d1b514f26c7ef9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e11fde63cd062819ff094d87d7a35205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d4abb99b2be3a38294fc6335ce6dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc5b5df801c7abb6a45b4d609955de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415818fdcaafe2e99836b20b841d2fc5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcf5cf4d6e890835ab8d736aac9cc1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53de843fa0d5d2f23330e176b89f49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2119edf3e6ab58ae60613c6035cf8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d2bfe0264a656eaa4951470a6d150212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05782a8268fab221c714e22462cba7ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf38bb9d358fe064e2ed2c042a8b70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50045299e6560303662d9e88791b5cbe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff09c2f23cae5fb08e5b48f6079df9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3833d99afab52fcb3c85033478e29217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c82b7847ba8079df22211aa77ffdfa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ded123ba289aee1746a18eeb55240219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de24c18c7ca865075b6fd879517d1b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236e60a7980d082772dd61624ba1014221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74186520e1718991b4f3ef5d026a12a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40700dca3b1d455855b871cfe56f54223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a5bac9eba04ae93e4e8c6a2887f6b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987099abb2977ba606e5dcc335ab800225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27afd8bf026b07e755ad3b1ac37a3f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa96cb447d7b912e1a885e159f21607227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390090e13d22f19c7955f911e68a9cd8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf00b6ef72cdaae4c08f208c090bb6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b19ceb38c93a9f638c032102745c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0fa9f1019f1d9496193940373532d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94cfcd1a1bc80c7fcfda47210e8af4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8632ea2cdc30c70d5eed82597208f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5e251f155669bfda764cdbef12d86234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9a0a73f65b6fc0a43fda3f16d3afe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e8e93415fdb290dc96145646d1632236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accab60a51449df5ddbd0bd1b6a17236237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67cad7677690d86156201414e39e1e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d68fd28b0f9c7bf2b4a28db1199b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17698a455d847657eae030367caf59240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a9a2f32584291502a7cc141224f63241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228368ce37b8500af0466237d3e4d03e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278b25519fc8a80bb936d4c27c9ad7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268aba786507b4b2504eca3785a9990244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae010a4fbdd315c054c88da53d1d1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120b976bd7e8ec9921e01c531d59c96246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfa339784c9903945c00463e194cff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7861bec4b28d2f0c31a2a29fa15cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bb60b4d6092aee03dd7dc0108506a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b2804fc899b30f051b334a093c377250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699fbb12811eddb21a4e09489e2dd7a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fb5ec95e0aa5fe3130a03edb8072b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf34710bed9a4d4a81cfd4ec846e66b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19e68797720facb0f14980a7505ec3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2566990d96bb961aac07f6c4b4004255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befcb60e6e32d575fb38489ca1bfd96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17264b08b01e9ffdaf8fe5626cfba379257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695b7c34e44bec61b09cec5ae0a5c62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251c5e4ac03676527d8e99fbaece249259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a052f1bac8dd1a6e8aee3e1db004aa7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5205da6ca3b8c13b68d449f4b1f14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b71dd1ebf01cc21dbc44a0f12d9171262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c2eeceac74caaa75ae801e9d7720e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7ec2339b6bf6ec254a15a117e80ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041253750d2724d0afda16eb2948c4fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab8034a4ad09791e63d890a885b6a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af789f1acbe25476905cef08ab2874267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fdd0b3465f7b4a19e6c1b3124da68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9fa449ab88486ecd206dc35270e05269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a3bbdf5200909a9068b3728788c7c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba8b67833afa26420596f277ec3f86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45f0d2a2b78dc9e1e3eab2dc4d4334272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a760f6e1a1cefd95fa8d3f25afc18b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772931b67764866a7bbef0de12f20ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1345eb716a233d0cad3ceca4e6be4df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04e51a50ac78db15ef0b17f049134f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797713e4ec62569618e812da63734af5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647945f37dd41dbeed1479a7ee4e407278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa49a408fd4906d5ef4b11dfbdd113f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb998e6ef523777a0b5def96178bd8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c535e04e89a06ae9887fc004d919ad9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea115a57fe264d0a4dea1b0f98b6b53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f76a3d2552d5bb465c2909111b6f89283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b48422f1fee3b3ea09f5cb847d3891284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f773130e64b62c66b2e049cabed065285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36c6c9d43ca0a7e62c550ad55e507d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe5c29d2f27d1184caa90edf10dd61287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45d47ad66b331e005eeaf350f8dedb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d65f45a6fa8b1497148d09e2a4d027289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068acdd9562234c678c19b69934c639290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a39d2e006553db57d8c49c8bdd38ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f5a774d0183b99472aacd89f58be8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22c7623328799f549f37d87f6679dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4adddd6af3e1a3916fef52d1935cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e10a13be23dc13e22a4772c074e509295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67afd1bcc5fc2436cef61fe0b1854f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d24ddfad0f5e99dd99dcb2bbce91d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68638c324b58e774fe71a2b3830cad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167ae05ddfb53f44028aa8e72a7b2a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fac3c6e52649b8498ed0d7a5d7e280300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3567a5394a661f36bb19bb569d69255301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa7364b04865c29735db456abe5c55302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1b48f193b8dbf2c6bf9068c7f90dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9fcc44ecf9e5c7ead26563e5f4a0c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846643743df570254f95e6c06fc7a997305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60183c163a6c308736f8e945475673d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615624f04dcb8ea9a15f54f27dc7f888307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bea30cc8822d7ade2b08f7fd58efe3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b8a0e6d7822d2c8eff85560788856309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca259d58f498c8dadb01f9f73d4ef46c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4279c03761c13f019f04e6961c7a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604abf792c970b746ad3b51ed1982703312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268de9b7f8dd4d803a307d44cc359b93313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac99560232ba788aa1b3275b3421be1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b400f7ea5ffda03f9522309c169d20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb215a4aff9a7316ec8f78e67f654026316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b39e34ad8387e23b78bfc3d2f1f44317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb02bcfd0410b5117f45fafd906859318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f83eda9998163fa3ab73182f8c7c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9e6b0e07b7e119baf4d57058c49da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998737ebaf24f1dd39c78db19419565321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9a492e9a51c869348673de33824cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57cba3ab3e8e1bd7b19800fc8c7b33323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416d5b18a1cd0591724420a5991c0e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14ae6421a76ffbef6cdeec5862c0b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524907ff10de1158ed2a4a65c8962f07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cc727502e8df3ff5e6c3898a32bbd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b2d3c7588d27db11a6a81ed7034eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bd323fdd38ded3ac687246302b188329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38d6aa6be1f4660d1ed0933be6de1b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d62e01b842d53ca76110309cf519b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44b75b072f4604b4dd476cff423430332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fa1f427382057d8d1c0d6c32217f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e21b0d55122554f0111f4d2664379334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455fd046ef6d8e79529b9a3a03e0ffb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfba79de2662c38642c732bfaf6637336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe487280679b518a40c1e1992507b30337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfb69c8b528536fc4980401d3c4338338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507a9f5a86306f3a823c0886fe7a420339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27f11e7b10498383a9c46932776e09340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5a88d72e5bf5251c1bfd3cf0e72fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0e25d2d7f6cee51f90f26b05cc642342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1852e2cc02b6584fd89606797d8fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb48051d05c90adf106ca626f1ea44d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700ac52385ce9f091f09ca03f292209345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd41e53ad66ec3749f8cf08cee43e24346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741326196d814756882736338edf9712347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0ddecdc0fe1db2d5e3a6674b333c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47d340c8125e9158cf8c1e1bbd7a14349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb0a8a46ef6ce16c8b04fcfe696614350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e62c2b4726f28572ee50bc595bd31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6df2e9bbbc6360f0d22739213ef37352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb682d2b14a2c5b9cce921c8252fd8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859b923013deaf90d5b7e3eca1d1877354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc7b2537d1912991a996b83515d4ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47999ffb5a76f64985bb97eed6d41ac1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194dcc55137eb91dc1f307ed886a970357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485af66ac4c41e92bba2c707cc420fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ba8435506e238eb34492476d54a06359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e4ca572d5cc436535f3297fc5cf0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40350609421a2de2a1186f909604e506361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed47b5861684a57e0d3d633e403c34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ee257a9e5ec4ef8cd8d4852459f29363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e23dc85a7e0961cf7975a80dbc2433364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226afe94c0e039f89c3fcee0650b435a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c9b2cd62407b613255b220dd62380366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbca76fa697385d7ad270d723cce1bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb4ce0a7c9f087cd2261f96e058405368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ad8c62523d868d7a8b290a6e88c09369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a044afb7929b18133434bfe912080370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25dd3cb91970c6a8d7e2f18209e6bcd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182d9c2c468457840ebd2a0cffc19a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b744b4ecedda8e368adc3ec674f85a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf93c8a23da567ce11d2f8d0b858c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addeb2a8abf4b9f012da53484836eb3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d494d37b4bb09149b8a9e39bc9ec6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620baa2598ff1f3260584113c318da7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f72fb054c7644611b59c5aebe237c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a3a3f505900964e884b9699a907aa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e8dc65e88d621e32936e38b3074db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510071e0811035c86cdb8232d2710820381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68d7e64ac896b0156c9d9458e3d267382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae453fec553975644e88fb709e5f698383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5310f1c667517593ff0033803acc1c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7be5d8ef358f29b9b1673beebc03f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcbb237aaa2785375e5a97be304903386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1d200feb827485e43691b8727e77b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b26aded2232c8f84ed53eb4053b078388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5a5ebc16af8d4eb12557418661db2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6caefb54502f22d84216d16b2b97800390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05474515afb0b5d070423354387a05c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7731bfd865b44b8bd8c3c97526d25b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbb569fa64e967f97d64cc2e0c4bc9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e3194112d7da7390d63f46683e081394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd50a31ca305191990d20fa95e2ec2a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c139957956bb9bbc0fb050b4600e7da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd956a35206606cf1884cf10a47bc8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3107be5dc68a963e3f7f89acdec3b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad45c2083c24bba91bf353ee3edf03399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a489055c75dca812256fdfe65c47fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d9594516b9cf25679a1d5cc1ab881401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbd704788d3766ce7e0dcf717287e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caf48e0664ae0ea202d27fa43dc44f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd5ec44d000730f4051955a7b7002f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848c0f294b213bbcb12299f1a555d80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca164caffb8c55d4c0e5a9ece8ea4a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97c3b9ca15c4ca149c180de2c57194407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4c0491b05f92fac00f818dd05de0a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3102661556223ef143a2e27f4992de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fe495830b03d5915d83fb4f22890e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982629352ee97ef03b35b1083ac6bfc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf532bb8e396a31ee26350332ed4f0f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11419ced87912cc18aa67939b5db493413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe55b01770acbd71df3f44a9a419664414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3576a0f1b4ab01c782557d8d42f557415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a024d6f7eba21720bbaba4d8438572416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4131e1931660f7888ff5a0e3e15053417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15702de556059eb09453aa2ec7fb7c05418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f60288e6464b502087ded47adbaf89419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c4cb1af82ce55fc5c2569abfa0b94420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554ba165e7402d0977487fa3362171b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e528fe4275125f1c4186cb8e2b0aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933e89a4e2d56bcbd9691ff46aa548c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408fc8c19af196174796417f5a9860f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b889b7d52dfc78aa935726868ec638425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74a730bbb0b67c2d835e642f9fb8dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f61b0230909d936d57cd14e1fb48b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78948a0754be8997c5ab3066b2c272fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9a7f3e13827a504cad3ddb52b93db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a506b438b8bf6835962b48a0191bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96096abe82b9c3508cc8abac8758efb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8190d5e6746ee19655113d2032487b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef55ab87b590601fcf2a99bc2a2c58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd834b9e7081e8a40d404705eb7c32cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53f526174fc86f6e2c148bbd4d6ede435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b4fc6ffb3addacb4d5b0aeaecb672436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3570abc04e886fd8c9630e2e8cfe190437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356172def6262b1537b266f531fa399b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e815a29a5bfe97b20fb7a36e8dfc1a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf39835620f430508afd954c4cda3b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19216c4f92235d2f63ec3df6e8bcf183441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c0735a41f0d5f2647ad97afee5a33442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba0669364c0ba0c20f7b421f273907443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a0aac4a0e75c8d260962431e79237444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f5a2305fcee03ad9d4ae54991f7b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6622715bb3342ed42e916ce80c755446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccd702d6f884843a68bbdb9cbc4877447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258350979aaa6571ea3e4f9545ec3e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a8627700980af84cd081d3e1c376b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc14c2b06d2cc1388e366d304775f96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047dbb1edcb3d2a9a746db1ba6db7b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3736b245f38569d5bf63bd76b5647452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f8cd04b49739582533105824f62ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75681fd3a1e10df09ffb4802d14720454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d6a4d4c4df28ac2fc057856e64631455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0baaef2275a5de761010a2780b034456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d08b72dd2513913f283cd1a75bddc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad8971a342edcf5f25672ab67b1ea7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864140168758979d81216899040aaeaa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e197464121105849f27b7d59ab8c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88e5d9a03784f5c896d679a4503406461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449650dea6f0b0d2d6f6a98364bbbd5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb55daf28289a6138dc573abdb36230463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaad745f8270235db8b008f1c338349464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8f30f5d493fc3eb3be1012f6fb4e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef04dd4f5afbd9cbe92b6d46beb3ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa52778cfbd52d0ecdb15c64fd3b6ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e857c52411837ff1daf376b3c7c6af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d09a5e4cc073e849c19802c38af53469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961a274b829e42b609a0d25687e31f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5ecb3779492bce661b2af7aab569f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047275ad9e1c57e0a43a93e1048225f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d900f37d58e93d446c2aa1b30fb79e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd7dc1ec1f26d1e80b19a2e724868f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a986d9a448eb8be7a5f8500bb8c69f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eda744e7c75f62c3bc3f04f2ff3781476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2110a1c92e53f0c90dbfa44e8814690477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a158cf5df5dfda8d2b3ffec3b9a726a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea784270019d3c1fc87a87d2f06e24479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5222cd8dd37ac076e91eeebb09264480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f4c36cbd9b0b3a4a655a9744a9f75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae339dc11bf41a42eb1beafbc371642482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18e05c33c419daaa9680a1fb5c8ee6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f81dfbeef2b924319c17d2b86aac64484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4810214ec7f9a56478f3d6e7eb23fd4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6f74e51045153ccc9b7fe8d8c0987486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fa235dca1add3faa064d5d13eea07487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb36d8dad4d4eddcc5929e71dac91f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef16430ee0553eef7b467a4e4659c32489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e027d30e20740750058eef69fd38c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965e7156adff05d8ae2e3da94f9cca3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aef42ef516786282ffe38f57f52dda492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7eebfd6363d1c05d078ed682928755493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866a7328c4a777dc25824bc83d55cf9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f2c71f40deec75d85fff3eba946a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f9842fa7d2cb29223a8c98e1e1dc5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f516c5b7c1bca6d83045003dbf413497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae45c0254c473ab6504c2003b9d91a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d6afa790f637e9111e05ca17b5e8c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3b0b95d6bd38e0439feaa16c82080500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec4128720be6c3817a58c2d04f549e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add04b88f8c83f24ddc0706fcddf5317502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cd4f8ef3bc8d49f4c92d4856fd159503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ec64dd842cca31e82b6a737bfa37d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b322bc648e985a612504160c1076d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f21898de76a650667fbd33e0177f58506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035c6f51f17854f495a99480d8bb948507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ceb164e61ae4c930f78c437ce5122508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261330cef61f0d6ff956c3cf5c35ac6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ed74f9de63aa87140b8d38f6f404e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c0f9c850274b0cceba2c27fb06eba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371fbc6389b761b756844c1de5be9eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef186a5861cfe7f6fe1d8a09b165da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4d55c1243598f190d7c2d294b84b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132044fac53ab5d05ad11b3397c0f7cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425b58a71311bffe0d8de2220ed1c23516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af602f0333dc97615d5e188e280f5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e12f4675b45b816873d9bd65f3880e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47987d2707e4847ddbeac8044fe02836519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7a69901cd35935a17b7d832482a71520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca3c6a67d4fe35538aa77194e9af42521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f75edc7ff3a347785b4bf7882671b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972278257fba5eda558f158758a6a55523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f556853a42966f3eac0c5a429a221524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044cd154a44be4233d3d54da6ee255b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dda4f64c5e80a6b22e7aa6d7f6ae3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b333d6a5c84b086814c7cb45632352527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6c14b87ed818c97964337ff1679d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0b06005cbe09fc6844b608177bf87529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d9925851b93497164f0eb61026488530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae94e02f9aacd755a400f80bbf8f7d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25614911feafcb820e020192ef17ca85532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571156c32a7e83438f5b56d05a96f2e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3629addb260fac14e69f0d51b8e6a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31407437f78361aa5b47ea4c552cda7c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4833233691eea0f83dceee1467e91536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad6fde4569bae4ef2365f52be5a7c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d830abde5c3317665a730cc3361d495538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca80cc4172ef7cc815c4c10daf0b654539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9be47e14030445d31fd15a32d2cfed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd62896e6962108561cc4eb2ab2afc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9671acbfa8f406a1b8126b157651e2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d48d0e5ba686c6200f64e3354f9ff7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c54636cd0cbc2d8291efdcf550b81544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384a2f617557d916807e151f99e571e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba59f5eb56c0f912425d3f33099919546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64096e6f8701fb59b0132618da1a09af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caa2465d20a3e3765c67382c27c407548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667686a9bfac3aae275c29ab24272a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c03395df0151389d4af0c3ff15b6f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f4550a4b981a37111e936c590639a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf9e266fcdf80c42b85e7512814874552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fb2fd554b38cd6f51bafeed79ac66553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec2f91c871070628639d65b16c8c6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737306c682539af006b3bc1753f3e1bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56f83fa16c73bfe1f997d692e7a176556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380eb7758ab06a776af26a40774b917557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7588f6d39bda53ab0cd94280f2c89558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04605f483fba1c3233fa7f0f1dd7d9bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a26c72713851b22f44da4dcffcfec2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d9660c2ef78c2f5aac4815d45d302561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c5f25c8fb7f18d08eadacd1eeda93562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48197487d3b038130b390e8762b3dec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57abc439053e325ef9b57ef2d29e0e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bf17a64a44c3e77a86ae2a4c9f8f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992795b98f8dfbf2b0fea793be806d4c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376aa2fb3d0c7f84a5a27652197e28d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7db4eb3257382fb6dec30a0492451568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a28294b16f52c0db4ab8f145dc04a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec5579fe2610422ac17b2b51dcb011570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f2165f44a4b22255ab08baded7cce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296954e40d4be6ac7d44efc3d306e8b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7670573a48f256517f889c2b2ed8bd5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e86c8828aa21b0c644d536f5f58f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc143684dd94e8b8fcefb0e4a680b181575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4eaf486db9f2a5568ed991ca734d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba75a16e4ecc145ff6f3fa4a562478577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169808b9e56c5c60816e3127e4c1ce7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee61264c92374f2e1887327ef241e54579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03107d821f8b312c14c3a7d2ef1dd3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ec990a10d65a5e158cb6cc96b8b4b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9cd06f8873ad2110a32ea16cb75ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9df3c747c7cdadd3f70fb327ef42cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f9044dfc41bceab8e72c702488c48584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea366edc85d74b8ddeef81b40db7cbf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68d31d65ec00889eba00fb93703a42586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be39ae8f8a3024e90022b3148e343e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608035e1ace0378ba9822eec49c70b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca810a99a4e743453286cb415fec792a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1d275bf6ee99ef66986e4060a7bdd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a8cb75ab0ddfe8798692ee19ce45b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c81a36570abc98ed7f42214657361b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf04440b3d728075a19937b0be835a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3a04e5d497f3cf9c12d06704d0cd8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111441ae6da68ab09f24c0885832a75b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffee195bca904bcf5781ff325db79c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a72a40c811fe46ae44cb7a81467bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c16b9b60c9e4410a102dbf79968bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f628ba84c63520a51634905ab26e4ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496fa7d80c3edaea1d59457f36ad785600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cca5c11034c866372357abbab5134601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71934e08ae1e7230f0dbaccfe38a925602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5139f38340f81165a620bf8bc4ef57603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f6a42e29b02efb396d2e81c25501d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f01d10784d84e58b0024061d39f5b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94357deae7063e85fc081ad4db3028da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6991544aa566f84957667c8b7ae84f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee250671b98326836fcf4175c8d2f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea27e4066890192c6323d8061f02c2c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba35e5e3ce1b03d2fa2695541ff239610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58c544331eab7825281ee2c6b7e5a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92faff292f65a81c6706675aad8ce75612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb4e40aa79ff69cdfa43beadfd532c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea8abe1bcdc44b73d273e321b8663a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858534790bd6b996e088f7cd3f4ee4ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851c3de6e40193901243d18c92eba06616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2957ccf580fcb1f33002b33d6fce4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1174f79c7ee94900112fb026e29dac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c2e43b7a3c00fb49a485babe8effa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caec05d722284b289dfb65936ed0156620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acfee5bdd6dab27b653066dbc4309f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa06009bbc73690702214ea2a94afc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8956a7cd67ed10c6e062cf4ea660707623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd995a3e0bc6e7ea5e4594561dd293624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a1a77038ba678c840878b816fc782625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4caa51f36fd4bf70f0ba7740371dc4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a341813be50a6f4b6e1a071b1a323627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbe06096c9a39cae49209798ac3eff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adbeec5bc6ecf73177712e2ad66497629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76683d421ecdec5e9f19f984481fa96e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670151dc3e8f8d26f6020af840d630db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cfdc72d51c03d74302daaf6936221632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453676fbf1c2862da7efa762e9b1410633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216eee1fdd4d9b3eb3faae6917c09401634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de0854a4fbeae3e8d4bc5c8271b69b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4750278da369fcaa9a3b07940453ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540ab7bc3dface08e280c53bb7ccfe7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54649199a63f8c0245218933d03c155f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f42786c690a6b11a5a7178b6b0f585639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03505e024151d4407d0daa4a9d7834640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4260a0de072ca5ae60bc45977f9cb1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624c760fcfc1a1105b0fbecedf30e43642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217416c7160669fe9e181bed39ba6ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d07dc91a1eb89fdaeed803c9232d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54b45243a6b38f204480e59195cb4a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a8597959571d7d06cf3a17a6d1115646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409955f450a520cc1bf510a0b8c5bb5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5417188b2716b108fe2789f9618b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cb8dbf273469fd811d99c4f69d798649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fdcfdd2f7df43ffc22563305a7927650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bb916e5ee0a3fd7f5ae15d1ecdd39651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc13e5e1e9c22abe88b8b8d6964c16d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aab7ca3dbcbc0304a6f529ec2c7831653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573c72a2a4d04680f23ecb91dee10d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c21504e446d1505c2734849e628c8d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdc8d73876223f71f522fb10ef656f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681aeafbe0d2fa36b956899432c144c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a908a71fb1386a6cf872a5814d2dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5948592584f1d7726e435a9755d709659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3c41bbb05a3dc6ec77abaab116e40660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a3eb059e1895b63bdaae99ac417c9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a299ffcd99caf46b17a99b5601885662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b47b30191f20417abecda5a4cea56b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cfb4abb81486436dd4ba071c855f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da3a80bfefa2b28fb2a352e1ecf0ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596c1740326c4a9992af8ebb9dd2f95666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe8fd3e4dff736e5823700e1a36177667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607d6741815a80358555654e92116b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ef40dd5e6d00b89580b3935efab55669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498b6ee3fde73b5b3eb1bd3c412bf71670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d6cea6ff5dc733c48d308b9804da0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb62fa69f7ba7a7ebe5670671ff115672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e5c95ee788856b86734bb1011a6d9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef566b46a4b3517b6b6c087f496bb61674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0b6cf45f5624697f6850dbb7e31a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab47dc12e75a665ab88f48c85e6af82676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309772953300b7e66a28c0630469bfd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd444acf653311baecc0e37fc4d955678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7c5d34d7876b81ae38cca5a6591d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed6ac708765d3cb0ff12edaf0abd1e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dc9604bc341fde3871c1d16366a23681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0118fd9363bc127c6404e9ff9be72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a90939b1e124caa541c83059502987683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d0861a4deceddb6aab09fb313ffa6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63a1647c3b285a784bf629ef7ed6bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d816c04299d8959be2d1012a218c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e2e3862a6e6ddee61b73d09dc9bd7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542c33b66db0877e4d8dbac2ef637fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc897f0aae15d75baf50fe2c9b82f881689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220f35ed7d98578c86b03ac8004f423690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e60f9d1ea6ba9c6faed471609eea4c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ced2d5d3594653a9c61650774e765692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4160ffa5fb88b464b79b05aeb022a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148a6178d6d201c3ab53a463190b8de694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf228460adf6d70d6bebd70532a2e76695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f708fed7acd95640d8727403d057d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de976dbd4d450d266aa66ef5a718d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239d96ffb3c7d755684f31be7809113698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b342fe9af5789f50290229d35f2128e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbc35b6658e4755d5c680a716bfa30700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f02897ee815564ba64d7322777128701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae46d295ad24a80aa499d57825b89b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c705f4edcc561592321c432c4d0523703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d13a1b5c63b3668696d97543f0b1be704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7d33d43fd16860a87176df7f05620705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa85c7fbffb15a2da243c42fa5e74f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabcd337370bb50c384b76db0fa9f14707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8c52f59b8b34245b536347daae77c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b70a95f3f06bcef49aa73002afecc4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8283da651a39981e9950944c2daaa4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc719c9d8ffdc9577c36ec7330449e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab85cbaf673b318cedd5381ada9e96712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df90f1bd0584ff19052f60d27e505b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b6ca9ba5bf3329c8d23da22c80614714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0986fc0879c9c76c8a6e2f46ffc9892715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76771b535eb3799ed56012b62ae50e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80368953817354a472bd97ab6b0d0c7a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdbd384fab164182cc25a4e3b59df2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ae894b40c79a205a2269ff0d7db59719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f58034642a510bb1f42c9e4c3e423e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2684461051d087c6a3b3aa19cba0e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba734f659a2bf30b43867991f0d200722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e48ffc0ad242e478bee4a9309c4e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f168467fdf105e7c5a4f5e8b33190724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3b1f43def0d7a968441a6f850ee64725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b75d23ff911ffc2c2a10d7765292aa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30395e70ccc5e1a0e71ee78dc59f55e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc2d4108577b9ae1f9d8b1d80f0fd4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fae769b59042b716c78aaf171027e4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbecf10aabb7257c8b6cfd700b1d74730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcde7031fcac951b0e49e0e433dde3a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd38a43b09a871f7fc6533bad254f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbc2b2da138ef3952d5d93c2454c91733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe6aeae8be8a6b4d56a0966968b0cd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91927da6acb274afc274fed78f4b8bbe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0d794a0e33c8c3a3afb0b0aa2c3f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580ce816e4f730f748be4ccd3b0a19b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcc0514948e3d86c5cc8f797ce8e96738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ef706ba48be121f1d751d1aa314ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0045876cb26b2e9a45541cd2775c404740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bd71f1d8ec5c03196e96e0c736182741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece7f93865b0491b9c2028d90c3784e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164b6fdca33627a707b61cd23efe587743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80df71c44d19380411f6857befb43cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e250cf937f0cf05214d4314e6a5c91e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded0923154e1dda65aaf72ff23bcc09746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818ef72c994ccf4c9b84e1e9de582da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5b1662ad9b99c450d6e63df32756b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71452cc3326ff503d1af3e333f82322749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceed9938968033a4da8c42c525f3913750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae6c8eba1a78b7840eb3912b5056b1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c1a78cfa5a10ad84764bf5acc6c54752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88accbc39f91ba8586ce924f29310391753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485b5d79f9494915280135837f629af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673e93ddee2e8b8ce2f460ea36300ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e0e116e719aafc682853942d5f8ca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131c857229b662005d0759745184912757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f422f6c70d73213a1b4980b2e1de597758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0b93f18b005215d61e2a641fac2be759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a7f336b7f1c09dfa89f281471f46b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7127923dc3a8de1194d47f844c8493761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29c55b367734833e6eb0e0f4286e38762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83ce587073102958d29b2da3f589e9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324ebfa39b1d92ff4a7803c1313cb6e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b612fc51d6f3fa4f696301931fa40a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91e1cf7f422131f12dc45a6a2b3f87766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5723d1524ea15ff68469db309f943767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371fa840eb719511dc2f58cf53e1b84768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735241d7fe160535eca5089f9e727ad769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd46378c16fb6799bb84be772d2a90770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7e31e5354d4ce1ad39a35d8d619ce771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967e0e9ed7d461658086b0497dc2707772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107fb8f1c8f9c67cf1de2b39dd9b96c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8214c0d4a85cafd2835dc84e8c9e1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed329c258847f48fe175ea114faaee1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59d3cb7c5b882eac455995acecbddb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4b7cc7d633e911d8b6e456f387d64777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378963bd11ef4087c6216e94994d366778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df56e2a98599ee5c5cb5e29fac8546779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a4cf8506a2db1ab74d597b906e8de780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22081dd28706cc51cfc90527bce7bb3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e875e93397fbd7e53b8e608d42cac8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becea91bd00fb6f12b218edfe9489e0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95832322e88665a08b6f1ff8741ded16784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a460e2446da42aa777f1bb955f436785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38307a1f4ee28aac0495970e484518aa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bd803724f6c670d41847241bd217b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a25f01c3169f6e42b246241fcae188788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802da7e68483ce28a1fe3e637cbd168789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354d9f6343682ccc9ae845d58724813790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0560e46a86e0c3149a20ee0c1b6aed791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173010b7ef412422cf1405267a894b06792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb594801e8084e4fdf6df7a95d303a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff8db813f5ad51bd6f17f91873c8f8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed15c42f66b8d2ecc2d2a1f9db799c1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeaee3bb1871af9acb317ebce49cccb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf03fa5d6a7d0646c2a6e62f58bc60797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67450dfb363aaf0b658ce2136b9a048798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b30e2ff82ee48c781152b06fb7229d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851fb91282c2589fb9c83381dcf902c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648d5e4d26a73b7d91bdfc0a598c959801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931fd72ba1c98000da7e61bd8a9c337802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc9b35ba6bc475b8e2010965b530a8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9fbb12b45ea41fb85bada9ad13ce7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c14bb75f13f0e1fd410fc70a0d70e5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc4d8005a4f6682db00521f6d05538806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9d258e2e1f20bc50afb3e35f6c3cb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6d56db5e70830967828308f53a64f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec883c1da944b1c3e10acd500d5cb93809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c95f4a12f11ae7ed9903f20a7d78d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa80e4e9c4009b5fc764100987f3cf9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840e1de814c76c5a447830f206e6455812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32f66d73375b4627056727dc300e4f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dca21fd547303c9ab05fc3f2217c25814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadc553d75f473da3b3939fc755297b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1822c72751909e5cc264b8eb94ce3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a215490040f429d0a59150a6cf513817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5d766fc5a0a775cb0191037842784818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45662f26585d8f6e6020d4094a74942c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2bce9566c7671e56482d7633833a4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479212a1e84922b586a400c8840f5e4a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a50fa1645ab556a8345528c37bf2f5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898675bea2cec23cc2b1fcf1b6a008f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8bf6baa3bf29df2b4eaf66250c7bd824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ca82a9bd1ef974d0dbf1f32b95ffd825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b53dff267b9c65cbffa97409b4991e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fcf76bd7326eee84f48b92d294651827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcd25b8902ea7f33dcabbee0cec3e9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9b7476aa2bd94bfddbeba07b86e09829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bb08d38313d2188fa535a67786921830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32824e83b8ddf30e6958aaf4d5ab400831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edd1a4d12e3652c933ddd2d1edc58f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bef86bb9e95a20283db1154ab92ba6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75fe2a1e70cb8237edbd2452fb08a4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4c36cf4a66223a6c14bd6250ead8e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a686a4630d96fa9918053ba4db146fb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c00234afbc0719041583cdd2f543c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce5409617f453b7c820f6b20f02fde838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6497656ac0425237caaf8ef9cf76c3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3230fd9dd800dfaf032e3980ee4a9b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143d59e4ddcb11439c18b47bf8be879841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888c59b78426d2cb6fadd95ed34dadd842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0031126f8f0aaf4515c2d49bf100066843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf564ce71783205fb9f3dcdc96104ba844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec522cb7c373a28654d2e592690ba0e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb441b9dbb505ba49ddf3f9d5c652c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecf6aa1155bf5f73470124ab037a14847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584159fc15059fc61826688b2e1c69f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fead846331b413f0cc0d924245625849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab6547fdf7e5c2809639702afbab3d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a770093f8391279dbbb72c9a6701d82851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0579328765a8ea203c7c0efa3d18aa852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f217d208aa157b2ad89581965b76c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ceb94dc1e038244e45d584e4b94a0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4ac2242beb58454fb219d43a3f2ed855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783b0e622fa5aa2bdbf74c5df8f2f16856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928651eda469a3ecd47f98156eeb6da1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fded47805aac5e8632ebd0fe22b933858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7482d9c2b094c9a9985418f0dbb88e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801465b7828c2f82dcbfaeed8fb9e11d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75503c15df5a49177f267f47cf52f1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c91db7955177c82fb657e3d05cf79e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b7fd2a881238c118f8b56c4f56321863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52160b7175cfae5c527f78f70689eb92864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbca11f815080a7a2b9616b4ea6e8c6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dc7c685beac5a1acd12c497c94b0a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02845a6622d10d626c09310ce6af4f5f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625000066edf1588d402063310f3792868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9ff41c6144a5219a8f7411e519cb0869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7d6d37d0d90587c026aa2fe31a0a2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2421202d485904e879968648b66ece871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790520bfe837bc69e9e95720113fd121872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31cdf93135c40f3fd5c2f1299fe6d1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e1e5074ac049e27b6d971370c8505874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21853274700de6af29feedae2232230875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627008f1e1c9773f163354d0fbfc9fe876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17687c1266bf4e527b0a40f6b99582f1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a069ec8a2957f36df304073ddb2f27b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edeafbccbb0076f0aac6c393b84979879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970042abdcd1a9947a8d43dbb8f69e18880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb309155ba466b958e1068e98ff2c8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e4d8860c999118d8f36b3e889501b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ee96173c530b52c6202ee274feba9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa0db867c07d039c395c770f0b33df884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab923490981971f64a053ea3d71545885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc8e161894fd76eeed80b677f03067886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca951d38a73a484499f744ff4cc80b3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf2754622d347c28108cf8e746b78d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a9ff80178e917eb246363705b92fe889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062b8b97d9af5596034822e0a9964a3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d3052e669773732aa9c197a795266891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cc5b4717f731a74c8814789df420f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bc9827fe9b56285f5f5f6b0ba48c9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76e3e652f9480a92c9003ead5be29c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f6280adfd412e1d086aace054bc1d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0a276381d85e9d32846a15eedb183896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a50310dbf12bcf037e8cc3f1cec35897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf1631ffee2e4400696e66b336e377898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14dbc3ffe3a7976da620705e578a4b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8477cddd31f19598d363adfdd5181900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ba489ef4cfc4ecf261024a06f86fa901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabcd21e2b1a62adcbf87888af5e507902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c057d3adb5b85acec9b2212c6d44044903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfa5c4a593687ef729aca76e06f70a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9288ca8bb7e9f023e355f91d41eea4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9559a647850972d896de9e5168831e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b4c9946dbb5014d4c81a363df874f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960de97efbdb56040ebdc158b2f7ebd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb184f4532f4e24946a4f64d101310909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0d542d1c021370086ceae4b2da050910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810139c8cb4af5975a73807c0457bf40911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50632715972a05db5619bbfc79331ea2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc98e5b1c60c41d9498643a34f3c04a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17454488f8359fd6c596c32f87847ee914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522ae40cfb2d931081c12e8806bb587915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab891f83aab54f37e9597cce6213bc916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4595c6dc56e801734ef1152dc0abce917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b312eafbb135da028c598a0eab022af918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf31c8a50515b1b280e2d0aebcb47f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c5bad8de54c3d2a8079615a112ff8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab81c28526b6bfd89872d321ed42f22921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8156e7c671e4ddd06ef1df444cf75922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb23c7cd9eb18b0e56e56726986c98923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd262ac0eaaeb26c0e79090485417b3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5835a15fb2a0bc9d43bac756c139d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fab0098b626ea8993560d1e5f9089f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a48000ca08e5cd030ef427d29a22f2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e706782a8f30e1153d9fc5ef549b7a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b40aae2009ced7e4f9d3ec7459cf7c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a77c1dd4617498617900daf516773930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c18f9d3b2085f741000a5ae705316e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b587e867e2a1dc24ccdb8f7206923e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13382b5f1ee23f1849375dbe4b7bed43933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a35877bfda1e0da918dafc99d8575934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a30ffb42587266bd432293741ef460935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5c72af6c1cf5e7589cc6276aa6804936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e7673fe3fb74fcb9139e1aad0cb47937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f4c64df56dae75d9980bf5a426d13938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16067aabb00e90cf9345c240305b477b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559542c9ce892ba8bff8ca84d268290940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de27f0dd8e2c33fccc1c5b3059fc2f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93bff9e8e8362fbf32c6795749e770942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b8c759153eace82355efeaf7537dc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15535ee106cf20605f63726914b2b52944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e476eab998b34370e093def018902945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43c71cd544a6d0655449de542cbcaf946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356904d23e0a7b882adcde0930a89eb7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd8310d504b6364e936ade9f6a8fff948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420102bb62160dcd1b34570d6a08cfc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493c063cc2831001d5f6a2cceaead4a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732efc5ede658aa753410c31469c20c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67ed4374380dcf058b7eecac15bc66952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15e7aa91a174d4b4ceb84ea1057bb4953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1b6b6bf92a0af98d13ba23e3c1ee0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28212d1b41a99c8b905ebb0ad32002b6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d29cc25ce03d54b389a8f28fdb969956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90609a2732e9f500cc8ff2228a79d41e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c525f463d856d77adcc337677abf3d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698306436262f65cb5d65de0f2506321959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef185aa81c0876de085f7ebbe97dd1e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06f8d55c94807eb6e4f3a8c590cb9c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45092bd7e348e79b5d15452422d6b799962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5e8933506a9bcb61e9c7a5572ca6e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc05c4ad17b2e0abfa39e0bac4559a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4acc2f6aec6141f790f4f79fab2d4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa099190a9b75f8db575d8102f43515a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44202e591d497400105d33512b2a77f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e004d5120f3e03994f3cae0be8e542968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d29ae51d809e9cc8a196e58d23867969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac073d6d915c1392df79c33df0b346970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd3763aeb0daed258a47002261fdc0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb320d283f61de19a3911f205329b42972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81894beb112b5b31c0ba25632c564e63973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401a7d766a91ab8ae79d4d0160d221d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348e96ce3e33cbe067a7d606ef7f1d4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe9c78afe99d86e2b1ded862da0f24976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7354897b17fc33fb1d7e9ebf03272f6977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>