--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ec522a23c7cc0ab8578afd559d5d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e541ad3a971b8b958a1ee984121d19b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee7d78d432e2a7edd2de7e2d428a013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71801e32295349565e40691051707fbc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f66f4ed47fdc5e552d75169f84f3905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02a887dda41303ebd43d28500f04146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1580e969c7b94ffa411f1b6f225857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b158e77ee408542729e11a2715e588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50433426b8a83d77f959b20ad01a4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30159c58c220d6323fcc628b951dc31e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db7a2e9ccb514a4392480326c0b19911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd7ddcaecc39a847cca94c6c4ab29b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f4f96630960b7c9d82c096e3ff0ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fab19145838018bf4c8a0f6254aff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330106473ed10c71a667e42a96c7ed1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130775ec67ec0b8b7cb57a6c75bf8f7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69597d8f774a1a9a6e5ccf98a7420cd017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f0cea40d40de024d663b83e4b931318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97ad536dec54c801f92aeff84131e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386f4c03d59a1496c9c828adea39b4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72acd39c007e7d2aa49ab6eb8cb3a5e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bcf5e6e330d005934c53e57fe85cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79644106c720d33789546bd27c0298f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a26b26dc34b15249cf87e54a6038a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af713641a4a99902c0797513c8c224b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e8ce2d101752fec87b2a7e980d1a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef590ab0de2ffb2751d738b07033ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3095af63161d786b59a93df0380e4a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08290cf244092d3b9ffd8c5abeaf686f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302e08ba1abd38713adba207e05c80d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35422a49117c1609ad9bf3ac1f004efd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f83f380ef9c991a2e198cec4918f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced9119ac5e028b45384196727b35ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38041ff663f37d44039dc51f45836834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884d8a7e9559dea2e4c428434e5562a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7db1e9ad816963fd219c1918d38b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f940cd336db7d12a77eb2bce12d45b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35a696b057381aa8ec4ea8abc8d92538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94254c480fe220ac0397d09a280dfc5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035e24cbbbf389fb0cccaff90fc9b8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d5fffe47958de51fb4b169f229cac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729be77bd7928179ba9aac574cd73d6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568b8a701422e27d6e4b822b72a332943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143004c4cd0ab605a85f89aa28ec3c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21893f334589c4f17bcb11dae7d84b3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b64e97ceb8bd5c7c97dfa084c651f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab506a7db3e1253d739ad5aea43fef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e29ce6cda55857b389ac2746131be948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e68a753733a9384c30eeeccb83dd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e87a86853139a2871f8afe763efba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1912691277e8105518e5554c670ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdee7bd95e75d55b6772f3f663c030e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cc5dbe3cb3f54c53e61b93df73b0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4d0f1182600c671688fe797e5111d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3077ad3838dd8022ef4106e68dafc4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96066e798293f1121a830c2837208a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f866282d1420d0caa04350b69192d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d5ace83c8acc6d170386ba41e7b8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07f8c59893b63d870f7d0ba6fadbde59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d39ee458726d347049eaf09dfb8f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5142aa2748196bf2a7c9a16991f1b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ec56b38ba4d267e3041610d6129d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e83b3f455c4a81f5f42cb6e429c1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dbf431b91cb185a8938680871509d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f22eb38d0a61d73248ae7600de2b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d139d99a7d18ef9a191b4b5619e24d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f438fb517db7a953ca81849b24cf3ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac83e600283b1feaf04218d4e5326c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4ee4912b9b6f85e5adf3d1a9a31ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4e1b7714c91b7ad14888354eb308170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05918883dbee4f6f107330f3e6641f3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10064abff9f173ebfb0b55da89ddda7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aef967b18fcd8d6534d6edafe8b9ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e4ff1f0003d82224595e6cfae2a4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481f174a75ab91c960e945435f4fcfc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1bcdf3ae194a64d5ad66b3b17cf2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371091b7100f9d456d339b53e84635ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e493c520127e63d8a1e973b2b6596b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a9323657681188e72fed2df6938e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14001f981d999b62cac7f34fdd2f5d0b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd4b0823c0bbd3399f6d64bcc6fd2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeac9f90c34531d3312a978e834dc9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4618377b8de86d318895fd5b2ecbc283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14e3fd3da98038050c3892aace152f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5390689cd66ae9645a1dfd8416fc285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9b29bc158d5710b5135ce6a3b7c4986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24042205606b604dcf54bcb3b99b85687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fda8e37dcac32f960c6be636e4482788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d0dd321efae354b272a3e31276d6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb4500a45d86fd43087870cfed1adc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25520bff4c68c169a32f2fbc6961d5791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c25860a5e441b24cf9413f97b34bb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8394c28eb8d9befc13fc443d7ad8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6a163af6763e3148137ecfad1ba2a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9856062d47cab487807358514263c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd9df71988490e3b8f579be1370e7196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42a5d81c7df436424567b91711111297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41729268db3f04fcecc4a82a3307991b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c9919e8eb563906aeab139dc5fa0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f43dc3f732ee170c7c4e83328519d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157b467bf598ddd7a173e223ec0532d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95680136a2752454ea3571ab9c7c20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3ceafbc1102cf98e7fb254b8450c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9147662bdafb86bf613a2f5443732d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477b2bb071f890159cc4a5378ad888f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf15b542bd5b2e5e7b6e5dd2ca778a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abf64ab1c3e4aad53971188a665276107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cca8a13b167401004f12b82bd60cb9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab1f658db47ed99527cfdad3260c19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24880505718566407bf0e607ada6613d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a17acca5fc3109c919ace142aac095111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892185a2c063fce92831e1af06096ea7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334144d0e8670bf24ddca32b8901e1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652bb017f323622ce0c27212f4fc728114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5463626444a26a50e822bb0d89908115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d457036e441246e4b63b267940bf5b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2ce3641d118c523780f387aa65579117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b242c06ed4229f7cbd8ae850d491002118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2af31a5c9a1b71d738bffffc0baef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e72d98369775c0dca77fe1cf26e29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9476454044e094ad3350db66291bd89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619b91fb9f04353e3fd80914b8762fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06690481cd3bb944ee20418fe9bee863123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bcc0fe2149908e2bce83629ca6e94124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb95cd9151ad88a2e6656d0dafe86f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f70c50fc936b36f03e9b0fb53d421126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629809cb336257daf747ab13381228e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba417d969e5390e4c89fa7e98afe9e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf85ed881f86f7b593a739a860d71ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482876b8faf02caa69fa5a9c9ebe05d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686e12e130f393a076a3235ed786e5e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83754336f1ecf7a5aea9b785f97d084b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef995f2fb6406a4946454dd0fc3ca7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3d434ee18f49e19ba6abbbd0a4d4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d33ee190c67ab038f738a99a36698135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2761b2059c6b996401e56ee22b6b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdb03b744088641e3a199c3e330c9b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e893b660dce137f7d0d6052b3e40d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb75efdb77cd34f7de8b80ef6113f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffeee07af48d7b002b3fe9d9ba66ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a36fb9634598b8a5ef69b986564aaf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b0dff29b468278fc69664222e0fa0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cf0d26ea098ba60244606005808aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf3965b62ab181b66971803fd40ffb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05b77c3292bcfe91438d932db6d0b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc4e7681322000f792b40299821715146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8bf5c68c802d6782330ecfda55dbc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ef43d62debcb6302f25acc8c176a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2d20b10dbc5aa0c1b29fe358006e0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da31b09cb144465e8df0546a1e27fe4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1356f4e281f0efd31accf34984d91d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a00abbeab0c7e8d70bd5e59e44138c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1222a5e3de992806eaaf02445232f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cf9a14f8abcd58ac9888da0365efe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400ed3314dc8c16f09e7e335ab8e4b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725c7f9b824f0b54b43678137071451156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dca1269cfbb9854d648a68ca5bc69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489c569b96de14fce48ab92f184bd6a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa403e999cb15c3bd612a3c80ce871159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781da76ee1f1c12cb1b685fbd1b96724160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584a63781a493a8471a7bf72bc1851f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4ff7dcaec40736159b4aa46323308162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a27a220792ea25935b5b69da1b7932163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a19c4ea12918725c928a1114ef94c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22dc69bc87e8760a4f6c6f2ed27239165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4d0592fbfce93f5c426f264e54cd8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5612d7045567e7583c0586b1d11d1a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa36a201c47a8b680fef4c99cfc347168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fb38096679d26757ad49ab8e02aa5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284674aaa4f630caf199d6191f3372b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f55398cc8678bb94b7ce2c27f8a2cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064a180adf8a67288cbd7f73a1b212e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1b7fc09a090c4ce861a767b3f69ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c995e747a48ca524325a220c5e8b1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f7a54235a58517c7e308ff6a3f6d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb9449464a7130901abbeb828c0346176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5826de3ef6d9da44ffc20033b6b90c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b173a4b613a86d7192d7ff3b541c73178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71a237d97eeaa63870c69a4cda2939179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9dfad5365fd7900b9d2fbe4732648180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aa6e495e8db19cc3f035d93daf1f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4206975d6a17be38e226c9ec8b77afc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596d41ed2e6c1f70d907c60fa5d05f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684131b8754fa254f7349dea5ce9fc3b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5698fc80c0d2207570d94021035a26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c368164a5dbe88e9588e8e465c23cbb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f48aef409f6fbbdc9b14d0c0c18456187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993f63b4af600ced3d04313212fcaa2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df436d8d25db0317990c6ad82e3358189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6f683bba344217aecb1e8dc1a5d54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b12ded0282a74fc6ecd865e933f14191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace276d216eb9146f007190ab808466192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d70baa4b9157c3f98dcb862e77117193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335a6539ccaaeb7096a9cf273d2723d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00653ee4047e2111fdd11b8cdd426da1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4538fe95da90625f3b99ee9b7076fdb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca180b3ac35d1e5785c7950706074e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae486e98d7b028e50b2735a9d3b9003198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7fa067689a6f0a2d50a05077ed8af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025edc48f160f8ec87a89d637c86587200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52821ef9bac707fe880aa32bf770aa8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7dd697745bbaa7f102a2f0fdc1d23202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8ec3d9b629c7211c7ba46412ab956203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44ea61b680aa1837cf9d884012004b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2129a87c27bbc28ed6c16c242fa1f56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce294335790c93f3b6908ad8f858efd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17caef35050f6c0045c4cbb9a5669ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f8f193210edfb278cfb51e3335a17208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41beaaf0ccb684088006998fdfbed2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175538e1276d93440936857c19e0cc39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4b8dcd8d227c2268ee5966bb350dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2541e626eb4f0f330475dc239503e14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc59530d95d869fb22cb0690bb782e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f36944d8dba4ec23e0272acdeb31ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec078628e6a2054992c760f7647259215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca1677d34fc2d0eed84acf144ac225216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f397c64b4947b9768269d84fe0b84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838957e0e3413a5134f490f54ef8f24b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da588c8dcec93c26823659649586bf7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806b8aa21ff1ccf78066012fb79236a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33289189d12d8c15b6f03c4ad000861221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e5fd3064a71d6ce6daca1a84c0aa6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095a165dafb782edf5243981aaee653223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0f815fed08c3bbca6716f9727bd75224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390aa22f4022a77677ef730daf2b3c39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b60e25f8dd722e8e125034fb23b44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b410a2cb093185e7abd5f9c3cc4d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc808935a5e8ffc37a44af3e15befa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ff8414fa1f81c3615811ee4970b75229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1bc0dff2ac5114ebb08a2b32fe89d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f3a796e0c313594ea7abacecfda55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c0150067a4c42618b1ca7e4261fa6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12f45292ba9e6c242e32a0f66ec868233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4efeea220a9838decb0a96db5eed7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ca1a4fc042fe5d871fef1bb8be65c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d6790cc49428d65cab5792cbdd7b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a37497bae75d7f3c97ee01d34cd15237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba525748a6322c69c5b28f5ef416cb7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184130217864cc36725d3c240bc7efc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64554b8baafa372f1f7ea937f89ef1f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d4238295b00b68c2da6fbc8052e0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecc82012cb80d50ef0afbd3269dd5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9e0fd29bd6ef1d6423ada4783f2c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66ccb8bced8dee62ef57c4b8d7053d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b616e0f954af7a7c7fee9be755097e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47364d24dd84a397e62a1703839e7519246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fb3fb2e3db89c2c6179fdcaf84098247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb562c990712573aa476947a96a0197e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ebb50ec0b66da96c8b99a76c1f8d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df80142b5ffb3d0f6683e5ec14d0b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9cd63643e7eefff07fadd94a0b72e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31f394c6d795944eae7c2a81d90cc1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22fd6b6c9d6b129e0865c9a9dc430b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089e6a03ca753d76d2bd50baeb6e67a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e267783eb3dfd6cfa7f1a59633e02255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353f37daeb4edf144df26c54d001ee5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3e647dafd3b1c6b7bb0828a794988257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a76344fe068651e59eb6d0097ce0cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bee1f37a74251f4d8213eb1963a463259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9602fab2f68c69d45222b97d3e714260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af137a83e344bfd68ea4fc0777b9376261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf52d7a15b08fe34ba89051202a09d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e951ad986f3bc630c02b94983641db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e615d855e1196d496febe3367b879264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bd3b4201049e6d427a1e07846a32b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126cc20b0070356f8d0e0f3673fc352266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc74eed32c15d3713d319eba814788267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a01453537e25430b96a600f5fe38b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbba1c298bca32c1888c52a8c0a14c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c6b71244cc43e773133f526dda98d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92619b095c1de204f8bd80d6cbded427271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e14392111f08c8fae365226535519272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f1c20b6108df0d419007ddaa7b828273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24f2a2993d8b315995f7ea5d1d8b00274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b23bde415a79ba41568a0592855175275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490879ab1c2a3c763aa3653d09832e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f9137e1b000b1ba1d02e430d5843e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f3dda0890907fb3f4fabb1ea452f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096986eb0e1791e3d0849204b1b993d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf85b16624fc40f06cabf88c6240a83280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6f5387ebf214672271e66438a90f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9514850d393f41158de05d61dddc73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de94c2f7404f98bd70267ab9579199283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d63181e4e4cc072825d64166f5ea9a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879490f1c572ccefa8b247a08b9f379285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d9ba68b4269a62b809cc0cd8e1ece286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0c48695478f76b0106d08da9d75bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b37fbfa19f79b4406659ff92e639ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293e6c63d7b5abf6367721820317451289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd12555f6c71e7300ba7e01469a3eb8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f782a88e63b97060bedfe1ae0b7c91291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd8aadb13fa4a9492ca346d5aabd87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686c8a7a53c6a1d859e0bca9012fefa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1bd2f54e72a1f888e201a09cbec3d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e7ba9d02ba9146a494539d6377662295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e167cce2be352796a875ecd187f2d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb665aa53cddb85b67c7ed09fe7fb65a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae059543971ee5bbb18a820bae4b08fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483ec19e885fabe233741665bab39e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b8e55084e03bf8bf700850bf99fb3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9745ed4c6cfae2061caabc900ce42301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487a8143664574aeb42de007fa8592f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b52a88800279d84dbac54359c7fd89303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b75a0b81dedd5b739571ba5af0fcbc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2826f74e9080eff81a08d33ecf22cd3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2c67035391967190398a5b4768c27306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1568a0b73e73ef10d82c519f932d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208a7e10101f2648bab9bcdddd721fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ceaca55ed7a6737bf62292cc5a29a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afd64b3bb2a99ea7e739afb2aba548310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c1761a9adad5fb4016c7d3848eb47311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d69615040a18b22a1a2f978e95e4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948424d73ca40225a99e39e10b06313a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea59ead02c9c89a401f1a4d29d06e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd0ac1313f4bb3a4290a0fe6cec8e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16f6f23f0f486070682ac1ced55a03316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e056bc15cba3e71f2c65efd1a3b9ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03d37e6a4bd58aebf47530e5af5a40318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46db0a76a1d2f33fde69b79e7f71da0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6616334561f48d92b048ef80fd56d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e96a1409299781297cca64aad54c58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f852bef93d415c3a09435e529cf91322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a200b7a63ee39658e17d53848aa792f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0f76c297f942e2209f791d924874b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d543ab66348f02e953b59f842bcff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411272db3e42842fa7dfd5f8310cc4c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a498e4e34d155bbf97cad88111caddc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f655a77ef40dec4ebceb04c3a2cc7c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4642380420c269a56e709318f2870329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bcde22c059e008bb1f863885ca6e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5bfd377fb7ecb4d76410cb2f2926a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5618787df8c7be7a06025d9f90ffc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8bfadec50d4aa805ff897e10d7df6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22251a3cbecd503a6fc64927130533334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5729d2de14684af1a364ffb36c3fd0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891a3264bd2044d06cf9ec3f6e6f6d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684222b42ca03d6ce7c1c3931de2531337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89048499dd0f010510db3aebf25f3e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ec362bd16c262d8e9d4254f0c855c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082d06f20d6123d18caaf41b7bf1bbb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d1f502f6d7ddc8e697b66610293ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd3b32756432c8778b39677218aae5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c3431c26ddbc4240c6e7b49eb3fa9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487ebe8c83afab316d39f113990a9de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9819948557aa2c4f25f262e7afec6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91ac9692bb6b15ef4d8a06c36e4f95346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969995b4b23863f433e0cdfe00251b3a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b12d7f461e1e5273ba825ddbd1aac1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245b3b4d2a1ba638b08afa0f17ded90349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a0a6593db6a6e5df3948873c57679350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8da07d2e3a4ddfbb0356978ab7345351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc18024e19f0b2633a7f9eedebda771352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1eb4065c897ebef78efe4cebfc6e37353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a5a981c3b19e6236e7e5edeed5633354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0169c9e5bd8406965c01fccbe6e04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77055543f3d8b899aa0879864e002ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110c6a1cf2bd8c98889b4c4f1b14797357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b41b17fce561d4ae9b09f4876e7a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad29cd823847f343e9920778795263a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57914f7cf6c2484819efb64df9ff21e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c101cd82cbb8b9eb4f891394f3d5edd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd6f88e5a47089e36c5008bfa0e833362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403876fd73bf7b6879311edf8a4b609363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016650b811c6bac11755d8209d41d93364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b242b377c8fe38bd72b9548f10bbda365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf964628154f7d1830f3a376942da05366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f133f8302db8fd98bef7eb190f5ae9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb5ab24bdb1aa8356ae550f3ea541f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29efdb886dbac7ddd23e9ef07f72cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c4b3f9974d17169ae4db9691ac83e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e4967a0414def33b654f3113a7385371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b3e36b46aa37ea324b300c6a45ef1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e89cd8702fcd7c49eaa6a9ef63d26373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4d009a8064c6d8108712496a13b85374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b433671ef2e88261c3e6fdf6904bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cdf689514e7599f046879dbad640d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13865f9989e73ac1892f59f7d3aa93377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115e12f4b156cc34e8a73a336e712aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af827086d8d5bd501aa07e9a42c5c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d560675f5a105e621f4a5b03deb504380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4fc190cc9f4c3deb9c1611a4cd4a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5075e751cd36d800d7b1d36f5c62c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49315a45d8bb9dfadbf3da62cfbeca2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a8710a7e33a6f7a80fca9bebaafb7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b60ce3fa63c8aa72f06df972f51d7b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc09fe27a481ec630e26eefb04a5734386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190a6e39208551f7038cf01d6c8ed98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3d8ce6e3e456026114fe2e23e2966388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67768ddc458ca13c0cc9b0bfd0f6a79d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a06f3aac64e4db227a696520cb7ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f5448f21cce5e7bb9612c59b7b572391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e5626d837bf8aceeefe607b48c5c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01762c55acf2458618c3c90a31b1a4ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213a4471fee491a9ec3adee59c2de80394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f31e6dbb85bce68e18901ed0b0e142395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8404aaf85223f63c6df9796e473a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d1552db36504484b8d18b46f16797397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55993d3bcb0baea9fb5da8a9fd5f02e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d306902c8ac51957724a65f62743a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933759123e4b3772cb7e9a53e4ec1a1c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e82b3b040e10aea44f6102ef1837f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d198a94962cb2f8fd951b543c005e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3315f109f9f69a9f4b66f4c906028f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e14c8c75b7fe29015be118009448dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b3e5c76c2e6e8f490ec3543c7cdab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5afa0462a95057d5aedaeff9a18b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569d2a41c52f429b04b293b40670a45407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb99e9aa44132557d1f5990897bf09a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ac0f2618f7ef1ca6012c248bac6a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcb4a5058d0dd6e9737a149e3d0903410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20046b26846ea10f1d62209c7fe92f75411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b5e56bfa2bcab0a77ae5ecdb38147412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d025e2d562d32600588e7e23286d33d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ff153f9c6a15e1b282a03f43099f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652083367e8e77f1ba373d7acaad8f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee47c9066901ca6ee80a578adc37f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7899278de765c3e371fc4f08f91d5a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bd5724f60afc3314690f4c4907aa0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90063597d6536c340e89d429d0a60070419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ab85b864751b77d50e2e257fbe248420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49584591a07a26d69a56068378dd261421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be659518121a4968065278dabf99ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f226a0fcfdb07e0b2ddc17ec17963a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7eba48fdee05d1312b90e403e66458424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b3ead98f2fe47d51a8f4fceeb3db8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4ecd33abf0c8ea5c7441badf0692d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544851082b7a7632bdb6f6cdf7f2f522427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4ced486709edf8908f232c849ed1f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d088c67600c96f9fca88ca7b0e4de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35860020cfba3c4bc4be9e5eabf6a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff35da7a12c7bd2edb8ded3e62c36af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a2ede11a150b35f326598596d1fd9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04400f829552ee195f56efe033469c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651e385e1955483714bb7738fff8f02434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea62c91d82792b3f26c028cbe8aaeff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7136b2f93b4ab904875f7cc195cae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b770993b51532d96ddf4c51ce8a6607437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122955fb6b9c6e66f786b4a4b0957540438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854b85f94dd9783ba1cb0d34d30fe4b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aaa98185d0d2bad1ed35b978b7381e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d54f5619d815f21ff06dcf9280a30441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a8447fe0e98890f39883db02a9c52442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed69516ada50c9e4ca47e2c4aa79f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615b3c90efc4aa0dfa5eb92c5455b60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594606c4ff3e2b989dff60f43a59cee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6139c793bbc322638d310d58873433446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f70217b9879b50300d2f17292e579447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cef6d78214b19ab52e69fabc23a1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e87552eb991dd5c5c03f1ed5a3d46f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8b9d12eb66ee5cff0414407cdb838450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059296bdbcb5ee1474d5c670f906c01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43211ebe82fb3e1af034a5b4ef0c16e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee89a820b965f6778827059e642eef7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e747a0e7adf63f6cc2b3169e8ddf2a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88335393101320e7078235e21a6050455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478642b7ce1d6c5b6d9308091b099723456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e7c675148ee99744967dadbb3c3fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea200022fe91934b1f88970529e616c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49f19c92671763ea38fe9065feb9b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b5dea6e3fcf02ab629c43d752dc8c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef9216f156a2a5beff1d3d9f13a123461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a567a597f7b124ead7e42c6e58bbcfa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c779d3ef097d6c8445944b4440ff14c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907d40077f56447280c0cb66113ab79464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff69bdb7e500bdaabc56dbdd18dd709465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455bb19d05f75d8a416c9d0a8faa106466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9193c4eb49fe8a103a4afa83094df18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b9f87d5578dd1ee068ab9430b6c64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c2791dae205cc295dcb7fdb1f4683469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8569120ca30de624432621905de88a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49cc4b65e315ce806a0b43f5625a51471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231222a01300fee07eb82507ec1765d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc3b836cfeb0655d116856e1d5e822473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578b674585913e858918e4d1c0f8674474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3d03d669e83bc7aa94c99fb74ad1a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083845ca2815ee144978cc09cff93984476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4ff43e4c104a0d926e3a2b396b55a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61151bb19243d79e09001dcb58d76898478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089b7336a3b97648e14d7bcc32cd4d2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde0063266c345166cf815bde77cb83480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b65771d9473578353781041c10cab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9fe2636080de17b9853916c9da3f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cd76de9d69fff439d1995c5e299ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a56a8bdc398b8aa38dc5cee9c83730484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa688ad6a324647c6fa512c0131010b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c4d9e99d74ef7fcb2f7a0b2b740ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eabcfbcd5e7786669412dec2b9b1ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1b492c3a40102058793d06d203cd9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e837996b36fb91f96b9664d4607ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b7c0102d36134902d8c7a340559a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982426555a1fea3366037b7644ff83ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3e5b4bc448a10c6a6a9e2c030c7bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977b0e3df4f77a626ffee1652248803493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8121a61a3aab6ae090dd0b45504659a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fd945065caa919a4d2f900d476916495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502aa6a4c0be7ba3fbb08b9804712fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0b9db487eb395c1059d69dcc3bab0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230accec3262c8845faee4e02caeb365498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef8d86a842c119b6c4915a45fbaff9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79420a345c9bd8da9bdeccb95197eb6b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84daf3a53afccbe7c50b4ab6deab5c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8d2cac911fc69d5c96bfeb111d8c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3a3332acf41701a6512763b008f9f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f246235aaa970418391d4fda7a0496e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7db6958690a3686398f72d68156fa1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865aef6afd02fafd7bf5b642f80e24f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8712bda052a45f4eda40b84d278da6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239a235a9bc3bced521c8d87ff9cc5f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68606d29171fda753df3dbf90dd714b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c482b81dcc0e495aeae874be62824510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950f4e3a3576f57d43dda19abe62f3e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b46e95165851e410b596ff96a162b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac4b71d41b1a007808cdbb0120220b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d16aaf4619163b99cd1ca319fafed4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67f731ff09324356080874d60dca2e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606cdc320c2bd8fc66074a223637949516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df0d41d54d10ad9f5c48760ffc9111517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71629743f40d0529425dfa4a2bf3bb74518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188d648955fc52e855ffe9ef5ea9ffd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c877e011120b2b14725ea6749ad998b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1458e536797b3f8ad395fba850f154d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7d108e38b6f2a5f230fc692d033e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f5c112970e9d69aae92c607f37c23523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0471bbe47b83513d818aaa81b15bde524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759cc0afd38842ecf035a537e68a9db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e525947c4c888477b95272af3572f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dbb5c7b3a407cdbeec4e571054ff7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bd1f821cb45a1f7a20f6f5453f333528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabb5359b994459e769738398c56bdb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4b207084b31c0569a8522e6a2cf0a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96a4c5c8bb1a1294d72c98501fb8c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83ff1ffaba3870111288a3c811084b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2578468561eafd84fa1ec0c615ada9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427e59ddf379ace3b72a23d8694f559534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cea823467bf833afe9d43b7dcb56e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278fc11caa4ea9dd01e7efa5ac6389e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455e67e5e8a4fa93743f8be30e76d4a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800715f18f1578e0983ed6e115df107538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17feb01d801d0ec1ee99dcb8f762277539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec33cd563cb7886a4ea6d582d2afcc6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10766841dc4c5f7ec1c76d91c2914a5b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8611518fda233d651c6fa12da6d34f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457387a0a95b1362d1c344683dfd431543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e10dadfa216d5ba170dda1402e984544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe865d0ce33a716d0e7f3609791b66a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c244748e6c9f8324f9ba6132ca42cd5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288104dbe02e74fd4f1284986d304d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e179ebfb4ac98cf096ebe8fa79f9e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8384308f88bb21251a7d6cd6456dd2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ba73e76dc31aaf8528c853cccbfb0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b97519c959a59f8627696646043f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3ef73da7b2d89a25beedb74cb225d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1026308d443ed4e16c688504b2eba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7b1ec17bd2613f576886529c477ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1aa60d4fac8645d541b5812c2dcf2c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8f085cb042cf4866e31086328b63d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430085b35260066c7ee2436c00e1da87557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42a9ff2b7c7f237631abeb267fe837558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a2e45d0eb8a48458db87c9aa4c510559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b1e7b8ee1f51b5447ef7252efc99e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0fb9fc12143a52f78bac93cde5e3f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181fa19dc0756d468d02fa5c3580991562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f2a58c6596528390541373c1653c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3e493e0af0064f55d31c609241e92564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8452cf25613b15ec8115d57a432b5e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16956c4d13b58486f17740179a443bd7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287692d779a34b991e09d6d18a9b4b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bfbc41e6dc438f42239352533a4ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77338d6e807012856106dc36282fc334569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be704c6de644b02640eaa169065579570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f48289b4c0ae8807ee7ea1dbe39454571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1c44b6892f5a1d8b24dd3b49d60d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd098963c91d56b80889fad3a68595573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea9bc703feef2c9f932cdb83c3b0ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650872cc700874f4827566ff975ed07575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec98822b25c669a1db0353d1a7a9f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f61b5cadcced7b725a59b9083517d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadf530e3c2446f255225215b936657578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957438ee8e732a4e7352efce3be3a331579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154ab867b1002f42fcaaed083d107d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1600c93139f33c442a00e1e3f826a3f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a2dca9872a22501644e52197fded2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096327629ba6a2b2a7f39758d8c0beda583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b4685dde7aa9f610c42d4a1c51ab5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9025d2ca78c1e112ec4ddff2b1c4c4b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0570c9765397041321c344a26c387a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e263df0c0fdc6f40f465aa9a018e0a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124f86dbce0eadacdfb55f3434eba3f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6939b631fe7d9853ff7f07ea1126f46589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d975ef85a781dc772f3c8be2348d249590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf8792a4a9094cf5b3ea14bba45332591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7c71aa751864e70987e42164952e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b825d189de12500a12a4f84e5ea83d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a206ec3a3cd683aa4f3c33a32b678b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ce5de6234e73982cd1a1b27855495595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf933e4d26e9bfc7459b194a512c5ee0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb7aeb6546a2ea986cf20368aaac9f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf71798cbf919f073d738ddf39cb381598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e98559066abcd45598f80b84a46469599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cd0ea09a9fd6b902f07cdc111a51e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3598f29d1d549b1252dde0d1e0a0a1f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ea87e0b7034b4359acbf95f3088b2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881482d9c05ab2cf742827ab759beb3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef5416c0380b2d83fdaadaa855430e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e66a296f995518d7161d22e1442cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f3d7e3ebea6a7c4e1d55200bdf0bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98178b4ba85e9f99e83ffb3c79a05326607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed1def834e3c59197073e5ae1b5571608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b56d198a9c9ba4ca11d7b036aa37bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a0fff72429e03c31f7fad5737e75c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53981f7466d97901f71d810513c5e2aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627d9c1f2de45589e0ff29f9cd1a852612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fb592aaf14b7df58659949275f129613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e432fe96b6949b612e50d63b6b4ac2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b5c92b308762f7919eebd3cd6b573615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165743cba06ed2635ead8e52c22c912616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675020b6af35433faa543aa0d3b8ab98617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae641a0f5187f143cf40fa15f49c15c9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d775ff660d193a72a989606cdfb7f76619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c63d7588c4e95778e35afcdae568e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45478b93314bf7ed122c05086c442cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60922e94aab1a87da4abdde7645a8b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657dfd0499fe1b51ebbb0e208f81c66623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467aebd711d813455777eac9cd9befd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ebba4f317279b1b3c7f7574a86f0f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144efb80f58f30ca2587691489a8054626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bbd2fd4d6fa046121a40d96b1aafb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c86c92a15b4da65b5aba0195496e1a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726c73570d1339adfe410b349ebdcef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c191051648faa3f7f7f013510decb01630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501b09e06322cea999a003c941dd900631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41034a586f8156ed2cf2d1a43ab5db77632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d57f7accf3235ccf7ed0f25616460b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11869c70eca302d6c5130a347f564cbb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a9a7a3d577a7ef8cec96ea659efda635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81729a66e48bcd8ca62d3b640964f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db28044285eecf29eaa24f26d6660a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf770f7301dc312e8c2c6a186017608638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41bcfc52e74632553b5f34fb82ca33639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7963d6aa4fc5cf89be474104150c4b4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fbf2c243bab63f3788a4ecd17600e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cb83ca79c6c2cc625e9ca7be7ba23642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f59b96b8ee6f26a25d89f4e1474fe6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681dbb4f058c378de93839cbf7f6997644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69c2d0944dc23be2a8fb38a035cd32645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f6e48dbd52ecd81caed9a817d80a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f46cdd4efe7a5248be29a4b9dcd70647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86c440e37a13d19ecb9c349f40e11f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638e566c02efede72566c41b21dae87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2a9c7d40039446920a43c98ba1627650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4011d7836cc2f349f7dd8591584d76651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08402cd2a243744185b72a536d387ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f68110c2d49958b3c95306d81fd1d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfca34f0dc5ec14dd38dde52e11695654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf7af27997b65e64048942692ea4e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1257b4aac8b20e3ebdb51b3e13dab6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad02de7b319f0906e0bce47b8c04dbe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748dde524a1e41b35f8f7a9444d7186658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef03ec4d9c9ec54355a6aaa3b31c703659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10f542a44caa56bf64c1815f2d6356660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211ffe272258aadd88044d79be93bd9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1279a965a011176174fdf5d5635f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550c0b3da07a24febdf6ce79cb30107663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267a7dabc85079fcdae6349189ec111664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9954d5f7cf43a970afed52fcaa2a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e081a4867e48c9359d6b2b4ddb8bea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1412743e6fb44dd18ba3f0cf85f427667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b126bd1296162be3e864c411c1418c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867aef2a570a076ce551f7623ae1945669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562cc94d1d7b36298516f5bf299159f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c4ecf2a756a4f9f2ec84312ca01ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebe956c42d4b1ffc1b5bd65790175c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792da75009aad6bc35bf8c5e718357a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1f94ad650f435aacdd6c47768fe32674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2896b9071d800bd3994633e58fe7918675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3be4322bb9826443d29ca51a2a12f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592672f22504a0ba5b88b048e459f124677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee87ba29fdddb351652efc0abc850fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4cec6fe8c9f6aa7b619af0f33c450679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080528596a4cff2fc747e276af3c40b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194410ac8cae0b33258dafab585e057681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ad7b45c161b29964108b9e86aff89682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f999ca6051fb1a55a1592c17728b720683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5588c475c0aa49636a9d323f2f12d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3a3cf07c2c3176706562e68dd3ea5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0525f80cf0bf67741ec8310d6f06d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c01b88b4a358eb3e3b63612c69251a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578069119fbf8d336e6e8be5f7716422688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9db29cfb4515b6b55f689e44270b2d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a81c1ed0f0b06d7d405e92b301624690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38c0a8297372cfc0106a8b71f3ee1a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b026cdd06516af31d1a6c4cec9915b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f8de6151600d1a34b8d4afb65f198693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843850a8eed9476d3f1e151a28fcea7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44591ee208e25566c7e04ca987b3834a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acdc665faa9fbb56a73955bcf0f15c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41838519614dcd2a314d5c835642afbd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043854b94c96ef4f3ce5098c5e0146f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d411775945ba00261baf1fec4cdb095699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f32f2407dc6b0d324211c3c0eab5f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4cd28c54907a51ee8108c67c22665701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5c68d0390eb9aed4b71be62d72eeb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb1c817769e2d684747ac80cefac45703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd740f8a29f6d5ea362f9d8b614d8a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ee076e6062cb2b36edd7e3488090a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8ae03f1ee2c11edfdee1465d6e201706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c48a2083895cccb3a0e3505db7d756707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a67bb75f27f7e4abaf276ba070e512708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fef594e181e17a8d71c0303d241a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfeabb812893eb5d01853889d8138c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93cbc6d2fc5a0ab31c069f24ed0230711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39403d225bde44868b78e991f2d1489d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a778feb6411e38e90c5a64aa56db8dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a8202c41e60ac254cc337cf9298c1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e3d2bb372f4ed37d53d8d8eca1fc6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089c3e9b34f07bcf87dbdd0adfe2aeb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10f4473e897943fc2e660e5fa06c01717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5524ee75bbc17377ee93e4439af8abc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c87cd3f3c956750ce1ecfcb2eb17c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc717ca9beb523f2b16450a8780121d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39a27314a1ed5d905ba08fee173fe1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccba540fb20478ce3221a33ed68c59722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b83bc99000800f3a751ff0dfcc54e0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dff48d38ec33c7cc6084f1d11ca92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdcceb7d1001316c97cac23b6372ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4a98ea819693a06dfdf7bc224dd12726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e67cd3003f24e34a4f4d09539a260727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d1d1d116c64ebc484a886dc0a9e94728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01760d817834f6c8c8dbcb9299a05b5f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2391b1645e297ce129ccc124bbe1a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6471f6e62d1347072d9dc77175399fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dad3a5673529493971be8f56e83a27732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74faa6e1bdb0f2cf23d4221b470375b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257d282bbfbf9e4bd7059c7f2feb44d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f296477b22561610e9d54d1c43d30c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a7efd7864db7f30cd30ff5e65ca36736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6fb6b3b32495934d5e5ab852c16d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636c75f68c8b3255293a15453e79984738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf3960d24840c22350e99cfddd0e51739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6db36fe1c3af640f00ba803ba8fe87740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab22dfadf701150772bc6c6fe1ff99741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b4e44f947d6a65943be8a46ba5390742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662e61eb530f33ec64ef92e40361628743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39a0f31430660c0f23d106aa9a3441744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bf2cf55a21ca239c06cc3ed9da7a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a137052db6e796e476b00b82bbd3182746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbacb85ae08d9dc34ab03db43e19b8f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b67d78580de003baa6207d35fd4018748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d3a051c05502fc50b6a6665626a09749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f70e478c03dab178202254ed6e7e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0a98eafff3c8620a013d81dfbe991751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18c6f1f364413f85e44c28515ff42e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cc475e2aba8db7013ca7dbac02768753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a50074b7a211b42a5f5f665e783509754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa8209d0ebf24ad6bb61b0aa1c0672755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828129448183779e7a4df53d42c3df5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f13fbeb40009aa79cc8b6fda3bc3e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51747b01df74b48f9ab901c6aab5fd75758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823786ada56acfdd54c2f8f0cc08a1b4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c9335e744d834661adec6a32c8fb4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5567501cb50b9ba5d18dbbbd49f001761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e7e5c98b5c023c11b61459961a0db762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9625ce8ae3fae9b3a5b89c950f0c252763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7e877c43876b9364668f26dfe6cc5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371eee5c0a86574c674d134f0937b64765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3068b11887b7cc94c530a3d43b9919766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0f9e688afe39a28da96d337436059767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666ddbdb431a8f512b9e7fba83286b8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ab0c7b3b136843031a063b7215635769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c839b0a96561daa4a064943868c33c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afd41076e709f5a6095cc02866d761771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e37ad1c8058ff5bf009619d14833ca772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ce0bd741d111add5fa69559d858fe773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c1633d94ae1a0ad4e7eace5a87d57774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9796c56f55d95ee6b64bfdf0131c5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c41115b32cb78ca464b0745487f8b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcf4d59ca85426503204b929744d4c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe702ae897b6894736f71ad8d7d377a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8130dfff823fc17174334600f183858779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137e8b1398d959b6fac66379e2ddea6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebb70063c58d89f1c0a629fde675ff781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01524e736515d23ce811e4fb52df1e93782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa80e448177eba08779e95953e673e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023be04f2e0765e2de85867a2f27864b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352c04f6d57bf62e765c2009d38eb9b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb046f1e51dd13f9b1d39c3e1e35f7b9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d371a3991f03647c931be66cbf4098a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedd8f8a3ff7a45b535c7a767141966788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc75cdc83f210336d6799f39e5d61a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7466e4e29d77935e734416581ef01fc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d16a8ab462bae9c4588f82f83a53a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9da32339bb670246a5759c7dfccf9a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4ded1721f2cb27217360bf6b17838793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722e704ee75041da8713dead5d98ab8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c233cff19a7cf54a52d7e5cfa39d744795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a89659ea2a550e09c724cec2854fd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2442ae875bf939c989c9e129b1f48e4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7c0510d2c3c1ee445109e8c247590798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab698820a3fb1ee15f929552626d64e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202407253aa9a79ae22d6c451f24ae5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617c70e01236d643c05688532b5983b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08e3b2fa227cff995487c015f1dcfd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2aaca30cb53d87711c0b84bd263443803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70bd4d5bf01801daa2534cdd71d81c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a491033953e62db7a6946e864e1142805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75eb5f7b1a46f3a6f315e7ee9c4e924806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa6356419d14c7895c02c0f9f4731a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f63663e0b809ec2658bad9df45c5d3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d407e208f44b966683a1a340c1a8201809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede76d2531d0f291f9c2c55fa819d59b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c19e0633afc407a474858ec8c27f0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a110cd647b40b77c5daf6435e134b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d515edf73c9c40426100e2497f442813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69e1aef41278757c6cceb2857d228d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1e7fb2bc91e37fcc8a6523ad889b4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb8287720853f3ee5d17d6200cd1e7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95800fc087a0dd3fe00b0a07eefabb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf517ae4e3e809b3357911be52a386818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497e4c6144a7a7f070d265f47ee2118819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a048908d6025724503b53f83e2a04f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99394aff0eb23768f1111ac7eeb79dc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751e7d39d421b814383192f44b181f1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9add1587d8e8c836f1a56b8c7cfc7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d70c09e2e97ff238b36f81535d9564824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87695333fe071938448343cfb7f5e7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b3a2bf9f7d622730361c6835b9113826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21a0560c3e94fe36cf4ba815bc36a2827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a79c6bc9153e15c12eb21fc7abd6ef828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00d919fba0ced600c500d98c4c4b4f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1ce7ed4d53e7eeaab21720c56ad25830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786e6d0888ed93c78d5209b30d9f514831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5871cd8b81d8d79db5f2dac0b840f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836a97b6abd35e60d72ce8f3c07f38a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7cb382e4f5cf98326b304f915f350834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cc4c99fa686a5018fc274b72bc126835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4b1ea924ff0f102aa34481fa8dc37836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07222b645252c2fde4ba4cca87b0aa837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f41a35b35bc033d731853122ee18dd838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cc0cce440588cc2e816aa97019abf839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902be3bbdbea7a89ad03409dd792ef0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e896f54e0d82892b8e1d18691c825841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd96e5ccf9a9988e06ebd7009af82a1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e58ae7cc8e59342628f2c4159c288a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7df88efbaeeae33311790ff7594cc844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bae231b2b883ed9f699d8c58af459845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fbc18caafdae37cb5ddd54180848e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32b335846e74ffdf14c9097b61933e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d506a65ce4fa43ff48ce1799ee305848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c316655cfaf9f7b14bcc8b8d3dac59849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340257b883f7d1c92305c1a1f4e63a3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71233ae82b887c49d8b01f70c48753a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177b46e107457ddc4093d28ddb9eda4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e659bbfca6d6a14560efeb0b5d3cc2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bb6f365f96fb6fd561f0cc4045f6a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f5d6279fed4d9f452d41d526fd80b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e17f07305b15f68f2a04a528a8cbe856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660ce606691825bebbbd2e64ed90dcc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e3ae164777720b8ccaf5844b22d0b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e003852a7f01370920c94e1148e972859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491834ce0356d51a6944b99ae60f236f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9930a44c7c7d32bd6e838153c7a8e01861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef392ac22def103cf75bc3843fc8ea862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c18b26291c54158fdceda58e9ae487863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a841d73ece5ba3cac9b0bf69ed18d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17686802542019393e7c9c9a5c82d0865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ef00603081b9566dcf7c15a0f70e3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cf07d3948ca3040f346bfd1be6b6d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab2da1b2cdf3e30a568831fc021741868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711e900b2c049ee2a55c14785853a93869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42608d64ba6d4747507c2a64dd80cfb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bf982246f7118f6334385fd88c604871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18083a586cc852e52866afd3c64006d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8648e23243f23048f288a62d22233d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b4faa05bd576f5c7ee215d1993b7f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053063975ee6e83bd7f25239171f76d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb9481769659f430ab9e404ffb952d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89367cd09ebeda23dc318dcde911f2ea877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c08acfb8e7da2bc69f08f984a46c8a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24eb8800e0a005ac52887366e6a878a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e61ab4c6d467d5087ef7f2dcd3cc90880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fe5dacbbd777714ad4a84a6baae89881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71535c618de43fb47eae749b38600a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9b7641880aba31ebed8818fbcaa34883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff1672fc1f310159cef5ac5e6691b4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f5ebc37f178f0c6fb79351f5ee5fa885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34e245313ea24e234c42d3694f91fc886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904684640ca60313fe92a160ecc33841887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b0fb60bf0f00b5565a29471778003888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec3723b3790ca88fa5fa083046214d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdf0c6a9d7f7f540e78f34641c6ea3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabad631213f4577fdf5ffd3633ae1c1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0429d5aa4ed1a105e42294f0b7368892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac18cfc4e086d2767911b8af653f13c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3db5a6843c9ac9da9e19c4264ae5c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ce2be7e0a2127f66f6e5dfa206014895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3e8ba11947fcbe99a76b1a7e73768896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc021ff030bed8a8bfb63d8f0ea66138897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3e4b5924a9ebb79a708d36cbc3e7d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f279655bda22dc94a835b844e8dbed0899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b8c920bd6301465f784cfd3279030900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0002d9432238ef142a69e7e540b10901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faed50fd2a5051ea2312edd337b43c1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db9683dad4bd34b5d37287238841f0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb451ae23bd4ea5cd0f0e66dd5f6df9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa85c1962fca5dc6bbe71100e9002e4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74437c338abd4065320dcb7d134b1187906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640f4dc702d89c14fff15dee537a0b3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5bcb38bcd0e52667d8d68351db4aa908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c5f19127ea96e5b503de97381d74a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e9c0bbf1ed7a1e8e8ecb63561ac9e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659255204998f2cb6b93a28dbab344d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50886f07d78e1c226dd5eae31549ce6912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8c3017cca60473f8cffe15dfebe4f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456cd0596a216539dc00fc3a6e01f72914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c363fb3e4d95541b95860fe6a8eb0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe22305f45baea0e240fc8c87168937916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19989324c73f409034bd6c9503be15a1917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb09fe1620857a994791408c0f64bf918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9038eaf3789b63619591825e5f896919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc77be50bb7d5eec8cd387a9ace168920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4849660ae362be1c5b583e5f3404a47921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee294583c4e274c6e1987a9e29a06efb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfac50bf501671307df29fd35f7b54e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aedc4c2f55fa26dfe3587d8811f820924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166ebc68e3bf0ffa468774dc1cb26a8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ab2ad991adf330a3ca9d4625e76e3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da7511ef0d6a2ee7c8988b18d43b8c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b79b6413b1059270e067b9186a4d3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042aa625b875d0e86017a1f819f235f8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76b99166f2df58a61d0f361331e942930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd85aac8d717c86c356b5409947fe4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68db548b00c4ca4d1bc2dbcfd58aaef932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e4370b1702ea1aae4877151270af7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5941642657377b9219536de2e3dc70934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14180d8d6e1fd846e244fd9d61d58a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae67ca46068fdd4cf54c38a95ab2f5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200015e696b688bec5b11a68eec1c66937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591764a08ce083b74753edcc2bfd05a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca963c656ee80141b7b5ea27168ad3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351aee356602c4b64fcfed6d5d5cbe30940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5115edee7995aa10c4814e0e09e10941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314d85ff40f8729260e2adee2c43c6b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bc337b97b8091b77e60a4d6e568a4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f3ee88ac949ddea75db32c5f35ec5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22879e9132931b4cd3ab74d20b201d63945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b67b83ed182226c8935e808c0c3293946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dda34c536bc5ca2c7349cd988876f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e41245dd413a97a00b9b63c5681b25948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f13ed8a9490930a790edee04c00d20949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492caa089700119cc9f794d1bddb8ba950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f9eb0daf961aa4393aad7fcf7cd95951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ba14f1dcafaba548e8c867d1d2c2e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85324037e578a816c34f5dff1e8c50f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf72de5b0b7e1d53f773078a01cf1b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f24d6198749727179095840bb361f5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5606dac7a902bddf6cc5789e21def956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b6324212ebd762b6090bc7e236b0e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25d9629bd30ac7070397cd40a9c278958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d750bb543b026a6aab481282aa7d14959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc55612b5bacba554a9a4cd5c08685960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c71f38292a38f20bf77c5cf1c09e6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3ef002c416dd678d51016b8680d65962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28858fed0e79c64a9492faeb036c9d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1636619e216337e90add2c7839d3475964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d35d8e0b51baa67e60fb0bb4be7e52965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b9cc4f37cf7791aa0ff849de24a6c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16d1f141d05d1c37ab2ab55340a1fa967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbc2bf34dd90c9e6f35a8c88721617968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b216525f571b0de3fc712b15100b59969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519de300dd4300524222c7e83def7c1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ee76b5713729ef9fce5e993413b8e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af64c3c1dbb1949dc138e9f1c9b8149972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfaf62568da4a3d40fe34b27156212973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6cd4c4274fe51427cd5911fa088a5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa852f0dbeeff732113dd9f8f63d17975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fd257109ff9d50ad59f859a361033976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35159dbf5326e56d99f06c21a9bca89977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189f72ac507facbfdf888347625e53f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514d2dd96ed5ccca6965777bebf88ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7142aa4ba134e55a5cbf4d2ae6d18863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b1a410a46f2db908115db3f9d77f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a053e15e18c7757aa5922e3ecd40a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848639b9add94f049f42f7a8fc34806d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf73af795bf6aa15a9bd1fe446cde27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36823b4a8467c964172022e991e0838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ba1bbefa2a5132194d784282013ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8fb19fd38c1c0664bb6fbaa6247ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e94949c9901f7ad7301debb6e67c5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a107cd0bb238b1fca4c29525bc48d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced11ae7f0b14a855b17c299ff0ef9f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdad7e4f8f384c0c9af182e95bdd9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4421463f415525ddfdd2cb7343016215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8534997c5b25ceff239ff784decc316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45efb47b633cf18f9950bf6f3c9a0ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80d90771117060cfadcf44a8d8891518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed1de5e91c404375a6e5a2cfb7dfc719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f09269e399e29b6c731236de69ea8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6915d2a7fdba062584d80bb33564ad621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4845da626e5dbf25c3d7b34fd9f2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2dd82f29a5d9c785ed08bd6295cb9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b0bb82c1bc591c1798f3c43ee45fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcc945e9f1b752fa0f42894ade0b5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fb56ce06d7228fdbd726fc8ff242826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed476e6778adee89bbe28871941246227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6447e2ea2ad04173f7db8b6def90c7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f587a9a17a0952ea9247f526682cc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d29900460c7410ed3c2bb8ac9b50c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cc62006608963c640e5c94ece70d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b2c1fe34e8c0dfdc4c751d83b79af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbeb34acb6e4f625e482755744ff60433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcff0672c05287c9d4d66db5b83bb8e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e947838e5b7500c12e422b42741f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d5e0582cf4334c8dbeccfbaa2922d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb84aaa2eb1647e43643ddb10d5786837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770645ebeaf23101fa46f670cdb017c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef1a761f0413d9f69cc45f3a041afd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364120db41da7f9e3106734458f3be4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1611fea6e50f533a23c65746b9cff141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2ff6769633fa26adea59836f0f28942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20f11836c8d325a3ba06dca9fc570643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ba8bba9e93a7d0c24f6d4c7f7708844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abaade8dd1a5a01d1c16652ef7a26145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a465e4b83fa0200b6cfbefe6613cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecd7b220baffa7af57148118ea957847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef30fcefb38481ee94f47cbcfeb6bdc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bb7017133d1227a4d8ed697a56f7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda96ad17dd0f66bacd40b9e704c32150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dc182e7c0e4a995d2dfc292d887f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f837246d0971d868f4d750eb1354d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e8a2661493556cbbb373cb0b986ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722b67dbedbd2542389f6337bf9409154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014fa468521df9fb911b27aa7b7ec1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10eeb7bbe393874e28eec9a6cd5797656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8978495543203355775978978ae4ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a888f3dc72e1c6102b9795db0b96758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80bbdf8f3fd6bcc9f8f92b45ce271159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4aa3e40d351d6c21e3ab531aeffdc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b94caa81e617fccfccf4c56b4aae7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3f195642ed5ed643d57697a66c9e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be3b4c69bd83c3213a56657b60b1b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24a8e024642f663ffc5fff4c10d12364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb6d02e44e625653848af19bfe087b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c2582fe3b4a10473e64c253c33d5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32a3a81df71cf64d59cd94e48d486267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e580ba3d606c7a79554235b524856868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28dfcbc0c07922dda14b5808c0033169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876824e4d077ed2486fcaca50b9471fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920653dc2ff4dcb1adc7204a951ad1d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28133ecd394652dd24785479212a57ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b8dc2b4a2cb35280574985ce4c90973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06c6cf05022c755758795790dd2a6c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdef27094a5f019857f8645cdcab2c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aaa7c256daa47ca997eb0dc59f4f9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca826d477a682f8d104a490cdece3c1f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8483e405ef8ff7ca38916813ddc9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780805cd0de63b4e41cf244cac5f3cbd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e392e549cf06e97bd59685e7d6a5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159147ead0ff561fafd36028670719c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9116f627714ce9722bab5e734da77ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa745923777e294a9886b052d6a92d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d8690de260262ca41541d7802fa4484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78e032f00b6934f26a31587bfa56f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7333f99270564f2257b18f0149bd9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b26847c289df218ee650f916a6bc7187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71168899fc74c0ba957a8e43dfffbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269678bfa04f6215f9cdaa7729f255a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3497b223297f8c68cbf71ee32aea5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d458e2a35ba8d9f49862d8772be1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8ffbc6e1275004bfb760d4478bd7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f78b48922ca11660792fa758a378ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e6837019a49bedf34f977ed70662294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e6af89115cf7df95e3ff52083b59295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978c006a43faa81cb5ebe1dbd55b1d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4fc9e54fd811977af93749dc8424597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59952b2ae4abc9f614e653bbc146d7e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59a109fa0685216f99891107383eab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae517b0d3e1392ce4a3f3a17f66d7d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c386390850990a5aec4b7b14ab469101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fc9fa3e77476b6860cb086ccf0bf6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166e002fc82ad791728e2641a18fae9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b996b3baf7d14ed75a25ecad8a381104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371eceb988e3fe7c61e946c5380b74f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81249c92e19272c449863f1ebdbdd49106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5fbbdb271edf04c1474a4234964fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cb38d2790ac4bb373ecb5e56dafdb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506c7d953f00341230b55a0b327e61a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3b148de544f4f4fbd276b51391ec4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff64385db0cab1851bbdaf15324c224111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ac87cece56f71be16f1e558370609112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613841b4c1b3ca289a16414c6087edf7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c7cdc6db9f876db91e4d6c35ff9af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f50ac65a8d69f18da7e9227d3e73b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da74da66c07693520ae357f31943f2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec607d916133b2a8a48124be0d515483117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b99384b120c3be59ecdce3e5c095b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fe9de3f92f6e54a59073a4341f0cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af9184fc99e561ca1b689e60e771b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07807d4326adce2e1c569d89fb5adb91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a5d6bfcbae47f1e08f7a458bb40cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeb8c80d6ebd3f724a837863def3e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfd037a056acb68d8bf479d66a9ca5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afaeb8a1d04fd74bb7550c3e9e476e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da4d013e6a84524bb15b3de9b73054126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a589089036792b16ee611ab25ad1f87127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99abf4ee43ed6b85b82e24b93c2cc8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3b2261c9c6d7506385c19371b34c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9adca806368c97545b0d8ff30e09a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9832e723332222f0446544f34324c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2096517b13b301997dd626dbe24b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13473a66dcc87abae3faad3048b723f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d217176439ec573acae95c81ff5313134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9490ba972b8de358bc0ab3b8fb0b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f77ecf092172aaff30def089f0196b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d69177e78318a7043d78752dad6f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dcd4e3aa49c00efc2ef763c172892138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd3d46dc3b363a9799b934782083a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b47696ac42c5e22546679b30ab4657140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520f37606d6a16843df3d65f651b445141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95c9e10d331e489e16954871450f49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb0aba030ce8855af62c1f897febfc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6439256091e9f70e539a521221c2f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1a314db55222a22a73466f78d9d94145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f664d335fea7ebf254b64ca43d1a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b3b0e773907aee9e6fd9698895afe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ac84a26a07be03727b33093fa9113148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190ca8cf825f02b1d2046479c86d8b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669afff90eba7c1f058e061d206fa7a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5261227b12b3504acb1225baeb6f21151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b55466b78d11989d8628d5fb33db4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770de25b9a3611693f2977b0cabc4910153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decec206e8387cbb6997ee3c6e440e96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caccc385b1ab66f934dd556fac634ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bf4a68cfeff9f6e80c29bbbd5331d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fada72bcee5840590a70e048b1637b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d713cfc0364cbe81b16abdbe442c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21e91cd295e096406a480a37032c9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36433a8a6f2ab0f330bad6337579d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5807772b76b30a8887a383422f5b6a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287910ea983d630e08b590f44fde927162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27ba176c08338efe5b0436e0606838163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c18ddc2537889f818bf1604ccccb3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b9841b768deff299fdb957755cb3d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd17e5496187745eef9d5fa61bc514166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aef4fe7955a0d7e4f90a40df9cbaf9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b8d179bf1cf08f3331c98f754a37e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda86d9b0161fc11df71292823d08a04169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155b761543b1ebc7c5423d5d3b7ffc7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166a317a4fe1ae6d94ed5b9100b7afa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecaf3538873f279a2f3bbe56541ffb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f18a8d59644d78d104e9f4cb3a498173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f817d06d50cdf10a64e453f03aa4df0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55275e0a00ebb7fc58d63a6dd9a4d25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718a3f958fdc5a339b773ecdfda063c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3776c37bb7137b58874d64f72c8a5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df0680d0c2856315ae2d4d8a3445e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72f0caeaaec9515e600c0333004f50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d71c87c5264bf42c58b79df615c9dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d1556df82233678f9f488078ff3a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f467b9b03c1703e1de1cd8212c625182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d883736c921537e0cde96802125b53183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc30f6fc7c6ca4acee95a2d837014a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40ddf7858ae297cd725fa9ae387b67185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf8d33e86ba98eaa17513513378359186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29c97a74febd2901e68a1f2253ac65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338ebd349531c40789dbd3e640bf6d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cb81608c58ea9d5167a86c30cb2fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22319e85c38b39278e0bd3174846e946190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93014a9f6d6981b1b3abda53ff728e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437509080f0bd0af0fa1079ce127b48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd68c4cb7fbabd155eaf60f4343ee4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89eb93a91532ae106385f1f2a676f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a872015eb6277de69485d05d5e4739195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb1645b898a2b05cf69994912b33ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ad323bec78ba10deb0c841a17aa82197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb78bf9a08e63836d74c62ad9386a16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff727a3d13fca637ff1d7f23d6ee64199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863db2b72cdbe0155cf363fcde21a1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04ce6712038a56c20f74be79beef03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a291ca3f7311dd8ad8adc06a3b947202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a24862e99da6c3f863923be722a2f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f394d133f6c64b9e5e89999076018204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ea4566071551a56c9eae157d4da4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58f849d49905fe2aaf7452fe6b8111206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b004a30fd9389ebff3a310b0ef18536207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775233f51f12fa722b606bb3555e3c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65d319bdfa5d3e33683d94f70227eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1831e9c1f0f4bc0476068315bc09d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25a168bbd7d7ddb2c69e1e047cb09d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520bfe36ccf916dfa70fe9f0eb9389f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea9b6134965238da0a10f1de02211f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86328faca31f98e75aee369c2d46585214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3f9f98c8f5ed63888195df3013748215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9726f95a8bcc49ce1d0f510d9f95fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817670ecf6a9e3730917be7d976dfb8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407bf1f9ec7667248a8808cc71e66a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a953a1f1299099d801376049716c83219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfdc8312945f0c373f7d1bfe2c4593220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3ef0d814454e7d4356a3e8c94f1a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091f5d2624b9977f767a2089f8f5cd4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049ee9fdcf2bd8f961bc0d9c49318fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb18c9897f94b3ec529d3877746e617224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20f486caff31d4d6bbf4efc037baef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8845b8a233ee4e97f23020d32b7b9c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7996df9d3555998e346566c437e13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09401b800299f31e11ccc3fec8f42ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267f6d1bb28afad47a44a67a03f5967229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6eff148cf304b765707ba24e42db0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4531e0f509fe28e330062ea98c5445231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8954dc2b636839747953b5f40e9b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c920797f20823d8e5627389c31cddc9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f40698b22e0a73913175aeb0b538e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afaf8d1d44ab969edbb080b6de07ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f05b7eac683703e4980bb9b742a96d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd293242abd0d36bf7dd6cea9f344028237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c585857573fbcd66c91cb283813ddb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fccccf917f3687301072fb97ca912239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8c4c54367b1840149979b54d3c690240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628e18e89f1c20fac97c3633f3f3885241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151450e6bcdbf359570fb2fc1dae77c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ee05b5bd2c2754af70c256fcaab7d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647dfc65532b23a9ba4ff6ebbeea5e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8699208008ec178f5a545c552333e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d4adb3d064543f3702fb97fc6cdd0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c75fe69f050e3455af5ce8bd4178b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111cb0f4909e09391c85bc0b6d7a08f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718e71e22f8367285964ddc43167503249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531636e58e044519ab43f1d2e27a941b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a00ba5cac71c9ed21dec4721b7448c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c03397805a79f41eae3419e887e08252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5594bf01960f0f9a88647bc75c43cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a106c5b2303fba07bcd0f00875996c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986241573fcf3e8fa6332f7e16d3ce1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff6c02cd80f79004f0040c2e9ae53d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca8cfd19fde9c5f3c904bcd1ac7a1e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404766cfb6953ed7d84155964942767d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d48a9a4c7e36923dc800288aadd95259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39b37220ab8a641831b83806caaccb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f16505639caa519ebf7df5b09fdaab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a0546a3f22a448f839f50244dbaa3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493f02f085cde557c9981e38a30551e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18cbd8fd676126d48578f5ff7c11a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a012972cfa5db7b19d48b458f111c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb3c896084cafed2bc1e36548416ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdca7625349ca96e4c391bf1e84e1f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8a40f9ddfe52b10c0dc7fdd7882d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4811657d9853367707a67779cf09055269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068e786208edf0cd26ce611b20f183d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2584bc320734024bcac1a36835e79271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ab192d47523c78be7ae40dab7e3e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f59d445d38e04491cebede763fcac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76640d22a9701c108f4a94f2742adbb3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba76ad67dfb91ffb02e475a957a2f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514fd6e53b6e461f14418f6c735afa4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c770791cc0c22a4e0e272a126acd6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400bf0d3c8d6f4fc3d99de1f625b0be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878de9d9dd8846fda6d71b67dec80c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81468ed8ba255a576efdac69a0ace6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b61a2ce0f2f115ce4cc9d42739290281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cb2635c2106a5908f971f1d591138282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0deb97cf6fd42c9cc7d13598f9fa9c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d259f572f5c3c565fbf69997bb286284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa79e59885e82467688122211990416285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1216c05b3878a49c05ff6da14ef01286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e5aa74363e85eac39a75d4965ffa1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54639a99828a627ef3579c1f4b0f2e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e64a2ba748751d407f4a5144dc1cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cf277f4943fe5e5386c777ede5c12290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce920f973d5f47250888132b824118ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5cc91fccdf3cc970a7a9a8b61c62b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a5158bb1f997bdc4f1305f235275e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fad31d33f232e7d0010e7a6f3d098e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb0d9ce7c75d5a1c3df00c74bfd396295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce301f9acee95fc789ec2ec1f959080296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd24f960bca8460c783ae413c8b147297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8b6b1ddf6bd0ae3e04851931d3ad8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5100c65fa05b81f690bae92591103c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07915d13259c0724112be0e1afe53e38300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb1a3864ada27f4a8c8674741637d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4c5c75865f2bd4a6be1248a87e4de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ebad6c740696c9cbbe042a88188b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90777a0f676489c11507efc7bd173265304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094ccdd783f5b872622edaf189eee4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663d345903b79f103a6e934c62772b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e27ac836bf3da07301feaf3c5f0f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2c3fcf01b26de0d1d7eb69fb9214a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df0887e40eeb25b32f7a8e6ceb71dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c34e8a4c2b69eb073b0005b14a075310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b889b02a233a3c4a0d96216da3e44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48e79173bb77053ee2443da3f7a799312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5c1c9dab24d8037db86b7a76b9d1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95750d6a9ecd901398f109f5166cdf6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9459c8a9498a6fa0540700f41a9ea9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6408c99c2cbfbcd876930a1d96e50b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c15a7bc2d7175098feffcd3a69beb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f984b1bacee9daed5388e8c5e1cf7b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e0031e5578b18486417aa6d8f4ea3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5852cc47e9e9ef397d13ed5c5a0f66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4822b430991040480d6d8720e92785321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcce5a8dbc0bf488ee36bc2a1a54559322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebb2574656b42b6807eaf04ea327b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eef6d528ba901679bdb3d65315ece324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281cc1952a12b5db6ef1dc9f6c2aad5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804363408dd8a336e39e493a03697c7a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c82bca79f4727302f48f3f4bc80808327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469278d6c8760e2e5d4b1976a96793d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f7c738537789a4ec3d84efc603956329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f6444b4d1933bfbbf92ee42b333e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9addf8826da11c7e8b7f28d2a9ae0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5222d6030433953a73a53011393a18332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9b36ab5aaf3aa45b33eb92b69637f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16b92cad86fe422d2e97c891617fff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf86a70a239eda7e307d1a80d9d83dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b22c759b0dcd8caa81bfa2e7e994b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c8be0272dc4593906e105de473911337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bc2be1b78c5c31938661607118832338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707a874d62356262a245605069ed108339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182de7de668ef8eb3c790487a92a9032340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b1d02afdb0afc980a29e2cfd5b1e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b83135bdbcc73a30c68d26282c8169342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80512504a627c8c0a611d1e6c31ec5ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688934e5dc0e34b04fc763a1178995fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b167cf17dec8368994ea3ff7a01eb0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d39bbf83ca0cefe0d8ef50dcf7b4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5adda156909b14245e4a7127e1db4d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6f5125f8adb720df1e28b2d81d5bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b37140834ab51063b41f54c9aa5970349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fa8afa438997714fe200431fefbab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8d2a2ed3d1b11fe6731bf73aa77c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49b0732f5315d39d422047e27cd0ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910b80dd5d154ccd81788e6616764e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7142f2caad761fc5585a83ef3628f03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286a4a9762eb33222ff9d763a903766355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1bc9a6bfcf1b350aceeb25b102ed7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea01d69ad37753639d92d0dc271d6d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf706bb35f66c342853226dba02ef989358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d8c97b1a9473ad0a3cc4a71acb23a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97f18c28430b5429232c1875f61e29360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40079065e8ec63efe850a8d53149427361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8e7e59600eafa738ee1fcc6429087362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856c278c5ba44e39b6e567429250ba9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7effd1ce4fe73f66e7a1587f86d2d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605771b5c77014476abe3f3e6bf2004c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227fe98d87dba0fcb7c995d70af999e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65313e77c636d0775d044c4fbfdfc39367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e85bf26da2f25967bbb3dd32057a3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc037b27ace691b60e83242f20a33cad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b8792fa785949528f5de4ac85fcbf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945931ceb709a2b1a32487ed3084c1c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6faf12ce68775f6b6ed69fe6426a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d749ade5d31b8e0809e1e790757da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538f68a673595952a8f025e8b4407f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68358b905fbc04dcd92ce47b25b31ade375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f46e42b9174efce8404a1a9da21d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf62ef0d466a65677f7b893e2d3f86377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3255fa07fd7b3e3dd88abc2d8532bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0e9c45043bf9c3b969aad44aad1f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc4946c25fb401ed2509c5eb67ed5e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c1a1fa57dcddb981f1b65dcc02aef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b0e8a47422b608c13ab32b3506564382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807d9f2a165de35562f98726ba6fdab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571447c3d28f111b07155e96ca8209e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad21a3004a18ba4da113fa168fb11af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad02098d1c7efc7e33dcc275e1873ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9781e10caac2f6855add0fabdcbf2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cd4be4fd79e580df595ec9d2cb8f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809ffbe90ebba26154ada1f529fb667389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ac7cce82757bb07078b6bb4efb27f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5798822df13996d685da89a69a34c12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5b3695883bbb6ad6ba7f8a31f50d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af4a92ccbbe5ca33672b0776d7b891393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d3b94be4229fcd1067445c7df360d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77c633a2323b174d1f7783b39ca7fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b392aff2fedb75146129bcccb014c5f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd6c475b280819680fa2fa191fcfb2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6aaaac0de7db50d482b837f4a5642b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4234a124b1ad554b4c65ae18bcfafd6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6160d9fe97702a38a1c8934e699e6af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae5456f7ca76dbe5720745d8d1280b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb85f48d067ede30cc12a96f0439ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e943c05e97d6284224a6dd2ab1ad39a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431b238aa7f75419bc41b97813bcd53404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec315d2e960408ebf30fcf10f0058a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0045efa1f7db0ce468bf6a825c11d1e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e5a5e3183eaccd63f876035dfa546407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d2270737181baede52ea8666e9adb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b24f9715ef34ca213bc743f58a5f8f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ac2efbbf934c4b531c4f2581983fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82713558a2ca4ad7eb3f59e51d96ee6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09e6d309a95f1ab08b1c8cb7b3dd7e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a84ccf86aa48b6c3f7ab6072181ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb27cc4f1adfbf7e214cb4a56e57c6d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d050a58813b1a38c16bde51fc18ff53415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b334fb6f0589eda79008cbaca21f2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dccc523d0ebeee4e3bfc3c94c566a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc765d69fe169c0f8ac815e3f8d2177418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f642bf409edefbbe8d455d3ed81458419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc440405def791d45a6cc4d55bbf9d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d714211940c9e2574d36b8e7bacbe08421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee182fca189eafe9c3e4201f76c0457422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c355309d41778f6a92b4c81306043423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76763b36e3f8d724c716e73e799eb1a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f214c47a3745ac872ee1fa094050ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82fcd4524b488bbdca2914ac38b973426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0f4d3fa111db42cb99412fab95998427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdeea66ad76ce2a2224f9314953942d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb11941c79905972cc16a036f0bd40429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4be4daf02755fe0e3ce6415666460430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbc5fc677007a932ee4956f7443826431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5565431ad7f0ea624c671aa655d5a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d49f6b3644c51944a15cb9709d047433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea7e4b9e27eadcdefa768bbf363312434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd216f293cdd871afdab14c4b486f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a849043693901fadca88c3ac854a68436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a902b7e01f77a92f3bf6f49b8fa25ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44417df9ce347a1ffdcd86f1a5408b07438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e4f9d41de0b952da7f6e88f518c9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536a51157963278c7211fabbedbfd61440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27734cf4b2b9411cf9e2a4bac918c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d665969af089a45f0adc7f9f07d863442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa179d11fa7b17df0a76adfd7e7cf8eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf3bed5dc9142b0eadf840e551fd7c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f186c323bbcd416d30d15d11f4eaf4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14f04f8db24993ba0a2732fbc29711446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acc650e46bbfbd61d15c948e8b9fb9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e42bfaa2aca120764681c777173eb4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308dbabb7091f5e07b9dcb0914518f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dd620121646b9b48c6f83a06e922e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69e6917fa7f28b19ab6afd5b4ce590451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f1ac5eecac8421011cf4454ab5d14452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0e17a653136c363311b0edaf758d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f309f66ac8748e5325d4fa78b4470454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4103003f7e8039dceb48eb2e1c59a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26baa01fa5d4307acf25bdd54f3dc201456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca455ecb729ac4fc26099cf7742c8164457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89977d7822b69dc245f4bf17dfabab29458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7215a6df57acd43e97bf50ac6dc167459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69eb3d293a1a76141afe73a61e1c028460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f62ca644976a9359579e0bab67710461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e63ba9ce9e4ef8546609ca85b8a3d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11a959b2447a761b1387e95de0ce16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7a31451c075c3a6c8c63bcdb20569464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372cae7aa3a676a7816012a75932d69465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98a5ef7c42ea14f2946c7d47ad2a8c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5813054fa5efeb9223524cafc879988467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da289e8cbb787a475e3ec984b5f8217468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa99ea97136a7a6df4b166e7715c807469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181e30f4d0bc8edd3d56a0da87623c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a239d858ff84b0841f88a22e44a4ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daab3f3a24629bd76da38fdcb1c5152472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23a72d29c84a028216a426651ece4c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667608af1d4ceb4858d734e12e802e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e06aa338265d6e7e98b7c5c546088475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15989cb3c9e8a4ede1c138f68f6a162d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e53a2975f0aabf1cb1c0bafc26b5c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29570103200e998a583ed541ac669eb3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872797c7e4ad2cd7a3fa3545ffe841e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57638ad64b161e0942a90788356fa787480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c421e75aed090373da36105967e4eed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2d0807c2da7c9fa5423686bb91827482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6054117ed5d7fb419e35b3b200f3522483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df99a7eeb82199374515be417939f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e79ca585c3214334c7873fdfa043e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2d8b832b82aa572d09ad8154da177486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976e5efc68c90cbb9b757fe56b5526c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988555ba35758ed7441d3c7736315f06488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cf8c4475f7c4d2ce2dffef7dc4927489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac56f8d1f950c1ef41c1f1cfd748720490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffad6bf643c47afa4523e2ab4dc186491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee96793ddef32578092bd207327fce9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bea7f77933e30b86510fba33648975493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29e7871672b78d57852204ccf0802c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3587277a85405f761750837e87f570495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea7bf1ec49d67e1044926841599b0f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056afc53377ac554fdb6dac8b6260e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04a990006cb82b06b2605d7982ba65498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fe5959e0c84b6a3fb7b16770ab015499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886aa4ac882e98c31a0fe68d68967ebb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757fbf115ccee4420fa9feb468efe08501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6537d0fdbce82294ca145bf0e145e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f1c13120c4ecb18ee0645b9f23d57503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d725175d3195d775ab0fd141793bae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bad444d1ed345a90450d64e8f7ede5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0574b6219d48654fe23d27207a2502506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be49119328acbb75756af93faa6680d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867fd2f4f4ba2b472e74455a880fe10508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c31d580bb67dcb69e64ff2a9e7cef4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d44a994fb530a36d409badb528ff27510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4bb56129170e5fbec5aae80257bf9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2a6d6e94a6d5cf72b0619fc36ece1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9aab64ddb89234121d8df2fecefc6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c4c0989e06fa7531bdf2b76bfebdd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a591f6f7bf36a28d5a64824b2967b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e456c59d8dde09d82d7c497615667516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332639796a43ba44e1a52afdd34a68b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d52c308bf4529b368098529484511518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a40f6570c3f40c1d4d54fa946bb088519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4977c73e83d6ebe0cbdaf32d55f9b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a865504213f84d11a9c373994e974521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c085566ad1568e5df1b36c740fb0941522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda840b52c47cb6f05c3eb875056f628523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3c665a77a05cdc2db11273860c9aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6f472c41646d548b976c117dd978a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd989f847350980e17585f234d0a73526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55476e39f651e4773de7367260192b98527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5703b39d22b39bcb697cc420ca1abef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcd709ff7374a5a8ca9f4e3f674d20529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f84bfc6002dc8029a2c002817c34c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a89fde4fcb9c06b12216a6f6994425531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51629cdc45959867533cc802fef36d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931cd6c9126caa6209c329f48765599533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d8647593bb44b5e5374c48a51efa9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77a3d7d11b9f354ab331ff5d002392535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849843369557efc3db6f4995dd39dad8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9eab7e6911c42471ea19675b2f0cce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed1b92b082223283571ceae67e36c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62b6da38e5a5ddf8cb7a170414e7fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332bac94722a4825d25f391f43ca82b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fa09702e5b74d42f70df45d604a1f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462546cf752df208afbba8826295a4e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dae0ba8f9f872128de3a7c5a9d7068543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e761abd26396a8dd330daf092296b27544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d624f72e2458f828b745ee1309219b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccd99de1546ab184cafc65e73990e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a943636656c602121445a20436183547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588dab18dcd33b5bcfa06ba61369727548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3e03c40e8818c964bd1995688ba09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4accf11681f368b1e16028f62a1bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d3ceb671d9f0a274cdc07ebf27a96551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d22fc9731c8728d86637b7634892d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeddfdcead3030148a2acbc8a05487c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80388a378fb374c2a3b2d51a70eaf7e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb7893828ccf672086021f0d59c6b2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d665e1f614dce8112746beaeccb828556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db61a47028b1b27a8ee8357a14de94f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde89787334b3a80df7bda8395820c93558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5091adbb36c99dadd66a57e37b0be6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdf03286d1152d63521682f1cb05b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3aaabe54a194e6432eb7354d2fc73561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62c503c7f9999ce27bf4bfd2463d69562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fc4e2d3aea6249c74d72e0143a791563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dfa0abb1eb45175c913926f3be5f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e5e54e81932ebdd0b03fa13cc9daa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9d337b33896c6b8f4d7718893d7cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7346adcc1224ec2379642f9a0222845567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e7af86af8f4c815da5ef11eb4fc1c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a337f2bf6b19ee71714191a1708f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efb344911dcb2bd127c78aed3feab0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de9d8372f02c1618cb347fbc7ba304571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbb623d23366e87533baecf31fd042572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894efdc926b2286e3a590d13f445212f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286e004a6ebf6086f174fa5f036a2ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ddad4b58a31bf105cb24126d4ec04575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a623770a9f62c67a20f07387d57b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac28e5f7ebbd9e6a4b037c4b96ee16577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cade8ec6d1ef1e4d1166136d326fbd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da95debdad73c05a4679507793933ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86be8b73fa91a56e45e750bc9fffc4b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcb7ea25bb79c297075caa0d3039e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf5cdf303a7608ce260b0b964e1305582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699d8833c65a2127b21b3f44f97a6ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a9b9ac9d9a7492e257619c180a287584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c17d21c65ba5973b4ac5bf18f5c0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1546bb6a72ba7fd0efe14a2d6dc36a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13c573b9df739233a5510bc3b403d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f102382226a84d4cdd4f26b3995c9d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfceda64d94a4dfbb7489d9e48ea05589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b8b455d5f88f44576f4c2360214c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777b4b31e40e2e51fa7e7a625acb682591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9246a8adf358371ecb39258fac464b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cee123cf07648b25f8090801b70e5d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ec468e1c3ccbde1b9f975832ad18b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4fc41a77eb8cbc3446131a996b911595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5003034a29e8e647043f9c95387b3c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081066cc2fe100c5775b54a6610fc40f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d628877361cdf4633354ad6d6e1bc5d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94705b92f10b5a0718d6275d2f05c4e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c37d78dda1c58470c36ffaf65b92a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9fc553253951977911d81a02627e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187efc317157709107b5efe65ceab86602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879f30a1d57d58a847b5c63c6bb9530603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e0f5b8f3e49dda75516bfa0787e65604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b083229c7025d009580b3ae7e6c52605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dd1d2eb73645f1ee9b2d79d52d2bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca66064d0bf778aba506b474e11469607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a3179da961c2331b08a406f416fe0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5235ca527217f72fdd3937d58912f94609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafef14e38577bc1dcb813f989b1a0c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5446f627019ed69076c5d803fce6ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1839ca2001ae17c0df2637cae7ff5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d61d10d282724f92f9fd7ed97308d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601652b2033a972ba47cc5577836cabf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f939f466f5697e9bb567b527a65081615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cfc2a399b878630e86c6fb93dd293616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908cfd443dfd2fc86de5559498abc79617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614307651fd543d112e19aa4d3c2e9a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b198899eaac382020b8997362266a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2344bf575b183cfffd99b95a9068c2b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6872715570be6682b2bf0dff5898d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5e78fa657bc310e0b173d23168186622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3818f16987ab4db96bf4ff2ef933d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078466ddce46e1d41b4f978a3b51aec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51159a848a23b47c3acac8ac10be11625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a5f31eaf8e230bc1e272aafcecf7a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90bdacc36b501fc4fa33f67c756f7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654df06af6939d46a17959ebcbd39d9d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3445cfc6be310380e6b95a5eb003a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a0c4adc5cc22ea24e0957ebcb3aea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726087a64308a04bfb8f0c75b832fd7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a37d0f0a96bf3d5b24d2e2fa0c0f2b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191202cbeb1b4ee06c07c4ea0c36e8da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8aae86534c76a985e98d07c5b703dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5554f6c7a9eff9acdfe237232ce66635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c0a74d5440a95bb1d65f8943e5ce5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8b0fba1567be11de2816241254863637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefeb29f43413752ca18f345ce40a56638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680de25e23f18f51b3c0e7843de88eb1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0909301b565dd20a93bd26d8c0e4a28640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab328bbc26b474bda607a63c1b09e67a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b2fe46a86b23dcbcc313dca74934c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65232896c515ba9fa4dbceffc03de345643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fcfc9af70dccdfd0d46519a27c934644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22e0e443fde05b28b31d9729280af8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ca6a0c6b0a34bc6d618e4706d5862646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed45b5cf0d6bdfa89d1112ad8e4a25d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dc7bb2907e1384dc561f2b5f741f8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ba877e94bebc039f5b2f81f8b0590649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d5ca4990eb13bd521932eb0a38be5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b9a70a42e7348fce354ebc74369ec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96bd5cc9e680ab2ff6832667bb8939652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8202c2d9383ea99711af7eb53f980653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cc2a1467ce964bd82b80246793e94654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9d5ab89b574b949306b8fdb0f0c60655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef8d609a305ebea9cc0a520d66c231656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2639fce173db9231f877b120437aa2c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cd9053d80e910d9a14c0596a20f48658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce235d3b5da30bfce918653e9f780ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e669a7285b9a6b48555f70ee918a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43437ff0906df66183a86e458dd04fc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6d18c374fc1b060553bac3bf1c9f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561f9983529bd4616f7f3c3dbb5df4f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce352264d68af83ae5b023a3c933910664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f12da959dd6df676d3d7a851f9e9a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e210ba0a93ad89267a6fcc24b0cfca2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6259b57acd820a667fd9bba6c602fbf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac9e357adca6f3afec429ec57a074c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40641a3e9fe0d4d2c9b3feb9e31e99a5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52029adc66930df59ad2d174cc3f18f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e85e6fa2836183fd7fe29be73c6a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff63df1229ae889bf008d987a76faa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5023a472d604c3f9191c048c0ef44673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19882cfb4724310b278f620666ab78b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a5810fbc1910395f5483556b2c135675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1d4958abf0e728ccf4fb024c61b9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13604ad0923d9c79dd8c72aa4c86cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea77a8b1c1bbc57c3a3d366a159adf7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ab583bcd48c2a274c29362a4902bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca1dbef41b0a6375ae6d5d185718cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c8527a230ad5c77295433a5b4bfee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2b622e7d44df63239196da7daa11d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25951ec734f9486b73e00ea523fec427683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad421ad87fdf22b19f9dde7fdfa81fe1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5051a6552b4d50d744b6827a8a3b28d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb60d0820e2c96b864e9747822bf7a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94912f4467ae9a7a8031a823c2a196fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc0898635b3c52970469f036ce5aaf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de85ef20125fe4e738cdb4b38463e6c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a61a443304d1791d1e3f0a6568e8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403cc3c2e8e91507be2081fb1218923691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b87c1c6df6a23fb5574e8d90dcd91b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e02c04d12132c696f184559ee3380693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6002c0c3f7a8228896eee659ed5cb00694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b668af880e281749f35c22c0aaf24695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df227aaf9ee4ce3e7e5f6edd411154696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a380fb1b6f07f9194d7c497b371c9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a01a669d28b397db3dc22623d2402698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5825b7ca79a219e65af3a8247a078e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482d92be8124d1c3da0d74f66975ed0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289b811ab1b891ed635e1433a13c6e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8685fef22405e726288eb2a26390b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5669cf67e378304f264c93e570f62703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e36afa143f336b43632386123b671704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f6ba4fa0b8bd56dfa37a44a02ed7e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b812976ff54f132fc8df5568ea914706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469c699c40b367adfe6d5451bcf7816707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a4ac42ce567349e3794b8ed6089fe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57b436c5ce6071ad7c6c4d86959c93709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914749772623e6d338b13036271beb2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a56a0a9d8d3b7a8fa3d724b86a05a7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9cf3e4fe0e67bde28e19fc33955ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438708aaf12d82f55f1f02eeffe315d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f71c2c60965a892237e4da7e0a156714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514017aff98aa6cd3cc1f8e646e9e02e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e51c2abfc917ea3cd5df8762132cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445c9ab22b0d28a7fa3f8d45c406ceb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f318647a9d5d1aee40690b3e5418f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e949d643e6634b26bc54d396df5f635719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77028ea408957802076bc3da6f5cadc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148afdf00a97cda5001502fd79e3894721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b23f61d7628779aea64f7e9aef526722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70d6bafda3b9966fc4c32d088eb09c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296c889bfdb532787964dfa9815669d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce65a9be589346883cd1e65e722dfa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8f163d11ef5b183d6ec79c99e3638726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe78ba35b4c571df3a8a3c71c75f81b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310de4222117c4adbed7312f175ff08728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0347ee771a8aee435674da61bffce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f0131d890be1b3c7e4ae146c5205a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec30ba36047671458792623202e77a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f80cb16500d948c8bfe4587c35e63732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c5af6131b6cf345eced561fa20a17733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624830befd39890104dcf60f55e47fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c879ec2958b610dc3b74f72f15bb5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a035e00244ad7d15b8d4de0c61272736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44595252df72835b53ce5ee1c89e958d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b88eabd484ec847f0b0cdb8b40653738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ffda71f1de20ab092a712545026ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788b7661efa275e9a63a1dc8ee7dd89740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5187db7c8b193b90623145e907ec526741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981aa86c5b63d8ed25dde0f75adcbe22742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e5f180c1e72a4511511244087071c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c058298998c46bcd7bb49d0f561c433744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55711399179a4869b334a94a4b0e95e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3328294584f3b6eb28d216d4cfba23746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791263f16e6e1dae7543a188d442c62747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f3e4503812666a04602b6ebaac3c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62838f1c19dd035acee16057d8d3d4f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ca2ad49c4f49e5f31754a51d7b236750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112197ebb96e456c61d776795bc14523751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbb6421eb87cd16abaaa5f2d0392b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622ccccf515d48ac55baf86c76bff4d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc636ab01d966d32f086dea300a3a3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3c58b38448e0ec245211361a348f5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb83db63146d86ea96e2427dbd15ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ba744a6e08cbb1f60c902fb5eaf3b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8e4f30a491dd4b907a76f7af448b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae1bf30ff4c967fb5d2feea0a5f341759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6eaa23068e8258ec23e731c8502788760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21f9f8669d86624f961eb3cedee1d0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867b3a1def1d8eee01c93e7c32f75cd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1607f765ff19e24ed181d34c6dc0c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3d34a42fe69f7848fab334f8d1ba8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa57ed9b56485afbb1ff845664f64d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf8f2589ba0e9b631a7e6379a86511766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cccea2388fd40ea30f515e230861c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2f06eca744a6820792dcf2710b2f5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94cd575b98b46d6b7c6d2a9dbc75dd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c01b29036d1c828ed0058550b216c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccd6ae6560a78128d5acdf765f8d54771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae93959b298d93eba0bb28eef3ba8d1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acf63d91bc7245e84359714ece4e3f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3bcf48e56ede919821301f6c10de1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851ff865fdaaf50c786188e268ddb72775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714846324f3acb99ba683afe0f7a91f3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f70ee329ca957cb7f69fb581f7f65777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c007cc2b55cba0fc2d25752a64460778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ad465789930caaa44b3d1f81124aa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd1642b1674b1b0752f835445f9ec9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c565368378cf82e34481976e5509d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d510deb755cdb9ae6e671168ed20239782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608fffbef3248dcbdf5fb1fb886a485783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ff1bd08332465a7603177735f6512784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e546362c640a8cec7615b68d137807d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29043114523dd3209f95a05aeb558031786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35197d64bf24e56027ebd4e91788d6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e7bb123dfbf32285c7f1b3bded579788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a894d625031d6efacfbb7b87fce4ce789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba445bcf9f9426514302103d93151cd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b31efd1c0866882b2d7203b15973d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c7ba32354f53eb87adfb76a67bee8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d88d33f0bc617591bc212ea70c72b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f8e99e50c1eeaf2151b59895af3e9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabee617ff61e59fd2d97d801281cec795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8c6e4b2378810c6809569365b57e7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5574ed253d4ffab83d9815a49f04d5d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5cb79d37e31fc627691a729b0b9c8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e950b49607909f961e174c063b124c4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966f3f1d3fce41de9209fb12ceae63d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455843409038bf251af99430c9fc521801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7c26c392f9403ef00031e741971b1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8336e48fc713e59d8547e4ee4193c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2c468f18da201a097db7dc67c5ef8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3348caefcbbf9d2d13c814a0bdda4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57036438780be521e6b93eff6f985ee806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d6f1400d78940d213a154ed00c846807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd09bd7a60d31b90eb15a313ed67b2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8b0a0bb138f07ffb41ac880a90b8a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c15146b25dac0abf97587ac5bdf02810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100a36bf049833a3f86c920bad80e2d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a58d5efc9050fd42907750289545ad812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b88e3ec600859864cda72e500e79c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e77661111f084bb7d2875f8057afd2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0661298e7e51a1144b2a8fc39bec9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8c35ed8ebe4912b5d6663d938dc94816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186317a61c174e47db45dfdaf67e9957817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986ac9e8dd22485313401005f1a4d89818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e7b955478bcce0899b0640cb9abd3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf97d4bb4c207cb610371ac60e24a4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4c294777719e1bc14fac61134ec06821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec870b7d2fa0a2d0d87d846381689e81822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17987c18a917bdf8f7a1eff7cefee8dc823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffae8042ac305b356f596dedfced29824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07664d221762c1b115b7d408ac25817d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d1071edbb9228aed19f608c759cc2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57640c0fe09b198001a5e36de07a7249827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def562c83e559aef0517c45605bcaefe828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690db890037ed8ea3d062e19da515d37829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df6f5cc6072640fd354c778f67fd28830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7fb2d17aa555896b3eb978f11d527831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96818c39324cb95f05b938d4655ecbb7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b04b42c7d139c44e3d23758dc0485833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98e1fe605876f8e97e1a4d8e03f823834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceacd75890e956dfff14b86c44ff135835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71b772c7a313c2b37587f2bbf4d62e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557fea2f53b0f2a43738622f2bf42d6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6befbab1b98c1256cd57db640098ba9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d61daba2cb58481b7563e95bc8cb8f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9172e310ee71030c856659eacc694a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b1bb6a184c6a1c44d2e5471024fad841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de9f96f40c2ee05038b3f3a79a3a0b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73ef9e2727a1b4c2c851f12a8afd49843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34ac4cc09a96ff67fd05a48a042fc2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72a8d1938c59b44b64350168bb77e0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce140c88a0b8211ecc1adad576f91b6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93302b3acaed7efd1f4d693417afbb5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3244dffef840fc45dc89450d3fc0da848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec86203a5a258a0aabdfcca5b2240f8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc51064f720b0b61add2c5274e69c0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edd2f82d63dadff7a7a0c247f11178851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04aa21e36036beb4ceaeba5aaac75d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4130779793417d439b52fda7ddc726853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fba74e69f2a63a2c818bafaa946652854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396926388144964179aeeda4b0427c2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd17e9e4a19c0e03754e8e5e0647362856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca56238aef8464e9d5766f31c4a9e2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f158684aa89a6eb506198bb1646b5ea858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be53fe93f3cd6a3e2396d8cf54b9ec859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783bcb61fabdf3da28e612bb593da4e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7144fa653e50349b8be073cbf3426861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711797f4f282f97db69ae1a54af36610862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498de4b6bde70a0c89d91ec06a6914e6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e03f5f61622d023056b6106e4ff9b4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d598f587ac12a224f881686065f06e6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b71c9f356e9d1455b093ed3490831866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bd6d08052a76666dc21f4895de744867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3584ad62213fa53c3cf2de73c83721868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1287b8183dc805363034eb03d696d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400c085d6c228b4bfa653444ba55347870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e42619a5a729bf71d9f240a2b18488871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0378fffca17ffe4b3365511b16c09872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d759140df88270486faa36b2fea3f8c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633424a9fc9afa0efc4c5fa1737999eb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6459b11a81919f11eddd0f7ec9c4b35875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a091baa70910452a2e5e40e63003961876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d421720ba4048b9fcc2003d044c3767877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a2d5fa20119d95ffed0d4e892081a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b1d19fbac1aeb7107d5fb896efb75879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fe8b9e4a5a643f2f212e0b6a43991880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2e6e2b9655803646312b63ac9c4d7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72545ab159b526cbad905da0db696f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ab1643318131281ff77528e8351bf883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c08c36a7922944d73d0ce96f55405e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27f80ada23b29d030c151e963e8618885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ac3388ecba8af91d1fd5fe68a562a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee33e2c76e5e9e8f82567d28ee8de6a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb372d0f7e45becc1ac241f7407d51888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e5db98b0650dcf26873bb6af163e3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b2ff45e56625bdf5199ba020cdf5f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a480cb9a5e37a7904246d170ac1b18e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f8eabc016039c3b0a5faf9d1c0cb4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c285439aac63430a5aa71f030470bb3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbadbda74c65b89bd07d578ec93feaa894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6073ab6df685bbf51895f588555300f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9389ed2fdac727a8306a0ae94bf9cf896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017177d63b520a6e1802e3c397e73547897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354e3241d51a9ec9c62f309e65e260d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be068d2344da69a213a217f7d52d07b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451df9a9e936263bd026948789911572900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7636e146a86fdbce62eb886c1887ff8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfff4a49f40d439b79d7989155ef5b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d033d7a3afca47bfaafbe23ab02a77903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33163adeb54d9494b4ff14dbc71eea7a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7e595be8cfafe4b0b7eebbbbd7d5b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f694bb111a63c91fbf20cbe35d1922906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020b52149a35992e6bbf6e70d4d36d0907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f414281e5652a00da0fb1ee1849b53908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9bc958901296a36b1e86d650da935909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eea9421b1f3e6966c6d689fb648e79910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23041ea2359120362f67135a437c8d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766229b1e5da4cb2dc158c4018255b3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151f7bcd68528f08e4228c2e1f601c6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b6e6e161f2d1387522e0074e66819914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf72a3dd527e870dfde5b860e6b21e7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e593ee5bb7c36d2ff08f111768262916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5d41fc9e70e3178b942e811d3656f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bc3b394e75dfe43888b4bf1860b99918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d954581b7094e76c3b0af517eefad919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a3be213040cb0e65330edf35bc94f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f04cf7b8966f9f82e52253cc3ee42a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d9aeb2a46933c2e511f8287c518e6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd0bc70a148cf3a2642de8253ee711923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c6f064de75ce8d463c0f006a61abd924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0085a5b037065ff57806911b51e1b24925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae0dac90eb18aa94b6236180cc1b41926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918c821276085403d1028573c98a70d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb145e3bdcba26b58fdc20ef12ed7b5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0f90bf252f4b69cec71a59fad7432929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e4b2e03bd49ac603abff40a249319930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e0c1961d1246560969c12cf0ae798931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5427ba4b5105c5eb645ce822ae88f3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b180d9d1f364fba53037199f37fca7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d6c25eccfbfb5ef4df2a0f8d63275934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34580005d843c6fd5739f7a95d78bc935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b36eb4c9cd31e8f319c64207db22a1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da663c356f7b5200cf6f23252b44e52937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24028cbdfdda77ea28c3145e8e4ef41d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b2f29b6776e8723400c58777e7218939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0bc606d9f77f68687a3fdfc3c6314940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51c9d27918ba26b0e613bf1ddd1b73941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732b89c532cb7272e12f53cad8a41ed942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23323fad4d66eac8f9a3e7675b6e91e8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe7fcdb5760d971eae5878b0f1d26b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de75412ed0de7756d48b65901914fe945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157eb4c94560881a8637858f122a69a2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de401587ac8f4c4d83bac1378efddf947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b15e07bb33e4cf2d8445eeba97f5f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99bf8bfce9fcb334c11405e199dbcb949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91548e6e75d12da454e2825c2bdc8c95950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264d3a1c31e4c7259fd3d47ee34ee4f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a90eda9c0d902f9abfb681aadb4851952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b02954f878696554baec9823462865953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf7629a08bcb8b3cd73d5d7c4d4e19954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fdbcde1851faae2dee1f64acf48b8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17fb7624d5b7a58f0a5e09b6e94822956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1f52be0cb6664f5e33de854e904e3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9eeabeca147af1e385a268cfcbce1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e7f068b8021ad26c9580f9497f886959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3035b2ab316ae1fdd48c09a3bbe7a0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f102aa08d655b49670717049ec76ba8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501f1a52729897bfcf40a08c383b480962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72a9302e2664cfe5647a69224e5d37963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934a3a01c4d772241714b3395095c20964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e76469cd41d655fb041b3419bfa86965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8080eba1c5d804542830961b7447d6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384aba84dc6bd4f504b7b7f57b82dcd967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141831c72a8d7b883dd875b74e293072968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a56aedfb7f9427a57c146d4402818969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf5bd3d932878e3953cfbd27b56351970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50f32ef67c48b83b02ff31aad0469b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a41f1a6eac3231d483e49cedabf38972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57586f963cc927a022a3f6c9bc41d89a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22724ff7a91725e729ef55e23c947b80974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c73635604ed8962e46bb77f2e3e969975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>