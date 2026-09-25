--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbb3b7519c8735984858f7d163c4011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10090773ec21f6839d2a9da8ed2edf32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4276657767e3a5c39042f23a7783903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ce5430b0d23ff1577f80420b461c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69baf5ea5b78c3d23660e7d60177822e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf713c77f15c16fa6d6fdc904e657ae66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9babc3cea9c6d8654b65cc645a25b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16de59ff689abfa160dcc1ba1e29a018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02522715e4903bda6151306bc362031d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee54967db9bd579b28b83d9175bfae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572580ffc09e80f1463eb5c7a679e3f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6c4062cd9573e24675808d8f27e6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4afe824260496744893f6ac7a45ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5492214469f09a6f2524571a534bc914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6d640c3abb565e41d15972158de6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3d29727bb3e30b25585bf2924ccf116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23ceb4958488fe44927fb3c223410d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc28d2e60edf6275c1f7a020a568b1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a35fc60915ff613ce86c7791a4168a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c716ed56de8d7caa1eb25cc93790d7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4a5ff5745e9399f02b136136cf4f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc36dd0a211c6d6a3aadba1a54040422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223c797f8549ec142c91e8fc72c8b6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767f908ff05496fc820a2eadbb895e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7203964822ca81b4da6ddff26ff392d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabd55af2999aafea438b313e289de426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b010e0aa4e79f0fda1800ca283700327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f53b2dc106fb9236df50a0b001fb628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca25837940c022059a9cd3dbd865a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad7e7d212b7682b997971567c7761a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec48aabac5d23409bea39b8fea0f95731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab4b01d117a5182c03e261e5d4b78532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf39645ef839adf9dc0468003a33d2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba35c44bce09b5fc77655d92c5fef5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad5afa0a90676946b5cc3f0e49027835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a97ebffe7e6d580c5635a195c85e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7006c119799421071787c468e25d4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfe85b7cf6b2a7f9fee9d416ff245f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963ed865369b42738c8fb2d2d9df0d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea789b9cbc3c83fc23e5d7738bd4eb0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c077dc414dcdf6ea6f739fc54245be741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232d348bcc1323ff21839811cb3998d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca44e8985b2291f103f829f3ccef2343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde6dce3c15b307f9e8a0bd3ca0042c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033b44f0085d547cf8b357902fe185645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b130f850f1dcffba81224a74bf988c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81400c59e1adf3be29c5ab8e89525c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ceae2f1686f0debfebc13dd901107048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32d5d017fd6bd512c4f01e3514a2a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f05e67463e392e34ca8f1aac9474b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d1afc3e8c691d94a207649b96a3c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be7ad89ac4b19fe4d2499a21823aa252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f5f6a56df37c61c2933d1fcbdc16f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed4c336c01d557d598fb03e82890a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfc2a0670c6904bc2c3b6d1499832955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285a644ea9d566673da58d1413379fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23038981b35ba99faf486d716e93dd1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390580019f17b7d1b5a52f550493859158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002b8e60063dac6c7a45c85d65b109e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5004d09bb392ad0cd533ad5fcac70160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed2deb38fd0a9b46263c1650d68f0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e5e752d6e578bdde879875693c8e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b418184afe96ff40dfb6d07fbd86c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061b640b3525dddc8388b825da154f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad651d2c697def2f2ce6cf586461b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13926663afad2fc008e0a493179c7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71db164a3eb905fe88dfed0d97bc54c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c7931d0a206bc5d42b8b178aa5afd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bab8b4df0c77011dc2b6e80a87952c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089cd69b13fa27c74f72ed3dfce304970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8776a15d1e850d36de89229f4974a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d3697fae35b21b03f574d7f36fc4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c2ed341d91d31060f504b1105e8a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029e0ce2361676da476d35af183927774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e68dee29c3ea1e8265a635927016375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b45becf20c954f79d52ec509e95b9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6819647d7a63b4d53c1d3e55f263a6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb902d6cf0e878edfe9d0e4241d18278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be777b9b813a6c6268a8404c1afc307b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b363547c2b552050dba7e2c1a3e3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367d6c248b17cd018509f46884ed21d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1aa9fe1d30c3ba7b697aa2f1bb293682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f88373e1cf26243b69bb264c72179783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d9455c472242e0b7421cfe11481bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb46c33a04129e14a80e9f3558732485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5b52cd07d30183b19ba5d090e09b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f71c9367dc7eb71d46cffffa8b0d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dc6a78408467a420b98fd96ffde0588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a64c27c1ed5f19e6e8fa9c9353bef089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0d18b70dbcc5cf4dce49379acaa8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602a0b314d24ba345389f8580a107f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58abc248fdb7cddf7d031c4a1440c4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838b5dfa7abcf45d75e7d8dd38179f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02e5ede53627cf481fb990442f683294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4112a670e50c003855972b0a8619095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22682f77bd77ef9c1aa0c92a9c626696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1fe8b91ed01edca5f507b2892fe9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc3d90c2ff496c1db3d7645026930798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980bc35c20965e16eef187b5bd1a21299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255dd56a413c2ff36581233788d414e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028104600ac5764ec6d94275e75bba8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24ee3987e6b3b8ce103be9140db13f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84e17494f68dc56546fe1f96f8af07103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2340192ece958795c440118dd398065104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d24e59173e5a3e05cf3b9e68df576105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac994d03497220a70fdcc9077e3f86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fa8214e2bef51a83e674ac42b5813107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f72b3148919befa5c9d24b3903d4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900f0b9758478f5708ee6ecd62b6248109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b701bd3bee62065e3b00ada8af88d61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3e99c25d87e33d4314a639ee2c024111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd003c045a381e10836c1e9733daf455112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eeca9773c730b25b4e479367bb32f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36890669889469d06cfb914d3ff3e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8e23d384e86118f85f16dc87b8f95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85baa9978ffc1c1b76f5f4f8fb0160116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df396b9c3ec6802d9fc7c7286bfb318117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680613804ca6cb5b5e8107644e6c3814118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081931466b57308cb6e3deaeffdbb355119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9789f81c19345a49c26ff4e5d01dcd7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe26ed45aa5ec206e4d899401aeb4d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb393e0a64a9a5cf6a637881744f784122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b944bf1a584dc63ee43c90c5c8d1ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc1b6c5fe5e53cdcea7bafc1dc7739124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242948b0899fbfed84e6bac7c629fa50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6f3af5f7fdc7c5264b3a32efdf18e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1e70d7987bca9bf1f046abfaa24eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6c6e6424c299236caf4543667e7b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0705c8987cc70d13fac0cf10dfd7a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67babf635cb36eb01195c14e70fa3886130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73569e02bc611cef75515ee0d77c121b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99454ab64e06938ac63d6dba2515e458132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e2e90b874629f8c59dacae3982d2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5f9466f962e69572fe79a59a31651134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fcfcbd396d5f7ee4797e9744fcd36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65022af7f40c897272a9d0e9ec6af101136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fac20f03e13f20aa517fe80ecf7cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9638c8a12fba226b8d387ce1221f1cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e6c5c35f358b63239a1b3c097308d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8746991c5d0a88c150f67bdfbc526e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec8870b24bbddc6fac1287cc1b377e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b6388226d8eda951d9658973f8c97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b9016a78d796232ffa1c3116564dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33208099c37ab040c1ef17dccce1d99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7382d49f32b3f9e75bad356d517c87145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d8a73c167ef69cf2c4854e25770a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13655113aea234ccb9d81c4097df16e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53056625a90b375adca0f827fc39163148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecf4f4702f76840fb60ad4178d4943149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba31ea8a8315e1d835ed2189a92495a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3593581c74831ccad6425b0806ca593151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e466eefaa32d6ff9caee7695bf2b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096144370be8073d102d0f67d4fe179153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca376b08a0c156fc3231b57093ef375154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54499cdb2748828dcdf1854e755093a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f6e01dcba541ebd024eb044d6256b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1a1c5a6a6d144c4ca6104b14cf0d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673b4d7ae5aa5c92c769e8bc3b6d4fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c18f78780fc176febfac98e4aff79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359909254cfa1c47e9ece8a595e65743160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd05b19ab18cb3e964e22ca1ccda16d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ef6ae42fccac1a53ae2c02dd306de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15452d2b047e88ba6f8b29d14b2dfbbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92dca97a7b523c360fee2a7d25cb285164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade7ae571c67c391b1e3350561cdc00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e84fbb29755fda4db93e050dc28f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b147d449ed120ee894660634fb132167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be456ac9183b48610929b968a2fe8450168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1629bc8c9e4021264210fb5bcd6bd81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b4e7ae29dd749d213a342de3b1598170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae417e1da655a70bc93cc2d640d637171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a2a170c27b5672c835d7fc700ddbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b78be4566b25d2842dd36915ff2715173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6e5d7d31b6bec777e4eed7018b134174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df5fab7756f1877e68e20efaaa393e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693018290741699444ba43e1a8e64d55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf725f4c9f24439b00bc42098ecc65c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306f61056392fae9a98645e026126b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485cc6373c575c238eddfa2584b3f9c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe649692e1e3b33b603cc40b905f9ef4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa502e8298646a7c02e1e6da6bc533181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1e8de63711a193f37c8e2da7bf75e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed28d019ec9a28e11d4b2c0ac6f99a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244373ee307369d8d9eede4f26935bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017f471f58886b1b89c0f17ee79c808185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f67c90069af667aff7961db79bd5c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387e747be764f1943fde6e473b7c065187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d5ef5261fb62124a7bd07e90d59f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d8637f58c50ed23360246acbc6bc1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d05765bddc1d41e32771cacab0962190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58f15a2636bc99273cab77d39cd558191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340daba58049341bea2c628afcd8ae3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431deeaeebd9ac5f59ebfc531a93e65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ec94323be1b1bf65df13ef870da2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b790f5a35d1318ae8fc58ca54e08a96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1bad58fd00de4064987daa43991f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763440fb3fd6d6c4c29e138df13b8df6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca64fb81a7dc98f44eb6a52f4995605198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a88f03e693e806c40db957fe56f0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d424952731598aab808bf8ad3c2b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5798157bcf9a9a2316994d7b6ccaa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5e32040e9baed7e11d50f4cba6c67202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9a1b4f9dfbf9acc5695d332d2f03f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948dc9638c952ce426b9ce4b3e85f05204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c240d5d0f448f322e837af3a9de63205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62628e2f191cd2f710e88cbb0690ad01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926ce6f5a6cdab14ebc4626e29575ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247fe73076e8adf74b7cd6b96025120208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccbaa437fbeb1b765c9fc521c78a5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91b3f6f21cf027ff2d3c900d9b7f36210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b215e6c26e3bcc510442edf7e2413211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6aea08a2483a3f8653715e0671bfe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536685a6091429e1a2165480a335827d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07f4742276e41da34d768a5c057cc9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08d22271812569a2458fbbb6e4a5dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefbb6c1eb60fbe291c4a71ad26b14f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03447698fd5ca1fa22907d5510554a3f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099f3bb588fc07a268936395b1aeae6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffa32b191d3710f838ae4a06a1dcb3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97869b802933c6d198cab9838ccc64b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ea89cd62746c2c65ae1db7ddbfe73221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98edecaa4ee3467f85aee640854684c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d23727ce44dc52d94074369eeb705223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197a40c3ae8fc47b6b7d5244ae29764224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60749e71e0987995972573fd5909cefb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826739e427db0ac01b1dd626dbafa45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ee1cee2dc3f47bde2c80ed29f5fd0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8826ab1f5c22607d2a5cff149d8b7c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a5d4275e5e35783319a2573c2ae82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a073ff937219576d3f4fc10f38c8d42230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da500a1c424dee9b779e2d7a8d57d3da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119cf027ecbeccaff5cd15c662abcc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d22935018870fac5737f140b94d266233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e9a0cf3a7086bc0067879320b9b0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22d50c5523942a3f3b2c42fee7336b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12042797172060c6c8aba1e357e17b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c419a000abd7edd16e230a94d1fe18e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822bc226a1bbe6f52a9ede3a21d8208238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e22b310d36ba6f234fb479cb6a4d2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0e9556bde5fc494f941264d4ea3aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59268649ecf81ac455e1ef2ef0eef367241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aeb132a478877be0d5fb68e64c3cee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fe83ba934534eeaac8f5d9dea68b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ca9e7f12373cdc261b9e695f7d690244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdd2f2f9ccc49e0680d4f53a924297245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c039c0376862e794fc78e535377b3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b45b5d7ae64bd367d0c687d6a7467247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c71d3842ff2da0a3af1e08c0567542248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da7d6dfe65ecb3df1cd92b6a2f270b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1279b7391d4abe6dfc34e645752b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3bdffa4e36187e84dbe1904ecfba8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce60f315bcd8a08355731c4b68ab32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f12128510fcd9a70f0993ff0f4855b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aca0b073e4d5b6b41bb35719d7833f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb841520c2b144b460ec74fa9d0e8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fadc264e21ecfe0e70a9fc677405a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe74d7c76b33aeecbbee5ddee3aced1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802e62e9fbc5a35516d413e43f4607e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0c74a1b1c1ba7b7c0ddd12a41b9b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fce34aa9d7683ab39255867231d7ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f21bfd996ab251151b1c599aa1632e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f701c8d7212692d571870267401a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51aeade95cde7132ed71b2c04754ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad6555363e90378efeec84e935dc56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97544c6779c4fc870538c43786497870265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af639fed0663c19f7a84e031c1835c0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd1874ba0e8a5ea6424e04789498ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3856de5686cf921de2a3624320c151f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd8c9e35b07dd1b1f041c37aa4aa5f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15434754bcba683b5f164db40e22c34270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b41626eaaa4b6ca43b801be00feaab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40522e6eda46e56583c3efa2f2126df6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2184dac3b9641ff4d5ae72af0ce449273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c3b8881ae85b6eb63b533a90b27a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab026212e50ba51ce50d814f46e7ec8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d32bb9b54b93b72ed2b8f4deea52b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6b766974e233a79999cb5a2093018277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6b57518480e1a69c7e6c526749710278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ce9a22d7a5f1fda05a9750eeffd46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021fa72936db38a41465b33b989971c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07ecf7febc67ebc62f82a79ee164a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33596f679d5198316291665c45bf0a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca70a022ef453f4fbefff8be623bbe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71835b8db9c193e9a20e163b512e09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520903c1f210a522cb8d27380e0c6a19285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882144168c4913282e79393ef4bbee3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90a0d3f6ccecdf67b4a6079449e7f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ab75c24de1566ff84957aa174f457288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4e2a79e99e8f0bc2e6d3d0ba2c687289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cd279a0572ddaa47ba24cdd25469d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529f30c827ea0bffc12b928f4ab4579291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c31e8d8aea6e62547c325fa1f7fc1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8483666a7a9ad078adf996a61489fba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fbec4b611bacfdc0c528e6c19774e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb07adad524c7da03894b473101130295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6313cfbac7c6fa092bb18f8587fb31296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b6b1626958d97c90d68232f88e26f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305d8985eb435a56d54794b324c23de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354373025791388056ade74ec451dc4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ac3afd785db953dab9b53ce56985f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908c48aa3366c0152f3255256af1abe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c64cee646cd44dfe11c6de166e3f1f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f3c933e29f17fa95dbff22353e95a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf25a71821abb72b57985933ca60ca9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec5f769bb350b5e1d79b9cb8a96160305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d747d3c027736006889c745a4570b84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd959dd5ec4d526d5aa8b7b1674597c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b14963a97e7e978711d8e25c729a6f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e110af7f44559f5eb9fcdabf29250a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d53264f2b56b64141b4174c7d7fe43310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f9aad604509d651a5a31ba7badc95311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bbe7198a720d26b92706157d91b1c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b1674b9048373ac33693c53a53795313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549f50c7fdf3eef194c66877e4c0308314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4baaaa4d2d7c58ecd3b080336b69b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2317b87c0dc313b772584c96988513316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebde0a5e3a1a8bdaa2089217487c8aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0747b4a3106a94c831b52503b365d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f81af47975d13a3a1878784cef173b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38957e92aa0a21dbe666b098d2b6b77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b0302c922ae8f71832c29c6dc7275321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c667e903ba983f244078ca4e907dd96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b941777e5764d21c9bc07c2ff5338323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ebd805ae3dac8764be5c93e2a861a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574282b40d22b93bc2a5e1c92c535ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93bb0094eba6b5381744529e2506ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3860edbfd0249cdd33ad9ab3128db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1b372ef7f782f6c58cdac2c03d4b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a41c230bf00cd623341b62c112d90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae93543823936e847200dd9b953e09330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fc8e1b355a19778bc5787a9005fe9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2031def286901b630925301c79bbad4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13837dfbbec65e3f17cf1021ea49565c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce35f8c3037237312ea93b76740a5e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293b5bba2734e5f41d381ac0736ebae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17269ed0badc68e9ba38686ef9ca9e50336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71955f29661a0050d32352f20c94acd2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221ba978f04f32fa10142689ab2ead3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02391ff8d4b60646cf2ef18a2e83433e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a43483b4bc48eeea8eb2e1a80a231340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd280284bcbae8efc81b0bd41dafcb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5cae38bec844734eb8ceeee35aad8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ca33b6a7b9023f70d2aa7daeb36e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ca8548e2cfb06920c7863bd38aba4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4a6ac8b160517dce98e15746799ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e160f6bc013413e3af1eaf7523ad5da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d93831ee789a86e6c7913b29494858347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c27a775f03d2bd1bdd9cb9cc748a9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b4122e12c1059b8295864522897f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cef9edddab2d6fcce6bae5ed1d46c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e2d848d8b887f196c2001e71205ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328fd1f693fe0fc52a21f5e4cd70c5d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ee8a8b12afad7d3e32652ad1561d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3637fedfca3a6f4ad1e1ac85f8aa6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab11fbf79d11473ee9049b2d2511ac9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49ce66eb7d60733be11130f2d221ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902707332ee6824bbee871207fc6931357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f023f6e5886efa4608b9bbcefe5075358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e55c64034bc02e4ab0541f7be5190359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823ee680ca93c434af26cee0566c21e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d032426680246f52914f085fe44340361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377ad1bdd0c24ea473a376c67a8fb17362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c8078a178a1b4decf9ac26dcc5d8f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46221f03251f5398c68241c3aa7a60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d9ac4a63a0ed1f2555d865fb52094365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dd573747abf7d8f1f77e9b580f48e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392da4115880e550bb6eaa636862c84367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aec35fe5fe5c6c61f9eeef465e7276368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b0941fc1ced1de92af8a96b4f698e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf2f0b730cff2deb7f9e8b90568110370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517076af850e36431c486502d9777fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a48545c88ad1ed3f2ed21153df19cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dcee6cfaeae00dbeae1ad4bd78368373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100f8acdcf86cbe70baa0ff7d4bc536374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08284aedaa5300d3fcee98475e9ae5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fc43ccfb6cbe17faaf6e38671c47a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a84c0358acceb43c4a7e9437625fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaa61c6c49a72d743ec7eababdb4ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69078b7bd2211156172c6a0630086279379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85329d2ed04343f4fa64c83a9f0776c7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1a12e60a043bb57296a426d04c340381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112e381fc6a2a9c4667cdd585d7ed96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3f519b65e9cec3e06e9825154e974383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffd33ef83f5aa8f3945406da46b4d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96afc4a75141fb341b8e1aeee7c2ecc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6111886002848da836d97f2938855bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6c4dbd017233d09a1aff84dc0f434387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d81320b54941315a3a1d3e5d57675388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4965afd85d40e4cfdff847f30034109389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af478e8a06763fcb3563e87f31ae568e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ceced4fc9c3d07dac872e17ce994c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53904b0f56fc9776038f6c7afe4015c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16424163b85b2abfbde35d282cd21b62393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af08b1088a420e8e4ce06a4dac3af80394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddde0d98f3e9f9259f2e816c0021c41395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977c6f4f41d1c3387109da61e5cb58f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c12e08ba376c89413182969e10151397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3d8cd38dabec9de04b8892ebff3f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bc2b02dcd4b1fa672a6492347b27c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7952fff08ef389fb5245aaa468064400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bfcbd40376276a178fc546bf40348401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430d0a740c97280fd25eb9137840f4a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7bc828207b9fd946b562103d5e37b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad105fc139c6c063214a20afc697185404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6956b2037636bc1883252591287e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b8741b09a02f7af38e67547c02198406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66cd9afd1e13dd5c230841358131ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f89ad08a6c1209edd5a1174b2f220408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e1df4600a91dd91b3a8767945394f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b35c67b3f36a13d69419ca3eb0fce5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349670e9b6a14a971d2f738a96e2730c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade53eeeb30ce39daecde02f2516dca3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa04ff69c8963fa0519171cec0b6011413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c756bb4fd2e32662055e8fa222d4fbb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c32d761e057f68930449ac4bd4e2c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26ecc8bf1c7d5d9cfa7006707504e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d99620d13508fe0f430a087293a2c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67964344ad93b06d0f42f0343b650b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4196c1f3ef39d87ce5557bcf18fea0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3360596c7292b4cb4a4a0580965470420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8060443718006dd7316065298f8f8c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11eec22612d6b8359f4f42a5fbf3a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaebe5b256849897da8af0cf91dcd15423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e454394d51c82f917dc2030e068160c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20399749bf8a30e7c5bd707561104f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ed52af4f199c386dd631736a15eb5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbac951b15f086990086a6a0bf08263427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3ad3af7597b2b4f1db3dcacca3a96428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b8c4aafbc442f5f1e9e18075689b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c87b24eeaf34d5fa398d967fa8183430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e582e427fb79922ae5d2989a8e00f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5159661e20c5ec6b3c60990814fec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23bf6443a5b343ed74dfdff9dbe604433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f59ffe97d7ddb691e216b7b72cd3b7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd81d010d2c47da91406eee2780798435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f16ce047ff2ce655eecd6f1301220436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101f1fc3df7b534f9c795832dbc94d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a11c580759b87b2b66503ca4c39b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91385410c479acc149adeca9bd14b760439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed531678a7cad66d0071e6c6481671440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dc9c197021a4b2beaaa93675b8911441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a1a376f1e5f00df902b8234b2e24b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d9cb378f68063dfb04471ca1ea0ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa32f81c7e932edd028c969b50f0f2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01f1b0cd3786aef98b4a0d9c39f144445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99fe47cf490f3f2b4cd04fbaa14e8f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca55d670b8204dfeef02f2d0176e23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c4f04a01f908ea5eecb0a0cdf888c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bfde0dd67d4fcd6ea196ec369a0c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f484643282b70e6cebf6e8c745b70450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632ba763ecf9942a7edd0f9a994e361451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debadc58006251fd832977098a279e75452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fcea61bb4e0858188b5c4d842eb54453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48cea6b450ef4cdbb9f93795bbd5b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debc8b373e70c32e0c9d8ac6462e8e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e7c0f90f3afda508b005c4cfef5b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da40ea023b5f2bd8ac9b3f8b2c646f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca733a171e574d788a5ebc8d7c3c43f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f6ac0c0e6f6068f0329141b2c0d4c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99d2f86b73e8caeb0de053db83a683460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecf37c4787bb3bd2862c5eef8a7e40461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b02af99fa9bd9cdff784c8d3087e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c274de504195c4b2c75aa27598583463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6ce998ec0e0828439c6c908cde73c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec7bdd5b75cc757c2c944803c913d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b9738c08b79389d10233be73f9d5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1330a21a56c6174bcec06db0dcf010467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be140f475bad220f7fd3a04102143bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430be1773d1c281c44c86c8d26d1d68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e94be4711d142307b7a24872347cbf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca51688054ddbdd99ca50e445ed8b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b4db155a9a6e0dfa016986c360998472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66757aa58b9575689041f2fd9d56975473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686305ca79423793498fc4b367dda4c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e4e014dab0856d936de6c072b409c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40817c17244a71393bb7d27542785d74476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b07c5f81108fc91c24476d0424c49477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfeb62345a2a108469deaf127bfe56478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131b6d465c1cbac41180a988a277e13479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b147a0f453d350ebfd1a7fd90a0797480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad8c454a179653c8c2129990dd0aee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4581f8e7d3af64730ce8ff9c2f0f430482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2aa865bf2629fcdbdd8cd9e63dbde483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4973c8a061d86e9dd468ecc7b57ac5f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661471c449e7272a66c4a2871f131c75485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba1cc19907a8abc5733ca23e66f778486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddfaa61c64a2ff04e7b1ef1fdae485487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4212e34fdaac7e929dd78a48ecd88c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa6db7422cd9e9476c32052118125a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aee28f56e96851522aed5245fbf7d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b8650c7e3cfbea20b6b8817b7e078491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d822fe0dc46954895cc3339297f0b7e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4eb39b82e7a827cd71bb5d379b0cc2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c49b4b022422319c56f97a83398ce9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbf9cda47482cd87e845965e2a55ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b048d40e56bc5b127fcef07f9b4fdc5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af18a42253dd19b413582f1afaccdff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9fe29ef6c1e3211f530907ba5ae9b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23155228037542c1766bce7121d0f343499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3d9426d15f113bf7af3eb7913cafd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d363f99ffab858ec23c6c90694c230f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c11bbc90263e7e05e51a0a9e12fc8b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98b5ce5fcaa457c1b9dacbe4522e0b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c431b35a59cb636a3172cfca4b7c87504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637122bb6abe413289634511b7eb8e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8654adde415d151b1ba0658ce703d38506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522816edeee6f70b55f6f44cfcdc09a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637940d4aaa2b84d0202a73ab843676508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533335ae161f7d06b67d77d505b36be509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767a88ed3347c0c3b63c41b8ad0f8fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446838fa7b1570be0d49e0b7d5dc8a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766c86d64f9ff835f72e615206babff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f83a082e5c04910861eeb727356fe1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829c354079beb5de1ade71fd0724109514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef9624544e1b43a5017ea342d53baf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c182c4aa23396c0c0c8c2b1a48b34ea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a513c9deb1081f825bd2a82cbe575517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54163445eced0df3fddf64662f48b75d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3cafe945f1c165525560674394c52519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83618862834ea3903f9dbf44b52b2a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047ae59f0e163ab18abd9d492ec0dd6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25826bd1de1e7cf0cf4556683e00ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc461b28655cfe55d3207722508c848523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c89eacdb15202e273cff70da6fd887524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9d25e828be1177fbb0c4652bb7862525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049a006830bb8240bf4cb6501b1e57d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4589b0a680a1d96a3b0e5c0bfe6ef9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e0c5f6b3bec3ac8a73f3370ebf082528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcc54b68b66d41880267e92a95d4f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e17f7f078151fad17357c78112b161530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d16f4cd37054995b508486e4a6558531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fd1cd61195dc536f03c72d18432ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f1e770036e796dc99dea76c24a9be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d371baf78ad2d400b67f168df28f902534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33732ceaf64301e5edd6a7c3e4f62f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b04b420b55d360583886ca238ff8c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c1abb39a6cef6bbe4db426e619ee1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c11dbddad308cb22e4dc24a996ceca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9233df7a4802c428c7a3d213bf6b5ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fa4b5f07f746547f3b46f1198a818540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad7ff78f417522a84b053abb47bf9b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060fd5e706bb05bd081a826929baec8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243545905dba1fb5a2fdbcbc6b6f8c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec314b2dca14645e2a225f1d7da337544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5957f6e74b59e07649970dd0f511ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efae79c7c46ef948fc37913b9e9b173546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5503b908b910e606cd8895b52eb5d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55029d00b808b1bdec4b05df4fda1a28548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee5c74356aa8d95159e7a52b7d7352549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93246428250527391973123e60655203550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b575e5d37534415756ebdb06743c52551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6866f7551a14dfad8e1d4e8b3f10a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1180889f615c8d5156d63ec3c2e3c14553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effeb31e452b6bf52dda371d6d04f3bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fca01c333e2f32585bbde8c988ba5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bd3e6888520e8a3c5e8b1d40414bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1962729c02338b93d156a64ef50850b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437a01092799b6efd5b114b20c98bbf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35639890ffd61fb30d75d6d5f4e8b68c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e3c260d5bc3ed6f0bf687ccae6840560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb8eb657f628215d733099779f4e9f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db436c6c6fc2631f66f351db17b53cc7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c807866a0174c83c6c26018a6c897e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f692baaacb30f6439888e6ec14d711564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e293bf615e0d4448efa1f55e3f97ebf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a59af16f4fc2e5a50d62e1c414b1d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f313611c48d863c9bbe8ab0e15cdd48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3603620e51604ae96df11c50981be69568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1d7db8da12a5f720edbe3cf54768b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120200ead2480b0ac3579511c7210b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb9f57ce6571ed7f93c70843492ab0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16bebab2d95e71e5c04f066f9602c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495c76c7d7dbdd3eeab150f8df526ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9eed9e8111ebc35fa6639c85d46606574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a032aca5a7100b15aba778f2f89b7ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510bed1674b2e585ad2a40420fad131576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c58e98ba164ead93dc42389198588a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a0e54db58ef9b908150bc834a6dea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb66da6bd54b8f5d30175c25fde5c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d12f34033e9b3d7a493279c6b5096d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543c0021e93f5b3647bcab658c1cbdd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50497f653d690e95b9a0da44f8d89ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73f8e182b6dfea92c688e9d6366686583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c43d07747ed01fab2ae7888d340cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f3a6d6c5ffd070fc110d5cb9cb17b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d48b7498ef55630e8ba76c0a356ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92b6397fd64fbdef887d38c7313480587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a07467deb5c045c998d8eee87afbc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2240063d17e97319ee9fc3445bdd768589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cac62a679e597c0699a26c81096490590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d5ec8fc03e34cae1642b73c18cf44591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9e74dc2692cbb422a8e614d5f99a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bb54c363a2c19ccea2085a7ce3235593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc69af21f8d22debbed7f0d8b29a19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a04d285b2beea19dd16e1e150e64e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167031a9142268efc90bcdc3b9aceb0d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458f0d37cacdbec9a1db1a13feb655e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab95c7428105b4db0cfad4c615d5c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853ff26cd837f79e63184e67625d774599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c50b3ae3be42076864ba8d4628c75a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693beaba048a23cee13d6569207c14b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158f9bb7bc1de81248e449ca4ad6865602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4ec43dca88aaf6fda892b4ed2407b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64db9641c229811121581fe8368ad84604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a4976a7395142a7867ebee21145c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145e6c3edfc802786fe447bbe978799606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe4c0b5fcf9f28676d4cc3217feaf2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50940edfa87354106195175dfc88e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d877437e09e1bb62ca8cfc67c1793c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a41f7d2ce698dc69ab2056799412ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7ea07652993d8ed4a2b96f3ae8e2c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb629a7e9b5f0cec93330a16cd03968c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547e7817903c59afb3fd722f94792c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494dab579145d00c9885c1df3a089c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c784c20ffc47035a8ace44a9ed3ee12615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549bfd6446ef0af6a48f7d4c04a0b01616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4611ea4acfb5245320b769bf17069617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53a37a29d5804e9a64ba1d18e289dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf50266a4fa87ff197fdfee1cade914619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc93d74bf1e9b9d6524bffb67567a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d5c89719cb0fc22a571e40380f90d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faed317cb120d300bdbd13cb8084b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8471c2819a7ac159c4d7ee5c30ad04c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef1400086793e6d1edb6f134904e3a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557465db9fa721336eab835de14bb7d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a00732eee8251a3bc293d32a8a4209626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb98652a689cc1ca770cfa207d1617627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4507115f508964948d4e3bf0480a969628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23673abb04195586118179688477c804629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a101f0479244af3cc51c277b65a5c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73929453a7bc2715a91e1ce43d80877a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d62735bf6ad63768f97c0808517b74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e6dc8020493bd0f42df5671aaa55f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507ee83d54e8ed043a90581d856cc04634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abc5d0b870c21322ece8db550ebc58635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3276d3c0b60e07fadd0404dd01f593636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb7feb9e2a61de1738c26f37373bf2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c85dd5cb60b4963802b46a44561d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7154ad710365c87c69e684c10290845639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7a8a1d9cfbf32d16833fe2218968a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f924059aa4d86b799915b6234b10282641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667e907cc1bd2a6cd864ee981532f2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d5aa97754d74460af1ab54b385173643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c182a81120dc2ec8bc55f34c643d81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79984c1e806e516817e87e0ef1af74d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c1ba3a4a2c4f391cff74e72516ea7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a3d05fd2967ded599af8df3c33733647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0be2e8d288e2c248e0112529fb4a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f73a4abc8f73b553546db82deaeda649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba208595900dfd4c43dcd00a69c4b4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54967912dc1a263a5d3f91dd9cb971651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9051971bf49ef44ed4dc1a55f1e41652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301095247461bb12ad53e6f12bc3e46d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a0bc3c0f13968af56e4ea45d57d74654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ef247edf0acafe2b524b725a4e16b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7d06c56a9d51bdccb9c8f47664869656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54ac7eab85d333fe35070c07acc213657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f69b8be539cb0c4af6b73877492a0a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cbda1505094e53c825ae6f0ff4a01659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e42a30173218427ad5b3f3efe41d0b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e40dc77921809e7a80b6a92eef47a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515d51ab61091c3424f5a265f411338662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fafeca875ccaceca34e7338f9992e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1868ceab856dafe01bc5ef68a828c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b30add9d3e7e10e8bf58c87f94a86b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8f4007a9e9f37ff1141224b15dce3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3c006cc0d7bb012d9f2ff4da3499b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770463520fc7f33575907e4ace0d8e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e7423e84f714aa6754e8fedd4aea9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c809c5d04640d17638949038ec614670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c77c534dc408f9ede2c674ff75995671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b95191319eb7e36387c52cd8072dbd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30551e830a9937dd18e62a21367fd1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb917f7cf1e6cd30d394974360b2f4a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39265996f03a28cc658267aca10f8518675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d939df666e80c1466235926443f56f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d1074ef50d3f2751e3da7a558cb9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ade7f0222fb26e45ae6e150b1dc5c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5737b4d309902d263f40d5d2b5bac3e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a440d221114f466ff8fc42af3b84d0e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799b0c8f1a63e65de60e5f2f9dbc76c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8b4319b5b4b5b87f3399c17f51ea0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d1a55155d919c6d2cd9fd4851f08c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcd90cd1c56f8272c7a67f694147d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3ae4c96502ef3d8bd78eff585cd21685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d0e3c827d48c387f0aa493cbecc5b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3c42156ab024ad0edb5d489a41e72687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08006edf841ca0ffbe23b1f2b79aecc3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18365090ee3e6d0514e1fce1e6a92afa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b079db87c33dffbdcad06dbeb25cc61690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59578caee9222974dc25ffdb892abb5b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78449099e2d5cd71f13a17af89b331692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b6f12f5efcb49f7969cc700e35129693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849d1a85366fac9cf31ac95d2719c87694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22068cfd3a9ad06b73869b17b86224d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43468f51d6b29cab2ddb4c2eb214b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fca6bc94f8524e692cd75835c608e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2994f6bd6b7b1298bf6753e9fc8ca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868adc180696f564ffd81f23415deff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7843bdc9619884e2f38240534c01400700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54f86484d52013e743a8dd4cf392bd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be76c0e20a633f44ec899ccd67f19ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e21d3001628bde5f8fca3572e44c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffd6cf989c0d81ec2fce3426232976704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae3082daa63478dea85a8d9b50ae92705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8641d91aab5473b040bfdd1c57241706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f0e660ec27160432eaa9d0fed3d62707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0b15d1ead7e932391d823267dcbd5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945759753bc59c2b697181b1e170ae7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbaadbbf750a1ac266c8dca6696a39710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d947fd5cffcae11d05cbc66f793a49711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd77075bc5211feda7d20be6530d5af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9d00b21263c2ad87559f411f6e857713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8380f6850e54d35ed1f390e26a9ed3d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f14fb0fc5469fcce08d36b4764ca9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e740f8e2200ad6513cbb1ea20f6c79716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f143cd1e3770cf82fe36983f4215bd0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe80a84f57d22b5c713fc80a774b44718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0822484dbb07362b6a2577eefaf996719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829825bb722303066f8570357563145720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3aba672bcc99cee937e6345310271721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d001cf641c853bc409b062314eb50d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387324451d26027ce87546aed1b1b548723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800834085f411048e1ba4dd42042081a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64087c0af7bef9d84fbcd665dcc28a8b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d3e4c3dbdc544ac9ad70dace0da66726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c48cb88a7392c5599c7f47f68a93d1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d30653a019f2f1357992d09c2862c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259470e47da06bc3603a54e7f79cca31729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aad7f749e82a1f9894ac18b61f89a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348eb3c9dabf8e357fb5c18375e05fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34347bf966f291294a3dd4a28f0ff4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8a2cb0576527275e73e6ff2f6ae07733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81455996158c6a0f3f7e663ec676bb86734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6021c46b04b7dceb4336a484f1bff9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de484b67297d8999177b3d367ce708736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b2297aaa5889444538c1908777e94737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc540739a0246050d96b8cfe9cf809c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5f73747768cb1e9441c18d453b7db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c25e7be6e8398a1ef1c5ea53a8f38f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18815d89aa01b740185b17b30aecc231741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bef162e56d1714c3fb628af531707e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51b064b7faaa10ad3d05b8e0376fc5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716931d80f6f338a114715148bbe29c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf00b0e6891ea2d766dabf1625ec5c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9830e00a3659b4d4af6e7cb0541743d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0cb7bd21bd4ca0ec801db91b64e68747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f487895e613641b5a6acfde9061be748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21828cd2e27a6f8de67c0ff7029243d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be1b0485ae8bc3202736851c976010750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e70971213aa3ec467d1b125ed3f77751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413fc0aeda76f3208b7f2dde6b0bbfa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9f233b11aade6fc353cbcd7a7c05f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccefe22c12e2553007c6b70444d6db7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d6767a378390dc7883ade4ad83912755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67952172ba7a15da0019da54bf6d903756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3a6f206616d4bf0868d0484aaed83757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cf5d78e3d1dd0e9a8a886ec6f2280758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774b93fefa0caba23d968fe7ebb9659759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1de7c51a19d832f13ac173f223d2d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcb7589d174c8352fd7803a57b8376761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab0cd876a8a0208a0761372cc3ba37762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d5696878cdde1d178ef99fc34160d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f679f235f8a1a6f2ae479dad987d4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561cf352047da2e90b63d361a35831d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196214fd10d2231094b9af344227368766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1f499431f90a44fdd1557d96b6823767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d979be340ad254d419a97e2e223942768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e016d61ed932acb11bda645d673b7b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87291b66a51b09e4b04c41e2f89889ad770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee1e180bd050627ec0aa73b9ff1a3a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a00487ee88a820c5cc693966608379772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81aa43491871a9d5f858a10894f243773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabe8f3e32a8fefd92e43c94f0f6ae8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac25fc3ee4ded265ebe457e61027d62775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8682e1382512869271d08ca386f8c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b276815e3701223628400952ef78f5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3d3da94f8882dfeb2b4dba39f1f1f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40831f175b576d8669a1a27008eca9b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40708651f3c5a31fd93084a300c23b35780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b1c94243430848ad2e7c328d1b037781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d503bdfa1e94cbb46473ef6e31d0d1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a1e51c6ad95141bd2b3bdcadd607c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9a505e38d8ba10be9828543709353784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf30beae7dc1d9e1ed0be4f20fa618785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3520e72bd8659f74fb57225f111155786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76425b23605ddc65e306e27c2c1a5cc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10f0ec4281a050a82fa28b0116a8dd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa510482d58965e0d683f6fd70a97287789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fc5d7c84619d77e2fcbf42bfa558b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d18c67cbdd6eed0542c992451cd14791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd37c2334618ac8e828bf4a8cc9aaa8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0afa5eecbf9f09a6393cf827f904dd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8b0189c819e8642386ba2238cb9d0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c17adebcf82f0bac435806b6c2412795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89254376ebdae8b6036e55c0e6dfa0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7f47f1f771e1e7233e421ca3f857a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa41b3db967094b848703994057afb3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc6eb4d5cb3dafd42de1ae1847e481799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09798c386e6fdab174b5828548e702af800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525f693dea847d861dd19fb8267ed5f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e460606758695892a8f8115efc61ac7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1f4fbe49e2cb1fbca893de02a3f15803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849d4d1a74f1b09df50000db6f198fa804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e30d39c5c08f538c194c1fc1312c21805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b84874d40329280ec84beafc4af1b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af43b29bca24351e0aa101cd438c91807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff810c33a46ae3be198912cdb237e6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e244bc9a192fe8285582981801e97f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddf91a236942f0e531495327a3bbf1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8152d1140a549a56b926ef2f3c187d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1b1b550ce106f96b241c526b1ecd9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a566d5384de24de021a1ad975dcce6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6601e82098821cb4d200e1059deb7f1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e693106cfe396910e2f858b42944c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e33be4d8b27122dad2e626f8305560816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14d616bc7ffc4ffb9d663210a08ff6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec719d4b996af949bd14b406975fcbc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be21c15935f05f80839a32e40d63cc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e20862fbb732c4e1531e4ecf6fe42820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe49114c23633507c68f5a6ba48e75821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd22f731f0d3e13454e24233a0c2023822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf7bc4c6cea1300de9f5bed78e3df6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094e83a30a657c21f4af38a867cf451824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfb5989ad19e785b6e91dbfa44df86825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb678cdba9db3868d71ee2cda15dc5f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19b428a3c92ca891100cac5918d7ff827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cccab9c6aec8758ec5727c0440943a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500bc28ea985046b0105070dd9c279e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add8923a9d2308aa2207444881d847c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e114da079a1e39670e0ad640754391831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921bfe1631fdf5630ec9be0010addba832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048dea4306d8dbe48053608ebd02eca833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46a026fea9b4606a272409b2160e51834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416768a3741a5bd43f12727974b868c7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a33a0a1b38a957b54c34f5144ebeac836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc31c8ccf01e5b23d28716878831cd837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b5baea19ae2a3643ba967484ad81d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e8923888d42a82f7ea9fd97086d16839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc09e1f61a795eb96914b0714bfdb2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d930d1c93f59ecd8fae91caca71cd6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e1be8e99b38e33c9df8af717c81d6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d66a3f5c70ac362ffc8e8fb8e86c9d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492eabf1d2b61b1824068d4996d6b8e0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4444dfd54a8419bde9f7806d303b9845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b6d23930752847cbbef5b475441a7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18a0c1b54b840b530cceb4fe61229f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9c39b2b638a19d48277b41c874643848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fa93deb8f8db076c5fbfc4a6ae5bf849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf753e5cb4607b3fe09416217793496850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbc111c0dd6e03fc7bdf21e8306844851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbffa7f6d3d340b14fcb7ce8a22fa5d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd66b5c2e812bfb387273fc8f7662b1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c193dac5f6c8ee93c83d50c01e88555854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ad39d057d28764826a63fe44260a6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d420a6ed8556f5251fe335ce0d742f0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f0320b5bb56ca07f5031607ae70c2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b478315b0099d25a8e60d8e1d30711f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832540016c20285246aee2c9d206abf859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ebba2f8be9b979c03793b631e5677860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29430a2f7e30a8ced5b44f62590871eb861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d6133626ce03a621b5e665c2dc616862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339b320f0ca24c7155006b69856df56863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27caf92335823a5498b8fbfc5cb93d29864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9bad7730bba14bdd98388f633cc8a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a760f60374c040da8f5f23f14512c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ebb458f64c52e04d27f504ee42999867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8435a4c410358a871883f047e9826e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2912ec002362e5435f676072c46c87869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd13ddc842c03f43df4b148246003c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a85c991a46c4c43300960184d3e7c5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ae71cfb87442c1633dba68e52dd69872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f620a624781ad99f8a477e9b1d52ef873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1366b5ac154acfe0259d9fca894cff9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cbbb304e42984925c33a6749d6de7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3563299d7fa77c8729be43913f9c5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369421385157ac9ed437116aff258b0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de993edf4b8e8d09b0122adc00c8a62878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23210c95ece46e588e837be337db2a56879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c32aa8e8d12376747820a8011f3b4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cdefb1ae57a0d0c9f572fc88e2580881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d19822fd127006683b9cdab806d61882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d16e49288abf0bf14bf0cd656242b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc773abaf06290cf4de3373acb7a665884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a4fdfb74e187fb85ec64e31ee2355885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571641b20a2bcfd42ce663938ac55a72886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f936d3b39909833a6efcf8fa0cbda16887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89239cd3ec19bc7d0e27e0f61e551f81888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d3754a57f64d22a7a4dc5d594a281889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6897550d6c8a1be0dca76d7b5c3ea6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b88ab2ecaaf94f7f1dbbdfc9dbdee9891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c20220a098289f0fa3bbe9b1d06d59892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2a5ca809b64e702ce6ce4d1c8d48f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d655192e5af3390be91fcd465a6d5b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d3cf30a04efacdafe084f9df18862895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e33193266ae8b95ff1a734c78ff55e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b999ea9e2361294d6c26154b77193897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d362fb8ff93e15554d556d5343aef7c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ba2623be2087b34c17734b41bcdbb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de147a5bdfe1329e94341ff118215c20900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ea8878f603fc84330678d490acb5a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32459269667f4e4170f087878f61f21902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2eb04263845829eeec0eeb156158d3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de6d09f307f09d62dfd114e6fd7c19904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7bf2e6e15db56c087f6c59c6e4eed905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b649bf0b4d56db6d5c2f4abf86c4de906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ed6a10869a51158be7cd8725749d8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f058676fdd674e760b4576c4ed71b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262a6af1135ba6eb1a7ca37eeb29816909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646fa2497902045f2645274ee2f3d47910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7b33f2fe85abcd8d6f31584d63c69911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52996d742cc11f051aee7a6129250d34912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a7960209c2ee4e95ad305ac9da200913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed168e8a5edaf54c733a7d4e439cc5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fd312eecc1e3dab5503ebd2328662915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08f7aefc72f35569047e798fddd081916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b017e9286a46071fa964ab2cf317a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d95559dd569dde9a024ffbb1534cac918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187adeeda04fc715f1e6c9b3cd6f7e3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43e592171cad3e60b71d7e078c286a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3d879b1227c5fce30fa428fea7580921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef03b5b6f03b82014ff3a3e2252ed81922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f177f4b33bf8499944573bf1ba285923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b7132be9438db0f6fdb65cc5a7832924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd04904eea454381caacacc81909612925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feb285bf8baf1e97f05780e9b216b4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eee3d39822517c048f1a0e632d624b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a8bedbcf6d001e93b7f71c255321d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ad02e033abc4843631f1b739c3d2e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c01d8183a10443bb795b4bd898c79c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbab2cdce4b426de5792157b5561488931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c09332515331393e3519db7d36f7c2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab9390fbc368c02034ff12115bb767933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8977ac9aba3e757df17230296fe087f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fed4e24048b480aad6d32a450955d7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d11395439a7440f4153bd15d2ac0a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488f553b894c04e4f60377d225b2c1c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d8b5e1cff1c1a450324694b0a6296938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118fb6b16fda4be6997f45a601d0914939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad191a919207a4daa5d07b57600d9d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac453f85b4825535ac694b2982affff941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4173b04c7f08fcf7676c9e78bbd0e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acf836fa3404420fd510cb3a612a06943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20886a2d0e5801735c709af7ac854672944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503d02e001c320546f228cc9b3b0cb7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0e14b83d60e3fc5bb5a72933c8105946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b130f707ee18a7caaf1457918fb300947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac8a1ac5f3e6120fe69c372faea59d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b93ac52a3344cdffd6bda0ab1e3b10949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67783a77f53244d3745de61fab5ae603950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a498f71b4a507db616857c9b9c79af951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2df00db9fb9d886e5acd474f00fc4e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc5f8c808b4659be1f55f287a251e5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98476d48be63672051e8ac76c92dd7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3776147020365f4ef5258b90ddb584b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b80a614c28320f356d02d5f80a8ec956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444c8dd7963836749212b366cd0198c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeef0664ce8f67645af5ed177a87794958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f58d23c3864751a6e406cffa70cbd3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60421ec51220bf08a22c32ae158202d7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38deca7b53b1cbcb4d0005f4c10d65961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7c9bd7dcb577742496be124e8f152962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fd750dcfed10810a8daff46976c08963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa66cb67b2832cf553462b9a788b63964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f68add1f6fa8ad67617eb2968d4c92965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f1fee25452363047aeb5fa313371c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c703ab0c6764b78391e1c306f57c4a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577524e5f272023af86c9babd39029b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d64ce99b2e00443a21763eec0eb9e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6d037dafa9420733f09e4c3fa08da970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c959a99dbbb31be1d1cfd4ff4a3ba5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2aa7398f624d60a1316973e97ca06972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057e95eaa48fc9ce01e2c802aeab9d8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6b05bd9847617283fdaef7de0ccf6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850b9b90d841db808acf744076b4ab9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b29d11d776175e001133659edd40f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acf28e7ec66105d907278e0912c932977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f341a843291ae4b2965f52737b40d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db59bf46ffc481edf6699d3191fda7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964046b57779fce49784e7341ceb74b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e94946fc990fbe3986e17bc0eb5d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e68234d4f83ab805e282391fbfe0275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6316663c3f164626c7d2778bc2adf16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3ca7dfb64e103789b4200c500e8a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628db5759baf90bbc2af78e5a8f8a5408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8e389116bf8865655dc6d2c1cf3219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50360b36a8dcfcac67d276c5d43d7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029aa7474c9c0789de1e0894bf6606c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7d20a1bbf6e19c5a4df35d0cb648412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7161139e7692779aeb1643541e24db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc76cf080946db993bf04fa7f28f5a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4daf5b9f764caa9cb602f7595cc6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ae5e1874094dd8432826bb710807416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dc7d2be114e5fdb5a0deb73986fc117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c75b609334336b918ac0f450c6f52518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f42aba8e84d8482d6c9b78eb52f7219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a87bff84083d30c85292ea495e025e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916263a16b39bbd7def7a4e306a260121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe23aacef53ef5538397ceeb54015322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb4d886532e032bd8f89547da2ad0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d0066501a9a4f2c66d9f03741cfcf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13e3f2fe59d1d520b26a95268817f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd976a2a9e90069d1ddb5cef20c522c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6d092ffe312132e19f8baa4bdfd2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067df3db5d51ca6194fff4859f5c562828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dd51b54a84cb045ff9cf5cbec03d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276afce0e101099c72c1a95bd873c32d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7670db1d20d70dcfff3895e0117dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41ace4213a36e61113c366fa41a5f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487edb631021ea608310c36db390d13a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ef850a7537d31db3255856974fe0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe23b38f4f6abeef8e508e4e0d05ed735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aae13a9d6801244d185292ce3e83a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1d58c371cd513c921978169fb8ffd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d7ec518f0197d28263ade20cb231238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da3d13b345d62f487dec3fb626ebbb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3feaee3e84f92e79713ecea8fc4c9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176aef3aa93b3f207fb967a2ba7a4a2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716bcd1b69001e2ae9f6f5fb0cb17be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ab086bd77ae6e2178d8967556329143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b59df3f8cd2d639ba163792fc8c32b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d095c345372b83fcbb04bb98685fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0745f3349041d9bf65835fc083d0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815743cdfa691ebafa1be2a6808cc6fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c93b0969b124dd13286996d2a72a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d05caae40513f3856dae87e72f0e4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b631e09396936657b0c402533474d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de576a4f2377743f2924fad7da4a2e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b570582bc96c585d1aa3425374d7c3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958102d6b0a294fc78eb86da9113055153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f8591f074a134c6044c9ddb24d99f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbae0975c35ceba709874b403cace2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1e07c4c25da610c5a20a4251ae4cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51185ec8e2b1bfe6a188c164ea844c4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1329c198125b063543f9241b7a7a2f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02f300f0bdf674187e20821b9691f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92f604aa1b212bd467ca4add0010a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0a1c6a63c40bc5b233dfc63b50e2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50ce0fc8f5b33be4e90c4ac64b4d4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309ce2ab4077db8bf6178fe59570df063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1402643b3b229e6de21becc5d559d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81212527afe048eaccc6742582df9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba68997536b7cdcd230d7b04b524e8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c899bbdf1439d0432c9aa5f04da1d2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec19d5c09c20912fa7be128c6f9b4e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cee7e61c3be568af06a8425905252869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b811014389781d484e481cfb75c82670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ad9191d47f3ee3b9a3bc4a8b3680771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6323867fad51ec0017f6cbbf86f0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83ea5285bda4627902776c602b5c9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fce378766552e272491d120f593fda74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1086323d30e2aa74add9562d6138175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648025dc2ef4da78ee670fcc0363e1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be78c483ee49cc320d606cf37fe37a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a74c98cb8ad2a66fad12b6ddd2ab278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c238a9766b22ed55c53c582a3a70cc279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8638caa82a0bfc9a7f7523be3eb1c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520af7324d0895c2b091fa6128c2821081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedb35e2976fe45e74a49ab8c03d54282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4afd137ffb75348bd8a3899fb2d1b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e92af61cdb9b35607003167e3cacb884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b3e184d92507069348afcf785f28485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621f9a9048a3ab12bf3ea7f9d7119e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34414bb278342b4209e46cda7385504687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af074f51e38f9e1f9de17a78208dcca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bde12d18c87d465a2d27be22235e2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a65325c00a9b4222c9980953dc9a0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5d7e39ed016d528a128ce875d30c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2dc033224d7a184866c5b0b5869c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19421b14f34fea74440cd7598f3bb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ae35c68b09fdb1acb0c21ad3220b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26fcd9fc03348bd7d92c8cd5ad526995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfd5b7ee68856ce18097b8fa8a693f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4880c4a72a12a534b330166479a353497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004576543dcb8b6f4a33453b3c7edad298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d456543b8d9f64130168c1fb148e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a8385c8f4a19490ffea9c584c434b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fccd4e17fe3217a625353d781e2ccc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880c8aa64719f667d70624ecc97e87b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e2453d28f0d0981ad3a73d7d59e2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b394051da11f97b410da1d61a924fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e95f5857c3c5deab4b70ea2feb2c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f2998a30ce313a30078910389935b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6448b4da24d288eeaf5f5af179cfaf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e89275a618425bc09690670069d57108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacadf8aacddba8a47b515c86180802109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a28960d8694f0c864c13d4e311e7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeca30cc87742cc90d808296404f811111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb60a86fbca7d9985b93b2116450193112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390e83340d46ac3a0371e38226deb18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa828b3fc9a10188a33e07792b0870114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1f2ac9c696485463751ef70d263f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613a2b9975a447986d9c3c274df52a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6d360dafbdf3c685a55c082e9ed61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d3a435e8a4c4ced77f984d4374b7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6855ddb022115c54ada0851ce54a8b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c785479f3fbc5ff902ea863f83f2f49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51409deffe7eaecde1c724df26a6dff3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d77631defc1ff9b610dd1f92452bf6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee52f142f03491df0c7af9ae9a6409123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e999699692fac84f78dbc7c4627e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda35f4309895efe55105c2c67014ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e36d00fb220cadea9cad75ff5319ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950097e02d10ba171253dffad5dff43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4652c11b283f79e435550f56c41997128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15aa207fca82bef766412986e5cb5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27bfc70b99f62bf11c2bb5f527f5db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a02e9bb05619927a96b264ab3873f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655475762fedc7bc16edfa4af4e5e49a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5be4bdb5850e39898d1c74d74c204c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af4fa1643d766a9b47d9d6164630ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2568cfd09ee81c34298d9d5521247135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af18438a62ba4db8b3ce47d6d3d659136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5832098b102d6c30164f6b4ae1b3c63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140cb4ebad8c6cf1e061c899c2f75b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a66bd91cafda44c833fc0b90daf24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bd39725750ec2173430c8f168dcfd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701b00be9046222f0e49bcd67cdef47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f554ff8c2c424bc211ee08b3f2a33d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb88a79fc26ed2f6b6216ae28e75f5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acbfe5a98512f5e87509b1b84ad728144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a106ee35eb841970d884881b29d85145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563533e4b633f8f905282f367791e99146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf472158306280f43842ef46128745147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b9cc4bd2bb0ab4840b786ce0c1939148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3fdc638569046c53396c652199fef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29662f963277d2ce3cfffaae35539c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc613eb1d5b6e7da1441e33a927dcab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53eef43564b8791d943ec0684a2b7b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88c723bcd9a488533bd2aea42e87be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c6bb5b933cddeece43d744c17528d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421b92f26749f7e2053bcf6a786f87b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f19ff1ef47951df4d91f41022f53b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b2f424ee4dc60068582a2dfc399a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21111553c680754d04a8ffe9df8a3024158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3798e495c93e307b3e765a0add6f9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed8081bf5e1879222b7af39685f430160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bc8bc7ea31b7365bfb3c26d96c9a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bae5009289949ccb4cab357ce8d53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ae675583babe902e3855bcb950fe6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce099577093f17c486a2d43782efdd0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49ed96472afca92f8a9d8db9cf3cc4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52c5676eb9aa5f550794831ed2fd4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76e7caee717cffc9c434229926b8ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bef1b8aba92f75923cdb3af9f54adb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a3773939dad91c12c21dcf6d3b34e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d000726e1f773702700548fc3e770ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea878315090445c665e44272d79d49171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888e5d439163d3a10bcd57494cc6cdd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a2570653457927d2d87b9f0570c53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05b55e32785ce6e5e7e213276d2d7c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a938a66e96cde1a1465a14b06b089f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51ba7e9ec389cb178b62c8e4796c5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac938c7ad12829cc84eb81a71300aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672ae68c58f1f0adc5e279b9260d5f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d36b526ada35519ddfd917b9120c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75950c88e01072e691614e57aa1cbff5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac01ef1309ea29d71dfd30bacbe034181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826397d7c0cd7b13a6a83da5168c387182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ca6d766aa646535846fb23193f8b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387f79bcc7b8bc3e6aa7ca5fe3899dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e840423b9b801a8b526fb013874ad3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b2e2441a2b0d390ea144b7d4a86b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fb57ab3c004ebe5d867ea1ae957e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53441741730e5b1e720d463954cbd7e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe27461f822b05ff398baf06cfa738189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831870df2819b9891fded238fbb6c85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298231c1e729e18952faf45550435e1e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e716f39de1709acb7cd48b20d830407192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4970ebf66b995f33411e8cd71dba897193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713847647721b413ac21d231d6559ede194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b3deaee875ba8ec437138d5f65c2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bd2065d80f269c0d148e97ecca6d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f6a8476e349d78fe91069244ba1b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c466bcda9ed44d2c0774e577930104198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13b9703e6d7b539d01098960e1f42f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be46a82eb5abf6b9689468e0975ed3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c41c1968fd41a7323d402dcfc70dd6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9273cf1f52e303c9d8d111b226310202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a497fc46887ce8bd2efbbc074cfb57203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3764f6bb399d0105cf35d08ba0d5578204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c05e5f371fb6f41fb8f9aed5a65025205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8174dccdcc8116a6150d2daee98492206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde4fc4533ad41b37c551b0569b116c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434e1cbe5f218f54948a5bcc7312903208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a1c0f2f198fa1641b2b366bbcdd0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a2bc12d74992eb2d7d426e39c7cfe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c9f325a100eb3dd31185e680de1c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0140058ea1d8cdc9d8ddecee55c541212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54baa6e9333b4359a120eabaafd6fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99a33c1b18ea054e0ef05ab32e115c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364e4bb40ce9caf08ed8da85c568023215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb315b2820263da799a66ce75654186b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e84c34d963d66550a227135695824217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701a3662421404709f1ce15a712f47e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac671b07632b5e53a0a829f3098b870219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b838542e9320d18361b2a9a38dc10a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf495fd5c9604331ffeefc65e345e2dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01079378dffe67397523cd320e86ed33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434b9d126e36bf2fdbfd89ddd7c2348223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60a4b006e2513874f1b2af99a05154224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e83a99127375aa54b91c1b6048973225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddda75b64f7d6a0f4b992416b038f47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa40dc8612341f022274b916b9e6b30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f9fcc23d022188c96e597645a80c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b9005351898cea7ae3edb6a06d0af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d78114f985675d774de786b421a20230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc048d1166eca88713bb74e447d095b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e0a53ba6022795549d1e336e21e9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0af68147f070c7003fd1fab0e8d4ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5997914a9f7c541106f1dcf6b8372234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41891174b99082868ef94b67669eb3a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b9f57373c9998ceb61a9ee298f82e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9941531ffa9ef6daedc82e5f3e060f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7c15263832a189ff0a91cd883626b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3808964908052ee962f07b758d273239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225de30cfb6cf091acfe995e4ff8aa2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61558d5774487cc257b62594df0bc711241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f549c66bd7361ae924d3221175cdc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11d5b292d2017cbc46c6c31bed1c0a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2393a5ceba08e80f16b5d5fc82f98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a2d6cca28592c41c2d1399b907ff9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f0922e822d9b254599afc18e4454f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fd94b2abbc15f18c6c80f519d9911247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f26cf8d86c00679ed187a51b2ac71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32eb17bcf75d8611d44df1905d5fbf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53c4e31f28f1c3d2e78475f2f82d02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acab5371b31c1c51cdb695c4de8a8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999dcbaa108c6c25e92b42c1e0ce662252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bddc383d4c855464c077eaf4ad2f4c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aef7c0e2cfcfad8a66b55d50a7f9ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bab81171fa39da6fc5bb2c882e7cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f39df27fa9cf919e2f00817f17b01256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0a243253a610ac80b9dce68888e9e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa453bba52975b4d4e3f320ab2419d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ce573d735e1f68939c720e0a69b3f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb60437851cab03f917aecddce9046b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe09f6adba10c057cc70d8d0048d4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a8079be054652e7424e78d615f01c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a873e3b40929b659aa166b24f7d2827263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26559d1199307286610f258bd0dc2a62264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa30503c909b65187e068e27e27edc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2b6331734da00899a78b5d57199e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62859524ba97458b2db957cf53e8151267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce5448642afec99f8dfe3ec85aab19268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d0887c35fb2978d396af2bd150610269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abca8aff2b6fb7b7fca0bc62e9a34d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4098cbf16b88ce3c1119eca5cd896271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a1bc5146960f7ac67b86d2a3b9850272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68993dd1e83bcb669a21d5145bc68072273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5675f4201ff05d12b8d6d32e17b15f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee6dcb931261600cbfc94a52d82518275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fb31af29ca8d9976a501a29f6e68a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd50f7d2ceaea5078d3d1cbb8ec5c2f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eae044f3519501201d32f1377dd400278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b2ef44f1a9cd817a1cff99aa91921279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae37c219f382924454f6dc1108fe64c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820444a9bae1fb4e83b1adae803bd73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5509eb52cb39cdb351c2cac1adae017282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e1455d95341209b4de374ce37bd0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd33d6b73e13c63ddc4d8f27d15fdd6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf008d5a8e6f028fa85c2c0df199754d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bf4b22d9164376b4cdd4552b18ee5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee7d65e431b669ee6c86c002c44636287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c904cfbb263d87c7cb2b57713ff4a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd08c55708e57064f33eac2f0e474e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d4b55dee6774d4a16e55299347841290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c1e86e22577def7dc55b2db1159f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45592b6b08321d018a8a8065d4f600f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6b443bf8af9afbcb141a577755ef7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15976ef29eb67b34adc14ae1591a3d6b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5651d058b859fb59cb7f5cbce6e0db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8b8037c6c0fe379486897851cea80296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efec1477924b259589683328ef7bff1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cb89692557e260ad3db885b251361298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93029e4cd659d5d8f8ca3447f39b435299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4c7b8fa122eb3644cc7c601b584b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfef5bd36f6855b2edce733e084d105301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fcdb638250894d177a3af935bf28c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3de05f866991837b7bd15639ab5c10303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56cb0cf1d4425a1c484683f5c2a21e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9db4ca83cad7e514391b5f9ea7696305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95850fadf101e96674b97f077e57852306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af8da67f19ba6a17b6b1195179eeba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76ddf50e61e6f9967025f2c587371e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3c007852ee13909b97f0d39c879c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c10a767d9b73320c46403793b9c4a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d46ba520290594c4ad39b52e38871311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61aad8c018d05995b10a8dbf7cc3c41312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fc62cf0e8da92e27a111bd607fe81313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e345c0204448bffb36501bfeb78ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8304b7955c34a21e100d8c78d833b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2b06bc084668b151f8b30b924d0db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc062f8043eeb60733e17da39961a821317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e921503912a20cd66932d8178aa33a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757907a71cd8dab804e8042327d8829319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240da32214e425169a0d5a2e4fa85dd1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425703922473b923e49ac683d1873e96321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b79adf9c6c5bc24719e86261f19fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf23157d90e14b3923e5df2a73495a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cb72db159d8be4ad6f9b6e74d9546324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb2d3cecb0774417391d0da4812053325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eeaab1fb73f3bdb5e5f033c4c17570326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38868dceec4d1871aaca73dbcbd664327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf51392e5ecd13ab28c26a97753a39328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bb053c4b34c6858cbd35ce4e09386329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa48cbfdebede5c2b595fa3254a5085330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6730240f918f0fd8212a8a1fc35923331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb01d2b8c11f70f1da119522decc74b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada92174373f5259bbd9c5b0422f8d67333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a11f741a501ae4d43880b96bf71a2b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a5c1d346c143508fbc62288c261de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335602ded674975a1c1e5bcdd388314336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d165f835fd634d6afeb88080996372337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c4d3abbc4b87f2ac2d41708b31cf3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ada679237080eae4e2b9da042e898339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce41b2ac9b3304cfb58ae054cf3e8d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af2d01bb28c90edb0da4339c9dc0a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4261cf17a9c6eb523e5a6fb1a7d55f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b64fa38af9b6b9d1ac10cefa2df1fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758df71473b4484abffd4fd4c47ffe5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ab99f854b0b124e35ec4d8ba45ebb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc37a3b03d439c62a6767f90080bdd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d6a41fc2c830d7472a18b18f6d33b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbed81b10a847d3246c969b0b6c3cc4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63819370577793205d8f80113fb4f43a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f33c2155e5adb1443cb3a25751ba82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e46444a565494f8482c056c8ebc29351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c46f10525d4a973b9168cd4d783a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbde830477c04df6cb47e2912966f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0f6e4db3c7ca23483ee1d017bf33c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905150b77eae9e0976fba68e5fe894d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1fdf3fae5be02ecedacc27fcbd191356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834c52e5b14b2b95de3053bc34dcc02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05629557b96311e3d030a287b6f9b06a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a8143e38c1a1f3eaac7a64e73cd7a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7ddcc6c82f8b9ec9a4eb3b22670aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe60a51ffb6811c78f4e3b6f778d990361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282327acc494c882df6c59bec30206d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085921db13c1f4f899a5d0c2e4321ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899a456e4f41e0e125314f8b4754167364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8914d199050443cd37fa8661de052365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cd8b98ecc92f6e35dc8ba87141be7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1324675a761d3c2d82b8a941d2ec29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f345e3f3028b12e0608edc5aefce208368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e3f7a0faa75e697e45bd18c38fafc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888619c6bd44145e4c5a2069506f3f20370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d93a04eabb1167b127bee00950490c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc6a0f8996133ef72d2974e2d05e6b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69658dbd70fbcebc92cc6e9f78308601373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705cb168426257f23d5435f7dbdd93c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db39fc9528eb1d4c643fb93ca617f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ea7b1da5fd0968523b2588c483ba8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931e6ef7276951f3a22bb129f19c1f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583e04522a465f7acb5cb5a2f3dbfec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f7330f8d52b2caa5fd65a2fe8f66b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649eca0f79d417ca059c987332d023a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a50775cb07e44f710545218960a78381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619568df3670d7110fcf99332f6d315d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f78bc628b0f38730ef30330c9578dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d7ddee4d17be21d150b1b57a9106f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581d63011d0d5baabd59f6b7ce51704385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84a739cd6b6caf0ff05194c7b92ee1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d60f70aab49b02450a3ec8bef6a42387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c146ae08690a298ce872b083490362388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2828bdcd2e89e4b802b52d8b7d100f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7258ff644c1224dd77ad099d4bcc0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906855355e058c62a8934597c80d9bff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c067f6df25a99e157623d5a9a4310392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1c269233d6bf4998bbfee418d1cfb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d26555104c78f86f0f2ec9eca7467394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e05b179f5df705dc91d17a2c98415a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccae8a1abfff68e2f854d11e9291c6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644622bc8f7758edddf1834ccb6929c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1919614150d0e0f5bbff6a5be18dd1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d689bd67f35e910c69af201a8536f3d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86848722f11666eee414dfd5b958fac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a18ce2805628abd11e10a38ce960e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad8f34789c6a5648d79c56122c03a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275d11305b320db7212bec372c51d9e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b49063feab00a6151ced075b5234a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe1c457576b028a45b5fe8ac062522405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94487d0f5a3a311c7922fd52afd26c0b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fe59a9b5abb87a74ec6ac87d69985407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161527419d00458b15055a48d7443c26408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00af7e64c0aa8c7c8acf1e15bd093a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cc135499c19ca7d2789b0c547b139410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b3bb0a5ddbee6230cf357ea1a3fe7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdb4971b030b7911393ff40bd9e255412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47a10d084ed3fae4ea553affa7206c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a014242df2280f36f3fd7ba8a5012414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c08fee69c7d60fc33215756776919f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9197ffe9562092bfc39a23abaca01b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e8abbd3e6f12071f444913d20fb1b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4dc68b11551a9f182fd1e715c923f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a033d2907baf4864c548db79786f8f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98de4c5db4ab171e19ee786380062f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c98ef57e7440418032d2841e22ed88421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180fa91fe8908ea9ed0887046b21f71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398abe6fc89bd94ac50e11f1e0cfa315423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a5a86396789d28bd8e2cd599b5b9c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5a56a500f28d3a1fed7abb9cc8003425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f68211baa00fd24f0535cd38060f6d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f580e673d27df8fea29e9e2442e505d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f31e5d8d53c54077fc03ee4f17a0ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fd2b4c2d97505a32c0e27a8d92e9f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072d8f7fba479ee5ea65f862ab0231f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac7fbbc191eea7cc49ce51ed9ccc1a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222712d453436bed88528cf83ea4cbc4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7c030b557edf9565e4584c0a5dbcb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181e7e538a9bb3387d6c3ca2ea57cc4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de543b6ab2f39d78ce427f1a89000ccc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7eff4b51624c1bf1aa4126d071d515436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503678c863772b73699ef8e21ab99f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601767474f5b6cb793d6e52cc66f9ce4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492855773b5f5eb93855247794c4f5d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edd768eeb0f246efc89f516d8293d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74f46834877db8a23e3070f0d88b18441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc881247c0f9caf3a3e069bcbef736442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cbf6f3f994acc612b7eb62283aef2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caa82e2813d5d079ef252cfa6806c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d6bcdb93d8151559d61897a59b422445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495ce06b0bb1d202b91ed0489d57713446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6accdfe02ea0afb75806c9f0bebcc16447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0b11d1f49b596c55b8156a3e14fda448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dab9c3a3eb74b3bd4c3ebb84edb51b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30239a03a91b208864465c81d667f681450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf14f5263b3ed0744d2759499c89e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cca076c33252dae2567b362fb25d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba40d92ac5df3f4f908ee52ea9a75f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369694917dd4c4263351a72a6638643454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6542c04da9157b4a9fd6f1b7a20d16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05490fbd57af919c88f41ed52e6d113456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c400954e3e37cb9e11ac58b4cddcedb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8f6e9c2c20691bec8e177b8d8b839458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94f8630fb186fd691ddc204084ebec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfba762851aa4b31534100fa25ecb7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945190cfb27c7b31e152557a64cdafe5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a38332a7cf98fb47e3e938a01e7ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e685ddcf828f342527165f68ae2ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114a46d5664a43c3d8ec767a7ef9c4b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3957d81af28775e30f5048fa999fa9c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f0142ced70c800e342158fd17768c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0f725226b24c9ee129f9cfcd1c257467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2a3faef4629eb05661c2dd3ffc2e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8edb07e585803222764edeaaeb70d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313b3b635e97446368b08a06fb876bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758da7fb230bdf15f70eca091ab4c137471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcab10c241e9e5b4a8aa96f5de36d71472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f58d977f47386b034b72fe6a98122473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534928329f7b1d92327e281e07f0b10474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a683f43d1ed8ad0f6180ec110218e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c9341bce6209302600ddc95b0060a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38caa41bce1ef71d57125e2cdae2acbe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba3ae2a3bd545f5fb3d5fde0115da8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc338e8199cda0c65ac762981d58ded479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca67119c644ff9f5b8ec317442a152480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f0803a7d7d59adedac37a86ccb37c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad5a0645c4668e2a55e4f7225c8963482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da8b7be1720a84152a3f8ed8bce834483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df5a11ddafa84f9a74b1e1f6b156e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f0b7beb667efa1a502ec48ed34634485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26262251286b6bedacab97d895d5e81d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d85ad130236dc66f61e3a41aeb429487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed78abc8f167fc1ac56665f7848a71d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a894b4deb00b13147204155d6e98c9e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753462d664e7c140a10daf9cac91ed0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5011ca58393449e69c0ea799b0652491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b662724b16ca70a27ed730b9bd70dfc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b93bf82741fe344821c2744074797d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91d280e44aa6903c6036a405edb1d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a077e1f74b0a18b6b8c1513ef10774d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fccb0d71de4ca91b36f1f7aa9a8f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01f9ff05a3bab6b0c05640484bf720497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e2ddd08d6984c142b6bb98f3140e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846997e343cde23ddf308545cb3734b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307b88c2018b0fad1c1154494343037500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84420c40a0704ba04a65492ec1192cac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582aa18f9addc07006392c22b9d13408502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334986f58d49235a63aaf08dc93e5899503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c5c07bca8638032e9d6187be56957504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9e1cc9c0ecb8a35ca837012f7ebd4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7782637ddf17b2bccbdc82466dbfde506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667a119963fedecc54c36b2fa502c72507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fd5997dc4d48cfe097b36e2288b11508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15941b047db4802415d77c525e65eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146641cf9fe9a1c8e9b483c42ec55c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f30440eb596ffdd30d69466ac3a23d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348247b39b9e4d8bac37f32ceb736458512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdb562769264f6ab64658ddbb23c2f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27751a7014005efcd885070e6b670f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8d4e5d2806f46831dbab0d6c8be38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842eac4158e8f5b3d57292ace2b07b26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e7faa39c8d6331656316661de1c74517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7778d7ffe916b049207f5f203f86bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d436cda38db9b4d6e4eceb0853e626d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a38e0bf7ad6f247677a85e430c1e23520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed204dfc925992b9794abf33e5dcde2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa354317c58fe0da343637e17a769b92522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa8b66ec655d8658993438284301ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7b43538d15498e49f7f11b03637f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db6f48b10557c52781e8e037cc8cc3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b70b9c7e69c905d5483baaf3d76bfe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f220d1eef35d0ea4f8dc1164f00fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de91a8c52c5b61905f331148394e1f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe56b35f16ce7a6d17d66d8eb8892f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f0168f494f294760e9b6d5eacb741530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8585886e72060ca0d9a9af7bb4743bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdc10c46598581d8ecab0c531856d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328223d7a6cdf2f48acb0252a787dbd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099fe10be5f5cd7b6f96fac3e38541e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6561741f9066530209ee028d65ec3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342c908b4bc2ba761e34445ce10b668536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8df093a8ff5d550f9d0f18d5f6bfca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1523dd0ce5c6ff46d2b7a5f3a73bd8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1c5ad93bd01295d663f469b1944d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99527ed8385846d83116af3b00df2fb0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40102114ba1fc6f47df44e44297c0069541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345202e6cb75f438f894ada2b3d0244542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dd96f63a910bb0c60a988c54ae9a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b193d585f6dcc6c62470dbb53886c31544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c306343f37e19c1ac0acf3c2243362545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28616b82b417bfada63f8c00c406c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc385882a86d090dc93ab395be8eae4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ef958639af04009d358c51356463a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b4918707b613043197367e5003932549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f7e0a596403c781d69a8dae63039f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09015ae14ef774e2031074f80e83f4ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c53aec5462b2b8bba95a5274d24cea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ef68408c9019e5975ac8fafa717e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfbdd47f9380f2ab59fbc99ca9ceab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2034de708c18eabd040e5e6af43681555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec558ceada71a56ea2ca1992ff84a1b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f004c3817efd37acbf49d72e031071e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3e85bf1874831b3b19473385a3cb9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe23e820458bd79245460b8be7bf17559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f2e717087e44ba69466fca3043c5b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d865ed43934379505a22170282c8fe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600188476bda8722297adaa6f907460562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a89e259492443c5cffd7c6fe5a6dae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f160fb0b9bc59f349e3746a9002801d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac68455e6f67013360fed062bac47bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e829605bfc08a51a0d180fbebaa29566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e51d19b814c533810a380cde308cac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd0eac0c8b253bf48e3e692c9aa871568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b88a9c372b065653dc66c1c3feff06569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978db3e8bd297f9eb16fb54831a73cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6367f55b09bfe001f46410d2636da91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d65071ef8ca520ae75057d66a68012572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd30b65fce5c170d7ad692c20fb56fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe528a6f93a9a2590428255bd1fe6bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b9931959635656ebc3c52c33fc60d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3b23edc48c201fe16f337a253da35576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff5ebe8dea07c09d78ba536c7f5d8a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb781c5f94d7ac0ba84016769d2bd01578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4656b8660d672545045663204b3f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51d55d0ac66daa4e6108558e41b443580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879553dfb91abf95e772c1672b6c207e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a70b5b53879683bc82930cd77e97db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef09b7c530132d94722b7e45a541f6f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f788a6aebd1c1935880497856710f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6683774b21e0f38caf256a4b68942585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c9014337eba29bdb9a6503448ca95586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625546d2ccb45cf30af31be18ab03add587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ac4ee7d20d2751d6e92e379a4a12e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd45531b5f846dae2e28071d394747589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12799c2ac0c9596d5e9f3dcad2ae97590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d074b8224c03002e8ddfa0f388009c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cea7b1246966c0065a8b3641c6bbc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6428103f8eebd1f4c563dac3a5bdb13593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76795bd2e25030a8c47bbe843975e61594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd36759642150601f05b18202bdef28595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dd86004fbacec033e2e8e1b5be991596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be3c08f2a8741ca77e3ab4d8c0a704597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52283f6d4ca0592f0859217616a6b2c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8deffb2e6a885ed0e6050f99d80e2f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbd67bc85e4ca591799e4f2c98fb77600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0627db31d008c82aff5c8efd28b20601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785288bebde9cdcc26f5e972fdc9566a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9af14fbb97228d72b51dfc60412622603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120d857ab955302e6debae38b69be48604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1535a9771cd9bf1728ba02db094cd95605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647aad92e693ee420f78f9265b9f3eca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673408aa172cd35bd61ad6711467cc4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf353cbe04645c6509ac63cfc24bdcbc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3bf9ea9cfbfb51d098b15df1cbfa8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec45eb8be7cbf2231905b9f2427071f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40410c43a779f3a76589590541bcd8b5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba4b15b7074be1fa994138d5286dab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2521ee85f775bfa7d25275dd26824613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb245b49d1b945335e948800cc7c943614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe51d4482a284756e72c7d4b994f27615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572bf0b30f2d4d99623ad5f5477d0d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31883ed0c03893008ac5df7c45515f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b63ff6861773e2775ba0fbe4f90b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf72d7bf750c4c31983952ddc078fb1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b752eb85cd5f78ef1233a40459e344c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db2ad9857e9abd16fc1e39eb70f591621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afe18c616c21e55e3fe17945d1f1b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900573c544bbbd9e32a19f0e3ab5130623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041707c74d5749ac64e89d4fcba44f97624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcc6e55486ee9d1abec02c4cd97d00625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae810c43ed7e95a31826fcd5153756626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255e3c60bef0e80dda64b08ccfb140c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e38dc6d8b30e0fd0716448e2766db628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83665605554cf729809a8a80a063d183629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe9949340c1a3c0a2cd7127aa88d60630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289d1a69f4f475e56d304c6caed98d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b5ca98852a238235941a36de6c8de632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428e09d721193f8ec9477aac81341ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73069d90e569bd919e79af5fc1137ba6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5bf965743af94fc0f21b575a20fb2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1a3c1f874e66c8e07ff6c0ffd0fdc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb418684947a326881e31231716540e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b828df23985096253b2152b868e59d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89013e4f26ea16defd27f886ff9c57ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34216e7015139ca51e5207aff3d3dd7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc9aad1c208047e4f361380eda177c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebcbce7a7aa39c61df193e20c9f234642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39280dee290c187e788f5776d59cff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce320cced3a22b0460ca8cf724b5eb7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61774444725ba46768c52d9e23641dca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fc7d554f93e20ea67dd97b5c08297646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23aae565d718d6442be131081aa97bd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ab2ae2323549331ed050f77f0719e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24731313625017622f585b11edb9273649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba7b9381ab5428868c7ad7f121c0df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf9bbeaf4a734bb1458535f5560612651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2c1a6be533e6b9e25477760982f68652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32223e7983e3d42490ea341349986f6b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2cc5be07c284c375e032e6960a2e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffea5c1718785e9562ca723d8dde2e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324cab5e46effb37a4dde608dab17ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c01dfa6cbaf0de96cc13514401657a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57680e6660dac0341d853c7b8d8037c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564233ef6b5143e56a592845ed87a5ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa94105dbad6f78f60173c45cbdf8ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d7f75a35202d1d4c8e9e6275725a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcdeb34659380edeaf6e637f42a581662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36367a9e0be79858cff1aceed06aebca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ebbeff988c026a6827438ac2d4a1e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697093bd7e58dc81600eaba0781e9314665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357ee9d53161e1940fc81f7bd6ce97b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e282e78b6b47e00f6cf71d1f62b87667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b081ea9c348c0b8c41308c71f0d17d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88b6f1aa6e702bb63552827a9784f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187f499ae2ff65f6faa18542e8f280b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d0f9a5f9ac1fc4856cf4d6869dbce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03370c13adea784d6335a2e7537160f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a9e50eeebd16343ec328fb90ad4e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000a88b120c07ee3064b28fff8fbaea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9b982014f1f69bee893db77cddc85675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81581fae4121913a2c7877fe62dcc724676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7027a4e44282c8ee037cff70d43905677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f84e9eca4ae9c37b486a025f579465678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b99a05a584fe02e20d90f93c064a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ce48fc4ff9f56239a24824a662b24680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1a6492cc305afb5e443d8d15fa2b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e2d714bd79babec07d5a08ffe775c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203eb9e4867acb38b7226a47b7e9353683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aa21bca440b464c526072eca2a2ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b61a4c8884311ef7184a20032feaf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43062ca25891e07305cf4721e4aa2e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6642b97b708cab2b783b67fda89b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e14bf2d923fd10be97c1d8ff2d9868688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25c0b01be983f9f35c1dfff8359fc0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80328e951ace13e9f9322c61f9974893690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff6dec19e32e27287293bda12018fa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274b9b4ad57496e108830ec4f616f53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f451bd43f2d6ba32ec5f13101751d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499eaf7e5f9ace97514921133f49875694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e6c80d99c3e3f7ff6500969c442b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bc1cc340c52c62d6ef2d1357cdc16696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858eb9fb48f6b5c136528c2f19971f47697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e935796d2cc261baf347498a6be45698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68a4b1512529b5b4805234c8353c09699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ee0e41ff9dee8ebcd96b0ed9e4be5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e6f75f5b1925c33f194551769eae8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f020ff1a0ed529fce066b51b5899ba9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b4dc6fbb411269371d69dfa495415703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dca815ac0f55afe7f9db75e9fa943704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3987668a63c82caa600356159c523705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5060b8d764ecf833b48dfcbe4a414e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b363fa8db469b58eb92ffdb4a0cf1b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7911716ac9414afc89ca30c52b13061708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c3d7948495357e5b5c700c6c73a84709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264daee4dab730d1ad8bcce4744a84a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1659d3d4d30458bac77cffaeebfaf9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e2bfb8da409530c851fe93ab7a1b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab76348297d8a2d7df49a0109b627a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2743516e40236c08f667da2a926e4a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dff224ab3cc19e5a4810a2e41432b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdb3f1dc46e538bffd8798a236d8a1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cfbfa07eabf706018b579b3368ac0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2968ff8f8336ea34bb559f281285d29718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3823f9223c02abc2323699465c00cb7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd81ec6968a4df8d627628361f3efc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0754015af72d7acfcc82e8e8c1c3f09721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b495fbb085e926f64753d2a7cf23488722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4303b1742fb22c91b94fa19f9425f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903e31ff047ac7c92fc722ce8042829724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985d1cfe1c1bce52dd5dcd238d13941725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75338030bde7f876db338c984c3db8a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0adf3f1d0c61bdd0799037c614cd6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91dfd77905b110e738c5e4c1b8c0bc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f60cd7f75ced539baa1f6cf85d4b98729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65535668969ed4c86dec5267f601fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cf4fc79c86f10b4b41a0d587453b2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc049576079c0cbd02a4d93704f4087732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582458c81103bfc8e7ddcc016f47f30b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532fd7143ff4b13f5d6612545140f05734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fad82f50c92b87d9fe962c8f943c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70c330f647863b63b7b2ece514096b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd09f6fa3f1003ac4fe92a4989ca235737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80debbfb22802d8bd80fbc0cabf5c53738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8f7c6af2041b7cf7388fa3cf33607739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460deb3b821543181e3efb7f4a47c07740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7baadc760d789973f961f6ebfee2c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926902435cecff25aada8eb97eb48af1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fed62db4e5209b8506c640bddc57c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da450878105d22c6d0d4110e236180744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29874af1364b1daecef5ef240f31c971745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d10331e5b23da0d628e0d51fe46f21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9a4682493e4a15388de2ab759d7d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab926fbcb1cc526cfe94cf0f07013aa0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393560df2d15ca74c824fb214434f2ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647454e3df5bab64d325f1d9cd691cea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8100508c83e34d6fd9ee7d1efc94f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026778e190167344ef660b81a892d127752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f75a4e9e964808569c002911d8222753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f13a9384ddbb81f2ea06b84e1009f0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15de16c51d178e101709cdccd81cce8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7d31fe00f18b20b1f4ba74832ddb2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336d1a6c6d7de26cdbdc3f00a7882ef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1c1285bf692fe75e03bcc16dd0204758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45742d69eeeebf146923ea3ab1ca167759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2429268cc06f2f0096e82a3f18f586760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b9a7cd7e6a6686ca72d36b6a0d128761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c5c63d87b54402a26cc7b56b435ad762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5eaccd56ac0eeb3441095e51400cb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdad295b5b462980a3686733bce601e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dca8845533baa2eab83aeb390c9682765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf5acf003a49d7c628a7153e47d441766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de1a0b938a6e2b1b70d741d015133a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab452b7cb14db0f2ef3f5541475a7a07768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b86c409637a72433f578376d9c5d74769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c14d5ccd06aea21486699f269d5dc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4341112657bae3153cb5fe2dc3565a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53a3e0ea822def0e6e667490a27d80772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f64f38c7adbbfea7477d929070957773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6c5cf39db302eaeb92cba8335b205774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f9f8900eba9ecbc14911d13aede36775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e762bdff52d4b9008c9299f016f4899776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a7791013bb575fba8d9ac41c8499e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ebce06eb74609a25b6b4fe05b6e89778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ba06bf127ba9cf749a9d81c93f1fd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8cb872e081aabfcfdff8be9e803a2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f5c74cb8a71c000946ab5a418364a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedb4df789ba490191a22aa4832b9a9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d0abbdc3b11f9fa8bc2fa2ddd7d47783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6f45e07ed5c515dd511d925872b10784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cebb410390bef7cfe8fbdf4631666f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ed2a8adb083869333031e7060d5ee786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecf8be86ed09a841f381c485572a89787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8b76ebaa69c708d09ca2bf27fbde7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444d48a678cdd643a3359741b50c5ee789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909cc0d542633836d2e865d77201f68790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13857ef6927fe85ed3784ba582d9d01d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf50c4d333191bf53fbe256d3acfc0c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa6d02ab3df21ef98152c017cf7a9b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50909c36a966489e2fe918b770d59e6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bc3a8fbfa7f1267121c90688db037795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0a8cbc9706c350c324cd590525d1c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c484b5953b7d283c3b79c0450069d0b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4885305d1bf6d8600b000ada80f36d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17310cc3c3a5eb576fd21e9443871154799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d489336f418601541dbe410d88bf5de800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625fab7c64aa268b0b22419796aaff4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afd31da0b999aa40dd7a3fa28f83e7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda3d37fe6fa5ade916e18af6f3a8e7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb90fe6ceca7062abd4c125155fe6f2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33760af797f8b38d49b56a1d8a4748aa805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ebfe0243061d89d7e6d2dda2c250f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1243b9730c2ad0b1afa26d904d19f7d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857114b2aab4ebf21c439b2481ad4ff7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df17587af2b110bbcd7e439ace69dbe809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf87ece6e50f33063a7bdcbd995e7f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecb21259b37748bccdf7a46383422e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c98066e3a86d8c6e4159cdbbcb0a91812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349637fc786b69920725dba6e3b2f9b4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb3085b285d7db947c2d048c563e88814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512a17f930e358f4ad197558aa2d81d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d221d6a111fcc1d4b2e87be1bfd2631816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ace1a78f6124e4e10f2f5e9259f70817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc78d96d7212a58615d7cbbb0da4b0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d189b2eb5640485f54a0ae929f0c0ad819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d37bbd57e80ff538974e77cb50758820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e12fdd21d90a6028bae8b3eb277e7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bee5efac68649d1e37701bc6baa67822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9e93b2b11d4f203026ba64553f66e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19f808dd8dcd83802a3c133e2d9b44824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c4d022767d24ea78c8f0bf5d7cdf6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdc1bf7c0cfcb3918799ec28c52744826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a9d0673b933e41c42e253541dc8f1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152fb246c9dbe69f962f186b2b9b97b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff21dc4ea8f15372773ec383e0785c3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c2c5ac2a2f6f32de551541720d8f5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc59a323c718433278ce452c43f159831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a838f822847c047d7965662ab1c4d5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140e0fb7b6cc88410aaed3d91652e8e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45e58f29e2f21bb91eeaec2ef07685834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaae7c0f9f894da095cc113fd3c6524835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03c3c53d02bc7806ce8bbd41c4d741836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f35e5b9f51821ec7c57cf2c2c0948f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b535a145a161515ffc6dd39a02be9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ca646830ca907384f9d8ccb7238c2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672c770ceb2d726a1ba6f8562b81642840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73d1059c662846dc71c21509c0868e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cebdc27dc22d70c6fb00e57f1096f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d41778eb89d84c0132ac07713fa81843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665085cbb4c0a673c49981980fa8d6b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6570526354de64b3d32218bef3c8b92845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e8f087b3932ce84b88ef03a954597846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61493110f7e525a51ee8f7b8d67e8931847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490fcb1be5a7420a03043f547cc1056848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4889eaf695c571ec72380469e473d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a4377127cce1358ab3f5df2d2f4ef850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b07c1aa6e220e587ef14226f71cd4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aeaad64e5069013c577b394098f274852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896ea7f295ace399f8a6b6473a42882853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c035ec3ae314ecf970abf2de387b363854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb2efe28472ce64cb11b2e941fb9e2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0cc0a60735c302b298abc9b1c8c23856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a257def484dfa7dbd2ff3880288aaff857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3640d481cd087bc83a8f8ad23b72801858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab14ebcc29c89f2031b36abe703ab59859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221261ead76f3c271149e255c4068fa860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a54edc3e99659f58265e568556b92861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147cb318314067ea41dc68e27807955862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166344bf03986531fb418fcc97311cc1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829d7515e82e3ef24a21b67af4816c0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264418ea7624f589587a2d782d907ac865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff43394836fadc8461aca1e73e2a16f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5fa2389a64ab5d1fbb984406d5357867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b1b0cbb0fba8e8a218f22d2acc3dc868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee44195bb311cf10c64d41ae24e68b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94f82a681782091c89a64d70a0cd6e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5609479f6e2261bba7041d0183b249871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18117fe5efcc288d8e2a25e5b77008872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf5669a0db22550781aa5c2c588965873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172f0e138e4f3af0412df227e8b2cc5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375352ea5bc9fc0dc90c4229a66e5e01875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbf8d94283ddf937fd7d8dbe0b1ecc876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe36024ca2afd5f8548d7bd4fcd2ced877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab965efff5ca6b5929d25cd922c23c17878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3fe9e1d28b30eb1190059d6eff587879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549d5397199f0e844469fe01a92285f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840cf1651e12cc28a4d6a47b208a2fc881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139b503fea743595dfaa4d4131bd05b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8ec89b3b072d76b9a8591fbee42cd883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3784f63e63e647cf12b726748a3352e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a147f53ead576ff0f490d639c5c1631885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2d516209ec66f8697b9367d057d0f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59227b53ff44309e69fea333baa99a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f9c017a1c3a35ae766af4dfc53c5c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbdbb030f872eeb185abd97721f5d6889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d2469bb829d46434b55e442857e16890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff3cfd888b7d7d1b6bf8b81e8514c6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112a3aad2670323d7a127dc5f50168c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb562b1e8f8f305d6b7b850478acad893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d91c0ed9d0ad93196c1d99cb5d2891894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbe484b292e61c7e778f45c496f902895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62751986f06fae54afbc293699533453896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c7be40f3b61e301bb78f0ac716912897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd92dde53da831381d6ed232c99566898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a512242aa29029ea8bedbf463b92d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f91edb773677f9217a13a2823ef2b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b227ef6c2f9d19427c6308d5147e09901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afc90d52d71cfda3815abc187a658c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd3340e768b095214fa4db934e50c6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbd27d2be6f586a47a59c1b48e7b00904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ff1e3d386af9792c15d988a017490905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6cec7ce10fee4863073e33a1ff809906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce3e1fafd19ff2205026568ef2992d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf3d28f5c27da9efd00d429665f55d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a51cc73fb9b3224ab5b52ea4fde2b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96f1244e37f41f6af5fd65b3941ab7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b16e0726719fed77cf358eabfa6d2f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76dfffc8750022ebb91cdad52efff7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9b1e6f0a35f3928aff5eeb602e1e6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3eae4de24384c495e127fac63c05ca914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333c9c7b4bdda7acc608e79a0994533915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ef4fee87c52ea03ff4c81812b0cb5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fd69d2f4411f00101a195f091a7eb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943318129bf43198b325463b436abcbc918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ac674436e8910df70aa069d9ae100919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe7cc90631664169bc548a6c74b72c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc1f61fb6d2d389ed92d7b3e6a5f0b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6378bad3a9cbeb802896964b565943922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25846416e95ca831c47d6093eea626c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9d40ec1897b7ccf5c2a910a1632ec924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c51a93a1223ecc6ca9a98edbefb28925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b88bb1514a1609931b32c157b9a3c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cd6a17dd4b86b0746880b2c702e79927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4af98976edf14fefc671cbbe808386928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0edd8b3d3ee85b1106b7943911497c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25163379f40df29ef37196b5534bb61930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d08e2854c1f558637ee9bb63c23c58931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d9896c1f5ea47fe30ebec82ac3271932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e9bb9b3837c62e7cd40dbfd035791933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2c644af0b000194427fb7fcb2e227934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27925751e441087ab1332b191dd33f4f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce33fa5e05d0f021f38312684bd4944936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507d42168dfb6ae684be656db62ae81937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1923752aa949eb0df058a3fe43b145938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227a74e9871a46575e844297e44a69b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0225b5605253660761c1a9c88a8ff3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98184839ecea3f97e08343c4cdac1d1b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a226cd44e806715da6681ee716d76942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67a7d6efb8d0793ac0ebbd5fa04cf0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f374f5027753507c8e846d9b8e53a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17686f54f32f16d2c1ebc765febaf338945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c1dd54a2e9aa4adc40c575bb416d1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47752b30459302b68b6840c7b78dcf947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e220ebd7ca7280afb86e756974b0d4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a29595d1f5a5e3346cff83ec8148d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f66b4e0f2352190bd7902779272c8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419d7266738fbbc6d936ecbf0216a54951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807e1ae45776b15154dd7dd01217782952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df7d7094a513332825ce4f2b2331f6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead3995469be6f2696b3c2e20533ccb954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215efad0b97c181fd8d2677e160d06d2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec661b4bec43c91c97fae3622064d66956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfe9e2ad15d024a99ba79b51dd0088957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01b030f292128bb10e42a62d347f1f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5667f982fb9fbbead6ae0a4e8f4a0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097157e4269f5ac2811acdcda97f8f8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57593c6d936077e3f71a9a4275bcc6f0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7cc7f914b577c4c57c360873dbcab962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee0be56fefdd1e1107610375676c60963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5e79bab3a7c05976f6c0c9dff0d5e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b54901e370be561b842f7f72e55ccc965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128d17e65d28ab0c6c11d294bdbf0c5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e127e49a294d09913a20c1f037afc967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23f13cc34deb741ea87a8564010ab4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57207320b094ee7d085a0e88bb5c55969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6044f01afd0174b8c2a809eecbea9d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4044445dbb2f35cf892d819f23874a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f583d9f9875c0b4d2bd92b2e58321972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e7a7ae1ef897cefdfb2704e1dffa1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72466ee2857279f8fb8e08020846f5ba974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afcdd7300e637ef9798fa4ffd73e1a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92351130fb500a4e53914343ea8a8c33976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c0b0052ac21ac684dbf66cb958c2b977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>