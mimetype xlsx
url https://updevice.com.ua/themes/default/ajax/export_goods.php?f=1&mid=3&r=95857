--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245575c52937e0e7d5896192a12416b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383e0cc067df6f69c37d4ce57edbb282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb196d03dea1494becd0c9b2206ee2d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf041a19912a32e88e03d7621976754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4216c87b073c938b97c4e1bc109b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd7b1d91f1142018b5a10fb3b1fd9a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85609865d29925960fe6443729a079407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bf969ef9f26e586076a10e5d2a77e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43678eae88de52b4718da0437fd4c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcf075680fa31b111ddc3c15a739f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fba2ce19ef7e087f63e997609077b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fea6dec420a51262b6243edd30a2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44364db12c0f219e1a5344621dd94513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc09dea45e5cbd70f2be60c3bd315e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dd43b0002943be583d43f8bce4b9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9aab6f5f66b90e5a71c3362a1e3d8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c86c4e37921c2f774a5e482fd0db317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c467845b39bfd83a4d9e55b1de8f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3d42cdd691a95b147edd7a6b6075819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e6385405851c16025b5e9ffd54b4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40839dbdd2bd95c4709ca70bb70db9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e0f71d730e051bc03d3d632b2056222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98944faf86c657f257f486c705c2628023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ef0dc81a150d8efa03ff92cc1168d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d139c4751889de33efa41a3c1c393325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec59473e3a055004ee56657736be6cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80a6f7bbc78bd8e1a7294df503fb6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3995a1504370476d1d1a4bbed92651328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c533c33a751d7c2e573b2133d54b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8cf8a1c2e2901dd1a01e55d5eac4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a27caad9d12094e8d3439c7abb846031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae4bbcc98d1d4456c64900e4cc265932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43977a85446dab860bc83d26cbecc133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d96b41251715dc887c349e90c5119134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c30157bfe149b48429727e211d5be335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3a2b61082539731008b07f8faed8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6696f548f56f13286fd3e5397e7e33a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f9a83e590acdddc57bb8a0496106e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9e9dacbec5e5bc1d5f805c74b47e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3644f7d89bc5efd09b1cad39c4ed9ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7042859f44630171453bfbad9f25c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15061b7fca565f7fc62c9aff94ac0342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a4f936835b5b3afa1026d3e12ba7c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e484060a7b1db11e6c28b1bcc1704344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5b053afebf27096cb2a995a07df8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8b99af51747f291a15644a79a9d6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f6bf506d45c01e9f5dd04ed9ca9d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01177a8835e4a920eef86497b24f0e1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16528026a018bb8ebcd802b61572a38a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d575237ee702dec4e1ce53353aa987950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40441605d627ba352a81a3b334045a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914ee7887d8b2c48cb958c94b3bfaec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f3797ec037d063a2a52859d11b42a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39de7a57534f0a93d1a4b9e88a60d2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6dff57348b953bf0f80aecd3432a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08d86cc491ab85eb1c5fbb2441223356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5a7a990831446561fc0512696a11c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce9679386cd0425d8827117d7678d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c9e4bd9ec558dc70fa898ed4ccc1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5842e456fe66c518e58206122f9de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631376e57effaa98f499b889c190115761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928719dacfd6298da3f9e84c57658a7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7513b7975b97544c67957a474c2cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9400a06190c6a516bfcbe9a5e7d18464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c19f48c3f02751287ff1d94f248f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5f516629b870218a556f13cb001bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded728f4686b0a8bb4e490e3501c0ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821855183a1259227aecb47847a597d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dbbe9be1e071cbed3b68c81c1601769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd58edd31d56675928f9aad35d11d8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc24a64e750a9dfcad3b2394ae2248f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8632a457d804112c2de9f6d8f1e25f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25c69bb608e82c9199a92ae5606c6673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a50587bd7647f67582ec54368c4d7d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97276b337043210fcc7e4676df687875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bee8150008f015ed8a1c3cf8a992fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d27d5066c485b56f202377563758677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600307cdeef85651bab5fa630f7f699c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc527f80ffa47e7a30a2df0a1291ef5379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16bb5e5fd0fc285d1342a7aeb8c05f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55f96eae48ae3cdfefe71d25757eca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705f4c7c81606062040bd7705489d3a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721dcef8370c94213ba732b1329584d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c24f6760ecf73763584cb2127ca1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6b55d78eb220d8535347abe8b9d1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6857a08ad03c60ac65e656329bdb57086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45752384eaa82f0938b9d816da7f06787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f718b8af8a553cc7f8afa7f90260388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fee2fc426b115fe78494b6072410289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01387940713b650a5825507e756bd5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee5b0cbd6c37bc08229144a780220091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b221aec925bc2c34949615f59f4fdd492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a0a214a3508874f377c12b589879093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbd7bd02257460e8c838c8e053bb2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d354f8b75976eb9481370fd5f1c3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bf4a934538dd8eca943f8b6a9382896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7da36349af1e36e4362b2b5926ae797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6766dab9b73c5ab713761d56a88d8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df60e940ffbb8fcaa02a7bbbe72672499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718b716c9e4468bfba181220c70c2d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03b85221c39d91f14ac63086c1f2bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce57516f222a840458a60cb9656fb1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed074e9d9efc9bb62b226a42f867635103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd291e02ae27751b31f94d4a328f2f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32023fd61d7858c84b1569aaf5bae082105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9aae69e32af0153de117a0dad5e3ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd8f8b20713a9a7f264fba1908152e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8566847f3eca466910c4e243924e2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf6acb11f943e86af40b45cdd69113109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe004c5010ace2d88b3e4dad4e1ff79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6e90f025973f44a626200c6a00b6f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebc724412e262b7d2587a4b31b6a4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e72e590296c48521d1756eaa1cc50b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79663d3b9f75faa16934634f7d42df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabf165b5e08cd2f56d7d582e57b8d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aea0d7e7b3fc383f7a674a473be8d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fbb783b19dc7c8721d57d776f543f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e342e4fb2675e1d8747d62c30b617bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b099dddb5a9e73ac1f5fc8266c342bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aac8abec6d8037a5b7d861ea647213120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef1d3b429ba9661d37ccd2020827ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016b0b22583d8609c434146e3771ed8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc6c9ec45d9e8720f45c804cd13580123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7998c8c6845475b23f91be0315303c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813eb3dac4b98e0cee01406e88a8efb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e84fffec77c53da28bfb291618642126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208f81e1bc8f188ffe508261cd64403127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b2c6838c796e53503d2361d6d973e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cce27f1c9d5ebc0c3e6e91f7d9dcb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916b4afc8760b5823f4e4a9fed7a289130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32df147ba4345ea4bc10c28c3612e2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda9fae6a88091c7c29433eca5eee3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32740af362898a118febf55a6548150133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4351d16d180687927338d328970fbe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb4e4df63334b7a457c477361812db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2d9af7d8a9ec1c2a870e996d9224f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d01ff93c943041cdac5db1deb0f83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff8e711c7528ffe6f2e1d9809188aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c76b9eaa7f8a9d45160f6e5f2973b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37952d2249060dc23054ceb93ba2f1ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370dccf8301ec45c7c3cb190e392934141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634b1fac574e85300505d80ca68f421142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9b4b04d8ba42aa609d3c580b4b327143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409001e9281c863626c8dd076595582144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fb37cc5a55c7be933a231cc4afca1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828374bec35855f7abed32296f2f311146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d19679e0a71424629447a52ab66cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7550febae80be3fd80e3e0fd6e6021148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fb1306d332284fa01f20b769c5319149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb92821595703f82e5cbe421246c07150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd312fd21fe14fc128a5e539a2b599151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce91869dbcc3e7dd53f781226ff9a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f595360dc5b48f9c7159bbf110019153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891af2451000e2afc0c1e3718f15f4a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757b6b54fb1e22392ae43547e879127155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f449c1fde4ac0f8c588a275a364e073156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87129466ae2b60b03089204415da8bff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa686ff931805f196216097bbaeebd8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1824f56b542ff864e843d642b313d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be996db9958043d782f2a2b891ad3cce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa8a4a8b34b81a93c778eb261763f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec42f2fca523106d3c900562f1269e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c597c5628ffe102ef695fe7a0a91a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2546561909634eb3ec763cccf37ec64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a016ea915170293dc1fe18d158c05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0282d3d1c537abc62bd9f4ef0b9f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69693456d6e819403445ec69d2a93f8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0a41c9e3abd6391363381163c7def168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68043d5be33b6a06a4a6cf8ba1e59eba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb99b8f9f83cd59bdee22f239b5635170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09920af141bf747ddb7ef48ec0f85b67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99b921f6c23bf29bf31b201f9a26d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52abe5bc11c27cef2bf2c6641c16cf5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e9e99726a0d111639900b5b12aea5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b386d76b00c5febdba443cd25ef0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59810efa3e9025a2bca6a712b4cd21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fd030731621ba765a4254afccf3e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b847fa411332f5d2efc003ce5c565178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c528063339a2504cf0e8bb9ba94ccfd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b88f01a5c0f356e972f12e3f67c5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300efe665923b5e0f931042eefffa20181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516082852976b4d935513b4f6aa71e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635dfa9cb5324dc77adfcc0474abcb2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3206d18f4660639c52cf827d3bad71184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e967e305699705472947876859046d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc0cc84afc2b2f149d4c71401b8637186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d81783a2a7640d36329e398129109187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c406c318e5e3d7d5702273ce66b3fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afe549fb33ed6d6a31d3e488387098189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe74cfcb4c4a46b7dc7f39ea9410dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69155bbae417177a20f909ddc6ec04fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dd19890af68b7747637e79eb2f4ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8917a15a596d546202bb4ef03a6185193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438c151e6c8a8a94cb9124c7997d61d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b8dd32ff97b475fdbef2f28f18462195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d628ac50d721090aba8271f6954611196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe7897041280ba79ce92115efa0745197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df6040eb94f7370226e81100082dad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82ec909e93fd2d7aabb8086e618070199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a753a8554f8bbc6ae4206b7bb66dfd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cea4dd526562f55ff7dc6e25261380201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ecb860faea195e6c9cfba7e4f408f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e726d5f17ee7bf62eae5ac58bb3390203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa322623b211399146dc20fcc9fa66204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836aacfaeba27d219615292389070aa3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ad7970838f9891ed228599d9579bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b993fc4dc56d627cf8743ff0f5ff441207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4c80c2bc90c6a809cc5311bf30ffd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6941acd41958f25a15a5f8b4d97ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe04a0ef2427e3d6da3edd20855d93210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3adf3aaf49a0b0b838f42658ff171211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de21625a795bd8ea334498762347c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f5dfc2d49ac6d83fe08b04e451007213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378a04524ca32db691e41d5d58b5699214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca827a88606385fbeb0b3cf212e56f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded165fd89a8652e57cbac57dce6f15216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48468f9c452db3009f68525949c8d84e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69d5e6c71acf1160a236bc4228db39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd5223eb80d06449749cf5bc18d8a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e90a3ed41f52ae72cc6b2ee465cf12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6753038cc5bd2e49ece9e00206af54221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf72d9e941969fbbc868e8aeee11a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228c42d417b578a1613456cf488190e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a79f59069601384b22c8bef9a400e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5adc07988bc1ba0af890989d849e59225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed9f4abbe1deca1507dadf065214a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73affd9b1ef4746ca4004f766b3c2f23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea693e8cde14c619f71a78e09300d89b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fa507f76f43f1c2020ecffde9e111229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b398eefde85d8735becec9f4098982230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e09e891b354c3809b375f72e33a8c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505f5fc12f224a94f473a6b5ad192ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c791bab55d62b43b9031a03dfa1038233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e82e50b58c5a144e26bee8875b4ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce46c586cd6bef167c24ef5c06c1ec4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04fa93587f3c35ef122b0d4d73afb3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20463b13a7c828ea86a9672fc2f71230237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e19c3c505a4a587e65d4eebc2537c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d14015488f904ffe2c0d9bab3c017239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61f3f728018de2cccf0913a53e9372240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0770433e26bf805de2c8adefafcd332241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519f4bb0b8bb47296a126f4eeb1f8b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892c4596c17d6c7e7758d73ff98a414243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b53f2d6dff9842c2ee8bd9248868d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9faaf51f7bf48eea95c2a26131323b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9908341a28b2f30c4b6229ff43675246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a6649ebca2db907c21f1811652248247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991ff85fe8a1de5a497e0b29e7e7751248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a697125014f9f726e0a2e538a2224cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff324b9696e50a9e8c6b4e65b58444b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761ea053c9eb9d9e00ee2664c4bffdc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94440d2c9f9c9e123a9859c992727a1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6be1ff7b7e1f6beee7f9c32059c40b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a32e4cb4c8c31222885ffbd0257b16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fc5f0d9fc761dab247de1543b18e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30baf09aeaaac637ca0ec05b59861fe5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863835925e6e0ca68a78f9e3204b4f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2899f03a3590def3bf4db03a7bc8d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed7d5e296d823e3f1263361a6be190259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b320bcc5056a2709514eae9d5c6cc0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cc5165c174227a6a7c345d1b25302261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb9a2c45afdefbc13614a9cd8eb55d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ecd25fb8f873eb7f966166ff02a97263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135593e99906fe10f921f83c23d0faa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c03fa07a76d62962a65c034ebde3a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597f776dc6ed53d9db5b549205fdfea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f811c44160dcf726db7885b7ee843267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0568dd0dc3c3feab389f1ad9a598b32268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886d0565eda271123e53ea6b63ad6a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0109c889c8a9b019d0eee5bcfd37d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ef7517de1a54bdd1e77d1c92facfd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f8850eec440cf7b5f02f0953b57ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e1514ce710a6ae387b2c683e34b06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c2189fb4d2cdc7a0d416f78638498274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2659a767cf9637a45c465a690a448275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dce682b86269b1a0e5dc14443a08e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7119b9bf9927da2971a8c1654b610f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944d2a60ea7788f0eac69bc91abe0ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e581f7fb26a411b1854ceaaedb86a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3e03048e72b6d02a3bf03fd5918bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7371132a979470aa9c833cf66074680281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd292bcd7e4563daf0ada66c60a67386282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140b0b0635ae2b638358c0f36fc6e94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881203fab60e70ee47871f63e60aa1f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335a9c3af6198b0f4da578daa876ad4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960e2d5c41f44832dd7d5904a8baecf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2521dc2580e19cc4f175b087735ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192ba262ecac71061731723192f8e64288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c05f08f2524d09e8fb6bdafed22b61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22f8963ad8141bdeb61c166e583689290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ecf7f03b4606a127e84edab42e801291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33b17cd843fbff6823b7ae51b21eaf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c31a8f088c50056425a72c77717796293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e83f8d00cb7f85cfc80bacf5156c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b02f6460c1ec7477a97bd324b952b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0d40716d443ae4590ec904b84779d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fd799698584293f3e4483506326b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5103c12fecab3a9c8b444c2aa5f11298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196c7e142629462eada6075d6fe929f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5346162684008300f8e58b66c011e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d88e5b245d6fca0ada0cf4aab6a5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff90d6ad4c7ed9da67c1de3fc47f7f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e918d765585218b852f89db4387a5c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9890650f1796ddf168156a99c525f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf14356845af60503d0ac73ba14922305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1c65c6b144ee7d267067f570bc611306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180812970f9f31c3ecfad89f7f3879a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9406c45a6bc1bb842d5bcb3d91215308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d707baefe83cf76ba753b6fcd9edf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87413522c15552f3a58cdfe8672f82310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17aed0a7dc8bbb7ac0792ef28828df9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada996a11e97f36725dd274b6a660006312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342b7d07bc416d2c126958b3c1cba73313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322b6f7273a9bf4e6351fc01c4b936b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a823bc351d435671443051fd311d34a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d48ac85d57c90b04141ecf8ab52ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343acb2884cc9922380160bbf5cc816b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58398ff0fe96f00420b64e73999a311e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c245ad62fb590285d5f6ac08352c627319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcc4147790a91befb9783f28e354de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049624f4661ae929eb339e0037c41af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336aebfa6a5e87dcb747f38913fce1c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5e7ded12e66d65f53baedc204482b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404796369fc25b21f385796a2cb29177324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578e91e48ba154f060b0b9c0ec5c6fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c95a2fd2f48bf2063098bdbc2fc6f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f678e3f656efb596a9f77add29bf91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46d13cc7c80aba71e6d2668dbe94d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dca8bfe8c50dbf926f56c8603acb9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad137fab58f11a5649686b4dfe53e9d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9591fbba06daf62da8f6fbbd4ac1d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5fed674024abf7fb9381f01da4ce9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e64cd29e7a7e48bf47ef064084df5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab07eb848e96afe70f4a16569fba3e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f31ca0434d431d102c5256c5fbc514335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d72ec2a89444b0f1806c0ca760aaca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6046b215334579f13c636c03780888337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2671f21abc3b745261591a784b6338338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6611ec1cd2891346eecdd645d6cb15a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b267233df381595f8b3d650426692e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2bf055ded8ff48b5ff2e9aa0ed5f2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b160a19df0522fa447379200b25b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63e5c69beeae1deeb9a837af858c68343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e133310f5a8f5aa181a4d583b0257344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cf6cac48a3e44d912541e944cdac7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6c2451bf85684748d6bf866532e83346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f81ed90d91244e629e1fa1a8b9651d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3691cfe87208026854716f8168f708348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ebb116e32c5d474beff9b64b75795349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef5dfb218103af2018c10b575f8010350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686aa3451bc57f0a5a79faf8a3b38f35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0ea9f1bc635caa5d9ecf7755ae7e2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c5b5d0f429672d82220bf00733d3c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a76288e8f2af4f02d5d1d06ee2f595354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d41d1e9133107eceb45325f588babe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cdd50fc5e8308c71f53da092422b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb816868ead996866653e87cdc0f2f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a854fde28d7c3229408726fad6d0879358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b08973a877be489e63111007cfd68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924ae4eb556d3e941b3ec98c102d269360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415948bfb56dfe2a59801de0cda96f4d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d849422fe2ab3618b2d4c6e3afff04362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfb8eb638360519335e70013ce1aea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c82706d1a17cb877eb146c6d0e640364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501084b8a4fdf53af7b14e3dc166a26e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd74529a452ff09ccc7bc8233d0eeb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f10d80b24113674e487d7de16c5e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9cd255b7efc0fbe4a7d3b1f7a6ce6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c73e9d608d19b7cc841caa27567033369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf3a86e88db83985c529291156ee52370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6109a4a1e7f674edab79274eee11098371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268f9fa8341efa07eab3d10233121c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cd8f4867220687c04a54ac2059cdb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b76151f3abe322f73e113680e2f2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36e43f9670f48ef6a5f7ed24d0bd88375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fba3fa029a0f5f13ad2268f22ea38376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb3794329e83c5db7331868939393e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101d0e5e73aa50f07166e1dadf4d280378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2daf8102af9eda7fce5edb1472c8d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a494d07a7c4dfcd83f133cc1b9c97bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741863ce699d075de6765cb0a840b2a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87ef26947bd51e89f0b13178b8f8f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d841efda9da4486087a72b77c2010f9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b936664d75438133a68cd4fb67a373a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605d9f09dfee977afc3f274295b9534385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390c9190ecf4945dc81c19fde82e9ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d29dfe2419ccdc3c6c161ff025424387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc325de8aa8edf9026523aef7bf71a5c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495f9a6524eaec00821c5b41e157096389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a29ef70349fe9b3dcee9225085afbf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeda9f4bb7a03e5de656e1db8ba5e39391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c63a459c64d9faba95439158d7619392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839cc7a23adab630462911eca65bc2e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2b76de8a355dfff0ed255468d7388394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77be1727e7c438d108b714947ab0dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e0f628a3b671a132e564731668e4d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c13866f198518736017aa8f811150397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb39f924347c1d2fce2f951a668c3a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5646cf589dd27a0f229b724f80c8a47399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12af0be653726b26dc618cf984cad44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ff9bc2f2a1a4aca2e7cf49be059ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f3db9ecedfbbe8bdab975d4250909402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c87e6357d5e5ab1ab9db97369f98f8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df76a2b028f9aeecc74945f0f93d1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbb17fbfcd6e77e028aecdbb9e37c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2324cc08d5591106d6be4d0fc6c80406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077e5855728f017ccba54bbaa63796b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a5a6ebb5776a3eec2d70c0eca1779408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37138aa5e7640044654111ec224fac4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140654988668ae9ae1844c2de4cac4b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026254c82541a2fd4b5bfe6789f17523411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1bae37f8d6fc1f1443407ee4a70f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f394d1bfd71acf0cad0cd9ba202ad03413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2ef015b682a5680dbdfccc54c8283414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa903c58a3680e55ac10dfe8e29da65c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad698f24df4b58f97eccc651e1c51d34416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e6ec905b6f291b50ce04e4fd71f7c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce690b457dbdf82b754b092e4af9d7c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6070ffcd9548e4d7db5b91d59e24c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728427baad92ffbf474b5d4c21ca81f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a66e0ab0ab79729dea0b5b9ad80f48421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0a784d121dcb46cc0471305d0d117422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ac6055bae3ef43a04237cca0d80ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad59eea032ba6ffef140f083150e6c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978036db31cccff05ee1e7718362ebe7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcd9dcc9fbe1e26932e86d62176ff0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40a044eac276072184a450daa3078d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92871ca85fc8a31ccd05fc9ed1dfdb2f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301aff85935faade7f6519c97151e70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782f9b14ad0554fc24a66a2cc22bccc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67006d252233c825be7fa0aae6643d1d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c622fbd917ad5021201ebf093a4e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bb15fd131576dfd9fa764d4c21f83433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcafab1d16659402fee527c6a0eb0f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c32d2fb62d0e2cc6756330d1f5fc9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1a8d11a030b5fd5518727ec122053436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8033022bc751edef2c60a458087e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1c3a1be68b11f20ac5cce049fedce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4696fb31f8f742af4af83fb769502439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccfbd8afcb8f3ea29725507991b17c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47d85cc02e9103419ef062c64241f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfe58da721d5ef1984432f628c5528442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337243adaf302b38f755d3284558aed3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c330866a225faeda6e8b4471688c15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea33691be3345c36472740681bdc12445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf719241e376ed4661a459e3b5b721446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfef4df458173e45ab6c3634c1b843447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a8ccc7bae57886e59ad77160ea0ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6969c7f1260d9d6380921d4c99f168449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2d819b4ae3d9cc51cb0b57b16e6ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3fcb0bc079cc1d09c4870ea1e9277451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda1aacd125419279dcab517b982222452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b47000c0e529007e7a8f80d5c0488453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb8246fd3e77bae029924981a4f132454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca119fae524a6ad23d24f754017be2a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027ce89f2155fea8999929e030afcf1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fbbc47d9b5491534943aa48a8f8fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705415113d6ec2d61bf0d0925e6dedfd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465dc5311770011f78e60823f08bd70459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87485ff0de244341b657cbcc130423b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b768b431ee5f3bd36cc7da12c70c06f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97cfde7e387016c2d4532b340f872b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dd3979ebb71639cb582792c2b8ca6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f9d8279efc81735a08e68246cbdde464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd9a7813999d73be202ad528fcd808465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cc3abc00694c8d1a8b4e04ab6a4e3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529cbffdb7f9eaf8b4e097da843ffdc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c18e5c16d587bb612393ce5a2dda6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ff03b7359e14771ed0a82f56b6da9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd663b501ed4e52ef925f71ac771af39470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d494b7fd7bb4b707dd906eb3e95dbc3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0ecdb85a83c993f2b33ba7507b46d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036ab355fa7e51a98d52b072782869e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fabc370aa834df763e04e712c3d47474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be670b143f0534dbce2a0c106c5ae5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92252e960d2849fd5dc1fd8a270b7eb7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ad44c5f774303cc816ba190255584477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd467bbe424baee2d91090e9cd8ad848478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a0b78a30a98ee197ac952005aaafa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed4e5abaeab36b71d8893c69958091480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882aabb6e4af37ab82702eff775cbd2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722d0ff5bd01e8394e6ef87f0add284482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c92829fc687fbf2bc940feb8594b8e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16dfaf1ecdc767d2795aebf6aaaa43484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18042da0d34bc548a60568da8ec9127485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4240c906b870a57b59a49b8aea69c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaec0452646b4593401895dd200ddb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294927957cd196e8fdb6a646f00e926488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bed24423a2fd9078b035704728f73c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6239eeb638b297192b1b8b0a52bed44490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de529136ed5f90c2e78fb5271efcccc4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05312da8d1c5996daaf1a0d881c15a8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e742d4494df634f207b73b62465de46493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9994c313dded05fde4af3d3792b4d52494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19820c988a759063606ee250a98c56e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fbc5091a83e2cfedf310fbbba876f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bf99ab58c9973272acb7d564d1613497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f12cf5e8d7dd333128904f9a4d399498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18ed2cbd5a21c0d00f5b0c1d917570499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa700cffe0541ab284502750ba99232c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235c117219333af1ddfc38c5e99f68e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0f9d48636f873111f395e982fa206502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f6aff2b178a4592301b8f2a3ac174503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5b28cb2c671804c57e3b1db8f5e54504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebfa242fef1b2ba354500ed1939a46505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306592b03095d2ac496f4f7474e6326506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016abcf2f3cd82a92109892253924a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f11556214d0c477f25423173e9d645508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceff5a8573c8d35b0c272e4c4bcbc14509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8107bcee0bef7d43170a4250e984e0b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0954aa83c41c8ec8feddb19a65dbae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3dfc2f352c6fa87dcbb6660e8d658512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551cf13fa587ac48293b13fb13d74ee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3492b0b21abf93ef78717d59e01d09514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599879fc0e2ba45d2940e11cf13368c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c19d1fea50e4960623993610e7048516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ff18ba66969bacb92c932e2063fca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fed6afd6e5e72177dcae595bb9a01518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c463dda18b62d430c57e01c0bf8d18f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e9cc069fa67fa51107833b3c92179520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a00c59788cc5e00579063674b0328521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300d20d391e42b2b6c7632db23d3662522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278695092ed73b1864e4960cd193a4e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f6de0b6f6cafa1ee720d97686a1d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77bdcbff723711c7498fbef8bd3a9f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a17110dfe9f105c801016cdf9d8c74526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10aee11648ecbdc5092a0bfa4dc206527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574dd0ca1181a31c87ada9397c79e20528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71115f2d3727ae0a83208f76d7deb7c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042998253e62f3d0038545b7af7e2ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45babf86cb8e34629399fef9a6a3677b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78450a0316943bffe3238ceca16d58bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d64e5130a5043454802f98d759b6aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ae833d670603c186cb1f6eb1bc417534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3e8dc922e163ad7ba8d2ba82b9ca2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1503fe97b2ecd5d15f1130f3e30e66536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d08f09bb587e07b5a234927143096537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3d9e71a28aad72f3e5e05a1749180538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bbbacfc5f933e5acb942d74e6df39539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ba504d56a08ace37accbcb1305627540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59835049f4e33da165a91383323c6c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950aaeaa7285f1305064ea5a6f51d0f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652934ca85210f6ae2082591a12975f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eab9c46945ac94d47f706d75fdfa42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470b7c9cbb7a64d54b6f05a5b23f79b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02499b318b3ef57d2ff82555d85e1b80546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429628a6e14d1ff121d0f754ceef909547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95468e7c6691c77445d3833defda5e1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449a3656c7ac7ab29a54a3530fe56e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742ed39ebd5b7705d5ae7fbad41054e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1973df9c22c903d61dd277f82f38f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d7f3ab55e9fc978cc9fd234db3f21552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d81e168e5a385002b7fcf6b1d5722d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ee9f31e76ae7b8336c4ee86eae2c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e1c1f7cf9165debdb31864e191eb9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2710b74fc42a40eec9bba5dce78ce5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68a7b6d65e7c6314bb5a33b589dad7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abb4f99dda8f1431bbe40c3494cf36558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81fbbf7cc6d05e083c670feb71a828559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab24974ebc97923bbeb642a8a7490f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f689c4a42e00a8d8011fe3f45a1f24b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9df3226189ccfeaf5fe8c1204cde3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa649fdf8ac20a1adf11d189f6f20a6d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc614f4df4dc0a6cea391fa123b3b7e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5f0ab69c57aa180be8a291fd976d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696e934d8b767f03440e25c6a679825566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cee3af5220139b8ded0a869042a64c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c5b5cf118a0b897fa6f892f952440568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd57b19485074e9aadcb7f8e73ad82569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d0391d89f748a74547e5f6da63b24570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6922ebd8095bff6cfde7fb796a7d9e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4729b903b998101a30571230ac0f5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7334c4d7e42725173e2dc2c623f48c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e872baabcc905c7c34b817fd45eb965574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b911544352f90cc88ccabf173e8c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e31e8917e6496402b38454ad915da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb399427f9ee6d1211e0c79a32d6d910577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432758fb750c988e3de881c92d0237a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fefebefbe2a823fbcf97547a70673579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb172468dadb4c05a2a88393e055207b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d432f3144c36c4028e25ce198dc1b71581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954f26ada891ed7acecdb1fe30d8ba1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055b35d150fa762964316db6467aeb6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5516b1233ad6ecae1875d45200e01f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373441edfb4d29879efd471939820cd6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b454e31fbe2d6a649f2d1b94ce7d67a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c7b162aeb89402f41b7fb3a5c79b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d271b5fce184f1b4c28730744c12e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47876a97c8d07efca31b421411d32c9d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413eb84d262e219a9c4ec8fd673a1d1a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47929b209bb49a888ded718a8398486d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1c9db2fcaa13f77c2968cd7eb48e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5131d4c2e53fb9e226250797ae0bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0b52831c7b563ec32866d44952e8d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2743c7a8f5c02c555e637fe31815ed9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159f2198f4f9c350d5de44ebdb5003c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9036aec91ebe7b102e7effa1ce837597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9974d1802e0ed89682ae1be9c26686598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4fa868b179b06fc04ff19fb6b983f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bbc03ca94416b00d4164ff0e20ac1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab2b1f5f381603eacbcd3b9bedddc5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9af6d4424886487a716b7244adacd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ac8c44de382e06bfc7ad35a8dd827603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef5692e5530722c509026fc5a02d88604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed71c0b82c433964521a6900f2513f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7efc69c733da038fb4b0159da140c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96a6229bd6accc69663d4dacd019e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82872bc33c58210a375716c505b8f31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb795b40c91be46da459899fe6edccd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf6d6840e558a9a3d79455379e6d91610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7298070a91c04374ed6db935788e80611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27af652cb1baddc851ee3206ad9386612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510cc838d58eeae1f8f380f32797871613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94200df10b518c6a4f077a4a08beb2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a49a7c50c2f2f31ae084d2714199b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd20ec4fe5633af3a9e87f2e679380616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a2e240a60f826792ad7483239549e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434facfd3438f071fdbb299ea6a239b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b126133a8d055c660b522f3ea86b549619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de51fa2cb98219e1e1ecfc787ebfb1d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da3bb3c2192661f046b4177618d952621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abeb245225bd80a2616d1ad5306ff2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be4e0c67b98e4608f2d6536f133b08623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d7bbd211e6975d4a27211a9e40cd7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055f56642f0d55f3ad798ef4862f61b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1e14e27b65a8c142516c8f5dcf4d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1af3c8c03f75983ec03a65b9495ca2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a494c411d52072bb1137b33c88471628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53251b9a8640b630f2de197ab696c45629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c754209510a50ff61f7416aeb241c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64082219b026cead394ed5fae7cd25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4874cb767995ac981ac7064135fb0f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe07f07b168279081b0d3fd4f4e4485633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54edf2d38abc40705f0317f3126ba6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd3c77d301cf1b2dac8a80abb99319635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf72e70693899e7f6e015dcfc428f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afa34eb60adc5e00efe61751b4a444637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b7956b696f15f27726190e77c00e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6737589b6c5e5953017e3c2fc3ac6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d16cb6523f58881d83686ef4d3813640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a2138472ec8e5d22f8bea209507f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f49e0d618093c058ea91492190d823642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af67c3840f056788d5185ceff72cfe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf28e044f2788384e9358193edb4ed4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e27721a5a877703a8043900157f5cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ec88dbf1923e6d4ced330d9d8841d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b44b43237ce303a18a87cf5270b81c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6c388ac8398ec5d32381de4cd9ae9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8df2961baf262c671896d90bd9b8c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5a85cc288a48b91cd4705773a9d83650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7fe6fa8bef6a96f2799cacb7c75b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9770d64700701eaf25a3dd5e1cb54a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f0bb7fea302513cba09df200af517653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477eff33a4bc95d954708ea42383486e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44e0e5f618b908bd6d9ccb35e0ec42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595e30bdc6916bb0a39c499acb301d4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d91c65a631ac78d378fd73df08ede657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870843d571512469209eaed23428b37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a14082af32c3fddd1e751ff3bd2bad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6016aa796d96e31a8a7a2081b5649660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5bcecc49645d33c0b78ecec04338e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c96c86b2fc19a1a48074afab61b88662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf2ca29669a6770dd153f6672b0505663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f6dea346f305864d957984fa8b601664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4483ad733b7a25231d046370738e605665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68008e14936f20ee363a21d800fe07666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710a27e8ed4d06c52587e7baafd6a68667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b73fd7fa6604e72d0b86c0c8954d27668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24639172cd0fe2429b45976358a6345669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabaee737b9f60db02060ff7cbad245670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43c51399c6b2764595119b9b9d3cde671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556832f2f6242d251574906c0b72f39672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2b01fee6fdaec496e23803bb8ca9b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e4f29923113bd5b5fd4c5003ca592674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2fcb2c7e7ef9580a371e645f03d1a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cb1afc5de03b41e40be29b83becb8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fd069c249da3e23745ed6c887b00a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c86b6a1b318cb71551ffb0fa2b9638678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0de178218c6bef5d1ae82d90051be679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa0d4ec0c4cd5c809dfe91dee52086680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb32d5edc210006860200165d361a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43818fc9a36b56b7beaaa06554643b10682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bec257ce048e2f3a59f34d1aff0b77683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183edce3c96fe33f86bbc50ff257e208684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213421e16d241c74003ae0a4cee580a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcfd554206745433868be5dfbe894d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d891d32582281e7c8ed2e329e5a9467687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef045d2b7e00b22d1cc1496475f2827c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856b5e329fc0535a031edf7c6c95d7e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9039c4f17278e9860293f37469e53f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0afca7afe6cf3eb9408525eddbbb3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f4808b8331e631460551107ff975b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f99a3e45528c67398f83e7b4ae441693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462b263f1422f5c7d00b1ce009e1950694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae424026e0bd30ff5db5e4b9627a09695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c1fec984ce5667aef76763bc33ffa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a82fb7b9ece0432c75f1b36ece500697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de852a2e00b4acede580b5c932ef5c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde465afade9d85a9827817f630fc028699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6829f2b8d7ebe274d2846a5cdcc6f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2d0952f1a57d32649f7e87940dc45701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a87f2797bdcb7f576cd047eed58166702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a730322f3e1eb805a34a2a638140a1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f26dbd5591419e9db7377a9444c13704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdbecc97a04ba57d82780b36d0471f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374c9ba72b4b2c29b4ccc3b012bf9a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a9bb9508e39bef60c9eb29ec12aa6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9bf428bd3039dcedc184e4064d1eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a258179f8b3168caf04963fda79142709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e56965bee553bb48cf22a371b5da8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480bba750e447baa491668ca0df0b56711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28260402f2a05b6cc05811c19ef80de712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d99ea47297eaec05359286355cccce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22afe97d7d3cf085dd229862d857e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e8eec55657c94acd0782f67ad8f4b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06306ae7164d8ce5d92652dcfd016ddc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91643df204775ecc13fae0cc9b2f8013717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38a8644a1fe1d5525d3c7a52d6fb29718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310a121d18aa1361b007bd3dbea5acf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d962408ec06614745eb1382404af0d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e46a44ece0629b003dd62dd456cb5b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb101c696dcf3de1008d57685caff4e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61436ccc0e63c70922d842e52f58d071723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01351e1c450110a49a348637a09b335d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48952b546bc0e3092acddc3c71aaaf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581c66bf865a86af2412d41588a2152726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56b9cdfcb8592472f38c8f4396533d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bd8ebf2a14da8a4196840cc8ddd67728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901d3c6bb3ce949ba4308cec0d9981a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7891c11a76c4139ee3677a0287050d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d33e60dc78e95a3a11e0990636368731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4195634a529225c6a1d7fcb9ff2a47a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df207327be8266e79e9506253c93102d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2106f253086fa127509bf2d6e4aed72734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c34b0f59c95efd23580396c83f85df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba42978a0fe37e26d9ac84c37335bc4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bdd199fe2a4998c7e04c662a75d04737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ce1fe07b461775ee8d2409807543b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba050f24fa6de78d362af4c5c93841c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13baafc562f74c258e01fe2faddf1b3e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81089472b3e058923e824803a61b05ee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fae40014339ea2c3ddce4dd1a70a1f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119179412626e30065fb4a8c368a569b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134820c708d2e1d0f118fdab8876f59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c14b0e0a14e83f3d8ce270b36c291745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea943f4ea1933380a5b250bff263a2f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c452bddeb8891e2358b384a55f914747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7333aecbe974fa76f0eef311922f96748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154f8994626dd8bd440e30075d77294749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82584ea242c11fd3635bf807b238b202750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f4f21f9d710bbead306036b7905bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739741dfe341e4afea0eb644decd0cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a259408e75eb7ba31bffff3fde9cd3e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07084be1a217f08b90963d43561fe7f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f67e7348f7e44dfa6ef3e66472da8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e440eff3ef5fcc13e855b491b20ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d748a90b6c71b4b869e70a27ccdc6e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d02f450f6b290b541b6c85e87134f2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fa7da6cd6bdf320008a63a2ff33c2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bf055636c25d88aed17ad9dedc00c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bf2c4a865f9668570d933d70b0a75761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6595648b5aee5f764986454ee75794762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc690646722fa90f4b0b26ca5c7911763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fc27f9cbb91a71db88e127980e65b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b57208b51b585c8ee2026faa2b568765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56fbcb9a9fc2c29321bd02e60879bc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9345941feee8ee1a6dee69baa81e8d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7446a639b3b258b577cecc6d18faccf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb007f9448bb276e5ca95673a1dacd44769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff4bcb9dc1a6962709dffe171cd26a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ab42877585429e2c034a9532b491b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638e3101fc308665a4f44056fd8eb86772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf68f065731972655b65d7b3b9e3b2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beeaf17ff4089b396d107946a33f4ec774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb8c946fe08a602e05227ffa728e35775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9416d6d554ec70a91b0ee4d639d94776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcf82885b9276b69aa579ea6905453777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbc49abf6166ace2433fa071a6ab5a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a970ec110bc641f9ca7ae5fa74610779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1096f5121b423112e8ae6876c353e89780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1bea1231b2932ff72292489f30f62781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170573a2d774c1067479359ab6db95f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946ff21161c669bdec05694075617a9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cb885f5ecfe835459deff0764045e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7062a936a1881a15648c7f32efc95785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ccb15b0c06c7fbd3879edfabcbb0b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fa28cf3c2b858653df7cb1eecda03787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a2c3e07db6a611b2979b651d9ed31788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dffedfa43af17b81504d14e5bfbeb0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfad3a870fe679dbf67a6897ef074e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ccdc345b903f9d8b5961c9587dc09791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1133da8caa5e00269d574f05545f9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937492da481476bdd6680c00fed6099793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc2950d562e0eb3590c5c46e7402e1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c97249f2b41e7e71be26a3bfeba4b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb687756b41bb8357d1389c1f8470b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c5df68e09f6ae1604c26c1500a950797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ae4d303044be41006f0a0db15175d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2b2b12512d887ad5fe05ea3d1be16799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a71b3ad91311510204ad8d86db52df800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720af37f9f4f60c048cf224a8f1186f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c346b8dd6401c9a678111209c89ec802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa64e51ee42b8851dfb7c0ef6976823803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db631f7ed4a2bd64ad2b2bc5f4c6cd1a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347cce58e4d26c561a5d8c0a9c1c0fe805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76160123bef793986ad8e8fdddfda0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75c2ce1bd04ba0ab84fedd4ad22e1a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f37c4b245a55847a5e3dbee3354fb8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddac6176718b99e6f482d4113a35c3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9798a5c5a5c80fa7787aaf4c172443810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b3f6587b42779d45146f2a437e4da811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085e21a9318cc9ac6c968c6c3a9b899812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafbee44d846b7249056ffb2bc300bb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4c66e28c1e2b90f35dfc6df88376b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f1f3e385739bfd21abd92ea0b69d9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4e749d0537a379de6f444c894d4fa816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a5f79d233a8f478ceaec7f378385c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d278477ff4b2e2251c9c5981f7766c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbb4dc95ef2eba09a95c412c5cb611819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1a764d58f3e1754d121baaf6c1da4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349dfc8a54aecb755056c4e79ff2683821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d25f2d4d01406166dbf8273096f6f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52eb349120e55d3a7015f297686384823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d225ff618ac5faa4aa16cb61260eb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f742882009033be1625cd56486abe825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191b75e010b127ea5f4e8b057d8495d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a40adf795cb43a517ce0043dcce2e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd68d3b9c446c2d435c4e8c8b776364828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f96f789b34577c18ec7953cfc6979b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e890b0b63606702ae6dc8900c8474dd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4c5cfc841fee00806502b757e728c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39626388e5bbbef4a9162dc2538bfe3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e93a48e2adce8e669a19dc9ec3776c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830c98a3d7fecabb0e22f668e3fb9bc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88799a022b6294f9bee315c793e66a4a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e52c80ee6f78c8b900da7114df0b32836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c244e00985114cd52f053fe5ffcc3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cb8e6accd49199e9ce6ee81e83880838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6004dd2c939792be46da15fb093238839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385377075cf257b0d50ff6fcf866a61840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460fb0a3cbd2ef98489f7a6096125e9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76158d0969564e6495b30f939ccaf998842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e10ad1166f0d65ef208f8a6144a76843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84d3d841f95e18ffc3784e07bf1ad0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa712c866968dda04db18fe1372f1cb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f15abe763518ca33242115afe1899846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476a97967ca5e33d66c24a09920e043847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0ad805402bb15e1c88aa73b9bdbbb848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b3b191a9406ded9accb9e4519e94b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015d3979e57ed55d81d430bb237846b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c140f85b0f790e98ccfa823c2ed53ea851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc5c01ec3410a2731c978ac8fd809d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6f7c78bf8ddca525f7b60b4928291853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2602411a469791e7286cdb3b7385b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a09fb2077bfbe66b613fa1106d1a8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d9b733d7b2aad7056ddbe28c15813856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e306e377b2764d8cfb60ac3618cf460857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7db9ab0d35fb22a594db195255cdd2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b42bfa184ffb2862a6f02bbdb05cb1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef717cc7cb3b4e93dd6f1ee1b0e7d4e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38611b0fc571b70902e8ad92bc8b250861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fdda35710f5373c896474dbfcd07b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58ae5cee7511ae2a5f0db25eb3b9d3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b894377686fe9b6816a9ee163df89864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2d9bc290fab456cb8085fba3610f8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cea5e1ea7f390044f459f8632e5b6b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df84a0fc1a9eba93d5aca8c3e1915ed867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aba9d69debdf825f809395816950d8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692d5c5926d428ab73c0b17e9e6a7cd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4991307dc17633c4302e50d831e4ff870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5840293e4dcf51bc981dafbbf565ab9871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bdcd5c8dc559607b4bae9ab7adde0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e700f282a4ebed7c858fed27cfd6c9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc1e0f2e37acc29bf8c349a02126fb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abc80ff6c05e2246b5ddee41f36f44875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64935d73e2b17aab0f44f4d6dc79c6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e952450e6bfb823bff1a5cb35ba730877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21547a72ac3808140b4dc931dbd14c2b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d07735395c81d63943a9107f616b63879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9a9cd564462fa486ff986659429fc880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a94e138f76053f74eba8f91c0dc744881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbac14496bf310a90ebeb8fb9297694882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd6afddc841eb54c04bf57d5a35c2a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dc0e7114199e657166e28335e6d78884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f76a3290d5debd0062c1f38db53ef885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a058f0524b7a9475584d63a0045dcef886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93021148e2be99e2222586d8ada6cc887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97283becaca011aecfa175761f395f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedeb59f3cd70ce7b3b5d0c1ea25256889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b1bf550dff0302d4024b774b2491d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e17a7794265ee1580b20c9ce7335aa891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309ba6cc94eff6ff5b928044ac91d6e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e60cdc7eaaf3155b0eeec7ffd79de4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579253af514db9d2f2ca1724764eb42894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db35735164b6205c8c5124838d643f5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2025d85fe5101961f94f9805e853adf896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf5da16920fd50ad09a404c8b49f60897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea636cfa21bb8acd05e9c08c08d25cba898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28fd168644bac45f84e0119c567648899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9f0605643787c6be758eb581e1615900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab7aac05e4212e1ffc31453f13adf3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e91e53d9b81fa361e5a989ca0843d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0826d5e806900d3be09e4f3d6d5bdd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e25065b87332d37df1d5d51642a16904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebf720bb870fb68327cc46b9a116e0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1255f6d0a16f3acb1f8c7fcec903a3d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b86fd79bc4c6e82c2a0c2ea89e7061907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e80ca328483263b73c7a28169f270908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e334ebb9dbc941f76ad7d0f400737b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41280d8f36378a7833a1a2e63472c746910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e067a95dc8d308bf26dafc0c2fa8c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3769ff2d89ea2b1663b586c570050912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4812facc45640a49391b3bf06960e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e669140b4e37f5473fd805ceecdd3b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12694700a8b82fcb1101eb47f3b3328915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8695af2123629392bb75cb4aa914c3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568750dadb465716593d046cbbac3227917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d68a270b877e6fab8a2611dd5bf04918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd30ce72c71e63ac9b1713559f5a993919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385878334eff9ad384674aaaf105111b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc9eccdef9552c90822fe7d83a11b1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964fd3f903e405d3760c8d06ab382a6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03165b93e2db4d4174408ee33c18284923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66c9652ae14753f76ad55c8b01fce7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e4042057d12fae5523d5dab8b0d5a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc0dc0ae7e448cbabedcac3d6f8463926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08de2f664d58549bf717b73535b88dc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a42e397dea0779f85a0065fe7cb310928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add03eb3313dc814121ea4eb9522088929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29f49e437aa595eb44b1516a8e5262930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb42b044a50259601b46485bb2a05a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fd2b29f47d341d46ad038350c69df932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385cc5c3530de3f1e38c85f93b7c09d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54a2206584ae9af1b09aad4374fdf5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6f4d6bfb0a41a3ec5c23941a0bd50935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aee1ec950ba2027034a6735aecfdcd936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7abd533d0201b0dffd80def3eb9cc937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d1e94a2d8c261d76993b2f86bc35b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2059fae3c4eb81748bac678056b76939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece2919335abfe11d482102d36a7446940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c1be8d91ac5ae3317e6c76094a534941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6c33d6135d068a08d5c0ab1e1021e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a02e5aea3a90fd1c460437ea8ede64943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874b6ddc193402f65b2bf89fdf72d43944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ff77294c693b60249005ec08f7336945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1502fd13cae29623a641eceea69519e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0fa970051ed9f2695a1fd8f537914947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340cc5652a099125a26da2163b5326f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78241b99d12460a75ffe192cfb6137b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a266e3a35e69ed1543dedb75fc3b74950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937f5945db2f501f5a358e0b3c4653b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ff66aba6bee279e998ae27bf8f025952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be03b679a7a882154db6a085f90983d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df41430003e992cd0d869f15960b314954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c309dbdbcbae2c0bb9c8b2dda4525955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437496f93b33c8a9456b1d4ab351db9c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44629c77785760399ec210dd24634110957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752c3ca6c039db652c0fe25adfebe76958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f17886319c92b122e7cb894e2c2f04959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bdb1ab3401f4b6e1d2b22b3795b6f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adb1230548a325527b126f63f1c9fc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45295278a628927d8cc8494e27645a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eab4a1ddcef351dfeef117b19b493f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f650c51ddcf8bd036b6ee052c920f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f551b38219126151ff7ea81bff7bc965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5523e07b6fffe129c2874d3b369a251966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84a2fd5f1baa69e09843808b6fd2e9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097bcb60f28fd109ece5534adf1cf67968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab0ff123334aad87687257020807da969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937956ef9770acbb65c79e97d1359867970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2043d6c6e07bcbf766884663b9248971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba36717847ed4b597eeb9a07307021972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52d6bfc3ece8dec4b514a93f4607da973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902e7f98ca8af8737a25ad3732c750c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c098afb9846d0ca54dc46ac8e102b4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91c7fb8676d6d8ff7254bdb30e45c5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4796afd852dba005c092c01a3b526977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd699226f872aaa2b9e39c0c70d56c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88f13e9c9a96b15d73fc08569c8ffe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175895c4c8ce5f20e0c12db92eded303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adfc68e024f5f6f8217099ffd398b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cda24d22ae70d83d2f701539d6b835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57c3c392a455983d0a2077d03bcf706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4cc06b0e974c785843ff6c83568037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6408405ff50d9ed4850572e815be87f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43d718d5c5f8b2d0690c090e84603b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d62ecaa5e59bd2ce683b3b069d87fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b28256d25792d7ebd47533ea0daac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1d55f9578c87483ef67348c51a1a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accad91fde9806a165badaa3f7f9cdd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619a3253602f2512b4b43527c66e3ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a73ba0203b6fd32f0c14ca3cfea96a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7bab12aa2dab323fcbc968d16f1e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eafb7961c3f3ff7e54d6f01821163317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60995308ad440e618806efb6092a1d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbad8ec2d5d45eba016ddef5c2771b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce14399d8aa4e79e209513a57c279d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb4d2e256d1e2a080f6f70ccb1147121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19198d737985ccff6c86b69ef7d733b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b47acba74cd5237b09db3fd1624a3c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac75438f512ed15317a49e3e2cdb7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e65a618e00359f592632da1b9a54c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402d13298f331b07e54a18a649976cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615be7d59dd6222d111ddcec973d4d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f670b576f55227e0986073db653e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed215ca63859cd1d1326183a190dc0cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8512b600029daa4b7d59b3fff4f1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc495f76c0b517ed92b5eb133022a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a2806e99aa5f729d083a8c037cddd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851ec4b85e834b92e20e6445079ccb333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617da15756ac0bb9929753aade1c2f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66ca362f6b81375c2280fafd9fcc8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8407c55e6f99a97435befceb55ca0c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fab0f33ad5b9e96474ec37e2a0170637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6ea994444e2a111fb7a012e9054a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0339aed0e382ce3aed4541a62a4e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0377c7fbae05ccf41ecb74d642e3a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6032e3d1ed4bdea96732b460bebcff541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01566f14cd6e1d5baaf661b839663842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c245ba20256ea21cf72411a50bba4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cca5118842fa376ed905fabbc6838d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3dd21650c5c27ad5fea4a0a028a7c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ecd3aa196290b8e80a050506fbfee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032235807795f0a66ef0977388b69d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848323f368d9932726a63fb3a6fb61948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad16add6003860946d863476bbac7b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854ea102072da028489c12c6175c39850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6efbb310148f63303ee70fd17f99e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2d5f88422b53eeb575ce0d0b338f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd32e933ddb11d7e2f464f72c8bc94c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604fa45084fcbfe9f96025155e122a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ddb1326e0fee5611a8a72770f857955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae83a0f6c3dfe3630ada8d9c4dd214956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800de3a0dc62096135e72a825377dfb457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8755ffa58334565beb2529289ba3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc10abdc8139543a24bc232c282852359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54874cfb6fef401bef1b0ee64d844f0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b596854b4c85ea44758a9e61882b02e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374d51b18b6dfeb33af204ebe48217362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5af1c25c9272a0a295bd7dbd8ba4ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d252aff3bb5bb8fa9fd3535829cd664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc2d9d32ba1a6c96ea5a0dccac061c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069741b61a11c49ccf11a63a9491789066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a49439af8156277a91f9effc82507467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930749cbbbf57259dd00b854445a17468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b9fa5aedd82f47fe89b494f2ee2fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70a5966df77b125fd029e295c43e6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757aa9ea52b7303f57b85c48e5adfb6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d197ff4d888098290ae1fcabe485272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d962952176b8ee6a1657a06407af673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223f24ae52f809bee7a25805aef5c5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf46d14af595f3f80d0589d7dacbb3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcb5f01064f45ed399dcf4a2c3151d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e5be581a1900ee108fa4f0dd9e56477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bc8d328d14dcc38d8f99553cec3ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abddcb0466dced5a6d51e9c4a61129479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1041a0b4847453548a5450fd2fe9e8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46501028ec284d14817905d9b701f8ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ef799b7347b20f7df9c80734d3a9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4b90fe34dad042e78d4f1ec3b9b5883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19feea54f5a6430a1c8ffac25dccccd084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f546dd130665274ea110260a6abd75685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ae19c899bf1f06d1cbc8bfed3a15e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a895be605dd872c0265df32c473a36c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d97c545317ea64ce7533edc207ee188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16a61c60ba4760b363b9db9efed8f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54950b015e501b0c21c10b88b110e2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2264351cf7b518f2569aab05e6e3c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef3e7b55765afa46841701c51915d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaee99550be9426c4edb61820b145793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1289869f519a2176fbda33d918e98c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef904e5cfd5d2fb0ddf1f322fc125c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ce0122f482369c5ee1f8d84d511a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a002af974c5d2ec3fcca5e81c281cc997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64947f873908916672b00b1ef2f5a9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532cc3c6f01933b5467e71aaf3cfb8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebe8fea48bbd7b445cc475938f2a5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79776c7362532543f8a6157373d6e030101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b213b595cdffd757018bca8216fc0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33850fb6e22bcb702603a66482b241a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a032f4e63683da72461b1a7e91414de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99908847525ab32a58cacef3699c118105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ddf9180910d01effa5453158652d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b0443d16e5965664d74b3f9133c12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baaca967713cc5587f7096e76e9160108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b943cbeff4a9bf178284f05c1650b2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978e62f02c3564c1b243279c911a8b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750075314b579f73dfb085f1259f7e97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9eb4d733036b615bf56245b489dc9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d8f6bf850a06f99d347b5ff2fd3f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e2588e84ff97241d3e2128ba49c84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af602ac989721f9ee0f2771aa0bb5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284b1c2924c4bfd154e5ffd14b08b2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ec62c18be18b75facea4154319b00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa982b33c9aa36ba81fd4e17917586118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a99d4438e0d7b870de0e5ae17de77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e998491e071a956809f06556513610120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a5c81cba58d5e5c4fad7853752de2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94aacf71c4c69f4c0649ea82a3b4c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52750d35bae8e8227b3bc0ffc4377a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760848fe14103175f522342a3539d8ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337606a6ee3d3f0a24e542fd7f96659125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe2c1a3e1c539196c9a857c4237a01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351747f5b5d3972f771749d531ca7f56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ca706d52dc51c8c021a1ec8c47039128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba2527250c4b0f87c35dd32d83124f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed724f2da83310a9bf6917b30854d5e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1765b2e047567534cd5f9f5aa7fa60131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb50f00247dcee7b1e9265eda44427e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed75c1e25301827610bf2130441050c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156f5ffe6f5ef0120f9861303b73c90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2adf1f1570417a9ab20c52b7cace45135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cc00de693954a51446c46f9b27d67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0bd17f2283e74c39bbcc4de6e2d92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efdbf9f88d08ab53d5ba5806f2f255138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73c579d24066fe3c788800df43be8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b51c1a67873e948330cd8e4bda1390140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507508583e312640334866da3f763ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0d744dd31dbd3ed64220ff89fdd4f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60fa05606b7fad994f6853e161b7f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d09e70fa8d010d7f0bf0c9768bb8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0bfb4ab7d02f47e88a6b4bf707c8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0155ba29452e09758bb64dd9a0530146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa97d514e62a1059a91364f891ecd9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d4ee667e8a521b7c8c6d9562e03b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be817d1ff756777c62d8b9426d1a9eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123a2265349e25db1ec61280b710f5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56e5bc8abcf87bfa0e9b706d2d0675151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe44116d289aa7042b8cdc84b63dba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d73e0de488f2008f7c3f2f272e0ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c65f3be00f4f92c72a3a04da542f58154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5723aa97f9f3f0ea0379a34cabb122155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a92148014539905d609f32438b5e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0757950c8b245d1a11c94614d3a6ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a9089c3de750d0d796e99ee551387158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8a2a903501a4c7bc36009036be650159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc7d5d7d64bbb9a5dd2484f105e7a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d7041ee2fd0abfce4b2d9959945ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a967479255c88777a89fa060b2637c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac939b76be93f61fb6a0f8bfc1606fa4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd02fbcfb6ba8d680c070502087fa91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5e7bac622b9755a90f42e5a48f12f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e48f708d13aaf53a97db4fcf4f12e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a90ca30abf4f8dfabb6e9687e088a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1f3f752713fb6065e9aa7ed7136c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965640354d5138c2c9106b049f83a84a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188567d3b50573c26506706d3cdd751170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef97e0f7f1dfd8c69266697dd4d77a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6ca87114ab796eda135180bfb25cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb334b7219591a46c2a839e594d84a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13311cd83328fcea77e65157f4ce6311174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f19f6461db8101e521097589291b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f1efe15d9fde0bf9e10262453ade2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d60920407052233be156c8785ba2b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85f698074684593c338b7768669582178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a41824d2a569e744d7d251d94bd87d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e338662c44c640c8369ba2392ff690180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501595bbf62c604d87678ef5e46520b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d2175ec83b019d851e42b1ab05cf8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404b7a0839c4277c0ad1bafca0dec96183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a195ded09d6512fb46b200b4ad923184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828d4ab203616753e3e5d6564d4af42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5045c521df40ada02f78531efbe939186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59df32e590aa7ef50c5f19145a4db3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b242950e11361d142cc1697feae136c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e20ed5317ba1de31d68f4f0f1de181189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37fa16c7d779b35c54c07487aae796190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6236db7d2924ed39a7e0fc7fc66527191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57635845151530243fd374661413741192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3cba786c7f9e66a0e8546cd574cd1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d20c07c063326e0e8cebd3b51451a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02531f377ecafcb404cc8032ca0dff1f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11540fc995c4985cdc3fe4ee455c6eff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c64cf1f0d8bc1e46a94386cf8a2138197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0990fcb2c1bc961b01e70de7c25b56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9ac965ece402403e4d348e708f44c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702100e4d3c5c8fda47a810815675bcf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77cd153d1807e60c5a80e93ac5881d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3bf53495fa4482e0d83d2b1c45a4e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37065b63398e42f09d6f81df4d0052d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b1c0b14b418e2af4a9ecb9d11f559204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91141caa510a1518640161c9e8bbe96c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8046a5ba8017a566fcfe40702c9b5fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab9d7085c11b005a5210c83c1b9dc6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544840378a2f4c41216ccfe252e69852208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88b64cc57c720bc627db18991e16a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d82370db4a3ef149a0c4231e8ed21210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c08a8dbe8029829b60141d4d860c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bde9baf65ee4dd22edddd8d2f28b92212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b6b9629c4a8f310a74c97c267f444213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfef5f034c6ce355c276d1d0921030214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcab6a4c44aa3fcda3e7c996029ba0f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a69923054797a731ccb46d3d269aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5c5f8651e24f6246bbc59adfef5b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818c5564802c1d658c6a36196aa46d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017774ceb685884309f3719e770fbef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1ce06170267807431773cbefaf136220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad2ac9454a12c0ae368ff64612c597221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946ddd63a2b3177ea09c65fe2a80ff3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579f70e27c8443d667ac6320841203d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7c4369876dd68a8985ee99046675d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b800630853d72a4200335b6ebaf5d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa7441f95b84393cca4bdfd213a270226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb2b7112254f43ee3d92297b58c315227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0aa968e34571dc95ad7b04f275c31228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d414c9d79eae95e3511ae8c449ec4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb3eb5e5e9d704cc03e050a4ca9884230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54fd7cc080f34bdfd1e62d7b87357e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260903834d53dd5cb9a1a158abdb88c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde563bdb45351da77cf4b5da289013233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9ed3846299d7a15bb240de4fb9fe2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421c47869bc21c2168665330c013663235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb0ff003fab27bfb24a6d6e4ef34c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63537c0e74311c7f6a6f10faf85fed65237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fff98b29e4a4e4cc9e611e21903fae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7895ea9be6f764120ba9ab68cce38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78d0955236a91440c0405e43f1e820240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19bae61e4751782c857ed1b806c1cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057417a60e11c5fa8ce955752a01c619242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec043b0ff2a775cd10e12f5a7990fd5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f925f30bb779d47f9a86c5bcfe504244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cf1abb16d27d3921fdbd38496b8e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8f7fa5d796293ed54aab25d13f5c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35eb7c0c94218356f6d40d33e048d02247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63036642780cff9ccb39bad824d95b57248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2ec2238040db58e0e35b8bb03dce6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e7291d888603941424901bf0f5e4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3dada1d94547ad30f172355d88ffe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aba5e1626d6eb93671358098790853252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541a6788754914cab118c2cbac634ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530952aecc38d719be3abc7af98c4eec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342aefb2be90ec2059b54c6178b142fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a63fcc3bbce079b36ce2439133745256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e454f6dbf1476f8fb0767772e132d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dbbec13983a3c61b04cab79721bc8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64e520ed17815c7ac40b1760446b31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63da23b2eea1a868e3c1ff1bfb715e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61955c66e3e22d10559b67e3dd9d867c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015c87b85ac3fd4c53ab661bfe2e8fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b509467ac86257c00b5522544ac97263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d27951ae146f01bd4ceb62e941dec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcfddbfed1ed9bec0a66f26215acf9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31918895075240d2d78a99126a6f856b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e7618e03fa183c627cd9928ad2995267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42e557b1a0ba755bf7d42674a53fd2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd826346fd921b984fe520eeb7a0eff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1b0fb656c50fd9eeee2f37227e014270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9e61df01fc391a402f969764d2a6f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c9ac7ad394d69364b8b585014f8eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb948649c274460090602d36cc5a029273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb2f577f3a6ae84485f4651fff002b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c49fdee3ff3800e1d687e7979c446275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f6244fe9ca9a4f182f5b5d7a489a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82751db1d464df090cf1165be1d1dbf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b174e9fcee18c9efe876a840d74affc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3aa9b712784a2834e8656fd6d96fda279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52e1811199cdc3b60bb92b8dd91930280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443706655d6b23a6ef3036c69f72be1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9887597028c505fccd51b0d48fd883282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f45e4adc0af6e6aa70374190633f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3491da2c6a67952a82cc3d77268dfc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c293f1434def6c3ba3c15b82c01bea5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2aa7df2b657b3526038873c68cb536286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479f15fddefd3d4a45275f923259de8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62804e4f4fe34b25131b2d7c81905ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fb6d2af2a95e605a0edc997d57413289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e029ff8885faa59a70d3622a6b75c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430b35affa54c0d8d94e4a579711cf8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e95a99da74279728238d37ad1fdfe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cd1a5d6d903d7bafabc4e9381fc9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff3dbb477cce7738c435624fd907d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad26cb20fcaa65366d931d75788244a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263eaf9abf2d7001999cc880ff3f383e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bf21620fa1a84f04579803abac68b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf13c27a4a21a8a9839deea6c4f2c91298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a3f7ba469111a7753f458f20ebea3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d93c6f4fcd92518747126c3c515fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d6ee044560cf433390997b4416e2e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861f04956dc25f9dd5db7a179fe563b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e37df2d8b74b237662078e474bfcf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191f3646b5f397d8a1420ab94d9abc6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286e0b2d2c46564a24f92e734ed3a54305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2ea5d2e2195d6e5da971c2b698ed1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3781b37c55fe29704f7d58146f505a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ae6ba77cb388453dbabfa9c6fa53a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1f325eaa97dd4c7a8f9d1884d520f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bcffee44b7e9e0eece44b02569bca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c710feea7a2588c6a6c4031d7e861311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4670d3a0387cb81e9eb9737a8103eda312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68892ccdcc99a41819cbe84996561d3f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77251cccc4478acbcb1a0cb940daf8c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd055e2385437e0aacd324e03d7d57a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778437fa6730b183b526fb9953aafe6c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7cc2ab79b1f4a4c5cd1c45e616512317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8f361e956f32799a96c953c593555318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fd9516d1324ae3a155cd5e2124917319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c923d0afe076115d5954d3857a45d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a32c39f95ce1c188a3897217b79619321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608746de2fa2a0ae2e1459e2bce522b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857f9350fe568417e7554e9d80a0998323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18e537f0891d51750d9a5d6faeea08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e6426a52ff725cd4f29323366ccdd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb04141540123e147aa47a4ed422e12326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638eeccf1be61ce7f076537de2cbcf0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf84d07bdb77b528560a3ee6843b7a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848b4c40f21774ed281e1de8023ee8f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b422138824559eabbd5bd95bead70b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0060c3637d13d4e7e6713af419ecd3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01f7b4382e36ae88582a1373ca50d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02709d9634be71af804a9936286cec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ced3d4e492a27e72d978bfccb10be2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb6c11f6362efe96a0e3b673090d85335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20744edc87570f4a9cb97da98c3f0ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9555f93d7a62fc1b8e7eee82ec23f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cde31a356b69db7f5dfbd63b585419338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ee5a1128df60533f3dc604d266590339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97c394ecc7032ad35ac7d6c7100f96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd0e14a420d8b5bfbe6908cd88eca4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45f653d4692b391345d298777c3042342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c78fb063864e6421b881449f7b791343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f8e190904e7f35fb290f6a549f020344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73939bde59f37bf793a198f079ac21bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9725d7bfeda03de74398f0a67187dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87917b7d7a474dcacc4277ff619bcbdb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efc4fba62c6cdb37fa5ca1acd3a4f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5411aac98862cd031fbe7119a62ed27349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14b581a7a7b27ae5ecf3ae497ccccf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07c4b6c9857a372b9433fe7a456a3b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21106936a17bd77dc56e0535cb89a943352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009a4c6ea827a26a458286a604bcaf9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00d4583252d8b364892cf8be679da6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d54f6f3bc75a417cb222c0d85efb1a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e37f0c0199c888af0a4952132e45e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e677dc97f24163c8fd10ba571bd7cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd22b5c432c45a053fc94f7d382d94358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999ec11f6f9dff148cab2bc41f5a063359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08844c1860ccd3566108170481904131360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9b366f423d2300d2517f00a8fcfd5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4891dbfc5a05414b59b0828e49502c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9662661ac12abda63ed5ffc36e81d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8eefd78858c74082d79385b009f381364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d5d350edfd9d6a55626717186da8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8611da8320b04052576c50a56cc9580366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75693437c966c31ba7376645d30655aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016dafca44fb2a819a774777201bd88368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6b5bf5ea6b7a6ded5004b3315a905369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01a0f858d77a323214b79e218d83fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd5dbeb79c0106cee14600e88ff716371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284136a5662ec1e683be6ec2ba7ddd97372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213164a0d213ff2c16bf257c06b85a24373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b97582262c9302a8a0641b4b95ac4e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce73e5b7bd8d344f8a9faa71c5689f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bcd76ec96fb312d372be8c7e9bc31376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dad56b48cbf2d60bf85487e581c263377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b9d4c01a7731a98d537c9a3420826378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89fbafc4fc6230687897b8bb7251aa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac60ed3f801cf46256889866e5edc23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e09e00423a78fb1db0afafe148bc2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb39a3c332dbfa36df08750880ff53382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaab7bbe2e6d2a5ee15ecf63fbe05e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727911c76d4762bf921ef780b6d16b06384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c85966bd68b290382d340384e719dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a054000abbb2e9c16df68afb6e0944386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcaaaf1002abed0b76b61c889aa997387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998cb6c93d1a0fc3d51672bc9b83240388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec712631be85b555ada2e0cd891812c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf840de6c63e4b1365d625d59df8aff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76600eefd0edb1aca86398fd6619d6fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b7ec32f7c896edfa233a5b14782d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e549e5805c28cc6cdabd298bb7ddbfb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc181660f4f5e25af5bbc612f9e751394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1937f1bced4041ea425c2fa257fb41395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f8d4a698c0d97a738aa146a517556396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f75056894ae4f22bf50883c59cb991397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0320be8b73869d5e3acd23cb43d671398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575a641d5482b420f35bb21b27c675e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914741bb1eb6928780d69b3025f2c6f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aeac33a99ec48f3b325354e232e6ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006e052b129d3c36995d1c9b9b780c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ea23590dd55bee10ea433b93b24fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e2c1ae0b14663ac2c4c08d584bb8c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94d54f767ea7861c8ff31a62f3458f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526307bb4562917604f204c01d067c9e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd997b9f5f1f51d1e95e58e67babe612407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305748deefafa8c3671a41f0ffb904d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39901b381a2c04d10a120ee438e584409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa97664a6c0f8f9278f2a5f6d621f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ee228f47b75155cb97485125eba54411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bdd36c89c9d56eebcb811d62a032a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c59044df3a08974c81999a2eb0ff9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54ec3ff926e20115ae6a3e6a023e8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a1d84c000286ad2797f7c23dacc4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a5692e97686802211da4a8c0cdce8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d0f07e6aca337ac5b5a68d9cc7e69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a525154e9b3d11c431e77b4e2887e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49853b0a30e420ff9e36f671a1f488419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188a5acc20ba6b1b1a4f7fe506af711420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79bdeb98bf79d8840844bbd01b9ace421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b520d445bbc8477c2c0f1e6988dc69422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7444f0243f05c7f853db5088c1111423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f36868728eb65263da241e025791e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d24ac4013e994d78e4750d89c96eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca617ef9ebb3886d474b2d9edb6d4e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba80691095cd598112face863f1496427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1a16c16e675e618b061ac86f87242428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5217f54d6f2d06693fe354a4d2c4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92716fab10cce9441732802408d543430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929fdddba68577e5cacb77672631ce7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6abe557494cc13c6e78dc2353b9173432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0763a02c6392d22a67a48a21b0a8c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78423c0e6d740222f4ab4c94fec019a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62025d4ed4eba763412d53f398501a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdf5a5149f094db7a0a8554996f844436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a7b1d09d4d2196fd272e2ccd6c101437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f59fc1d3d42e6d9ff4fbcfc677b727438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34ec749353e965c2fe72117ac502c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dc739a92d9530d06faef5ffd1f48a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233db945deb02a03da14fcf5df001d52441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d180279d7dec04445d4090f529aba52442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6ed802288f49f98958639bbd248ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fda8dfcb382c07a1471b65d56d8f99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50acbd6437fc16908ce97359565a34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297d254dd1ee960d67b46ba5979fc1b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd92b62d0fb76c79c409a6472bdde2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc11602476932ed8d0dccdbcea15d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449d62d6a50f6d08a28df25fa773285449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ebe6faabe56990db59464e9a74b2d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6b4b6077454e744a08c18e83a3563451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cf24335a0c6ea72dce6ff002822e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d212cf368721015ba43b757ef4f04453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45990dbc42a3ead0a88d102c8b0bfc58454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c36de7eed63c06e783d9bcf6e6ac5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad68bd32b6bcf36bc77871d4ffef5a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7efc991d20ee0f0ea34aa59b1e3a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf57f9743788afd3c26053e8a1737c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11854ecf4656c25988e2a3028fe1aff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc1fddd635660aa36bbe6ed5a290e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597388875cc212b9cda5ddbdd8d180d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b6b60a34dd2abbdb16087cfdfb5bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c468b36e32175ad00aede7303b16c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c213fd5208e38ecf0c84100bac554a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e257605f6a791a59c6e6eb6bcaa12465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feab6acc21bf8f8cbda00624a680f80466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d98a10a78e7126fed62bc81d16f900467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec0b6340b32ab969261376f95bef1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5702a8b5f5536fd0271e88e1c7be66f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc79d357ad26dc24c70dbd108198081470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985fd6e9671f8eec010e7737e838fda471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fc0600b84c4a3d50aea45e88c05f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd8740735a801115fbc5cb45ca1275473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7d087b7beca21106e673b6eec0ddd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b08fbd1ed17948e7d83714f0353545475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d90a93f5ca3280852cc66a3a98714476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217abe650812951ff63c6f294496978a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbc7dba93369d76bc2759c6c342ad0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db19d7f6d019085e6dec21b5c8942c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e69ef0eb1491bf194c7ba21440ff1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a990b0bd5a675819cf85b42f31bce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a71c609c4af8ea69a65f029f49416482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cfabc436c51c18ee332471050de53483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfbfcb2897a313e3fcced06fe941ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c89b7d609cc3f74ff75c96fd738d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcdbe46c7e8aa56b1696c242d2d2bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79793ced1641c05ca8f5688ca2e265dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a1b8b36e92f998828555c43963541488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0141ce19b08622e509bbd5447c625489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c99d62f4b540cefc0f62894aa8eb5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96cc094741e90ce96a45bbc3871b51491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fab4f23b00b10cb41c44e98beb1450492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660584d1c358833a9d7271fcf4a24ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a7be1c8f0d2030b0a73ea3f1d6691494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e60490421bd3792816f023ec6a043495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789736788d7be952cbfdf7a0e785317f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abcbe6112cfa1864eed7de6e76ff7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9828aa292dfbd61665d5049ccbf31c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fd7adf9e7e1f8f8e1675d43d00a61499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86de7a8272cf226d41f5267ed5a556500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f650e1acdbee5d575b328e84ae067501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e59e3603bf3eb62cc4ae20e0e1881502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bce877d25945db7dbed806eeb4f2e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d68c4c4450ded4221c2d177a6eb261504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e00e3bcf18c0b79364d2b334a3394505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cce0c64ec5175743ebd8761fe2bcb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71d5e46e50ce646cc9ab59048fd6f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba7314b680c1e78d8e6bf8e9e71bcb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573b4a6d3811b8f3927d9e7771277aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4300f6595dda7cf252b2d520eef472510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27496634e4df6c402fefad1ebaa14e4b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed80d9383c8b7364d73cfebedb0d63512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e65f14d4fbd924736bcbd0ad12929513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957503ab0e484a7bbebbcb998b5de25514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9616377e05c0dfa545f666657a017515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75384533f35e24e6b9d42f0ace9ded51516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556be5edb031d2f3bb1c9ec5284921d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe9846b44c7cbc9cc598e4f8614b3a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd225a991da757953a0740590575bf42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da96201117fcad966e6252e0d4984b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517c73348b2783d7c728784b6281d75521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcc8bd47168d4e2bcd67b30ce06bfa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c2729c58290c0330878020b903932523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127880d284c08fb5e5473c6b1fe3f10524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacc89a888984a1bfef0bc56c3abbf2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c817baa47b75609ae5013c47640ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c45e82c83ec7189baf2d8631b4cd6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05712aa8b664524f962ba003522089a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184c9aeefb21eca18cd64de00a5ccaa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbd6c246140d31af9ab2e8d1f22117530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b562265d242906606a1846a1be776f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f763594571d5625d2992ef10dfa0716532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2947e9af5507df951fa0db52aefd1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26050bdcf23c0841c96d46dcccf1b31534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1378f103913edaef9f737c3ca3830535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def125aa58ade10ff56c52a98a9af3b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa046b89bf7af90dd73c49acb7d6b39e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dacbae9bfba9f58efc359cd12c9826538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af2f56f5aca4612d6d73febb109073539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332a1bc02120b94fe71f679eaabe9a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9ee85f872eb664ea59e002730f0a0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b009a1e449b8c0dac23da8dd573459542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980879d2a21bfd7179545da92e1d530543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bf6798a1fb5cbf5e6b68c39e3c7a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd9b4192cec5f34ba34da74261d982545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e096df2e450642fddcd80be1fe184546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2452e8b47f655ada4e4591bfcf6276547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a7d83b7e20de98fdeb0cf436c53e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1af95b26c8a2b63a48c0609e2c408549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713be1010a57843576da14e76c13f31550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0eb8c71ea94c80bd068b7adc1ccaf8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc6580a4b5250de94007b9e99cc943552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d5abe813862e7bf1d508c7edd9ffd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de06e719eb3fcf67081f3852d5209b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc4697dd5ab2e56472c77fd0947d8b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47397df19d737e685e0f36faffdb278d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41520fc0caff476035596db567245fc2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edea1ca7271c3636980d28423c4a1b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace864ffdcd721ff553bfdbc3c28e92559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d573a4901d0f21da167791099b2a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa7af0b3605397be079eef2bec3b3f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee8dfbb7331400db351a1cad70c09f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57923b081888f08a596ef08d4e65786b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee6021840e01997f51679f5b4d6d47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a73f7b168e73c76446d88bde999feb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf543985e05fc60af93092e60dd17da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843468e5c4d5227484307f1d4478495d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f15b79be409dfd73863ac460b276e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111e8839b35cd8c9ba368be37fab835569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408538f8ef1d41943b350e4ae7b7c3ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131e694b6df48d99328a61fd4106df6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091694f41eff4783a406f2a1dcd2a04572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035312553b11eff2086ca277db1f2a6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b786184990765d923ec338eeba84fa2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c22a09331f806f0c1aa66c50bbbda575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22661c7d01c2d977270460bd2b1564c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb13c3805ed09193fb1494b6e11902577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49c8e5923976465352416073058408578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eea1f36bdc4847c481255cd5b660ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c4d52988154730bd578169741bd83580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5c285b49d77c77c2f88f5f4892f90581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f385182b55a05f27f4f0039081834b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168395f7e48009ac4c23f60676f1dca1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134421490d416c90617a7b6fe30aae3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4758e6679a5b7d584edf7fb9a2efa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3603a419fee71d2829ccad33fd318a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e624c7ffc45e54a436480c6deebd82587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb476bf101c573783294a8af1d7d0a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ddec9c76843fa424a9ad07402458b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745a4bdb1fbac8d354e7b263c491f10590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafb1a48f2c338373e524bf73baa713591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b488966d00c9dc4b017ff210cdd048592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbbae066cb0c5f52cea106df9710ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa86a73c2aff044e51c1290e6faa0e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f1d098effff6689f389a39ac01f78595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868f7e5bd4eda903dec7964f1273441596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16652ea23b2101e1da2603faaad971ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe53316650d3aec9c93ce54dc0c8d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fc047ab04c40711ea4a02bf801c9a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9acf84c17e82b05faf1e091ff2787600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e171cac520f5cf12915a44e3a9eeae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025d878403792a389920ff05d1a87cc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fd344fe32661d9dcc7b6dca93f0f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd81c5d34a34e6bca6f435da39cfb5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e187c2bed110b0e0dbf5749ab2bc42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524c311668c2b2e057513ea319fc416606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038929731e150e6bb13e43b656fdcbf8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08830194b74c61efa96c94110e7be94608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5347e4ac9ae7a29a90c36d773c3f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0eb645c298574cbff27c7ab218f090610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096eae7fd155e0bd07eb59284e53ab0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917e7fd5d4ee03a0b323f8f31016c87612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3e5f9a41028378bb3a02617862fd8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a567de73a7876ebe9cb4e2ab94a1529614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1de2c21d12768614a8ce99da677e15615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00863129ddd8bf42a405cf49dbc8e8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6f235f23830e83e274352375c3028617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99884a79d37100442c2e69ebef2706ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc92a6bb3d8b7ac3fee0a3384759a7c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42d58995666db03cda4ca1b719b5ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45478373565016f519db2ce5cd2c9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ec1c2b85ccba97694479c6048b7f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcbe2dfd55eade647f8a4dcac8ecaa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c76bc39bcf4bed2506c9d728f07dd8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2580d69da8ed533d815d67d69d0d66625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a458705f04b8117180b1ec0734c9a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c160b2604d71c6bf0a2853a6c40cf74627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4841d6912bd12b42b892fbcb36e9b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3acfda6c7b52b3c0861dd8cb84878629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb4bb4cc9ad92591d0720f6aa1a3da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2f4ab6d5de2eb7192e10ba425c0b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd54be52ac1737a263143daf6da3d9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8b46280b2ece531c29f0c15b20e9f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c5c3c2d77560a6fc51028a9746055634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be83f9f25dc6c7b76f3106688b3ec4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe3138b020040c44b1207df66f1689636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd589f3428a4572a699eb82f53c1cf8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fdf0ed2a75aab13cc492e6d96cb61638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6d015cfcaa955f76288c5a449e580639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075f694e1aea7bc672af60fb2be3e93640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6f6e0e3c2add7b787272df50a0677641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8e26bb1e9b6c2569e44ce82bdae68642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab186f47864d18d380836002857551643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aec83d0865a0dbb3bdf828f91af258644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e700ccf82d6b506d060ddffe881a74645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d3bc066ae13d4084fb701cbc4e4d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60175c14e165035d379a9726c131132f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ce4f27730b6d946a7e5a230c359aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f36a26156883bcee0e4b8e3868a720649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0f0ccb5543a22ad321326a207ec4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b098a95439090bc4c0367519bf2d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539645f71ba0e9cd956994ccc45f13a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514716a64c69929e79ed6c72947f13d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ba6eba23b1500ebd35a46828f7aca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62660c11724ad7b8e67c62a32ff68c24655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ee93cd5adbfe8ee93d34644bbe98f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2384c6fb4230f30aa12ce7ebe9ccef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f514789bd53c3ba922be118fcbbf92658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71088ebac1e66817991e295583b71e58659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821530aae28701ff2e5e874c2bf84e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e404151ba30ebb84b3e7b6f610a93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4851c05e56c05ef01dfa11d56c088662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf51982d03d6c631f4850a0d475cb6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73236525ce7098e9079ce52961f96422664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab223cc89a3c305b5ecd4880b3431d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3089d2b5943514701c50a88d5c5d62e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0a48b7cd8b54995e778cc8664d1af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554337b671b5fcd5cbce1006914ce9d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6bc685d21135cd0f08a6d32c46db9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a850bac99746fde16887f82f43218670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c876ca45ab825d0182d680e1dc8fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2464c68dfd653bcfb1dd0f229233c8b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df504515f4187003d70d6971a4eb26673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099be8aee9e61ed08d2d73551d43856b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f078d30114cf7bac14c3ff9bf348d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a17f8b08616a6a43c22fa40cb9e74676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859d2606a48770cc93a2a25ec766826677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e3aa4ddd200a2bf2a060d5514c403678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44cf73648cd7c791e793c9feac27d5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633cb31ff4de4ebda3af22e3b9165ad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcab3ac1978d38a0a072226df31efe4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe697c09ec0f4cda8e836a73e440f8e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22d6ae6df1d9027932d47c59fc7a33683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b553d1a41ad37007264f9c2afb61a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd2aad44598c9ff1051ff42a8f732d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe096dcad2e69711edb6f42afb94f92686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e721448932ed223097ce506997ccc12687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3271f7b9a74249bb1945fa7724e8f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f24f1bb08e104d62a289c67b232dd4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1670ff8b4a982695a59e00b38d5818690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81379d6cda0b7443cb273a2b4c8deb20691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4fcfda61a196d5ccbac9c24126e9b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26229c82de5dd75c5c2586918450c10693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555656ee1676c4623afaca5ea9b5a523694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbaddf273a54e283eb88ecf1b61fc5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e3072e047acabf0a314d6416ca166696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71763326a303f62435b141972d8249b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb513cb1598b5ba4c57be4c55aa8a30c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9320d832cd6698d5632656e6e6112d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c087dd41eb77299fe604131496b72d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0eb73315a409a8e828ca780a7a7fed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30066beefaf7690133fed7f44013d3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0761f6ff3f4b1170a70a26c1bea8d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f9dfabc4d5ee5be6f5dd973c5bf2d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de008c7e244c401f69890acc155011fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332dac262bd092a0d8bc9be51fa76d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5111cdcd02e9d0f0b52d867d25af993707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8ddc61b8e6988a3dc684d83a3f159708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53770ecc61f9cdf9ba4d2a1e01dff037709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a915c44af2e6ffb79843f9b087110710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb38812e911a0890fc37eacceb0446711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f2a21ce833103d52fe2e2b26b85a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba313138eaae27ddf5904cbed98c47ec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba3d33c16a85647bb98164fdca0db3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06527b842017d050ff06d42c7b608315715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055a68ea199944395cb74968c2de06a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ff602775c1872c7ba04948749e0da717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83859a0d7e460ebc80c7dfd58668c75718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c86950771368648c12e028dca4d56d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9f2416a723084a7b08911f95eb328720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40693365cb5647fb405739f3d7a2149f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1645bb72bfb640184229a49add4e3e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf004449c3fe84dee9b2b77a325c0ada723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526e9143a49b2a095ca79d566998977724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf673259c8715bb2960cebb57996b2c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d37753a4c672cfa886cc0a43237c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271134c0ac25c06f286c17c20c6e714727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291fad1487b0b7dcbe6ae14ed60c214728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f3fa9ad46a829c871f1a1f452acb0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8749818e5788b4eb2bc0b315d232f62730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf81236f36f92ef3eff7bc57cf5af19731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03946ef2030903eea57956405786094732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2962baf8d69135c5461acd3c62481a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e42bd5680d17675940157b833712ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954c6eed45408372992635ef30c53d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe711e8ec0cf338dcb5159029b9cbd2b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af1d6a9e72b8daaa043e7e411d863d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d3c18a7f4813fe0e15b6b0df897f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9ea8ee8f0cb3f257dba4bb89667f2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24e817e7894729f1ee26a752d53b30740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595495ef73e34517cad5d965c2ccb946741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166d515620189a6dda7cbbd69a336f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e50bb05a1975d3c22299b0cd27fa2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7b57105c5bfcc405e9f96ee6aa2ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a2388d7469fd2f8246c25a3c8b767745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3394fdf37eb6085a390f9638495fd02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058f6f538f30dac0e7776823bec8d97747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc98ccaaa2e1223c60de3893a42e003748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50adbbb05e434ccc4615761b0fe646b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfb4aa064004567d3f51ef68227a6d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ffb4b0381072a4f7cc8eab3bcb41d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edbaed16f7b2bf1eb6e7a3456e1258752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681940a1a58c7013260687d781ed6d00753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e607c2db3e790c59a4ab3fb5613ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc4071a2211ffa138f9fd501fd62d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524c5c039f5a1bde8f3e5bb6727a4bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cf6f23566560fd2c39ba16cf69e0a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bd2ddb8242cd9fa9e81293687a019758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121d00a8dfb661432fb90a3d283bcc2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36fcb48106deb2286a24ae73591337760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce9381588db6b1beb6e21736055c3b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c26901ec915424e66730b89954e47d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0d245ed0bf1a2990742f35e66fbfe763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1ab7f3323a2d84fa027509c178513764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b68bcdfd845bd88c8305b91def300765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f85733d82acb084f4c5e63227b3544766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68fc7a042ed4b39b6d640c88627954767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdda4039d5a8acb0d75dc59de8a47e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874c10e6ed4347f1a4ee1702f603dc9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a98515b03d044268d8461693e2e31770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80862e164fe72535cd1ea0bd8b42556b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b356eff15ede5ca59245d0a6afe76772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12807cf138cc7e23b2f8aa21e6eb0d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d2d9ce39ca652af1a213453874c05774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8924d8630f679ab24617344f583e8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff727382ab3e984681e9eba2122ef1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550149622500d2949358042730ba4434777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762146bf7ca77147768c3d1cc9a541b3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d02f9d0a6c61ebd18ace04f5ba54b7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9bc767c645aa677d7f8ad498e874c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43c7abd66dc9ba18cf5c0ef24ff6d4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cce08e8a7f3a3317b457617a51df3d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9232e7116e098e89e9699bf1dc747cf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edab7c7daee229b56a11e0e17a3d40784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82ec0a58a889c657832725b0e16c76785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bffec5430f26c644c00f423317131786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702d239474c53847faecbd0bfd0a916787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7f4ceaeb251fc7a91a6d7ade8d3db788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662bc91e495f4a116b1358483d114af789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b13ef72ab1a92ae9f7699af584b7d9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b0fdb79290b106d11b773a24d711a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbdfb46f807a85da06aa5e4704d5b5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a48c28663797dd8d90868de58bcb69793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbe89ab552bb334247cd2c62be5e4a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72f12615f237dbc548d350441e7efe795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ce3359534b9bac0c9c1bd216a35e5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e2436b3aa6489b4d7522accdbe0c1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f42d5d8ee8e84b84a1b0caacaf1476798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458549389e3c56874f37f297c63729d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca18a7b4edca342883839bbf2d16ecc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b56f58530f1332cebd7d9df21a4c2f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d4a341ae3ee6f6587397c71a35d00802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708bc594ab69420e5bf5aec50cd3596803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f71e42fb438c38498f7d4c1c50fc2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e809b2c604ccfbb5e5bc115fb519e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf622b698e6331ee8aa55bda1757c3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336be45fce7e0ce932a8bba5093bc5e3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487b7be71c06718a161df6a9cef2388808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0e13e652327269f4bea4e5ae804bb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01f2d91f5c82178f7a8cfe476e6edb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4251d95f93891353ada0629207dccc1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfabf77f35c0ee8d92bc850b4c42cfc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d67b7004d74e049af72d7141942149813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c75b4535b4f9821e0bc0b61cac42e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9b13529a83f89eecab1f1307d0219815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1b1f4a20b5131ba8f30c876279a03816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b64f436c4362b3191cd81a31f2c277817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab94345f421dfd1bb82eff36b7b28ae818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa5c2e8b18686714485c44d5c6fa67819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da0d1e40fd0421fa63e7bd21615ba0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263160fb776b5b63739bb4f180f2af08821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b8f4014b1d11288a70730369203c1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394249b7bcfdf7c730e28334f808d79823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892687354f1b34df0da680ce08d2c38f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943b87941437b5854ad208f1c6ad6cf825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae05a1f6765900572705092f12cbc04826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6cbb3fd4a65da901f981e3ef41ff3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a290e181543165e0f704bdd6d274af2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55556b9ccf117e8836699bc4bd7af4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c561d62d0ae742ea006f68c7ee8379830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a314b5269b163c8bdd3b9bfbe531baa831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f21e848c445df5358dd75b87b72ad832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c282411548c40227c89aef3f340e88d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f229b9bf970442bc7fc02c65a1629fe834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fd69d06f794e04f40ac8fba453484835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873acc3e54c73c83ba08960b9dcd47e2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec2985fe402c31590936e1b39a737c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd8fccbb01d31104ab0f3af8295cae838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607e43fea025d1e1c22aaa76ac8eca1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451183d1411012a769e0a996974395da840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb992cd0cc663e2b16d3c94b403ca2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe079ade01aa3e3aa3308dd8fcce608842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb79c11e3f2e90531d58da2dcc1640843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bb60911e71c2bf767a2bf184c964e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454e7663397b649f04a8f9f000c2875845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4776bdbd7a5f67a0e7c0424ecb087dd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79582f009ab3a44a574671039726f8c7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885655f246ee392cd401ad54f2019f3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2365eecee819c67387a72a46e7124849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b55bdd3072735d897c7c586d5ca4a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ac2fb53f2b723fc0a825aef2f23e1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bb5d17a68f80555b2a09d9b9d4b6d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502b47bcce91f52eebefda1dc9cdba9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be869786c7c3368fccb66b70af72d6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6f7013247a9b458af212b40dd8fca855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0d9d412fc57122f23b51f07e00aa6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799835e14b6f4db30c589214f820e5b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb1a10e993349562d3f1569bbd6121858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ba79e0d918fafa0c26573b06afdc6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31140a4a2553b1e397cd6ae63226fb860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf76f3c9b7982620a83b45a88a7e52861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a06db85a2cfe0e7a0ad768aaf7217862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645e51b105a3a5867a888af145289ee863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038331a283a1eeabfc2ad577b8a4c0c6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb8e359332fd0b8c2819477933898f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b296f03edcbc25444de9a098361024c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9584d7aa1b586f74305c4c564fe968867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fa005ec34b5f6b8ae39df49b0cb2b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c69c6c0d0aa060703a1eb14b650857869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21533ca578fb9c55ca3c6a93c25a7a3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78230e78ec05f6b4cd9940502d881546871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5923aed9f8f3f113f5118b80712a5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db51b65edc74e00bfdb5da2482a5bf8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055b6ca8934b5b3516dadcf38ee9f63874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a691e0d6c20364131c2072db89334875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cf941c2773f7e377c2bc43fd8c4f0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7a96aaf6c7a3e09561ee763be132f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7453aba6f6373bde44fcecc47191825878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584653140a4e04fb6c9a99406c253b4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ceda6d3afb3043751231eb242c214880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac7b3390d240b3baf4cf1e3c9b672a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41820e44f0a327cbdf43b95d0fdbc2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c720bab98ddeab009ee096155cfefb7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cbb7cea15c2e5b724e4701febac54884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1434a4c1cbd6f3ab60c1320a05031885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308386b91b0fc9d7f8df7b75e18ad13c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f134bf43662ec7dc4310e813b3fb5f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f28d25fa290728e4ea0e3ede797fc0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaa648c82a02f53b37d99a8b138630889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450d4b50eba3b7102ef951f2c574589890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71255f910326d77bdcb6c9644571836891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb36770994e15df5ff8e9ff4391e9b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614af8ba10de6e256f34f24fa2bc9399893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf011bc062856391f83eee9c9f0eff894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74082e22c1642ab7324a13bfd6294701895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2000e6fbe64b75725d58104255600896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cb37aee500dd7081e372931e752fe897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c6ba7f36ab8cf38d8446419b5f500898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128b33dcf233c037321d69f1c03b4eb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae707836ee74f83541c555edc8af9a15900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409654331f50c42b314457fba1736ef901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299ded366c3e654316ed32e93a219e5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c2d572367d2a15b618ec2db0cd1e5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bab308f03310a6dd1a55eda1e8c706904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053da283cb9cc4a1facddddd08113f82905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a764c0a545a7dadded43dc34616c8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622930546d0b5f5f09e73cc405596094907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bc60b13c859b9f9a52e43f0e67c0b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a462d0bbbf30746bb53940093a37046909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93201ca5323b0eec9f7aaab22d8130a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e7a484e7209edad41b86b6c214638911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7cf676aa4cecb222a19d5efbb5df8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93f6c94a8aebc3761c847dcdc541e9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ab006d916636c7d6e6b0bfa28e447914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3992591cdd616f230155fe1abc6556915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f756440242d80590b6b0ee541a6a2ff916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818655f7b9d18952519cb98d5c629bc917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5510c993c3e27ab217aed3bd56e8fd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab969b93bc5585b3fc205f59d7894fb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f23e7b88a388b11ae090472d731181920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bb8acb02982a3b9aee793568bc3d3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b3f940cde1f8c47e7ed46152048cd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141f262856fcd72dd5767b5a6cb4e0a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48369e0c674b079377c2f8ed8f4a28924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ea5f442a4b63d5384e975eb9dcaa7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8069ec6a8d898ba0c9741c31e3b253926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a4bdc210c4d19282ca01da1a764ae927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dc4e1ec0d6852eab8cf35758e1fd0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b675a2b590fa0250a298636b13dcd929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb75be6302f4d02166a27e5500e5fa930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395dfa72e6526d46af81fafb788c26c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5073356e9be89e32e66f4e2612df8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d107c80d11b4fa6f77ac88eb057a4e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64595149376d08e87aa9c20373b2364934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfb390594d09dea441b17cc6867ddb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacaa7b7babc093667d9309fbb711842936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d2c68c61a7df46d8d8fb952cf1c4f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64795f8a16fb8c680cd8ccfe7cf2e4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb0a3a4a20ddf236b30e819ad7105d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87f22ed8c3239c67aacd8cc3bb9749940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a867063ef2b7cbcdcffa55e4acbdaf7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dcf1118e855e42a780cb80e9d3328942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892e5562b929f92eca8d3648abb43c9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189d33717d9ba75600537ca097ca50e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951cec02577ba07ec011668558f9b12945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dd75d23a5f8300ccc788480605279946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc49ac4b095572d97597570b73be563947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2f7101a102d2a1b7e3d7059961e0f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cff5c0bf81d6f15b19717485f5b99b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958720a7765771d34aa7a7a865fcff7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c542001fc45a762bbb89e6baeb08e8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b566c23cd7635416612340a310cf5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649732fc81e875c97b62558881625bd953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e9cf7f56a24ef125e4ee050ae18a0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474a3a8a2b7d11cddd22babea9d2426955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192aae933b1080edb049c5f9720ac602956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e4cfe3b14e224a2c01843356ca736957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bf7ea7bc532d93df25f143c51ec87958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b44b9cc50d7b7e79932617d89d1eb1959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9da141816fcc9c06a1f72df377419960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be3b2ba0eae78b516f08cff935ceb6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318b17a9b4c01d41064aec287c27c98962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ae87fd28f59a978ec9bf62534cb85963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8c20faf78dfc45027b4b0ff0d1412964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb73d16ef2cae1aeb78bca138d62a54965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2374489609ec009030ae2a58d787d2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3cfe2a7cadb8e69d4e61d32ce8aae967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e03f625072d7bc1fd68f93e92c949968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142b71ff15f967015ef46c548051536969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660b97271e1e5865fc3b5c048216b9d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056d0e443a77c9534987c0be623a970971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5ed7cb6ea1ea33814ceb8bedc857b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5179a2aaaf77229e08ac02f8fddebf973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff43d58a52a7948a2c4bf8516a21f9d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939e23ebc96fe6b7c3172f480b96889975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>