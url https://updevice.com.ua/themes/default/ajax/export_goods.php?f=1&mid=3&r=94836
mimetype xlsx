--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f0877955a75c765d283aea1674a5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd81fbda5f4f040d115e0b5d80c28f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4491711732072dcb7a6f448d73f64103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdbc29fba124b973727f7863a2fa474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b22a7d6f5b6fc836ccf669b2fe8aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0255e427fb4bd23a9dc5a9dba5ff76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c441b87b4292b4b54f22ff8a873d997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c39f0d464f23999b2b32f5ee35c7d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca9aeb2bc6e81cd8d015507277130c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367d58e44efead073b5c564dfd0765110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9a4b48cf4806724544c38e910109111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfe3b03edb944f65472ed368e30bc212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2842481a0a1ca47c2dbd8db82775913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b335d2793153d2e6ec0485f9c8971514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe391f6249322c8004e81d8a5ae3ddc015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11975db5ac46b2522d936c83cdb98616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ba4be6ca1896f5d86cc66a50a251617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7f333b4cb090dfb11a4b7c23534ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b53850f419b49c5d8637a4f6848fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59051a21d67cc6533c5cb701fcd30f4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef50562b8cfd613291a258cd6969e4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bde46df2f4eeb2bed77cf1c900dab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c44a8f980536168e85409de66d936323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34d9387a1d546250b000a7fd32da1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bfc8c7209eb6a7b25c97b590e7e9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5d0370a75ed2471776f5d1730db8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e9c37c7753a2dfc0037f34545035f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b710c862c48894d18ca2bfba3985b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cc4d7c5e3747ff906147e4b3ae44629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad21fcf037ab37a602d47bd065941030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3d3c07da5ab5badba1f4037bf39be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2c2302eee8a1fd4807af59488ff8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c39ecb92e6469f2c51696da4c47dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041958d134b26ded10308ffbd18101334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711fc784a7f99a9fc5013056f5ec02e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26517d374e807f4190cfdab84f7dc49036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57123c2f92ed4badbbde95bf8413bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243296e7153e11fe07e84ab76639a4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6ddee65ebc47cfe5340452cf739fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8a5f5499913f4defdb14e5e23255740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa399f952f0b85e222042f39e62d01141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6ec661e0e1b06b3fcc8f40def5c4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce663b0eec201ef56c96e9d5e073ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74986af5a271d763c8d0189603197cff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a419d51f525aecf0acc377345678d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28e729000139061c4ead294198d6c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d46d52d8fc245ecf8697d1e26d94b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f4058b49eeb93196b7e2e1007fa9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aceb2b1f6e0c55e5e8c9f9457131a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8a5d5deb28fcfea05b6634815fea450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ba426d38a6b96e2a02f29de284c5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f4441e8905065fcf646cb768952c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd20f817b992042dc824b7c3a48b0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea6b8b93b88f108746a268759fac1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69171829cbea24be5f6dc1357392433c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a278fc27cae52482b02aef20612f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f4fe4e4bbe3fcd5e09e0bef18ac4257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77b335fcc9b8d6906f675f8968611558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9914ad24e16cf21537347efe3908a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140470fc0fc9023ccb1e437c627197060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f59950d3e4a0ce5258df32d3156bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45544c0e38c57701142cae11c6e6ae5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47416b61f670cf99dc512463410ede63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7dcd12d292b819b069b3b407d1f9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67eaa475aced6a335ed99e875200c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f39080f986be8167e1835cf2e2f8a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999ce2c03b67c451f8ab81719640bd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebdced9ea446dcf607211ca6902f2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74876f8eaa083d12c3125172ba8ed63569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea528be0d99471ae4562e28608c204470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26949b72061601c2b2864360c950af571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc07cb19d5ff54377c51103130039972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549d219660eb53987fc6821dd97cf9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d18554ef07be48c06f523e38319e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce31946db740ee27bf556766135b6c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97967a9588a23f050797b0ff26c62f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300f7dfbcd97034e8aa650a1dfb6d3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fcce7fbf2dbeca345394842bd8dee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f09271d34f667bf20ad9aee93b5cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99620de4863fff3b285e60e22dd106d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fcb7d4e712eef570375d8c4b15c1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24638fb8db4cb3b7ae852c5ffeba87382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763e0e5e5e17b8a3d9718a159b37bb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c6e8666e5275c889c065ca5864c2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a632f92bff90735da980242427e9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3cc8cb3151c6b1329af53b2f3441b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7ee0e4e04413163aa1516e1ae8bd687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945993ae1e1b52859846fb239a184ba088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d50a64a8409cbc230fabcef2eefbfa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9987ad01ebb33b9bb679a0d2929eb890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e283595b16c0ff09fba08521b756991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9710e4d6a6241db09b5eb761a75d3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417ff529fa3ef18387ee6016c02755193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc22a4237be608738d19aa7ddd19e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933171014bc8143db4e402e752adb0995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d87e6579cce3df88f54675966fc4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312f61485cd3323d080117f729d798897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fa131a2c4ed0bfc528f4d99ca55bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145114574da1f554c16168d1abb8f5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4083e7434470d82143b486aac75de1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3840d6584275f6ad6a700a5076e9383101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537763ee0cf815c60decd0ce51ed38a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490e81fd046c4cc09f4a59b7f95f922103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64da9747d201af296e6845ea0adae2c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95df1a38719e84ea0d8ab43a09a3d62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2a8293c06f4ab97fd4117f0e4380a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae227754e4c136c097e2f6bc8eeb04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184426ffb3fd4c867c9deb6fa960323108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095de47b5afef7c742782ca7728ff94e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96021fb211cb893fb7f6f2137c73d1c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff91a0de92d3b94edcae23c9afc9f88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3f2307deeb514cda956f3615cd462112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de2f7952d0f6de955fbf76e9cd9c82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da21f27fe6e86edd8acf01c9b6edb31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70862162a378e4cae01a8b0e331daf1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c34265c91cbd5f474d4c12ef1806e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd006f21b68b2f1078332f37b9d116117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a8a4c6af15207f49ea42e009703e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df32fe1b92feb6bcf94b6ad0fb9464119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bd1f1eea614a08343e008d290baac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fd6d23e18b407c60aa22244dd6fa5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fa09f7cbb80a7b4575d0c464d139d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd978d8e0df0cdcabb93bbcb7b0aaf6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35627b72afc9899c2b10a1cc5d4d6078124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72df88c02e04d45f5b4fbfbd82f300125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b9f9a7630472153a52ad093c26b4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df45a3aca0bf5212d33778b92a25101127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13ee3975f2541a2b858533ed280707128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92ac6771d89812896edbe7345abea9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d471d4cd74ee9a203d18310248123a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1ac3b1a223fcfca8924dc4fcf90e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fe1de16d3cc539db2796c06c86e9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4372e45264131f7264600f95384aa4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baebe125523a6819f1c531c0fd759a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4a0c9004ead23a0d674c6a805ce91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1435b3215d48b563f64bcda88db72b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdb4a17ea6e3275cf0aeeab822c03f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dca503464c6e901226da2b05b706e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6be69d2372c8e80849bb0dd25c6ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52fbde2762827bf7f6e81a0395286b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df25c4cf2a18e16395d20d4503cc108141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adea8a6f33cf39976cacc0aff8b3da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79479cf9866bfc3d1bc3313caf9b31fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a45e9f1bb6db3e467a9a44db5ce3d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619db236b74e4d0d79b66f13d1a8e52145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d30019e8c77c85c03945281b17f43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a02d8fa989d0df83c24dd8cd56c965147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed9e8ff8cc66238dcb6632be2842a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08be1d6ebe606d5b9be339f8aa10bad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b7cf70d748c3ff7244ab2ddb23b76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c34959aaefc180c1bfc776e9f4d40151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cff56f2317e6d71aed78b9e3467e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb6215475cc77192465cbb1e6b5adc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c469b74f38f218c155a41358324a043154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377872cface6caeb00b4560de5c11be3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e11978dea6cb178ce11b76c1f6d944156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88004eb6070f375ca5eafeb2ff7b949157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500fb812cf56c865316b9ab27f5be50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77c87caf2a2568bd5fb8a8f1f71b33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a4cf93e7b658c61dce92889fc9dda160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf8bcbffaaad7982fb56380046df68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef4b58c49636e36ebbdca978e5b22e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a616e267f6274e5c31283c5179ed7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da0219102ad282c0e8f4c687f87a9f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ee700f571f11db2d04f9a36101dd7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a044a6bc0e9a3cbedbcb89dc16330166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdeecf4242f391d373fecaa92a465f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2534c1d9e322c96c2fd938b8f0ced5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86277552117dad4437d5a9ea0b268d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0769a0ba2335c2d590edfaf5e468dfb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa57a3952c4b639571ec2782fc6a8dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963e95485e859ce803f5e68d60f2e07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a566ed36ce1c75fc6bb3a9c6e303a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4a13f507575bc0e7ea14f63450726174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b55dcf63ea1614fc3258c48c33cb2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162cc2df636a0c853b5c62890980680176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae58e6beff9ee419289a00de7988689177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d4e0345447491f7723f83036a2858178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37b4782a802f8b006e33272ae2a070179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4276418bfc6fd260e816d55df05887180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351f8efce8661c8592616f8b68c646f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d943983e7ac9ef02a63f148e4f3506b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35297c34d4cfa32fe106bb78483c028b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf31c527081c586d9927d678ee4fb1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9e02e04f8fca564d1e79e6f48f70a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf7f28287ebf143870ee8fb28662e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc0c4a08e8ab8c95c192576e267ae8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82229c01fccec50d778ff6ef21306a4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c404fc0f73314cfac4575b0893503f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de92de1ebac8fd40ca49ad324a9479a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16518c2c97724c8f0320c35e571c9e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d81615e777320a31b6a8d4504dae5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f7a5f53a28b4261c315fd7514d01a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a770887e6870af85f282bae6eca860194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aadeafdab164cd54cb89a3145fa92e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f39cd5d992536831f0d2c20b2b2bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc810f3cb4944264ce5d6e83bf2dc1a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c06701fec467a2d00b22afcaaccfd8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01afa75b243834363833ecf1fda56ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843b8ba8c9505e0f5534e48f79b7066200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43ebe665811d48d361aa114cbb6842201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b68de7b27a9eb8956fea66f89eefd6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df709a9e5911b76f27bbb567ed089f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71650252cc7910162161a8c1aa8fae77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117f0319f42efd3bde26ae2bfb03458205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75f2e2994099dca5e29df6c3109437206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597a1ad2f628536f89c930c56f0995c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306e8f8a61843ca7470e577ed50db03208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb1b6257fb61208382e2ae3b78d7d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e5410a1f337cb67c056ba76693ec5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726a64adf6444d808e0d2bb2acbfa33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1ff5923cbbc9b02a91c60caf63b3b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3639dd6a388d8cbe0c70b44389d3c87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15784ce9eca9fb58a3da701f12ce6f46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed596b02e2d2775fdd77285932c79855215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7630d338b29d95d88ccc294d9097e13216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59badd4af0a8915fbe8e66bbafda4d52217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3906fc9fec02027173dfd74213453d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c3d54a80099d208932ffa54daf965219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5630807bb9a0733ec62a225cb919034220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d7914258917fd26f6379086cab6f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ad9cf2cf5a5e9c7aeb675c8399e13222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799c39350385aec05f9339fcac16a33223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace52eeb5b9c43d6d4b66fc509f404c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addcede4ab3aeb4ba62118f0db33e06225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e6403716f74ebff3acb75343450ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7780818e43d4dcf2da664a0f5dcac5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a545e966b1bd134980a868f9e94ff7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e30053f54e4fa9eca6bd6f9ad9c0cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e562f40dfb71ca7a3322026750183de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a7b6b78f537c1cfaab6b707306bce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438cca3fb3e66eb4917655e9fca1f64232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c82543cc23c135544cc48cc566f22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d473b0484c16f2620aa269172f781e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749229118462416ecb6fe7de9cf33d8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921922ea23e82b362f72b9269eef54d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b5f43692c36cd9a0ba550d8418d8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76a05287c4f5be2233cc64c02ed290238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3ffeb87ec3b9c92ab634db00515f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4265e993ffb49aae443076f2510e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ac62ec1fa3512a333f7ad9c808116241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c06d60a17b78c2a2eaf456d355107f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa294c93749a18b4835c4fe6b1950c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f961bd46557650215b658678cb89188244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788a43d69e93298eee515c5a6913465245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ada446ff20b879e760d9cf500033b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34dd17c053eadf2688ccc90b884c15247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a79763c3b199443409ea3031b4285248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012c9d642f198e1596056b8fd7a48c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f122f003e712083df7857c5969cac3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bc2980fc0b120ddc475ad8840e555251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88047c3f6ed38fe8226719812316cfbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a189e6700a3f718e43ba8817672d94253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed634aefc2b9d996da29d999ce3bfeb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199cd5c75aaf9f9cf1404b36862ddff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bc1a55bed79cee5b222c0adfc0b0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3a4faaaa8617188560a18629f6a7d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff98cc697adf53e8fb4378383b2469258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0b0a7c1bfb9ddd2f8abacb9744ed8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf82041ece538e92c43cb108c7c566a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc7536f62a50b6b9c6ad09df49a43d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69befeb3b15cb5dae465692ffaa637262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a1b2a2d42fc9a9ff2ad41ed7530a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484431fba0d36b9864bee1d191f1648264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc198ccb91730ae046fa6d874f882a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32713eb987f10ac4cf58737389c8823266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc74b70484af81211e30996d3536f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e2e2d21a6cdda80d9c2ead4407770268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b64270ecf4570d670eb73981766c9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74418811b70520dbcb82762bc99fc066270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dc1818f248e72ddac907f405f1116271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1fb054ed10218bedde4ea70156c62272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d768dd12cc25a2819bc2587bdac6a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30844d7903f588078562e04f0ac0de85274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fbf7bd2f7c9a376e67281517f5574275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be904e857ec4defd935468798e6ec5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28b793fe55416fea503be2be7d8531277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3562f4fd9bb4ccb8da5dfb45dac307278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2e7c2453872935af7b185b5096d36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695eeff29e57370fbf3bba8fa423dde7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f0943859adc6efd59811b3e51d661281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bddbd0463bf3de8d51fb5a8bb55d4e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219a8c16f2e2eab88fe373d0f8b44bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f447254cae29670d83c3d165c7dc1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94ae963756415a94261972d8abe3a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ede9a4d99fbdf10c5d8f2de653ec5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bcabbdf2e3acb15f7c4b62e83e006287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d45b861aed7cfdde1c75e7b86d7c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63cf792995914a14181759f31957a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997225aedc07cf70531c1e422d2ed75f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de5fe74f398f248f959a40e67464af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5179ea8ce924d355aaa3a6b831fe4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463fa49c180d9622a0b679f261f0d25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3a0d45e19e800eb794574378dd2d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211bee97d09b93b04c86e2c4bab03a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6d0f23036e0459c41ccbac75c0baf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc677f744f7e7885215868607f8593a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf9d6f6494f36cb3fa26384e572919298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c7769145ad8f75badc499110ab658299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e0d007740d7a6c87ca240dd8d04d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf00dd32b990f81994372cb0394ddaf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b82d57c0c49eacda54e962005fe6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0c6d483e6f7301338f9d8678c30f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd08d671b49dd6d799e8122e500a08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b692a55d0db8231a5614507bd25712b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277839cbce9798058212deaed6728ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1a2f621a4aee2de6b243793665571307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7a7afe60aa1fdda368bdf2cbbd4db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ffaf0e1e40dbaae9a8c70c1bf93a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63a3984d49d3188c50bdcde6451cf9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222a876329e87caf1c2ec70a5ea2e57311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83be3311799aa15230e6fb0ece58526312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cd34e7dbd709a5f032bbb38d9e458313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a630cd12c3697a2d511cae24853ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2503cb66245cef802922a9aa327c71315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620229c4cbd84f6645f2d468ea2e328316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dedb5d8aa74368c287365a0979a39317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5c173279a8301465115881a351215318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3526fcb2e82df3cfaf4bcc910adaa49319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c083cc2802dc7eb369b7015cf93d51320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed494bcf1db183c8f448ba6b89d1cd61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc7aba9d985fdfa5144703de28ad03322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50415a0f60e7ad9ba9e3d4a2fb65078c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7b2800f689af92736600c132f3140324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4448954a6306a12ab8523090b27fab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573930dd48a886fabf42e421ae5c7e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ae0a1de82dff24bed9d72ea5bad9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403bd126224fe7d8e9688d6ef83e1b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f741d8dac5bc49cb1c4c55bc556b8f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e91b939b8c86b8ed6541a2c1db62d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f86e3b4e404690d412b1f5d702bf3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851b4aa9b63d4013ff2706143e2870b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b77c92d0b75d331578e50f1002970333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61653d6fe71a7a7bcdf0e60cbf5b790f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25745c50ea834ffa9116a066f72087f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f71c024e18cf80f8c88615afdbb29336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a50f2602fda63f4ee4dbf35c80d749337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318037ef556379a18b9299455ee60a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548eb8252365150caa92482258dd4651339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adf88c813ad57c5a0f7ff0d5c81933340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8351e6e34098628c1d51559d5125b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365d3f7438091a4e49ac31f8a7796bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b65ad841b09c1ec1af9c8045cd7ab8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83f48ba10a4cf8bbbee07588dd7928344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7862e42567c840baf3fd24578b6a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07b8d1e47b5012eeb6e53b3f624862346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6e1c71818afeb0bffe57bcd30e6d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f14c46ace7ad272b0bc071eb71ea3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01120d2e99e4ce64921c9efed701802349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fb76f21cd9600577308fdbf6e7262350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb39cad96ae72cfa97372b45ccf40fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26ef569e0c826619f61b157bc3e5c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe4f7e7883d13d8e34226d75954164353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762f7c11012e94fb1cd4c532c2b2340354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffafb69f9f42be8f0ea0d44dd4f19b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365e079bdea5e48a34a3a38656bf9f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b5161d164d8b7d5ec14b7992d7a54357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f6bbf302fe7fb7a13fa1ddcd4e878358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3396a566d6b09995506506f9fdcedd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816534ca9edf1f4719f195e49f25a14360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7b8d470b8e003990fbc145ecb1a2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcaffdb339b110a15ec32718d086060362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a203a8982f2731cdcf9e493791feba4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636afabeae4159ababb79967575cfd7d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecc013ab2e5e52963561fad4c3ba54365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b4c1c20d0ec599a152360abf7a7e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c7bb16c88da7b305dc92119e92964367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12feca4e000ae911d12c481261845c1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327a26c5e659bd0ae0825c59c33bd5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c06e5e56a57651a0eba8c042a99a4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27d580bd3814df5ee434a9f5ddae5c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb384b2685e7ad54a64785062e6ce0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217360b550dc7fefbc07ec50dad3a815373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daeca946902678d0fd8c29f8e802e01374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23579e4256cc74f1578bfa1cbe93bd38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c85b538a7574421cd5f70f8a4448f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156754a7feacbd65a6a9ef27a6e59fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10e814d51ae740bb50532f503b7460378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43636934b436f12a68e9f804735b78c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ff329e6c108c724842eabe77d3205380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a582b53bcf94f6e2ebc45b19e3ab4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f0768abb55142ab3a882956ab5753382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d9203dd52acd6083a47a4334b920d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d44849c86df650b27822f6b39bd72c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfe353f13e2ff0cb4791a190123931385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a974e7b7b40bd5d1c2dccfba0b641386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a2be6f8f36a8ed48e329a1356c773387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04126070a7ace62dd52c6fea964680d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ccef28fd63370fd2d47ddc6beb3b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ae521fed5b66f815bcdea1b677c3d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23badfbf5cb09634fee8321ac8e14c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb99b8eb856fecf34709da4df7a9a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec015ff5874c4c2343be398f970140d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58beae9fb1e6471400986bb482a8292394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0c8f04f0a75726cae268f575fbd92395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5dd1c0c53818ca91513c01ab0f1ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8da4beeb06fa9560346315c3b07254397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03da3391e1d3913ee5db2f2583cb70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306759e91713a42326a5c620b7c389e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d58fc4fc1928b1fd61a201b2621239400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7bbdb935ef88ebda5332e9c375788401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d701baaaf5f8c41d8b6bfb85681e755402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e9015a22e2105a9ee0d0744a80f10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08320d52c96b7b83b5987fd791c68b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c6ade8201295c358787183061a55b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb44de6d7af5e9a37278d3b87f857ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89423aa69a280660671214e513960a4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b1f14ee6b4702fb453c0f2d07c9a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d948dd94449d622261952249978f39409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756292049f0fc6696a7683e94d319f4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8f049f15905d7ff9bde9a8ee63bd7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adfb048e0e9ae171c0ed60d4240df5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acc986e08e64e4625918b789dc483d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113f1cf58c3099dbc10db89b1fb2857414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031381fdecffff2b3b11145d84ef4b5e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647b443fa594f7cc1b407e4ae0f3057416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694a7ab5afbc838fe6b791db1b7bc27417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcedca4fc47ae4d5570873fa538e78418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d12f6cf9adb833481ed8e65a4a7e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166aee666c82982836ed560a853ace7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a84c0fd1c937450f9077bf6e74e3f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003c3465d0037c3ac358a467b79f666422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec173dcbe80626f72a64a89d391f5d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b4954fe575cb3bdf7eff6e0848db2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a86c943ab8e9d7be6127261d74d4a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e735e3adae4a03add7f8988f755a1c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821675e1630da5917bfdd0d2bfb21ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e83d15912e2072adc0ccc61979f175428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae844ed48ffd7f43e3442d9034677b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7301722ee9328872795f7f1c7b095b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b071a950fd8ab32e34e897b243bbee4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c7e18b73a05362c1b431772a502f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa70cf6119e8952dd4c1df5479fc2d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bdf2e410aa9c7fb5e4db711a04e30434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8f844bbc83b8d5b6e318b0e90b755435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644ce6fbe6a121cd1fbf00ff3181b73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1effcbf666dbe1e0defb4bb03efabe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d890bc279261a5eff1ada42c77ea9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e000a0344ee79ad4cf13b9f58c3661439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4f417d98aca3bd087e094296f8963440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448f5764e9acfb34c1ac4d972fb23ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894de725267d786ef43dd0bce62b49d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab38c3fca87dd92547d809257cbc539443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7b48a3bf6d085ca9bc25a9488270d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc158a71688eda4d35f0e6d76bf3c65445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01de93cb1836d3e9c8b41da0e890bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ef873ca826424284a4017094f7637447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649211e9bf06349d8a9c3c2c6e5425c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7c0a3cb3d1c2688cea2e054094f4e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336c1e07616d56a65cb8c56b10d2cda450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d9ae8570c7262df020415826a993c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08af1fdc8b9e6fcf646649f2216800452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78241fb87473c0414d0ea25776bc62f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a578362d7fed45ff52479e4e9ed28f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3ad755e59a951b71dbab4cf83f736455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89e255aafcc632f05e474d3538487e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e95b5ee6b2687354cbd6c1e29a6137457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165da4c862e0cf66964f352c34bf02a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac1af0bc17f4e290bc494f4a4c8791459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79168c2bfa7d22b6e5ab5273f2116cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7443600e00078cb3ae0fe32ed72b8d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24367fd6997403ede6553cb0864856462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a10e7b2f6fce7fc7d9a141b4571ee1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b95d525a1fefc33ed9b6e095f1968464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546a23eb7cbe0a477b303aa20b4a568465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8440c256d724072ff261834eb41416a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cad617bd4691150345fa1ff737591467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f868df869387361b82cebd468f6dcd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ce07a96d0c8180ed6002f182ab3a7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbaf60853130db1514f088631f6193470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df850074e4cc58eac16a35e0a77bc61471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb27018070fe5912202de3e92791b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffed6f13bd613751b5d9e1f7184de3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256df5b4762ffd729ae3595d96890686474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e889669f9a1ea85cf4397d2a871215475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeed276fa550139ac754b5e1f55c559476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303e1e51a6b47de36d39165c0b56529477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e53039e1a3cf845981e8f7c1a77e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076c5f3ac8d803eef1e1a4d48ec3c09479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30428f35550f238235c3bf0d0c28566c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cb889eee4bdf8b4a86a5b213be96f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872146b7406daf8674e635e387e9ca9f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343fd865aa308c48d807f378c01ee78483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b061147e3361c7d32424407abd32b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b834bc3ce4724f14a16b7d1ed5299485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc391842bc20968e03227a209f7b33a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf094460c0325aabfb6e319893afde487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a88781b9c26f0daf26683dad7bf27d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9274060ea938cdaf1ad638f8d0481489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3601264a87b37c27c404804f464a2bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1999a418b1ad82b2fbb2f94c0af20491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643add0a92793150e2cdf2ad654b69a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f2dcb61b93e8155a3a065d8f55cec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4935ec1b566fc3c8f20703f4223d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb9a116a6abfd42397a16f84bdf7cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23072d34e75eb2095e5fbb2eb4067a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410cea3ed30ac10bd7993c727ce0bb6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56d366bea5d0b9944ae3af9b6e71b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539173d0504272930444902d6159f2a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbc7b25561773529872fc6528af326500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab66c1bbd06b263f43b38843af3c9c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddff9c1c178919cc8b4dab60e30e98e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dd034f9decd876a4b78ededa6010b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76885e24af7b2ef07162edf30c93fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3057c8c8cef0401e4ebdc01f349104e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cea2d855e79e009f1e525e22a85da6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be17c59b9c770928a59fbab0e7d1308507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49306db88b345e5cb78fb8b612e3e18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53f4d726a4375b543c63240a76e86f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970c02cec25374016d0efa4f93aaaac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4363165c03255da84a5d28c6f076a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd5820385367ddbee946a06581da2c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd438ab9f651fb9320d85b0b94891e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31a2bc003e27499882c8b01d3f1033514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718aed2d5a5e0399842074806b023674515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513c9af03ac376ce2bc2f4ef29fc682516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a6e9d00609bc274ead9bea73ab30f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36301e46c4c4a7d2244bd0bd7a29a731518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b877e4219583931f2bea129e8b9e6d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de80363814ff2af06266443643fdeb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b710e6fba1ab0a34dac8d070899d86c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86313142440cf206a7d879c3bf43e9a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247e336f4f3ef9551c6a68171cb978a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4d9cc7e2333e478cb22627dfa4231524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebf1295c6cb63dce18aca8239e069e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72eeb6bb01f989c4ffade34a113619526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484220fb9df700d92462ad5fc6b421d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e4ec8b7597ccadfbaf387bb375b41528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ec6eb007029e403ca27ff0d48245e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef18520205cf1888fcdd7f2d4dda5cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a193cfd50342f6c72e3cabe6661b456531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69087abc10edc77b1a7d6a3b433db378532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951f974c721e8c1a0c39e21bb13c9ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d6049284e22a3f0872c9a432c906c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfce00ef72d5186ecf1f8c495293d66535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49460ea9e91aeec0b34d45c6feb33d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e286d32f45de4908cf5a57f11ff319537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3df7002bf0834da6f7fa115bba2bd3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0565fe9b16b2a7a28bdbc8f3159d8e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0748df87285ab1bb1475f3c549a0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c3e70d6ad68621e1a8f8af90cdda8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb739132c85d8cbc3e6afd24bdfe09ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9758f22c1abfc68d6cf3aa3cfc2cee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340718cf6f465144b9176b9a4900388d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad5972c125f5f52bc15f159837cd31545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2131498bfbdf35b10edf959eed4f32546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3418c74d36a7bb3637997341c4b18cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c33454fc20db5aa8877a6fec8a277548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae529c993c7b0134eb3d23719d656f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e49d6a91c57237ace6ebbfc3e8b549550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cc2756dbb825567e739461c5962ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed58b0117b0a2e91e996b29fe2fe40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842a7cd1631014141b136bccdf69a95553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd902c08a3e922d4f9825f0a8cf674554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053e5818ca37bdd443a0ff2b5f0f4a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6193e5f310ea12d88435371cb65d0c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84790225ecfcfd5f5690283fe2c98e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7065ffc8e5c3bb670f84b01a21af6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df158bb9ecafbf535044b8524f7c51a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baba3a1ed40fde80490b95fe15a2f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069ec3f345d7fcc8271edd8ee7697df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ff03bba607c1fe8cbca643a3b6fc0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02ecd6fe28c33fa80c9889ade1ed9c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4ae1c05d8aac8795b021d3f2ad7f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f62451ea56e29dd6d8d8eda724c73565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab46ff463720550af3f39bb1c2f651566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf836202719c35423302a41d5ba14b10567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bf85a29f495362e6e009065a6fb24568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bec409811d9f8049ba720537fad6e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e38597d4dfe1db88b72c285a845640570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a491f79f37e0428f71fc720e8c55a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2849163b8a0aa87ed518ee83a7a9c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d5cea91aa75ed26a9a6e50225dd01573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5eacddc3e0e21fd0a6d86902cdac7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbfc5f8199fd891c6c7f0fd9fc4770575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92acace0941bb20e3b1881f6240e687576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125edc1a4ebb6aa3fd78e2d1081be00d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90527cca77833ea5e42ad69934e034a2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f6a00cc1edc32d331d31f84b3ff61579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689465a83e61f31f339b253ab72ce8d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668636fd89f2bcc6b5abd7c82273f27581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35408e38a7d366f5b4488d1ed5f9192e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f028c35da707519682958af5a64738583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0011b22287c9363c97183ad5a72475584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae7c5535a18aedbe31a9ca69364b5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5160c84fa81a20e0dff630622e31ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bfee9b58c902ddd1f5cdd818c4812587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350129f8e4d736f8e9f8e330b46e3ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4c89ccfd4a2b6e2b54a18ae4bbce7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc491158e1eed44648a66ff5e4aba28590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9b75e4d03c38bdf959eeb57f9f27d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950242a48717c928252fc97885ebe40592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10789012686e120aa71448b65159431593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edad9382f045642d159a35f17503be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692562e3b038f11a5ab964a9ae53750e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4f1e5f192bc753f996ea3086ae185596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dea9ba966cdbd0260b0d27d558ef80597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8773f8d3230a6c9d7e5720cf56d3ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573015870cc98652de900a3c3c823c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942730b14f8462a515d065af181f2c2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb61d95cc46dd04a1bca0e49be9f0de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3473f68035cbac50aee90193aaf7ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489446c3befb916a906dac05162bcdff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6368ea9d02b284ec65876066b7862604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37cfa7bc0ce952fafb3c8a4b0112de605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd20f1f39e9915202d7a0ce867cec9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce383ac29402e8aed1d61f204ff3018607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18915ab7585082c7de7bfba3d212dbf7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edec4b19ac55ad23e682ee08a0a2e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f9cc8c3870c96529196865572bbc5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42374c51a82659894abecf9c0f46a212611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b619a414863795b18bfbe1fd6d6519612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582fc72634ed3ea8bd2f23f5e0e55cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52693c5f68ea66ad5af47e70458700ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150d7295d935c532438099e331306b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa50ffc093e6a271f6c7b4c5ed6b692616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0c356586c69b847ee0ec33af2aed3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f3c9e3334af91a3d19859e1ddc5dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c9656ad345cd54eb390994c3f3b54619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc916c88b654777fb61a5942135ce88620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9425b2d54629c69a0235781bc1adc2e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e70c5424743e794818430b5bedf057622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2ff1caf1a46545b94f0f7ad611e10623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8160e6a82de21028d012a7aac58a07624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b2426bb7e52849dcbadec49c89cf7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd21b744470e9b386e030aee4b552d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51acbf9975d27efbccf38b74df5fab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0da213d3a4868fe95cf025ca10817628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeea1427f9322ecbd65d7b267f0f4d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9691299b3e2249373551fc0cd8887630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0275b08ebd1f64320826432963087af631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd850ce36e88606316e6efc4746b204632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb74181274343c93a8305e995f1dbc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65d8926258576b3dcb1c87ebe87937634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0cb9ef1b87f0b65e86cc39bd3b5dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0af1d92fb004885462467a84925b46636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285cdbb1b62c74545a848761a54f91f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f55754a9646f6a84cb3fa527a7a90d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcb9a26a3ae6217be580c7f90cb5f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e5f72e783fc1297ff794fb9ffdcd7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd338534deef7414b3c4b67ad3fdd0d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c14f5ef20c3d6b5e621292afe6d9bb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec73d716fb8060002177cc1a23a26a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc37b0d9dc289193a4594990f31dad2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e93cfe3396a174c8dc6010fcdc94e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08035438a8a0c045e92af9961695137f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15b44e4a4381768fef9aaafdc7db23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d081599916207e81ae0ecbf44c9edaf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a8aeffe2cea60c0ea4ba03ae1ef0d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af237bcc3162bdafbaa0eed339305959650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8a8b9fe68dc52aea0b30bb714bc2a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fd344d8f6decd5ba29a30b562cd59652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe06fdbf30b99ee308094fdc91ab903653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf6bbf7326eb3fe1aa6923f65e2d67654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0919dcb1fbeafe805b602647424c7c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938604de51ae88876c95fe12e65565f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90a9f7b61c3412eee6bcdea123fd12657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e5997fc2f049ada6530bbebdc2bf5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038521116d43a3c194b05354035dda38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6dce61374b509752f26d3d1cb2787660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2003639814ed0cea4c54e40be1f7dc3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e93d8557a2459973ce8532acaa0b8e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0882f751286c943f5559d69b9abaa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a1902b90a57c9602c27cda772d5e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b6d8e6d3cb1db1d5c50edb331b71b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ec07c29967b4dbef541ee557294e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dc6993beabe50056c6c9f5ad9852c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063f6a1bcae7163e6eb93cb40f8f01b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6922dd02a4b9fb6074780cd82a90d4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036592582ff8488b72ea84e04cd52e13670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322ce91ea27fa7da2212f725f0bf75d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a75bfbb22568b2732c3a3aa71565a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1196463eb8a0c003cca5b42ee1ec428673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7cbffaa5cb8641b7bc71369b393c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91058601e54577c01c2396478633d82675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695353eb469ffb6221c25ec5e7a98ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2ecf7ace66d1121d156e8cf767bc2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567f069e424622c5430eabcc6e5d9d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f5255df3009fdefd1efd30585eac1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8429a92c24d59aafcf28f7ada2fee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228ab2c4a6b2946040acc185a170bd9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a226e99bf76bfcf47a270e12f63c6d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19a3449c7d880ae137e064a75233b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433012dcc9df680a7e9bf4f9cbc8086684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792dab2f52349842f1dbb0aa6ad5b82685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef854bc3f3e42ab8cbde0f8b6accc6a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55636dd49dc8228643a7a7cb53caf3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e23a9f9ea9ead7feefa829535f5be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83a736271d787c816e166442c56c86689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02620b822a2126316429d6f6300f7d34690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b8dc2729d2c48cb136fba5ddb5386691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de669dff3f1b6f5f27442079dfa823692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0698d04a33e62af6ac5b19a1766d967693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e88594adffbc238497d0b79a74f7b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ccb922c490ea9c61ad2e9421f6751695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9a4b7584d38ca0a97993da9ad8436696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bbbc755d9271a27482b2f78b33911697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd6ac9b5d5e750a0e6535e3d215de9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cc1caeb58679d33cfe7ecd6583e25699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66ed983c840f5af0419e1c0c5b6dd8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72aff2d8a64466abecfd1bb82a5f111701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002a4ec97b6ba37b72a86bc4ed0ee64702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae56d5f8db1ff3fe234e3926ed65f3b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cf1d08f2c6e3f004b8ab45cb317af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbac1dce13524a5b615767bc16b6b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e37de59be280a32e54b81645b2ab1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4637471ef4f4559f58623f656c407a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf862d3337555482881342b1e66d9dc4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3650fe2d673a7230a0a57920a593822709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ded44a9dac5193d0a28dbe2418e33710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a353e2c7c385c2c7ca289b84237fd3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fccddf6e947552abc293cf35f1c52712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaa42403bd3ab2246c0178b4938b21713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae60a4210b90a5dd911c8e0e4ef0c1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded0189ab54e0adc35e8819787f5e8a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d3f0a56455e1aaceff8ff8568ae94716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b048ed14b7c45c6783a5728aca667eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69f648a9bee8066477ba76c5b5fb74718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf15ec011364e292fbf4e963b4945ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3d8567baaf4bbf8e59ef553e8c8f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945e5e6c754b27745a567b3c0c950cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832328e77a90104e6f66da7297c06e80722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb7802d209ddd0ed624c57cc03189c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0db69ffac52278c2a1acdf959d106724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9aa3af45df5f000ae1d5eb770a7b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc814a63ad5aa2f2cd791ed68aec9d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502073060cf790a7cd5bd61b1b0483d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d67b507a8cd52255a2ec5fe0fab74728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6868a1f07b0956b20a42caed57af725729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fff93aa3181db5d7469c3d22634a7a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b5ab9148395cb77a8b281a71f6eeb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1623daf8caa5eb01a69d9dc716023e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c341ab42ae1c190cbd7c067a06a2984733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a987043da15d7232470beaa412025734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08691fa039fc32c5a2118484d567a6cd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25522986e263d0ed4c15006c1b556f1d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487233d2f116d0d323d0055289a972af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468553ecbacdd555a9ac7aed354f42e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2411a638aa65b7e1d3de8b7d54a3f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316d73f438d2e02c53e8231df123591740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f880e22ec307630de964d1210fcdf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e253ac14a554e3574a76df0d3d0fb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1772149ba02eb01c06185f9229d13b8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f82d8aaa5b5b348b8c6c22182d7ba3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79415518dd8bef30cfd3184a7760b80745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a772d0b0c060993c7183c6ce36c93e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09157fae7310bc2bc19e2966f369e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff712978a7f1da1d7429628e52eef0f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee466a27c9851f47bee1b41e19ffa9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b90a3b206e8ab8b19cec01fa7a60b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698507776cb0aa68687752a69cccf0e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb73fa273ed1877b3834ea441e157ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f55fde4efd11b9cb17921d5eaac38753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb552c2e62b2041e3d63378d68e3925a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e4381f07c1f3f86bfafc66b1b2242755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51eda24b479a99e0201344c2018103756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2b9f896859c40b3e011c44220a711757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74209dc419fc233e4c8026827c5411fa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c005811c9e0653b37710190808c4c8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab63df57eb1568f107aa17ba5d3ae67760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9044e5a06f28101df71a39ab58c91f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61b6eeb4a4b5d7fd3dc8e4f4d5e850762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499763f73f16405fbf934ff85ee7d9f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d803f7bed3328ccc7f18c8d6a2be68d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988b9a86ebc397d542af1a4c3c96c5c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fe5cc21bd23de062656244bed735b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e3f9e8d5ca947619ab70d03ad7850767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf51cb71b22182988fffb82458be66f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b46d0621e5fc30eb01e9fb6520d19769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5209011588ab56e277a99e48f6bd3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe90594d2c1fa72061aa297f13884f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5f0a51fd4132153032da5f29a2398772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff48e9ff746173d12d299509deaf63773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5e9185e32cc070a5266f211c5f469774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cc8617895019fde5d59802e04a2b3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c422ac5818447ab0c3205cf16c0cbe0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056778230e679140b297041d2de19e5b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb21d8f84ecc63ba1c7c2afe892efa7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a90b22831d882d613c3a21de0c0e0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7313e76269d0998d77cd73f651a0a5a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a040dd90cdaf60ef43b925c0bff53781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09f69d0981fcc7c62e0ea70e4d080f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0463353df15c41f45b7198000f334783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc3703dbd82c5455f607342a3b558a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81e4f65e775dadb35b9bb9cce2f229785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3626d70437201e49a3b3cf3c7a2913786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72a227bad7c1f59bc0e3c735ce612f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532988321c101243de9a3ad442b1b8b9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fa9747aba563606c40d15f8fee1e8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f90e7fb0f707fdb0387951e464034790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025a88945b3bc06cc79aa0d5528d46f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5013f18278581f8147ac19fb53f99f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a57ced2f8f02b13430ee07e61da232793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45875dbb1bbc0ab57f1d9351a8ab4d1d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e01b00876e810a0a417ff7c7db213795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d52509d6711b254eb7e989b3a5018796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfa4bc07d888035e6a4a6554c6be27797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c059add82cc36e3058e4746bb21e95798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188c4e93674c7fb43cb9799c9aebaf3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992472c05fa4ad521277ec7824396d62800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498fab3f651e5e2c5cfc82aa51492b7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69848b8f39091a68861121af4160ab16802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9098ac3afc4f19687312744731ef6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dc1b6cc8999d2c69c8363de1ef66e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f97be5b1aa7972b1cb91dc21b31346805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2700245b872d0d0e547e702756c91806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12ab3fdf5dc5ccbada1014d8bb9150807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146950d139121c16bda605f25eca786808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc286cccb4a2e9f12a684d9f6a9de024809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154c056c59514dafd1fd5a5c8fd5aa5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8a9b82b023d9e587c47c89b374c30811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef7f46d90b6cd2d691231a321520df812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e79d7d79c58f4054dd96ff7d27c1bb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bd1d011242dbda070d8591122abb1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec471aef737a5f5e0ccad89b9edb4398815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506d4292594d3d137208c47ea2c0192816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f04906826a90f7bbcf8157b13c9a0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0cff14620a728c0de1e87d96e7a00818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdca58233ea48f64133c86038c1928e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bec0ab9ee5618b06bbac3d8575de6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcee7e431d0b14df066ebc198c8fa7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526b2b5e7d9e2abcb79a8675116bbdd822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321ff3b68f1dce82681fa66a547c7ef823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a50ecf1016cc40d340d73b9d43f668824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6be7ee3eb0bb92f4682012b5cd6a5f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6f1412dcc071dc94513166d522668826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bf7b41eea46482acd2d066192c0ce827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264548c5292a58ce03e0c4c5651c64fe828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d436e57877e3dfcea0a05ddc6f737b7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff22a73a450c5d204f5fb08ee256da2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343a4c3efc08bdc2c7dbd7cc1e7ab27831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a41c25837b3e9d934e591364bf9e23832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11870deb74130a28ff939eb2a32f39a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824de17323733c724668d0e573f8362834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e591c9fa9458442afe1794674db47e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ffa1092cc2704ba5759723e8229a8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a6093cee4088e1a58410203a73e43837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5667485ddbc09582a80b344b177e559838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91996701660f01aefcd1745d758693ca839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba99037c3f6903f3076b885d950bce840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ed7530d77a2d7018068774d36f2a2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ba95c657ef686214db3396f603bff842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2827e26371e3efd34cb68011bd61633843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055f2831e3b6f5a3c810938d9e04f71844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d34f43979cb1f9e5e33b355353aa54845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c78c1c041abf87b0b182ea7ba7934846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a91cc2bc850987ca073423eef5c196847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdf6a52523630b6abc54c06d20bd78848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e077ac076da695827f19cc328794047849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c428d1724df77e9041be1d44af253c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214802c6663758be941cbaa21d132265851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502806bb1c05901ec922d4af4084bbe852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389ee826e2fff2da3eb44353e5b80fd853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6bdfaf44d46b562b3ca92284231c6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33228b78ea2f0ee7b633306e904cd59855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040857edc954470e5b7094b0da37d132856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf887f471fe10bbef99d60ccb20ef87857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93264bb955a0d78bfa01e4cba272ed2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103aaa0dc7a47cc265815286826cc199859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87118b13dc96e9e99a5eec9c83138302860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c42139a1590c405e2aef671d28dad861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e8e26c337e0e13c022ffd3b7bda4c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0351ccf576849c1f8ca9dc25aa8c9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a1cec9bb03c8c9c15a57b87bfd877864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f1fed0b9da95b360281c3c293dffb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169e64783db75d19b23f526d6f51fca866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e031793ced21afb005866db857f2d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af82751d606810d0879d3d10db9b76868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc83274e21cac280244c36f91be8fb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66d028fa4dea276a8cdca374c245e8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbca8fbcb8236b1501de76835ebd4dc871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa12b1130ad3e00bddbe26f4693bee1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679baeec82fd62600a5d7a8044e3a48b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0717ccfcfbfa87518c45b0a4253cb5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca3b33ce611d3a1da94d18d52bd1c5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df59d52b00d261f162470d3253fcde876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86a17b3d072b5806e3c912b382aa9a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101347a25a60bec43e50cab2a238cf7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c970bccb2cc7950fcfaa9dc37abc6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b9be96b04fe0d12e9cb3e762f8081880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a921d589e3d7eb7bcbeb5ad439b9dcb881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5a8c8b03ed62cbba503cad4d857e6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58e0da09fc542c49813c9522c53ab9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d922232cb035e58d79d4e91ff9ff98884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82177ab5863da9c12878b1ff40f6c1e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38ed61b6aaa0683925125637faf7d3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95293850960d36972ca61654b95fc2ed887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509011adf783971289939852d0c6cea888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eab984d0fd7e43c0c42c1a0cd8490c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e315055a3f1666f34632c3fcc2b4a07890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62860837dd2117bf32014646d4831e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bd6ca5562c9ed93cdfde72b9441dd892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5352d5148a0079da6c1e086f6554a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8ff51e2eab08d9f432722614e8c2b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c73d68f37bede5b5e850f9beaef026895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1ad51cf76992a68141350353ae610896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705370ac313041b12069cf2efa6f0dd897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efaf9bfe492edc3fc313b4869517a20898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e3cae34e1b8e00a6bab8dea3b7d34899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92f1ee8c311e3425ac80150d621733900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ff849eaaeb8b1d52218507e9354e4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c044f724f3f1c7852e9b55a16fa4b76902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a9efa2d7b4f9d6985db7540d05f49903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026eeb333f0a9b666f9bdb415710712a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a04c9c5bd2460277f2916c6580acb9905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88349eaadcfcb0dfa49b766af7032cfc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92a90e1c43ea8dd7d7095b76306e79907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84884eb3136c4c356aa9a94a79823702908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777515fb4162996ea2e3995d82a88d9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2232c5bafeeb3f1688ed9ddaaa94ca910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ad7b7e0683527867051a3403572b6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8164b7310b4d658ee747131d84469912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee8bc5f0cb0f0ee98c045f792fb309913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d47feee47cbc0896494d22aac7fa83914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d14382be902023b69851214a04d5aa915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2d05687c8a0d42bc6797f7ee18273916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677183027f8594f799325bb512e4a9c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516cfd7233f2d539377ea87f6710014918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e38e660e7c753c9c34b4e12e964cf2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd5dd4567e644f8f5f485bb32b9e84920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750a37efab1d7336c80316ea32f97ea921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387aea039ad9cfb2e142e776ad5310af922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992826579e2781dd3bd807afb09e86c9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e90bb72ac0a3dbb9ef5590b47fe1ef924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e18c120b6b5fbee0c21625fb15c291925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742af8788fd73fe15596634f4c0a4b7f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4732045929f255e923193ed5a85414a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b9a7ad00d2dc28755aa691d59ce1c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd748bbc080a193dd3f96d8d681ab3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16059dc7de5674db9b360c4858420f70930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652bf1b11eadc599fa4f87e8a2d9227931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69726ac4c93fefb716f5d623f9e761932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154bd57aac2f92f3b2beab0090e9a80933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0730625d29728783eba4cea2ff41a5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a243c5ae108c4b41005f2e5a5ae2bb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd70d4ce2f4695d9e62791d4e356f3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc60a1f5a8c830e8bb1a04ff33fc85b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a56f442f9430d85c87cdb1f1ceec2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ff9261333c88027e956564154a031939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a41a1e4bcd5d0c5fff8bd8d0573cc940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622641a5141009596cfad318ef049f8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7bf8ff2d6f193b5dcf3eb86d59a8f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fe3dcf754e03cb109709cc47f299f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c683ff5c316d537f645bc0019ff1d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c9bd485e65ffd2fc8cf1c08fdfa71945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ca42b4c5ae3b801e2dca45984813b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c4c65667879647ad2d2eefed94f1c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1e7900241c75d81f48d23f0f7d4f5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9618f3bf2eb9496db27c3547edc60a3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8d6ea590f6d232a0dab745406c891950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c818778ef99fff6161a0218af19286951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ce2e895d2a743cff660c18c29af8f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8162977777dcc379084eceac9d01e5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33b1457df7b088278d75025652e38e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c3e5e6952df6ed0bc40bd1cadd09a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5240628f03e6514416501f3912d32956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c2a6970f1c3a35f31cdbf19f1a6ee957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c7de5b3548f2982dbc709f5a057bb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f45d847b83a3cd70e767adcd6ec31959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7aecc515217545a57554c0425b66a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccd042bbee4982066bcfa62a103157961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e3c1217350f5c04462a23432662da962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f21ecc180af77e628c72a0981036c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc599cb54b5152e1435294a61bcab9a9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cfa47cc734eb5c024ac0a1c7faf45965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03983241f1f41608f4083c0e14035165966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a3a1732df68c9d48ecff451dc6537967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13c14814c73ed6896d5bf35526d7e9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fbb23712db137e9380d413170cf5c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6ba87c6f136cf6f9283e0dbc41ba9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51cbf3ad0907cd6ae9a3375cbda3b9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e5cce31e8353958ca5a3d05839ebf972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a38137c5cb89de1e2a5d9cbf53c7f0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95ac2275c878b919aab14e11d2eea2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315fbd162a726cb4718cf6e8abd82a4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ed06ebb8459d536f89c20109b6a30976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a590daa254a110c8be94ff0e3f982e977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab930c34644a3e3b707d19273666dfd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c77244ae4352bdcb34e18da1a8364a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43baa5849d7772fa5d34aef59fab0333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b053dbc956c3a41b60a12a168393a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcbd71f79ac6cf69a37e609066879e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2501d373ac18c307b0d4c477227d4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fa1dbbb89ac1d2817b228cfa580947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d51db7311d87aecb7f965beac9f6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fddeecaafb651742397f61c70e83309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e253aff7bbffbdb00b3d7c7c7d24310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232268a4954bc8b94970f3cdc590da211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520a3bcf395b6ffedb560de88e18aee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bea9ec0f0f27bdac3d6fceea780a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137123a8883a5e314bec9bf1358092b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee080f86db1d4242988467c4b11453715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea482dc9cabc11dd5c807172ec38d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca2c70a75f1abd521fe6310cef16f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3766cd388d95164b3cc9cab44317b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ddb8676c7042e63bc902e0ab8090f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d9a68976ad9edb78aa91d4f68aada20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34061488e51df630815ee9d88d775321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2fb7149cab751dabac77320bd96b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda18cc0ffcd1038fd7922fadf39a8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e92643f779f8ddb10758e9b260064224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4ab354865d862cdc3c13dd5f17eae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd649231b1d31a1a4451249c976e6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7512cbd9647a4dd9a5a5de685fde2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56986185a808e7252d661b456b60d3c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535409be2b70beee59348183027ddd729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70024b46f728451baba431b0b8e3aa8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5218ceb73713b1746ec3b791145b8e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ecc8defc452f20c48d15581d4b3dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee86d8c881b606fea3e3571cf70fb8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bf5e8caa0890ea593d53d950590fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978e859de1b903b8f2bd805675a9d8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5524236cedb95d82adf3fff1147dac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd829be70c583d660f2f200a1bf6d5a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e8951b221fca6e9eff85c2dc8794938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2ce97068a2bbf28a289c48afc34dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ffdf8084e6292080bfb68ee72c28940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d51e0006c6536a27e7fd96ca7fbb1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55785d3515268db3d37d4d44dc0fb43242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873bbd293d641d13b6b682d6fddd00d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a94fd8c08157da7e3302dffdb5b1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364f91fa4aaac876a6a7bccdc1a62bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71c9854499df87da2fd847f146503846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d741c16c1f7234a0899057f8d039df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a662a3799b1a6ed75b3e059bc03ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ad9489c458873a789ba927303d62c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bb8dd6ea1b7dc333afde21bf1805b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812a3c696346e94b04cb7ed73be52e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f50d4d991221bd788b7b490a6724452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3852b3867446b3eff64ccc8697cfbe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f845623f18638bbfc4bcf64580649654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87831a8633e6d92cfec8cb99e2a12bde55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423266a57139db3308832798d4d9d87556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d597443f5abae1459fc27956f19584c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c8bf5a192742094262518188bdf4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7aabaa211af3f974151dfa08aad41b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd9433ebcdd454442bb7e1ba63995760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86448f5dc131897e7a020eab3927939f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22850f98ce6bf1c823699677dbc9b51562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884b656bcc51547e4f009871266fdf063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763786d7af8f979c4dc0fad7e19b151a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3de0736a7c9304647c0d1b9d17a9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7840e32e941b8cebabf8e6529b0ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c00e82951d52360059699d545fb6567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae25ef0384bf357f5e5dcdad20132b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b3a5d1579b04561c577664e4910b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dd32d2c55d9b0a8efc0aa448a6a5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a72a555839ffb7dbc30492e4d313b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fda9043b13c7fd20c62bc441a551e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcde8294570db93841075030c4464173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bb8e60665842bac9d6bd23339395e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b0f1233f787a0369200b8802d231075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254edd35429c780812ff698cf8c3b52776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c573d0b2e9198a1f794fcc93e678d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7196d9cb84b32fd0e1dd4d002e15c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5e12f9f38a22819af53122d9bcb0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb16bceaba5399e55a33202298923480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bd441e32c0f6e5f0f4b4526da79fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c05f6b627b3608888dd1e32599795b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebc5a9b10c3e0b25afee6132c1e27583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db414b1ba22ba41763da848e46f7acf284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4c2e43ba622af3bbe07ed5ed9c43885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61bb5651880646900f2a7c054b780086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4152ab9820b13dfbce4421e9c6dd187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170b60f78dd8041aec2d54952b0f13488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893075fd71765daf470562e84ec685e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb551e81de4c7d1cc636c12fd214ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ef3d1da674541a6746653798ca4d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813737aa9ed5225d15cf188b19680fce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4f28bb508bdb1d652365d3e1d3ec693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1a625531bbd45220be12b5a354b7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cacee322b5aecc9cb70d2e44d691495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffd708df816269287bc6791d89928396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423609ca92f3431312d7e68ce8d3031a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde3f70d69fd8b187fdf0636958a51c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61a16b0747e049a68494a4ffc8f47299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522ee649dd03b01c5fd9438a2fc364f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74477649eedb7dabcd23e87a3177c4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417d073b25e74819161b892e3b41e48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab0fefc134e9935c3bacd8346e7bea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9746c4caecb4df001883dc169c48112104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c7445f59e4fdfea386c1f1fca9a71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28a53727133901789ddc64d1e8eb96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454af5aaceca2a87b72f26bda7331f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78df593a93fa5c451bb6a6c4a5b0b3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db24f6146eeaf1e9450df03c061aebd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354a999c2882ca6d5a2fa25443e4131110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7793313b9377b8432f6864aac39f565111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da0eb00aa32fbcac3dd4203a4ab6b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e9bba987f3699997ee79702d5875a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554f47983bcf9d7d83afe0a75c5f25a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd692338ed2ea870a4d6e55b79ea7b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3c480a00824220edd7c46fa2d6af5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eeaebe9a39a677b9796b14590c73ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e5e91eccc9b0a556214dbe3d654f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12053b5fbb575c443e8a8375dde5f8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc95f9a4f81689fe866557105bd7744120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8205f54dc1b323f9b8ece0fcb904f6a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ea4672396364680c1b0a2a79e9d21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab28e47cd9b31bb1d3857a4c5d018e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e827cebf11eadf6abd8734493de37f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c35a3518090feb3b978ed0c37cc4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4976ccc8f4520bb4da4d9deed3bc3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c9c8b1ac3a4b51031a3962374318f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ef7dab2051c32825d58b5f28df669128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38d49f62d993b9df2d68cae841c5cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c9fe12a4d8b079d4449f49bf60942130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadc2945546355a3f85eb23d1d001a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f0e8e9d74241fb1416f61af64695f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfad3ffc3a1f7f5d3e4ef178cf1cd4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7946cc3d54ea0eecd5d2f9600e213134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87265995428fa597fb023d2b41ce1c7c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0fcabaeb3dc21311aca0b32053c40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4573b4c35c02caa1e6c6c76decc3d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d71b8fe6a05ce6b822719152d8b8f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7939054be57250bad3f5172b966ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e7c447199e6583be34ed21537e9d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6a83e590fc9ef27771c9d91c26f6a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b316265512cd438d54369d47e0e9dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8723b1c84eb0ec4cae4bc42185568143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e09e1217f541aefc0b7d6b84d2eb5c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe3df20b9031845a63e80f2ad4daef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b991b69b3090c7c194993c66a66f706146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfa5a2815f7bbdfa5399f219bba8e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4de05ca026ffa2b3cc75b9731c6a3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87796d1fca0187bdb2ac30e34b0233f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10647feb3ae6e7ecb952d63820fc6327150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e25989d79c22689dad4dc34d4d674151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e93daf1186921ff9ba2c0630e3d4ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec916ce2ff928c8dc1b45074931500153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38ec4e9d2377265e0c237ee54aefb8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfeb06329b3c51faa990065cd039f84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b1911aba6dba41ad91caa31c2dc63156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e73b022d0abd7f19dba46d833437c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969f46b58612bf0ecb550767fb0eb2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e899bf3c7afa66c3acd373141d686159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59a70f5c5a43ca4c6bd26c9220275d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a48528a966aef931808ba81807d61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b30cc5020fc01acea1e34584ccc596162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885f038cb5a7a9595133e81c1520d75163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493dc4c1d0640ce4f96405f54d9606a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75335f76830d6dbb6945fe8143e73c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdd6282160b062c1ffa68fc921d924166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da6e5ec7651f6e5689687d23e026d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671784015ba89b3bbdd562af81ff07df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43698b63b966557bb7bc00659f57fc0e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc06781f19291e810d38f431d3d7cf8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931153c1b1dcc295ceafa57d69436ebd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a85dbb0b9dd9b5ce56b0401325f9d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5393bdc314a2aeb3d6564574c6f82173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c1f105f4e2cab32e95db46f8d063b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb16083b09b9cf85ceaefedf0ad0dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6a5ec2d0ed224c08f7f770f0ed743176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb7525f0c4548bef23910fd55538f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef636bd425900b441f5b25efb000f02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6207bb34655af1cb06b4094caed75a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83a8859f932f34993ff03fa1b88b45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b9b42ff8dade3cc6caa14c350b1f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f895128c1fd654a9718319e154045182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2b7789b703a1e727182e467fbcd2e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c372d6769454590b6434189b5badbbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c0d8fac9a276253f9f9af1f82eeea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e8953273cfb152dc8d99988447c77186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cdbc00670e6624ab0b454494e733b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a98bc59fa10ddd834b6bfd283d01c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e3ee70d72b4d201e0643da50cbddc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a83d9cd6c8f074c9475fc40baaa96190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5d79329d7e90521f8e6678d0ce873191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476029922edc508fcefc08c9bdf423b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe0737030af4975a751441b1df6fb8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c695427aa4893eba4ea9b9fbee0c5b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c35444c4298c0f8e8906874dae171b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e13861c026ef35184c3778b68d6fbb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bed08c2bff9977f569753fa3d1dda197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fa12b97b4e6fba700bd9cda51b02f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf42f2bd3de828d118a6c955c02bea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f45a32063c76e45b55f3a30f17b358200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a633ec01dfd55d68108f611f9cc47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bfa03001c239e723131458fb429a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a552b4bb439de934399267eb34284cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cd6ba4b59371a273adb176dd779ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f43a451ab7b9f16ff320ec53d6c4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a6cc383bd3c85e01de771c1d04d75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e741c412962dddd0b26eec7e823ac1c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4883051b07e2e74262820555706d0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4fe6e5eaf719d1e7bf920a05f1a4d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39820f8fe36eab27e854f3c604af9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00a7e10ae6e3b15de2b65c2ee58c22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04f0e133bf33dfb522ed28ca2178b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c968f333eaa0c2bd3960e593d33238213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed703cb2ab6620f37d94d1ab503a77214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c13eee268d3585a93aafb724e2a17d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc76c7a4721cd870f7a5c1bf989462216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeca264eb4f890beee0c3564653171a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b2d1617cf7c8979c4492311982704218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53265890a3791a10bd7d7fbf4343f403219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbf8f3a272cc4d2728f352d2367bc2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f526919682009b0fa41ffb5487b77221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf1a9dcd6378b41a50a3e58635eb02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacad49755b8fdc12cbc540e6f9a452223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152517fdfc47e52a163ffbd414da4958224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c00e1a9821a3915b609fe46b110fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d916abcdf8b4bbb9230480c23548c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10297622a479a832e0c2114a598d24227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187906c863e818d92de3d8d212f8be05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e1e7f113301663b731124af89ff07229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3a03ba750a2bf1548c3c73797704b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03491308cf13e0904adbd69c9cd808231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b3ba433613d2d6a1a9f49d12e701f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bdb3c2ac895d4f8bd149918f7b524233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d637b0bb9d481c8dcdba0cf6a2f9a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d59948489ac0d4d8b0b589312be6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35c196b2ef857f507c819227cbb468236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d8f27bfff97ce7004b9add10689c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f416b8c3dae7991668450f76a47997238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f6e2ab328a34b983e1e23442e7fd9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b68b2b721f436f56c34884c04f184240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601658863ec31227c956d0be7758065f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d6986332c2678f9fb65e83630da5b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b445592327504e6d5ac168da7cfc4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d205fa557c5a3495adb3ff6ee225c9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a2fc5fd37417919921f5f70b02268245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35472f33d3454b167da957a9b2eb185b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba827e2fdf00f57587453f657d1ea83247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128428b2fc874a9df2511a5a36f89e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08050282ec6e2633ce5e98a7ec4632249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82564ec59148f27d5483b07dfab1e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192a1de40331db7a5cd290e38666581251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb95d8b9c245f2ac19223469bda0677252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac4d4ebc1fbd401a336bf29805f2e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebf05eea941fb6446f64b1cd34c0a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb67ad6796c4720b7c9cfe7fe4d963f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9194e58efe68594cfb5560824bf86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31bcf2c07d8da56c7ef7967880b00e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126ea77a7fa5fd302f9a8c25999ccc4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d317984be8d0a57783f80c810d58a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb254407b720e79c40f922f2b99b6d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec06d222d30fd442c9e4e65a8eae13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b5c02fae6a8821a6ce9a3d3b2dd17262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925bf58d9f2859955c6873b6de622fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d5c9fa65260fd3a5fff011b2f4a74264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ace31ba35b85d399ee55b817d12fbd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a795729fd4dbb7019f465e0aec073e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3b7d03704ea38ebb0ec9ef2f471b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb287a13548f1e3be46a6b600f6672e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62af53a6a6fa0f9c4ebeb794fab91f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aaf115977af0dce747defb834e43b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7f3a959b287d81a98d84dc3ff8551271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05856b6bf3a7adb38cb68954ab29953272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251da00752c9edac4b44cb2dd386a98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abcf367fd4c57e88de0783ea4e87e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147fb1a811c034040bfd4693dacf523275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23841a9710e211acc6fc6a3e5ea789b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568d148eb77ac6f6ee3fb8883528128277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1584311fe692233c1c1c7c40b237a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbe8c5cc5a15a22776ca4062aa95cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5619c3d9f0680535cef07cf2040dd9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f875cf3669fa9794508af6040f8bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc39c67026346d0d9795bdf39079196282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ccd082a33d1490055a4d8d2c449fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188797870af2b69196acb59900519005284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f01c8c06d472e2074098a1f12759e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04786d3354ac8fead1e9a9065e243bcd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a0947976a2682076d076d6610a543287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b1b87de91aef51be8330ecfb17e93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd5a74d58de339e6c9a4fe350dddd4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e4f1036ea87ef70bf28b482889d0f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a888647b25aabb065cc5ee54d3cd66291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bae283c98ff3559a025425e226c41292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22646c62e443de4d4845caf0a5b4f7a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023229e3d3f131d797b6c16e856e8df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2a0415411f06331638cc90896c1b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9cf34620a3f7dc276b070d3660504296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2c76847b726229cac7a98db5ff43c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de4811c50b3f44a560b0a946b392ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf25c734c0d5e741200ab1730536c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7751f710ff10e49da7bb12bc79baf4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bf9b53e412ece23fb7c77463bb31c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ea8b8eea1a7a68129c55da9e169ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30330a70b4df616265fe8257ec77e77303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8801477315c7aa1d2bf2eb6a0b79b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667dd88a59ae13cf80b6ba114f1e950305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e103f5114af48fca8a61657b975fe7c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb1bed21547726f48645acee2065d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7e727b95254013872c937622f451f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81c24e438b2b42c2760ac30cf9f408309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96eb3fe8965e450c287d73a1926239310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a94f3797a12ce66fb54adcbd68e53311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22f66bd2d13533a6e0f9bf28b78a8b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c150f4d356f167feee7370f247d04b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c15878bd75469a6079dc796ffb220314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08930549578740bc4e686ad1aa5002d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48abe2a267ee9b8071d46858c5c187316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070589b7738026cb274dd78f62fc4a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35645295f5dff0faf350918ef499b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f164ebdbf36bef236e1d05575e6c8e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6674f5cbd85724fb4f29a69e0d879320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c3bb83dc407518e055c30f1e1a4be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859b27cd285bacf6fea38d73f483816322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694ebe33c4d4eae816d66acccd32be8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b150ae04b5452fd02b74e26382cfa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a420ddba372f924c5caf246f38c6517325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3f2cd266a681f57b304ddf5342ed0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0bc975abc2adbe05c039e37d17014327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bef2daa65171c4717dfdc0b547bf35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d74cf9edae7ab2acc9ecc3ec00e0a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908984f1401fddb34a1710d37c7ee5ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4865ce17ad8c18e1aaa4cd2dae77d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d84ae594b330ffadbdd6b186068418332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227265e20067f4c30fa2554eeb61acdc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a798ec558bc47f0e1974183bc9dc2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69dd7f81726e89fc723da43d563744335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32182435655043b59442c9d83f597a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b6dc9fd69716300343a9091a8b20c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183b45f6896edd5a40079f62e4fec63338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4f04f0faaf6c8e53ffee1aa796214339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a423428bcf9f550260130fe23052d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdee26dc9a6ef367aa08faa95b94c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb858696d317d1c9ebdb352948ad4141342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa71ac02556695d127707d9b2bed9fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59606a3f315ce15f2ab939e87deabaa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44d499c5347b16ebbe318924750c60345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed3dbdc66f067d1c8ac79fe72343fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3569bbf679ead2ebab81fa47a10099347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b3f3c5b25711ef92ad8ed46f7f35d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18fe98aabffa2da13ee9c144a8e1fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36978a62a35b43bd05b1e9d056b3be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7db251f325d65815e9bb7bdc72dd4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1200f8915791daf445ac8f108edb11352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e5e2cbb3b30ef437738cdd0a21e15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5a30a3a7e091fd013b6539d7de3eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46050018a990cfb832b51b6e094134b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415721ec0f38c2ebceb63687473bcba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521561e114db36f921141b65313dbd2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df06c26f1980ade0f21abce5192501358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fad66dd0001cd3bac9139fb8d37f1e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7b3e7cc66f02799328140bdd519f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8427dd817ff17a91b5bac59b197a754361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb14785fffd1eba2a5f3520c797b889362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10c629a516ce05a8f19f9afa8a5076363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471c98c055ce29620b4f775588f1f2d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62caf28a2152ff622caabcc21622e0a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a5ef76ed15cf57f6735d80b7c223d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25f6a9ce2d4c163b2d81ecd1ddaecd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b27f40644def2d2ae5b85bc01c3dae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0591610a514f47c4dbe1a2ff8b0bfd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231300997ab089acbaaef3e6ad4d7c26370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd669d1a41d46d2ac8b8bd7ffd26dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3ee80d0c2307b22882344918830ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25b15f9c68e7440df2d43934d49fd9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d7ea43ee0f8ea50172f31e87c3100374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488857ae4d793b07f54fa4ac7d92bd8a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce19da8435fce14fa677a142561fbfb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089e02ddc442965e05360f82c54667d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307c665a4047586ccce670e32d44e0a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45f01d545b382158a098776a1e509f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bc03ff4e5ce9424467fe63246bbe1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96982d79e555b63ecef016587bece595381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414598292274e9c4c9b1287ebdd6434382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c56c1ad7928f11395cb4adb53e7646383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab4f637090e07b7c2e8a5c4d997a44384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265efb3c224f6f1810938f515361c7c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a6ed57339f8d50480a590150c7999386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5de65e50f2505a0067991d3ada575a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6ed4a260c0e784ce7f0221bea7675388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85660f734515bacbe1e7932885e83ea6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d27276497e53c00508a71280e87f68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bfc275c9d2e7a2a1f4c0ed763333e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb3a9209a781cfa6181f536cc934e0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97090056e46789b791cba221eee910b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c72e4b556a04862c30c8ae4e4d615394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67aaf881378283e94f8ca27c0bf6305395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13beaa7575a5d44b56eac2c5be80e4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c76dc1b0a2bc6c314fcec063b8ab1e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e767a4af4a1425ad02592371fd675398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f16ae05f070e5f62b7251e5c3c4070399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7a1cfccbba7288cb4bd6e4864c3cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c793067c45e31a30618fd48710a845401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d2a28496080a981307e64a447a5f8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32f395ce0520cb2c1f220bdf3ab080403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a450359a6df8d5921eec6ce7f12478404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930c4e363e293059432025ba0a1e389405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed72123d83a4229d2dc79a38b15e16406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cff7c2b3d3cc16d4ef0e53443e08af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f3b8c85649cb1e6ec4c4c70c1d539408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bfdfc1dcddbdbe1b82fcfb6d73271409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e88ad2009a8882f16c6e182dac7bc2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66e60faa18ecc8e2d5786b26e000ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93f764e992587c8cdb4ab69b04503c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874e93e2093257c2c23733d034545ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813863d89a8252dbcb63cf55cf2ee02414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94316007ce1604a82aa51c69d19dd7ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cbb0ccaffaa06da68d8ebfcb8dde2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da546f1bd1d8afa6a54effde6ec125be417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfd5d9db9fd18660fec9edbbadba76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c5596d34fdd58156d113df152e401419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bf0ec835b0c7c0a90e58a46377b9d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba61005c0ab02bc21e4eacb47483245421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872ea524458997510ab7196e7a07bde422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6705453e491bb67477b058a5f67adc2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fca52e67c6b62cac0c608ef942e843424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38d1173737f2f98f5c6d065089a58c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a610d1dbd1c634027131c2221708d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed11fa5a93c5f98c6ecd6c0212a740427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb632181f594452623d6bd255e08395e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5181f5b5f47c26c583f2624c37c0dbf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecc07b1471b9512e34337b9eabedb7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a500f2f86a921f4d58ab24f07f4570e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417e3cc9684f4349ddf2f729510fd73432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb4e6ee90214d55e8deaaee6e97b6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950007bfd787b3ea19536265e1c9af97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9e5b301ba6a01fbd086fc489ddc24435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0b0f5ba5c7254eaf3985ee24241e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce0d04fb1163246a8f326d4de8a7bf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817bacbe50f6f3717435afbf42a7d3c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a5a44dedb71bba5247efd624351c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02d7ec3ae38ce406c23b3838a31366440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665deb0967ae94031cbda607a99a90f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937c67b88fddaacad19fca983e1318c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f3ee3cc5247c83a4eb2f42908a7d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce32168a63b90439969b6f84b34913444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d683dc06fbfdc02a10f5b3f94c2a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a516d59e45c18f3c4d3fe465c3831446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693aa06cc4312545dd48b3868012aab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a095391617365decb32b4276aa8561448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af12922cddd81e370fdf0db2f862eb5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c3b5a0ac69d818ddd290fb73adf8c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10154418ba0c8404a531eaf673083397451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5a5093596f0fd4617dfcd66aaca52452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48ece913c01e2a16cc116fd6c93d77453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f32aad837e3ca81d4b165be8310cc5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5bbb59ba6ad4a70ee746f235d6bcb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679ff5354a0593d5d0c59a2c5fe858d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19b3d6ca71fca0ed8cb4d91e15c37a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9010967e7d7ee6eceb98501c8fbf8d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52fc1b65443d0cc5e4dcd925c9c348459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7125b5b77b4dceaa2fccbaa6d9480460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eac125ba7b044c664d3eae9cbffa05461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59d5a08f1eebec5eae627b4a77b469462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036f9150575094af75292821e0c9ec0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca27dfa8e0a1c459da34544b0371526464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e2b6a8551813600c6f37d2044794c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1413bae8eeef67caeedee15016728ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1ec94deb878b7bc1cfd7482a9c4f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4de74aea7d481ea89c917566486a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c14460a848af7550772979ca6a15e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053a65a4b0cd885aa69f68913452994470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81943b32128b669e444e63ccd9da1961471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ada7e5f6b0e914ceefe689c1b7fa85472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0084858d6726478d050e54f2b701c0b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5adfbebf592d8aa854916fecaa54a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8102cb45cdc44679ee7954e1bb89391475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e307950f5bd12042ca52a64bad924d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47ac155ba85f89eb107c1dc037f86a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a2bdd0a697d94ac465c7f45e2b99e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e3c735496b6ef83bb83db2bedf94f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad7e47f6fff90916cd07f32e2c053f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eff7fe6991484e857797ca12c08603481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3bec4884c9bef1bfc4fa75a0831a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861343b3307fa0fed8af8030101d1375483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878a886cdb6d9e99ac20b184654f330484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9aefa39fc3e940d9a0033f8139b0d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbf2b62aebe2b8a659b3e2a84d3498486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c56329bb70bbb70ab2803e8811de41487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54aaf5bc4bc5fa6fa6a7ede62d4a76f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac190751fe5f2264321ad9c36986bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dca638a281e85947f61f029690a506490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a270edef456c2b0c5e196cb8e80da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f559e314dfeca571fb5499755f9949492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef628b1063310d10e3b60ee519cd9046493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd4f2f7e5b458c19bf0308873489bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d25f51a620e1f02bafb95016ff9ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258d3b405de001f278aee2cab7da396496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2467809f6c24203723ac8200e988f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7c05541099d362c88fca92ce59402498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149e0b945957c8d96335a439adff7b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db402884ba992561495e201f6ae69691500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e1cb82fa634e05dbdf1d57ed22b8b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504215098b2ccbdc5b3adf5da93f7846502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bd9a3d61a3ececf42017be428367c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb11151a6059d041241477168989f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a4d0617bc93f11247e3db31397ca8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62f4df7d4408355552d311cdcc2dbb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61346f698a56477f09058cb4d1e3b743507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f41629b4dc5450e5d7f39ff312ce4d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92427c62946590a39d8992456d5cf61c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d6a185d87d8f8ab3a7d9333897851510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89996c7fdb57cd8047820024ab53485b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b5636c4e8e57b9ec67d2d4b250fc0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738a136633cb07cbb12948c89197139513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5934f411c05324300b09ffb2c82858514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fedf0fa00ca299c07eef6199f302fc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39c590705c2a50d144b4b0714a5518516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd00465eecb1c7fb6c51e6585316577517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79729f5990ac4ebe08867be6839af6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b38c5e9031fd3a688216d5e2a066e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5de340d0befc3070395e2053f1594520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fb385cdf190d36e1e1437f707fb27521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091c6526d54bbf2394f76f01badd8bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fff46f941297084de442049104ee4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546c93066328e4a76fa0da13b7b9433524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcd2bd996dc24ca5cf1deff83f1891525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92e57094c83532ae409fea4242cb39526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661ae94bd7e9402d3b923f0eee66b76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1c111ed79053f0952fce42b55751c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314742f62a9d4352a32f6e054a8ee73529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41fdcc4507e36145c5e344b52b91a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddabbd9bdcc80acb2118dc89a9fa02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514978858c376e69124f96e94ee158a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb6097b4146566b543f64304435174533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96a680ec609dcf98424c4bc8082d04534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafefa5c3bab6f6ec6324b8aec8037e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757a5837ac6134720d0d7b69f67fc5b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab96127f296e2265311464af268b21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf734fa88626377ef5b88a7118e94a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c72ac4010ad6edbb8c07c9b487b1c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9609847d13dbd3fc76e6dd1c18b954540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5b56f9f906f70b947a65e2792077f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629e4f393234ca321464b3eb2167d91542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d79339588bbf1634e0a869d97a760543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9198bafa02ea229181a4a32d933d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04910ea3bbe1c656675a4a425c188f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70288c152a3ebb3e575104a35b8f0245546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bf2daad76cf9b77562bbb8125ff74547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921ee74dbfd25101fce5e1d2d40ab10548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce202220834e46ec7aa59970de23b51549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f722b3e5f81f3e30bdbb7288574f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b13dd9246dda5983cce1365f842665551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406afeb5655e764c74639599163a1ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b58ea1b6b9606e35a8f5437abdb76553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe61e9a596d086ca532c495ae3f1f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a282b659193b949ad978e74f9dcc009555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a6ae06f8013b2a565406ac39fc1bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d39911cf05fc52d13388260899557557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1bccb383acedc32fe7e6cb7c5336c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf4b606bd6cd1275de6da731b44afb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc6a4669cb9e6f1f902f66d12f08ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af75693ad26f76ee428db1ca9227bac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1afe29350c87496b6eeaa3f0bd2d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4607e1b6e6b3ac91154c127fff97a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699691bfec338ccae706b10b67fad8f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a77d092e8aa014905f45531333153565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43140785fa6df7f0970bdfdb443d54566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef96e31a9aac1aea55f4106bc4c794567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54b9ec925784b9fd919e55518969bd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e01cdded687dc433f0d0c4ce00955569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16854fc29dee488f37267a2fe98631d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df1f62f3acad12678c775415c6b9eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9416bf5133275e2bf0c7baf5449a8e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3115ee67b8f5b80f7eb12742d8f794573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b643703745f19d4288e2844fc63b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9317d354876320cef876b43e70e1eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934ade3cc518c0e9186b62afb9331b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bcfa1164febb97cf6eca1249fb946577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97cdd6ce4853d8ca68a9e60b152415578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98dc6f13b59582313c5eb9062fb9b9e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8867e8fb26971c9e2f39bd737ced824580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba8572763456cb0335b6de672a0d54581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28790a6358f1e427439f483f381207c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351bceb62a98cb8816ebeca8af8ebd3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a0eb1ac55a76c6e605bc105de7cb3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1994089d204a29471ec93e1a78226585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f844ebeb9e95b683796944319f3978586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e4eb87c4dff84639483456e4f962c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213b0d62ff41273625583e3ad84c695588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338073f57745d7d099522b4d4441d209589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1288212b3d64b6b03e562df30dafa2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaed6d76dcb91a88e769e94182b4643591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63cf4ab08f8305778d20873db1c183592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ed276acb261e609a00f8690941d03593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52710916a6673d5a3ebd820a6c2107e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab4068bdbedec45d7e46f66e5b8ea9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda5fdeb8b83e2427f1f7a7593d7427596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce29534cccfb1959b60694b1e9ea3af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3b9034e5b3c9025086614e8b28e49598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ba9be873612595d723dcd832d4077599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d14b4fbb3434db1bdf986f8bd8108600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73879020b4f848a490d448341a8daa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bae5b2685aaaa8f5a76d8011627337602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877704082b387e9e1bb69cb1dce237a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ffe42017e1ce2e51d858aeac009de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3f377d9fe38c8536ab5628a74fe58605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634369025eca2318b350259be10f03b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a776fbc09adf5c5f26d65dc116aa0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a3d04defefe21ea8c90d4c194e6e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7f5c22819b77af1681f5d54d9be92609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454dbd8172fab16fbceeb6b8894379f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca488d51faa6b32f1f65ddfdca1d3f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a1e945b7c513f5935811ede5d9bcd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98ca3613904d59c993b8f39ceabcdc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66162c439b809c179f01d386dba3c016614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb463407467d7c04390b20d717deb43615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df10d91b2ff6a1a10de8ae07dfe4c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a188a5d393c841c7ef44d330411ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b950506ac3ba5dd2817e8b66a1a7a6b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9a39990f203e66da4ff7e90b4cf15619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c34c0b5673ec5cf9781da1e11e9af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53288c7e05b0f6e37d49fe14f5030d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be8fdc7e7df43ac808d3c62fc4ab1e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc9a078f6835b5628b565c2b87c215623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ffd3ab844ad0ad245d1a201374856624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4b20b8607efdbf199b6af11126db1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a143c5a11678c8dbc27ed54823241f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c235263ea65b4d8d2844c999ed40150627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d3430a8d577202a9069386f96a5b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cd578833959f5a4762aa9ccd00492629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b2a4ae2ff34459f37590259412694630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a663e2de4d9f2634bb9ddf55e116b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce389a52c98158d718d26be08920b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434e60561dc7b034a541a9cd0d1e756633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed28edd73dd4f445a28efaeaee2588634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53875b21b7a029e89bd74283bbc5c426635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018be0b2f4272d90b0163e899934aa32636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45302306bb21b636d247e93571bcc5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a126a434819f1f6ccebc72f9f647a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319adaec0adfde03d9fe71f0d5e58a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1683e3ad52f26f095921978c0ee8c3e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b4040a9205e9605a8d8e04945078f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d90a32c9bdd896b7386c0692c4cda642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2eee72fea296009dd43d4f99a84bf7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ede0949fb1fe1cd1ed93b36524bae8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70bc66e7a5927db13f2347bd8f5b2b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3f3faebb5032eb4a6856aefe43758646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c144e9139d86bad6ee078f35d20a98647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceac0e866cda2add7e14f45bf3af8a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55167cfa3ca3a6f8eff88ff967f26b15649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a38a7061ad043d774c7063f5bb47b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0d330c27e031754c757a924388cb7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ac9b9b442c6b7590ab32a4f927693652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cbf0d474ffa39848bfbd77933a014653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34971ec595435e3c36e5a3203e195736654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491199ea33c8cb33bbb4db19bb35cf8c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7420597b4d46cf51f2dd0386f2f33ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a601ad41ca803d522104a6c39a0d183657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc343f25e188a7c9fdd4a2d837c95f18658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe1d99b2a3555fb245d33d0f28fb16659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f90ebb9a409fabb36a3f1d08db781e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf317682427b1556b0884f3927ba2a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bcd4abb5a7a94494a09657b2d08c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d281d84eb38eabc388f2cabc62a2514663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3abdcac2bd388634f29e2f128d0ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64504537c123e2ce7f3fb50e99395a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c586a82bcdc08dd3d302cba701dcfa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17d48ccc73e51ee8ecb69aded37fba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f9614f24aca479bcabbfc457416b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6c83c291be41a9272f03d6313e498669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c72a602c706379fa6cb4c90c1deee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513d75af20790d640254f47a804c5eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266c0329182f2b11c4d399ccf5ad454672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72986c598c2b089b0543dc3e6911095f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554d3ef41bcb36b73b8a264a9767b85674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a407e58e6b77aaf25c4bc2bd22dfb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90366caa62ed3f99573a286e44571617676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15509ef75505bf2c1e18a74983ba3827677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916068a228c2a710fe6182eacf17298678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff7a2205ae67eb00a3cc6a006b846c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a324d12028413ffc3336191ab91c0a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25460928c96642edd3097684df534a21681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca9c42dabfdcbd013f68ed2e16d61a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33098a4750995c5b6b4ccc5d32ed007683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62778234f3429c6cb0983819c67713684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bdf6229f59325dbb000e0d78a5a12685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbf5719a1d2a187fca4c20e134966a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d746d47a4ae86de1d8969a0710594c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81924ef1395769e431f5bb30d5b9d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c33627783e78da92c168d4f79553b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170f814101ee37fa81f23356577af5a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e21998528bcd83be726b53d5c65f6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed044f9f621f22bfcb40147b9967d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13249459c05ba31603d19cf01e14c19693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bf0a1015a85666dcb810c2913302f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c86611f36025b8beec787f4b46f6a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30034821224a05f0997489930a94bf7b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab318bc118d17033a66130a38c5a29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fbe6064c98c328d2fe364d9be91b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1221d1875fda27dcea0e8b618af54699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1a282ba1c9a4bffb5fd8a5df0e5c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7263f8112f130c5e8e9172ba080e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7007887228cad5bdf19d16780078ab0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0cd26e9dad1b33478ca30b68ab92a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46520e978d40c6dc7710c3d145862b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e9985b7814b79517fed672124da57705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39e67ded3bdde01dacb2cf71e7b529706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5264dcb8de351e9fafec4759b65ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67561c32d539a92396fe7daf0dbd6806708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4885b823e0608f30f0bdcc8f43230e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901d0135de2f0e6f2b74a635c3d1e42710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d52f3403f3553125b4fcaaac5e8a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb482ebf4fe3be38245411ef58560c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f74c37c37e6fe5f64eaddf647df7f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2c0910285b79c7422ced561713fb0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5bb02dc6bde9594bbfc29771726bc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8693ec172dd8aba4f9f7ad1c7c2a0f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98766fe19dfb8da264d78dc3da74de3d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7579e36726cd56e0ab333a5ab7170718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1ec36334a661404af267431de5b66719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b82b6d7a96df7db1f97f33c1675b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c67e3c48d875834ee746ae5e11890a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef45ded5f617b2936bb33721355fbc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec52394bdfc6a4cb37a898b8b6a900723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dd9e51f99ec6694c5718d492e17cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e51f877de539a6768c86bad38337d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4b2cef927b8d665c8b3602ff34c0d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c909f7c430faaed7d1b058f6a1bf98a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678ca90fc45ad7db84dda2a060f3e91728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07de093f00eba365b937360f0891cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00eba05749ed29707b92d6cb6e878d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c74e1d2d395ffa5704cfb478a57e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4894d3655169eaf752f3866983ff3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd676f812ef6de359b282bbca6f9c2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c21bb2bdc9061f0624b72efba8877e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7326e63a82685b6b47457c03da0e1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9715e5b339440a23ea8aab96f1a25eb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8b3dab6c545a0674a4822a92497ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c5a4d0a667f87bd4a734a7747901f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509407f12f8057358ced7ff8474424a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81cdcc83c1b0c4604bb530e6c9ee85740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe161a528b152c5fba77fe74c6ebc6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c558edfdb3338503773cb586306575742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2a965f6d7160603c0a377377f73b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4ca78c0aaa87827846c2d33d55418744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9415bd89360343edd28ec39e2cc5ec5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d1f703f74e784671329edd1d4a12e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692166f174b944be3f7537f1fb22fddb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45317451cd8d74953789c625ac2482748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4eed953bb904f5be93097fe31d385749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a7bb17ea514958f69237a570ded89750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88517bbb30c17ea5199aa64ebe615d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b76228e44e215dd8ccc4c3acfccb1e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e1e36e95b74ae8412c287ed546ca5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975dcfa40bfe2895e48fb793024e6ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0186abe51905a952f21276c36b5f9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3d864fc30a0dddf9eca086eea1d84756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c92645d800ba3e1c9926006dc2116757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e75221d52f4fbb189e834d841f2cb6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f23285a09c63d653fc4a381995ff29759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70393ad6ac4efb560c1ac0663e71abcc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff77dd1ec9120fdfd84bfe046b5ad17761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f051c8e48df75911390b07100999eef762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50250962cfe0c0b4fa61e1fa430aed86763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a48436fd8485e88425e8c84c4d49cb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cd7bcd6fbd9a7fba5c79cf11590ae765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37553739d364a809653ef0874e470e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bfadd9dd6fb22165d04f00cfdb491767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761410fcde567c9d82e3d64a506c340768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583be2e40d432e10da91ceb0ccf62b5e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec5dc790296452da36a08b08fc0186770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc184c5896f68d0f6050cf0bb336ca771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a12a422d32a2d5d5134181b77c7e1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac813ccdb11b3c722e35a81143a325b3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da88c61f09caac9f673a0fb94fb43ab774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a016a81b1b0dd58a6d4cb9bff88ea775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1424a7ed8738f9b8398b0357fbe0f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889801600a71829b410df8fd5fbae3f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e8e9dd16d188cf1f63de77b865863778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58e078ac6d6beede0ab57e9371779e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa58227f67af0f514d91ba351486de6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78add6dd710999fcc2faa5074389cb8f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124cf7d0702f38e34b0bf7a872c3712782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da106f1b161064411cf9a803b2cb9f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56c74b613658889631385700269f14784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53e540b9e2d698e9b26e1b41bdb05a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de43c94c55273f216b402ed802c416c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcc96a010aea9578b260166fec5186787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19926cfeaf0b3d30c1e8b02532f1cd9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9265a6e8a408458ca4ffcec268302789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e436aba1b2cea2badbaf5e872ef8bdb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fd7877d32e1cf1e468e95b25618b3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d3aa0194cd341c8b40c6eddca2ce2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29098565ce73d7cd685fdecf7067568a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b998b09287ef0aa2dd8657c518aee04794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31448d087a06ce02ad5123cc6988c9a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8a8972e62cab2395dff1822b5d656796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac69cc86f44fa13635081f4f0dfaa17797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94aa64ba93875642c308a21ec81095798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daa553474b3b03df7704aeee739caf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7fd221beccb61ed389045efbdf05f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bf495888c18534dc4a5120f304662801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba74d9415c9626577e16e2e7fc1d1d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb762982e996748ab6565e05607b7c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4640352492ae9a1c85be191d45bc86804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d7c73055ed55dee6773f4bd40163c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0e14e49de9a0877ebee03d88e2fc2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e30610f20fbcbc332cdc5d87ee01dc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11b183711107f7c17ef590bc79941e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c879e305d0c4e71d278e43077f17b3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdcd788c954cfa9b67383d91a60562810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f1ba520559bf4a5a73cab0752425a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957070b49ad406fc527961f1f29086ab812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2391a7a39450603a11e795a4eda56813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36eb6275bf5ded0dfccf089678a783814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5f98d8692b128aa13a96233b69f7d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7920ede2c7a4f4c9782251659aaba816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581b76481749940d49603fa2c2bac7c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d0f10c96dc813a474e584b741007f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bc464fe2552c2a3c5a42a517965f3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50607ad5222ccb5b0c80647c576e3cf9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516554824329924b645bd8ca89859d6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70b1799622bc2929b265216249cc11822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c63c49981c5a4b1818793bc038437823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ac97d3e024c971864a719dc1034b1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b9400cfaed414b299feb092a52419825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35428fc5857e6300448e960a27f823826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa607b84ecbaa1cf0bd0ad7360ec93de827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df520d695a507d4c72bb9ecb023ddd8e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e3a91b01a3eb3073bfb4a98b9f4ca829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262471aa1134137e82997e9783fbb3f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee45b5d8476d5e0f39730ccb6e9764831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9a203d3dcb8e7f6e7d80a0a076c83832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011f1733b3c8051e8d195ad2017d4f3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee445f1dd6857711c7d9499ad0df3248834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d56160ee74070461e9931724f89e2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77128a6cec96b74e60dcd8f4b26cb0f3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151a7a0e2f6322c1c33bef85516017a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761da24827f283ff665709f341dbff3a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4159b141837ba45995a2b6333e7c95839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5894b67d7050702f8b071cda87ac8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae994520e9a4faabe7c520129faa1384841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38f3619b0ee419e37683eb61ca81e1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84ad6c612dd58acba359e7fbad59a8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3e3af5254a23de33087e8de064f3b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd503ee41f88a7654219a430d0f0efc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c87ca715b28ca030662cc204f4240846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6fd15b0ec8d2c5b90a300b4e0d3ed847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd35f68558a0422a0e7dc5385316a83848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d580c3c96baf587aa78ae8775ed94d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8aae7a83f8b3893238de8162c53e1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eb3a9a5ddea94edafc7fa926e5a0b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914079f864bb8041a94d713128b8ebe852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69407653e8cdab0a415e55d6af512947853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fa3ea3179430fb71d81c56cfb5225854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe10e3f91db2cb1a10e5494dec4e26855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d926dcd74489466eb92ea32ff9b118856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32578b48da8eecabb6df4f02c729e6a0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ae3ee21ee019c144f6d676dd88abe858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fab185b70ddce377999e14ccac32f7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4347bdb6cf001aea66e25dda1fc173f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e075ff56c8b3d429ece095d374d5e4c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd73ce660a03c389d203de5579af6f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311187c2a09b1b29659a7aedf46fd8b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ad506a2199cba83f1a671dd5045e0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cd3ffbadd7d9b220e257168e90fe7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455ce31e48b0fb4d17fa98ea2318181866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbdd3c3695bfb3aeffa00d1a498810867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06110713e39e28d308addc2016f184868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf20652e59c1b3915bdba8470c917f2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338cc44e2565ea5fe232d79b0df6558870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3009999587e853192e9075d767a5989871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd42b895b7dd5aea59149a6a65ea68872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf22aea81167d6585dd0b6aa70f30a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e55c35c326164bdc9027868c71d395874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd27915f4b5844bd803778125406d1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926527246dde55adfa3fc18c9f4087e7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e973dfe316a935f3f4dbd7cdfac663877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176e79a4fce4e60fd0f09b70756a173878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e7311303e16574f6be9b392dd1ef9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dab338cadb8e0bd844670b6796c549880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deefc56ee356e1b1497144ca7d08313881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8217246b53c22b20b4822b9b261721882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcbcf4bc83d4a4f592be74785c5220883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5eed000b7c064af33f4bf6984b0bc884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6702fb09b46614c7a71fe83427cb86885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac893cc9b118d8d9ff03842ce3aef38886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de8d3fc38f7ae716291cd6f18b2c53887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3af2e461fcea8511b6526cdbf49da888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50434ca1b4ab342a930341ee13cdd25b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9662c1e076c1ba61c44111a0085ae890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604fa356cd3f98404f1102680aec227891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719f0cfa2029cae877348cb40883a39892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb2431ee4a3cfde3c09a260831ea63893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc15f80c873a479dad7dcefb5057e6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb6417f9abc6ec59d96d0835c86abe895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9ac956e8f10b258531601fdacf982896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f3f11bb53dc93fbca10d5f62a5906897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92790c6b3e4d1f7ef4e2219cb734d85898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a619ec5272bdf221a74121a97dfc2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a34d45d538815d7b9201ff84a5a97900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4854b9dc6c70d9df8d9b429c2ceba2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0031645921182477a4fd3b9931223902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6780b72b7e42025b1efb63b9dac8e41903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec63b2ee40464b486d7c7eda2b6939904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c629029e1c3cea9ce5eb1af417ea398905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c637640a01315399cdfa80a34749a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb23490756b9d41b9590cdd1b052935907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5c006e1309f941209b8474c92f385908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1bb4384a78f426c3ad89f25ce1389909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d98e5e0633ceb4b3887e847ba074fe910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310c32a93954691eb80efe7b1a3584e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c052b1c227daafd57cc95bd32e73b8f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f9b4d12d9ff823582c37593ab7cf0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94753c21547f81418fa0420be3bb4f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77088f30d560239c5ad56a41a97717ed915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740960bccfe881ac43f0d2e74c7122e2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec30457a3ca06eff3a640da5414718917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea10b8e281945806720506405f4861918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6042d52dd7106d865251c6a20de5566919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcee0e3ec8742c0268c330f2ebb4bb3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a388cbcfe1e10e9e2bc3a6e76622678921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce511e214b6d35dc43172be290a097922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d03ac4792b440b640727b348d6cc5923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ba91f1c0e9347b33dc4f92697db43924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa452e7575f3b5d2877b9cc42c56182925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304e76ff722ad694fd4f5555579a8c2926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8965b979ac526781c075e54c716a0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f56ca57311c275ffd73628f4ab5f4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ef22c17323e661e83a2d83f32c439929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36272047a2e46edb040f58b938aaa854930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4fc9b7f4565d0ff1aff188d87d318931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c469fd1c20c647c22cf330ffe4779f0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f572c42b3b7e1a85ab29ef46cd3e64e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cfdfebf429193d17a627d6a319605934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab59f9491d57cc2b7533855b9889a44935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ce4df9eb8ef0a02acfa36d39c5297936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf6c936fb716a767fea1ffa395226d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea24265a4e5e63b4146661c52c3bf04938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d4b35c835710054e8fb9c69c8f807939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aadf96cfff0c7a2810103266402194940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab25b9b05dc30b2a875cfce166770e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223999f1a712409b6e622d000f0897e2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964c190c4c497af7ba9ed898f39d66c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33bc3343245872ab109a9abf028995944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a01825f1a58f738d3a5fa0c759e8e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9e466fd4ac4b764f0b1dad3bca57f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5433e58b8d48412c42794c462f5dd3947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb385f4a4570da55bdbf105d7451f5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2033462cd8baa8db94a11686ac6b1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5d33e21fd4ec52e94042de3ee5b52950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87079e4237f6193874958b551bf754c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e11b93eb620979be295763eacbe3d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a60a57744000dc7b4339b8d4c52fdc953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9952b4cff794504c6639fd08e6276954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43290ce637a985015b52a8a43a7e71aa955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1a5f88ecf51a85a64eec6377398c1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6ef8cb0d05af78204dbe377c439a7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cebfbaef35d878f8890af8d79c7e13958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65e11aaa19d3cbafe2501aa05c1e13959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb5f68c9054b12a93562d311e180d8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab4792a10b64f0e0a9e0d903982b7e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e703a4faa5d16c1ba73f16bbd979993962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308044e6a48f054d3b939b4ebe2ab06963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3d9ac7d1dc5ef0a05c8ed1f30e1d4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb86ce1dd6a9d20464ddcb8b33d12b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee52bf101f299bdd216dfdf9fad72d6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33326808afc086e6d96fcc50ff19f273967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6515170dc55edcae103ce2c9b1d12e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e046c808eef39853ff152d917c297de969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f8f1600de18a0e9b1af71f986d90d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e15ea22ebbc255289fc0f66079ddf8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eee47f854c9ef9979719f68cb20bed972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55d0b72be7b51f7c384483176a8167973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983703170a4cb14a839ad03cc50b7553974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb158527198dc06b9d77ea85103cd16975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2640daecce2f9abc54c5e669629b2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74cc981b0a9ae5644f86a80ee4370b977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>