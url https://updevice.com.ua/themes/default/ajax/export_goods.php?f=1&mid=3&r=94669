--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fc90bcf1d5d3aed5ef1da9a386c4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f06ad0ab45a506a6780b1db7490ef42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1886fc69852f7d388d1a6558a38ced13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09ed7744e6066146253160fd06a45e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411df713de9c159f837d28f11ae0ff05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb207746604df1eab55b35887e349b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1323ca54cd8835ef78bc5b1103fd2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d66b1bc8cf777577c6e0d86896f0078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b44f78e392d39664c7f28713f94849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e126160d7cf4fbf0cf774ccb3f0d7010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9498200d837b9fbe0d010c9d6f53311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bd88ff8ca00a4882510cf95119b4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b59beaaba9a8759717032077fbd4a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc0270881b9fc4bc4570f9b3e1487c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe077273f6db3d144802186fd3d85e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f1c5c7573fd5618b455bb842e58ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d513214a3ea15316fb7a74978f3d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2fca6a6763306580813f9c0a4ffc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f86ec732e44db39c6f36c640641d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174812768f1a2bc6a39d7dd379088cda20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ef87db8596751279987e5db4ddde621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ee95055d9ca7b626c7f874622713b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923f6101f63341eb075a82082bbd15823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98c58c476fe2871c7d90d810c36b1e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4befe59d792d132a637e267a8c8d7a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d904ef1f7490466acba3d42e6c8c9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d5fa97e36fb933a83bfaf5d50562d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a81bdb77ec0007f8701b639435c48e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980256ff1c47f6d5a293143a064a868029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454be6c18c9914be99a3a3b030e13bd230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90472920037a4e3c103c6327a6ee5a1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b715c478f0058b7d347a5550887921332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fb7ecd4efddbd2f8208d179a99c9833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be7aea6e9fa7fea2296677349ff0c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d71bc7b16f5c045d3dfa428fb019235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613462cae7e49b6b683c13d7b6a5271636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf96fe170e4a0fa0252cfabef9b0ada37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58510ed553250453cdc7b7f37c32e14538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b355c707f64df6430f49ce690ac24a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f79ddd53b0b1fe8963b5b0dce1b0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0e25e18fdbc0520d29ba5b0eba26741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a70ff7b0234f4bb7b701b95acf3ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84030cf792d72235c7f41cf95abedea343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd450e4e8dab1a05b0bf2ea01e531044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec5f2aca79130048b12521572d317a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0250e1edb34dff191a7abe6540e4d3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274ed97ad3098d5598db7a2008eab2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4626a1d01fe2dd54347134e7d11e0d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d692c81b12b198e1fa48aca3b3d1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8f9cd875c64180507334546cc42f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec946afce6c1c31f41385495ea359751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ac29c94753bb0a47ed515cdaa818a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7c907646b31ec9cc3f03456942f4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc0f74b521ac8cfe41baf896218c1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84edaa2be88f648e188454bda7b1eeb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9c0fd66c1b8b62ece8aa96440115456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4331c66c124a17f1cb7c3ff3d65d5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e332ce77824a653d03049cab493e7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5068401cecc799efb098daf44effa359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de32f8830f42bc3719f075b89160cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd69ca52f10d607db56497006d3c4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfc872382aa6aa2590c4fe04d5276d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ae1a7e18e60da49e68e20f6bd230363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1412f8c6d8c902cd25dd010af5b8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e7dfaebadb8fb7365c741e80987a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161501101a026560b4ab493782d84eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7522c8d769723facae17e783e797f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78ddffcf373bb0eba9321f008d30f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1a0fc764f1a12ac1da0ebd53e673869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbaead1d981ee9f4bcfb9feb9b1a5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986171c7b24d118721c649e5505995c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a9237f941edf06bab7069b472766872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8d53e2dcf9943f90ce43a327dbcf173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5dadd57703d0b8c3fb4eb78f8caeb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a44b870102a9f9a23b77682b2116175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6b6f952049d461afbd4e69c61dc6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dee9791b2eed7aad017a2f1b91f6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94d4a19141102ded69cc7770a52a2178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95f6757eac314a980fc46fa72d4c8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fbb93c094d8e65f3e95401b59256080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154800ff89bdb20fefadb54bb9b4d8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91160ea66133abe71d7973ba7143c03682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119365ae5381f6e7f7749ecb5b6a77cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389a8ddad6aeecc2bfaa083ffcdce3984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a92c8ff2e3e68d54ca78a8f970d0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de5870db8281c50484ed3e9f79fdda86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bb27d0f906d02ab9b64580d57bcc387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bf70e2b47af3a772bf5a10e520bad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f290cb8c5f446462dfafdb665b36d0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482036a990fa62fa6ef980405a516a3f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf98cfff3bb76390b5c39c2fb25aeb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2166ffb8c269968cc6f2168c1956792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff8c65fc92eb6b4400f43fd403451c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ca687cd10a14556db45217816418294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be147f352b5906b7dc9b5980684864a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6e8a9572721252edd2f2fcc8d081796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c722aefeaee6a3f3413da6c6ffdc997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bf2fbcbb73b052168fe894c67014b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308e32305609f3db1778a19defa006699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39daac4479d4daeb5b5650059c00e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d5325841739524329c02dc482dc4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab747ec48c33b33a5666431112d8945102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b09056da043cf3ac887ff4773a848103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b3ead6ce47d6820cba24ec1f50a24104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b96257a9bae4e689827d9a92eeb58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc023057fe76abbe41aa882a5345ae81106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f53fef0aa3d48ecafc0ecce6f54de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b184f6d90e016d930651533fa2d58f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944c36acfe8c602f0db18aa36fa7126109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf220489299c4177254d521a4548ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3db11e13fef1d0d266131326e4429111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277bc887caef211f83f7fe99826f672112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f4411b4e9b43a3627afb787aa568b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e79b4fcdab0483444e4ec848436272114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44af5bb84aaaba7726add336735c59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06313ae43cf45f9b97461de3a338c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4f1aa3eadb8d06c6b4f6b0584f05f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259a9f407b83f05a8d93d40ec0d8196118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ab2d2d5c7efdbf5b31a71e22fd246119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92376d10634f70e771a69df28d52c868120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ad804765b97dec2f6d4e8bff5a663121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924edc0ab5dd24afe45f48ef1315ab07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00499d74a416187d14a81644403d5981123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d383e8e32f9487077a268b603f89912124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff37117e8120d2abf6594b1a5f48cd0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8010a0c4aa65f213f5db94a093c8de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bea2d4c2d254a2fe067ff15ba7591127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fadbd31f770748a2da4fd8e875b60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1ddf37ab07c902900d00fe1c7066a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d20907fda3747e5e50daa1cc6e300130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63041f1dec152a7667b50529974570131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad3ce4154d792492a5d0176f39c1e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dcbc6b8d9e35586e70106beb49c8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043b933dd498e914d8b93433db93446134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d990b9f13c1d6df310fbbe10820322135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8a82c23e5b0d2e049ddbd5591b2a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b474c9df310bf754ac1bb109702d94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb98dd95e18e854a08543993274485138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67c954a1a2ef6029b14d7343db1500139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae78da3312de0960fbc77bfb72b268140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4385ab192594d5abe8ef00c20d6b86141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaba8a39969e158d4f370b7bcd1beb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc48e177c85194b88c6fba982cfe145143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de3609f7367b1b4fea224c16e050d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f2078dcdd8818423129275d9cda10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69ed968d73a70b9225f70602def214146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74228219a385ea8a9f98e3afd540999d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2b4534273ed80d789c8115fb48a8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a063117c3466404eb59374f034e1fe6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c672d8e933756ad903d050960c15cad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bc4fbc560a3900df2540455d4217c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244987b2089b20d2607889949827f1c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88477a02f6c6e288e95a1d1275c7aab0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b05ddbdf95947184c0b3f83a3a59b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1574adb4d6f3215587a6bfd82446329155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64787dddf7116b7f333f1d3841f2ce34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761565c2afa082325f2a929289d50137157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b52fb4619652fe6b7e73e46f5fae58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c3d2c6b5df92d5ff07ecb668cce7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280bfcf1daf27713586110c1f427c80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd79cd1cb774ef0bdfd9a064e0f864161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82128c1ee6a4541c4b7a79241b65a89a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c5083c4bfbbe5d7f8336edb104309163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2f8c5d4291ff4aaee482e37c6d3a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a599e5d987b2c2621a7534a0f9649165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bb938c712fa14fc4cc1f2a725b801166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ff1a786b57376a1bb43cfb7c76395167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97df6f93655c06d31dab9b99071897168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10f0b803a9c5e4d4af71433d416265169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1708d2327d8090c9ece48d81c120c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563e29544984265461b1ce4ebcb5f53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197b6f4a7506da8f025e1531969649e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e403cc8daf75a6796687915bd4fac7f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691c0cb9d511413a140277f1375d501174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbaaec08daffecd774f6a34e9eb87d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f482dac63a38cdd945ec6c1683231f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d385c9a1465d3c16124ebb3a863636177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37deaf2ea197f3accda5c9729dad3175178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32552b98f689e7c591ed683ad9463a87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ba16f9fc2ea481aced26699164d4e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8082a1a68ba49eb600f28931680216e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a85e3ddc36fa4b328c715eccf54e8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2aeb29177a60a657b4704a225428e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900e5a624ccdb0b4965826f2766b272184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9629eedde6a3767d810a548e0119337185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a40d96ddbac16742c87ffcfb5bf10186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb42ca1a1a7104318715880ae9cd24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b16b019c4ab1ad0894598d0b90c3f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9f98eae30217a9b0fb8be32a24f70189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d358817aa6128a44dc2e62262e0b7e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd17c8d8623f20ee6e09e6fa4c4c7ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e812a2768fdfc88be821a8816be9d21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec39df1c7ab56022990cef2b25e845193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922ca99d26db7ff9c647ccc23c678e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c43512a0f2be4ea419817e58227024195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9514a5164600dec2117a92dd929f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348978df71557f0d114696bf36154853197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23fcf718b1ef571de13f0d7246bfb0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b85d23da8617f66ea1ac333d00f619199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c613a23961f8f905a0c4fc9d4b1ba2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f682b205fce73224130a83166a4c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3080e06cb381fa9f42b17f457b9c91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534015a17c8958af4e1bd032dab0d0e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cb5717f25907244ee7c1c9d294054204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380b3bbde50b9d5ba0d7974f72ff922205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8b1b1295122905dfaebbf64733f81206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf531f6d546446e7ec394003b7106131207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24a35183f6ea9ed0fd98a024fe9cb5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d4e131c239a37c6f587a427800aed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4c177a2fb8a04f90873be890e1523210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ca01568e98c45c30978d832fb5333211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0b0fd975deb20d5e8e850f109b276212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846216b43f1052e8df00b73c22e958be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71c030e3d57939ba1fb95760db0b33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f00804509a6b182b3d89e0af04bf82215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c52e28562aff9e0da8639f2be7c66216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae9e1ee187c5a278b84199199d5289217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a796af0bf09c69a8b6bd2c3590f03d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6d5cd8abb9022c3d10fb0ad4e5a99219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0303d2133ed73df792a37c1801183e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4ef2fac632628ef434804ac8cdd45221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe0321fd8f80acefe5b0a9d76e05a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de9f34ac18068f200ab3a28130e28a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8b32cd1f111ba5c916e74460e2fa6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9dce0daf5db2af681a92fcb389867225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff849e1555395a6b79772d5cb2467d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3b7459277a3b2caef7eaac72a5297227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d12f8adc57d125028557ada9707f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcf0dfd2ffc31773785126d836c0e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5ed0c70d3f6f8cb65dd2489b54e33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a26c4f7f75ed17511f73dfd1fee18a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39f471c36cc0d7c41f58dcc84afb4c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d2ea334ad6b080cc89b6568aa99f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe75fc9802cd77f2f915ed56272309c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4309c549fd6217995d63b6894b241235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e8030aadfa96a234809ebf9421fb1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d065794463b2f74c09a9a80068dafce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb097682a3b1749eed0757cf44cc5b7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c28fc2a1b6d99cefbc9ad21268bc3d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa45a3622e0e3e8c0128aaec4bbf1af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6081c63b36cace7b7e9e5c1a604dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a0ef3d3aae9a7ee8dc27d0c473216242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d594e941b38a5616b426044404471243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798eeedf225518537c381ec60dff8c42244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7995e2c64681d9d9932a1e6b72211245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0dbbacad2c09298a1662b209a5c32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b71f78ab14b9f1448775fc26671faf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f30388fbf4428cdc556a1996ceb13248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cf9e7ddc52290bd37e64e65c8886f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73eee539e2d8288b17f3528d2414c66250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cb6bf2f316ac1a4348cce46e4556c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95280603fa55990addd9f80ecd22d2a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69f4119c0124bd81ebe22838bd6a0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5eaec2c95c0baee38a56b613e85fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f999cae7009488d71a4c23221749e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566160823f51a9e0e725ed7bea4abc6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ad89b1752382e1a26096b0eb3285a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d51c036fff929d42c5b23d3cdb152258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fab94988d17d23c11306d1a1c810f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4671f3ffde27fd4b5e5aa0bf96f072260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebabe1064339b379e0d58188c420ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d6a2a9daa4e3e2ed716d159ab3f36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c350df4bf35126b82530ed247e011263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fc562b15e246c9d26a766711e21ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e99f2e5c286355eaa42c9a4ce1a827265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc79a61e04bfa9b9a8f7248ef06cb3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83f15d384c88b1ec750f41a24fab3a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1752a9606b26e86ab7100472ca0e365268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055c09fbb83a4af4b4bc6f0ead2de2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8998405b25371250ee519608a0837270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0434529e570a91be8196c9aa7844ed7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3972ab28b2434c10720924f8cd0a1c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cbca684de6a991e2785537f17afc4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff891daebc4d27bb34072ecc68f2c43c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d032c63831473d8653c65964922a780275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cc7367b9f994fdee558ce94036ccb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bfedde30709eac72fbc23577a75c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7302234480f49e7ccaa7485b30e1c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dd13e862082e59b4a7d0c97dad7b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165f87de34ef4a003d8532602e9ac05280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bacccc8d32fb5370992f7bb36e475c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4c12e263f94512defba5f52e1e634282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a1426ba374f1e18c5bc48abf3711a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac8c073d13bdf97632d456c7e3f069284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9cf277ca07b06967314e5e056d394285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f548a4042982bf1b3b6e89a5ad7965286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a84c1da33a9e238229c53bc80530a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcf3a35db27e22adb505645aa82905288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b4c0dc8b6372d2f116b5bce34193b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f2b8c410a752364e1236c9ae101bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340e92dd14484c3d453c000584d8813291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fd9f5d0d2bdcfc2ab7191e4b244e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5e405aa5e68cc194c7fa622fb8490293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f23b84d991d55a2e9b44bf3afc822294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6553d8e8104be01c9af581935603fa4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6144aa751b4397631d305461045c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07777470a02b0a75b79e86481b176623297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e307c06a8475d18b883e3733b9b8cf6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3334ca9672adeae0897b2fbbb0f8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51fdb1151bbe47d3c536905a827afd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea75ada959e59f297929c3204ec254301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5a1f274a16fb138ed060c29a2fce8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74734da11ede2b75acafe6b0f7e5b7f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8918c2f1694b607636e8895442bfaf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79745f9f04e407c5e880abc1c16466a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdf306c5283bb24920ee73e614ede0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604b8c34c0a64d3a39e4fa7c45b0f33307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d00bdb9c0ea4c04f6961d8eb1f0c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09226ab57caa24b9e3d8fd2ef20c57a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2fb6241068472c7260cb916f895b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ba1fdb7780ec41f9008077fc0faf9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bd0aced839863b69dd94f9a1bef87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238efd708df80ebc113c6c8c16fd593313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d873bcd0e491f73f6d02c027a7d41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f525969080f4d25090b2f551f47f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806a9cead67dd371b036ece91bdde2d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b3b8746ef8dc9b5c00e9a4b6a3e35317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc269090923bb83addf09e2905653c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ec2b87274a758c2a7d7e084df215f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d42898b19931472e4dd7144d13c64320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38598eeb550669e67d31b3beb8065704321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6f318d60793a336bfdc4031560b1c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd175052653c6cef7afbe491c50555323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba712f5b67b7c2281909fc3b2ee11d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad7de5c2e31b29f455988bcbf00bff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb674a41cb245b7724d417b5c32db364326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b37745cb63cc252c85b5a7b65d2d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf97644e49ac9c4e445219707ea04eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27a62cafd3e645e4d3e52e5b81dc90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a00fb69503073df24fad87bea27d0c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786288f3fa7ef08375ca235dc48c4a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf426f57562cae62513317a3abd635332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b38d83a0a92c842328f40733fb91e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a002a8ea081930f6bb575a1cb2556334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6b4111263d3bc19a5e7006b180a90335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe4526173e36f1ba8f24fee83db32a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33acfd387d51052136b04033b3cf50c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b764968ef82dbb2a721728c14c2efc8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b0527cc5a4ce16768c53ef8168030339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76d8cfba5da7181203208495530ef5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f51ab8d5cf55a4fc002864e425d03341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bc24b2523252f44a83f501b5653c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6be88434ffb38ab04b5dcb79650bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cdecc06edc46745562c03a4211435344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9169d3baa88578c022908df89593da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7e36afc42f6ae08277f15789f5b1a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e15519bbd11f7a1ec0e281b23c5d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94927be4a9c5d4ae654bdea524a5d543348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64172f388e3443f97ee0f2e932ca51349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15636a441605e4ee7f34dd3f203176e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05486c16a096729b636b42b80ef933e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922cc80a8db99e55da26dddb3c6e32e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175583e45ba072a865f2a65702beb45353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4361128228225e70ac5ab9d728906a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872cdd0fef468e977b14fd11163c622355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499e87c479663aa458f310edec5812f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42192d036f59df65fc2da58a254a6761357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bd3810a21b2b0a57ac8c8cb28ed25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d143170002eb5f482a3a8ab58e6709359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34371fc728cb45f183d87b4ba44d3e88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465f4842f50a2b501efa412ffe0b7b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0841e8732f85ab69fcce6b9c536e321362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c81cef2c7d7c0761fe06b4b4eb6710363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baecbec2a71085bbee5ef2452552323364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0f84f1b0d28b351a554b03db51e25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980bfba652ae6207fa1f91cf3f04b21366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe7a37528841eadf1c58f30b5aed25367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17517b9c86856277044b45a76cd84f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eba7c770c8d90684a748ac4b47964e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131428dc0a70576444a1ab73faf0678370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de217cd6a164f382baebc7eee20c27371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406849a48ebf58fdddda7833483634b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a21d3c0787e843adc349bbf5dd78d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db11abe4cd96f2c54d7d0ac0cce0cb7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305d115116c9a00654e110f699dfd0c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e65952f6c7bcfaf5caab01b2c63c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb119ab43db0c60dfee3a17b904fd4a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedf551d87e816df02e8b27bfe82b4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167e3c9c96b02e0e02990b12ee31823379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937b65248699d2d633176ee5f6d4c78380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912aab1288f7cc6522f86d586518c91c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5b7aa6adb161acd5d7dc1269b28ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2e25bed880eaa7b569746722f2cf2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d56014d91843c1e08fbeab2e55b3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4dcc68d89873ff4f28723cf5116ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542ce8417094c8ce13c7d8eb91711cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02117c67ddfe2ae0f9892c664a7684d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812dc1c7d9f49c7609ffd72769834bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffca4fceec6f55268c09263d20c1902389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb6afdb1ed0839b4718d02f4208525390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e0b8a5f740011702382eee311e3cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e25abc8dbef34988b50cb79ce14f2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0741445202b65a2aab677c9d32f8ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018331dc35025f6303a84f848ddbda0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eff077fb52de229926f47f1b707d44395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969adf4c1dec45d95c3dc4763817be90396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ebb25efd3f2fa60b301820c0d67f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e02aa2d01eb32fea1fdfa376fe7ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c5427bd2b803b8482ab29335c4355399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d86d12c1eecbbf868bce645b44a3c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cc5c2376b943cad38e48dd9804795401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4338b837010afe4e24a416451f36e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f250ad194cd4cfdf05e00d6ecc60011403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdac109c6e1d9eaa06f0ba8383f245404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a5fdff7ba1bdd272eefff531c3592405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a3a817fb9dd64e11e6a7b2aa19a2f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665609291a4d07e9f2453e7a3c084d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b4ed72392813e016f8f3f26e54f67408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3ffebddb0c3726f5dadc04d1b90e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4684bbdc6708b7e44e82a555268f07c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac7ad307c7fc95f61ee4ef9ca0db48411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b0f9c319e6f126a43fbbb5db0c598412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bc11f50e37d3dbfd9dc007ba85939413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b850afa290ebff4ee5f420dd96779d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572ef3b0247a90c6be181133002ca1b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6ab793e96f04f037c8e89a10cb5bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e576ecc9efb910b9dc9fcda6a1a217417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe0efaf9c5d84582442c7fbde78245418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87370c125f0774e0ca210ec19c05017e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016ac702f5d8d7b8e9e9bb2e0db8761420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248603f70f5437693f8298cb2386eac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07a1ab413d5bccf5e879fee6545ba9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27138b66f52ede0bbacb3e42851cb2d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e523f91dc6e3ecf2941b1c1062db90424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811147bb8f0ac2e2822818847a8effc9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cc6d075c780a7e15447aa9528142d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f785fe3f7b988079a04045cc89001427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ea398adb40ea6602f54837a66d54e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784e7f8bc1c02a60b01e2f2ffcad835429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b31339bd28cdc6e330bfcea0a76d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe6f9c95a1571ef102e7d636def126431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bc8b289d4642ee6a97b02bde122fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6520aac07c624eaf2452b08383e61433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f3bc85bd6e1708ce7c0c91a115607434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867eafaeda88c3dc392bb589ccca70d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c38b0d80ba1c9c3c37ca41e8c3a4ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04447f5241bf059c5e6f41118fd33a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712f74aff8468701294747c45044de7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395d05c5de6a0ae3b0cc414ca2f25ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb338494d33467f30a92a8736b57053e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507401a85ef01c0bf505471e2f044e0c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efcdfecc6c032bef890bd1a4cffa25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb759c08c781e7e8e35d62ee5c52d94443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3160c78e5db3e75cde22c1cb40222444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffccabdcc22584509b8781cebfdede8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac42a9bb87bc42be77e60bd3b33c16446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c4079ed664e922a5be7de3e58552c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246490fcc29c5586ed6794bb0d70bdcc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f14f3acfb5d741632186243c5c016449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179a20319f3b1a4bc63066980e323ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843e98eb4e54f8a895aafdcc466e4bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e363ac9f6456aaae0942b62dffe24452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10775a6746fecfcd20349ea36457dcae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be0eb9f2f99639af4c2a0889449420454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21680506e783493ab0adea49bbba4a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca027b0d12e3baed60e748b8db4037456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fa9d44129746e3382b1f0194b26e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3653178bf69e710aa9b4995d4c910b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f610eb1028e3a9aba9da844d4d613459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762547471ecfe25fb548093f48a7faa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2aec5d75fbde965238ba67a9ae206b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a19c621e00f1eaef168a716de08764462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be98016f485f33120969486e660d440463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bc6c79fa7fc3cd850afb5ab78847a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9e382b6186fcb71403cc2d9bd648e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a35e2f67096407951a785d34ff1ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7aef6920bc950b62782a8e80b3bae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead8798128299061de2cad6311dd7ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d838f6efc06fd1893390e6ade67f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f738b5a0fc76bd8856260db9f5c0c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f0c4458a6d3122822edcf800379f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbaed08709a27d59a7a2e33a9be89e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c105e4b6e256bc6166d522a1d4e960473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be3436014b6c2a6ff1169163819ea5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a6a5f4d5b1a23c181e2ceca68b435475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc2727437f36d36d4211ae4af643b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b26ead9e41c75332334b850e2bc753477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7140d0dcdaacc2f270c06182fae7e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9294a067e0d5fb4d2c11a4c6b9064479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644cf2eca32fb902960d4ec0c8a69a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a90a28319dbf72072bbd66bbbc564481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a415da40cba229f7c46a6b966438e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cc1bdd4001a3b5896b058296fbba6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893a1367679607d1f0f54915a92933b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a920de1456a8879bb8da360998938485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3703e0df402ecf6e20509c320f0dde5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc89d900e66f8f0cc148bca00221d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d0e2816b5a54886d021b52fba2c45488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ec214be0bd924ad13800448ec6ef0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e42d26ea277e0586cc8a80ab9a133d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da8fe93bdcd5c6361a7dacff734274491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fa28b4c08364b6136bccc2c33678e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207250c833b177da9028df6b06aad84493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7d615d579c5e4f1f29b8dc33f3af5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce08fb927c804f2d4f1e4c9f84b13e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066b28d1d2514dada95f3d9a3a01a43496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434ed27be7030971ac2626a000a3d30497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4ce182a3cdb77b8c7dc97dc941963498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf21730ae0f17fc265e61e46e5fa98d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e712d39614fa17e5326675bfd08fe3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c964174216ccca6e59d26187087b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5050a5c8089c35664180141137fbb6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a1cfd8b9b548c226bc89a2ced4cda503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3e51d08850d0ef589476a79d500b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b370e728997b5d7f4a0d86e92c0e97d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f546e8cc67811db97aa04b4dd9b12506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3e252a3ae35add7f57d059b207d62507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed6a04fffd537efaac09f757c51ab8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95b7c4899fe26f94c51466bd858a96509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4084d8149ea4fcd596aaec4c1d492510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fe597a9bd091d93b1d15e0907ca97511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e2061f7baa322c65cd7c2ba099a7b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b5a8453ea42dc25308ef6200f5412513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65536a0dc53902a9c112e27e38e43669514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2fd3044c181c88b99630984cfbeba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8418e3befdb1983a48a90b84b27da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b07c00bf7ce9b0c0b0bd3cce1f320517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663844b2cb91392d9b57122acfbd64ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975762684a1d4bdc8d05cdfafcf7bbc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05031d6626bf566b079a672b616a8260520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8324a4a81e7f1ce5af859518ee1825521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34df5a6e4ae1c9c2ec6fe7444efebc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9305dd1d8108f5e1f5afb4fb5be55523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d12556609ea3eb3c78c22115c664d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24300b3075f255320de010e9a53240e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2dc33d17bd5e334cee7d1e45013a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e685015ec58e961318735969d596c9a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc415d88c3861cd04eb21d1b6cb414e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d316a81b41fe0616cf177f586b6a220529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ed4168e03e10944bbd925a9cdabbd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb704475f86e5f36369f2330d8192cdd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2a54c39f3c51d6e4ca427d827720b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6704a7c6449908da71815d537125395533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1744861e58461b2b35f359a7822279534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c5dfecd3bf5d35b92311549391515535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441042e222cfb9239ec649660570881536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339bc9047227b4aa323b122390fc719537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454d762840ed1f061a59c1d933974eb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7073c775f54cf9890178f00fae5f06f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb12c8be1eca3993f2a1e86f796d05540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895221149563a7d4f9a36dd131d5b7c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7913d526a89ef8c99f437f08c9417542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed47e4bc82ff35a364aac0467d183c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042bfda810439b6523a5bce5a5c6bff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810a1412df3c8b129dd6ac30ad575ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969ea4e27a1679b59943f53d188433a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841333a1ae7a21af73785f490d08ad2f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1e1f19f6af81d336eb67af9d0aba0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf962390252f49640b23c3f912201a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fe882aa0b7ac985cac454f7ed83d1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483f9ed341ec5148c698c882e716114551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e1d576bc080202c07de0153cefb3e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531c4337e244a7ab91faca0eb46eb8b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35fdd5dc1d3f984ef71969d8d77a29554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b1ce7b3328fc342272c6845e96aba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd191d20e607967e436a43ab49c6b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8b649b9168aca09168958025886f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abe5f88a188ec9b6389098a9ea21db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85ea96367100bb0a5e841fbbafc5a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c99e76e9945a05689e13ae8936da9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0ef301d10d460f71fe58ecedcaf9f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2bb63516d9a1b1b5ef1e266e52cbe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51df0d5f18a52acab3d28ce13f7efe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba290049cea01ad6c46d05f15c885039564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccbf0045d54a821e37f971e8b90d5a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e2ccfd6d47904a62d6c6bdea590d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d0d75eaff2bd046a4052321b0253f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88623c59232a24ad3e38c0d2d263523b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291242006fa5c1d03fd4f05de238013f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ade3c94e4cc329358b61b0ed44590b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563dddffd2ca09f60e1e6f871471fb5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e8a446e0492dbda97d801b5ae3b05572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c13098dfaf43894599cd44e65aeb9b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e6813ff3ed3d31f763766a94f2c8e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321a6333d13209def3c9f8f535613cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f24b1f0ad7e4506ab84b3ff69ec1ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71965cb758bb032351624db84b16910e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25d8dd94cc5bc37d67d08747c6866b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403296e37d445ce1ff4eb235fc1b0bc0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cba716c8db82ac067befee97190a0a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f0a133bc248428f79336ed2363e2f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36db7f17c5ceb3a2b20a05830e9812582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3058aeae64faa419d6f64f991cf343d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d05ac6a7e2751a4efef77d6940688584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd577e4ff65d3c24ee21ea09bb884f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e446933afc98e515e44ac0debdcdb5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e44781fc411e472b7f150b39686881587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb96c6faccd9391345923fc088561c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5884e37e7c302704c5964647f79cd16589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce35eac11e945e019b8dcfe94b545da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1daf3ba40206c747e8d53af808102591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c8d0b31e25ee7babe049e289610b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587502636c7015ef6e50cbec21556766593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f1705e8f2ff53375e404dca9fc1d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f126216b11a0adf8ab45b6c0ebcd4e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d552d7cdfd2b5e2a651c1f50035200596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dac444f69769015912bb992c17483597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9faf57f4fa97e2bd27f66104a164c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e69aec8d34b183eeabdfa047c3ec5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd6b83bc380dc373490ccd21b0f95a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadea4c08f0100ade497d6eca110b5f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adab7e7161a3d2768654cf1ed3efc1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82259bdd8776da49805f1fc472f9ece7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b700cee3782b9647b75740f116799a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6bf3c6491716a9f575642b4d47cd1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16519d85569cbed82dd472ac9685eaab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb606187fb3925bcafa8940b180049607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3871196640b52cf5bad37126aab6c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad29872c4628498c24fc0e6b99dc781609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5c701d199f13c00255cc39a6577ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29302b6ced58254540478865d248e0f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35259bb161e2c4bd1dd90bb449ef4d37612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0f08c424a955a2370b93be39be1d1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ad5b55903415308a5c0697b4b1ea2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43bd03d78c5571055f880a831cef99615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c361cb381f9f47a33b63223c21119616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ee89a251005710097e20ecbf96fee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7cc793de02803f8a6a71a34591d32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67877264e4a6acf43f7dc6772ce484fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97dfc7753d9380282414335c275398620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736e840c4895b99de9cdc7962f7acae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d658dd011f88419cd8e4676398313622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d94ba2491795a0bb8f1bd59409f4d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbd8b248b8446de6896ed1d88ed576624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191811f6297846d0ea850a281b7d276625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15547e660c4a9b7ed333d13a07532ee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12a28c7f22b4f0d782fbe6b7353020627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676b32242ae8fce161c23fb9914f90b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32daec3844a7d3446f7456e2404e39bd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391ec9e49a3ea6027cd032654fa93be630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd884d47d7d96c9e9069c95fa25f9a46631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b486e8b6774c9495c1fd323f1a58c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2aa1f7aad74d4c1a8467d559ebaa01633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf85f54778d70908c956c42c6821980634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925bb7db2c7139fdca17d96203be246635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46fbb074503ad77b1c70ee51dcfd8f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef2bb14db3cca375de28fe3cac1cf6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12511350e29db8bff83911c3c47870a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de811bb5a7cdd8995dabd57159e373e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691172cffecb92e1110f5f8a84126d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88a1f3e6d79787afa2d1051f79c038641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280b26ec23f551bd54a89954dac736d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ade12a83f984c3d70775882a57538643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1055cfbbc9f5ed495fe39cb733e50644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68065185c96f9e731bd9224fd7ebfb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb5dccf5c05b201a5ad26df572d8d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761e08af9637ef0340de19e49bd1ed8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968783a447265b1a67094ce0d51f10e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79083a927c8e982a35d617200c6a33b4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529273d4faa943fe519bb645ae0d344650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f251347731db5c738d1588c60b96aaa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfb389ddf5ee4de708d79c40573cf8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe510974fb9f554d641fe9d166c31b66653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fef03e2049d1ca7ce437809995ac5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6650163214443a02c43e5e0b4e56ae6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b390eb28324eab966b6e04104a1f2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bfbbe2c4ad742e24ad866bd6f90d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a1969c57cc2cea2527d07ba6df100658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6f5b87439ec0fc2998ba709ceb5b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdac3c1d024eb9cc455d2ce3638473660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68420fe437291b380dcfea14c50d111661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db282d031a62265e1b6df63573be8b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a33e12b9a28369c15434e81323bc6d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f283faaaa0f90e7a3c64cd39605c217664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0513ea106580bd53666c581e74fd90665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62a12122f4686791d5ec9c8f020afb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707914d3a75dcb19e5ec8774a4c5ba48667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd49359d0e75576b396acad8741ac4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41eb6e97be5b983b36b33ba6c06acf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b683b69c72998327e061f0f97f6bed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da064842c003e0d6aa14d096af193423671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0096cbee17e8b59e50c9899e23b3f9b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618040476a2099268f38e60b2981aea8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8cd29019584ae87d3bf652457cee5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53136978ad61aeb54a6690ec347fdb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe3b502d9bed11f5786f4a11ac72db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cf3b361dc43af1deded38f30283a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eafb065e0f68938269d16ef525e557678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2fdc290058d633234178790872e2d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d9e5d3b8d3c4f38590b2e4d7fcc3a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe48a259fd31993b89efc0911ba11e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff1b54f7d3b7596f9e2c446f738387682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae797efa6fb76841dd1d252a1ee7991683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07293abf4f68a146cf671db46754384d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac33aaf36f22f0e971d9cec0fe2a805685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f27f51b17229733b0f07b5ccc67cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c19be37a48809de58682e4f44158e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dc81e4afd0a1d71c49f2567890039688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d411425d286b51126840126b86ca70689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05f0452b10e6acda7bc05200ebc814690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d701e652dd6840324ec59deb183ca7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b0eb724d6879c8a8aadcda9f3d445692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0390ede2eb4fcec752343f010a22b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200b6943e77dbcbc5759c0539167e45694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb899f20b1e38d68bd2db34fca53cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c00783f6b6bb11a4c709c7ebc0b2bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bb27ac756a51d43ac40e4445b09fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb31f039afa47c1a7324fb038cc3d75698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5657d6a7b47edb5ef5116c7ccf063699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ca45795a680855887eebbb85796e8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468bbccc074f858417219c5be6c6acc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07945b3127eb1a452cd4bc707361101e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ea09ddd05c006151b18f2f0f98188703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9dd0cbd7d12601ef70cee6644920d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6f3bbacce7b7a41365c6f05f89f25705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34359389ea947ec987f17e77693b2403706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31214cc99b9eac11551a477b7cf47d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73938744de7c973beb4e0dabccae1a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e9bad21774cf940477e8572cf1eb6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9430a4e1c892c75a2fbf67d8dc266710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54c7b3581e72b96c35865b34cd21b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f2cd84a49afeba7218fbd0f2760c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133658b2e656cb9f507d90933e54d497713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498a5658d79974da1093327f702183d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09093442d65e80bf1ab6df5fd2f3bb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195482876e74031a14dd23f4e3fcb2f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0c805aaa27ac4f5d3c36d01d9dc84717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caa1713171165d964ab3f9a1e1c43c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db07de758f21cbd4311fb28d53877d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d4a80b9de7db25c7f622a4d1d75ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9b5b99039b984bea3e40c35013882721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb92776e2dadd2e9b74929d0d29201722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c632d7a0b7124b46b2625fb4e4a82723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef17549ab696cb3392efd7597c49e9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9fe0be9e8bb43d4b92b946d050bc5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7bc6585f455d714d3274561c2ed9e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5838bcb1f9777635c6346a5eccb3487727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698179d965cd993cfba9302a02ae6dff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8418a538273a9270654323d01f9f049729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456893c4c78c17242d2e1cde159fee1a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbae4a214a3fed747f8af5c214337f9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea29f5b0442f16a6e0de8bdc1a2335732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfbe742c2dea5165e1aec7d50a21fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f98b8292be12b92c5ba14f1e5e037e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8007f1d327e87bd79bc00f29cf7c6b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e6f5f09920d3c7115862fa15b769d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5aae798164fb2c245fdbcd4862dfc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9103b1478c1cb35bcbdd303b70c282738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce57d88c3a0d49f81a118406b231d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8f23af31880f8b3cd0bc0a2681882740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dbc749b8d5d2d451732d621f835f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163059a5cbf9c30e9178b91c7a746a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b977c55e46ef09c84873c36b8580b5e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007e1e9e891223982465a9da624adb9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95251883747caae49ca03cf2dd8b0c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c851ca764f3a4b50e4103306f2ed86e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4fe3394fd1bee8c50fe179ab7cfc0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f641d7db9f3b825a06dd2f23f601ba4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c7ff619aa0e9c8d55227363860b32749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df914cae9c215dd9532f8e53af23436b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5a9bf97e08185e536d15295b1df4f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941adfa0d0b2095454a4a659612229e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfef2b2264869ee4fd72a619c522e8e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8dfc8dd6fa6769269628bad145fd3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c9623704d8dda7411def6f328b0fe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b77b349717745b2cf2b558c1f69b71756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521859b28972492534e334954e783552757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256b2b2398e5cc4acf6158f764a5c49758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c17e7dd745d1051a0205f01d1f196759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be211f6d8ab444182abfbec2eaf3dd2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde57b369cde2d25946266bead85b3f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a5d697ee84862009ee41f7912ceaf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b587a8df7056c301bc567283b0749763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550ead1c2953e46f5aaee77cd93cdfa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e688d6739425d7784e6c08b1f5b8f5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab25865555c6d02b5080f708ad9bde8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0898188334797384f2d5d2d4767b1b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52369c3c7aaa4b6d9fd3992f9fb0644768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadc824130e255443fdbe8454adfe6f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466643c6558c27bc3c04f4e149afc20e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563495ff7eebd03eeb3ab0a64b5e392e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d18228cf9a7e670a93286581bfe57772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b6db731141382279dbd21f663ca9b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684e75e9edc038f54902c333e983f7b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4489f8a9e96e49922987317a48f0a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f19fb9949c8229087b23b5ea3515fc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2a84dce905c245cf2f503df8c2e7d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e5d66cd391fba71e9c243740cc30d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f66b44fca7680887b123e53cb4a019779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22789e86e5b8c0de7a1d3a845779f9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bd8cc4104ad5ff0bb335edbf5b138781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609a7954009abae85494eb5dc2cf3fd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1a1050ac006cf2f8ca198a96888ff783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8bb86b9d357b28ab101c02520c197784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a34705bdeb04c93134d4fc716e4072785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198585835ba87d5e3c2b833176cca4cd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da901c0e1c7b6d36747f7d6359a5b1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a5fff82d25ccb39f0593cbd40ecf8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc40a0aab19e5ce8d00c78b6059fe6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa55e70c19770cdf23df6d1541d922790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9325f406200d9f8ac91f21a6a3a66791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5dcd6f739cedad16691f408c3c4b0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251dc1c214fb64d5baba2cba04e8228793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc603dc05f8439e5a688f1c5715c1470794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780583894e8fd7fcbcf7f482c9706db795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57658464ca283ecafd9382d6a64dbdad796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc9ee57a3609362a959dc30934966e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747cc8868d7f9ed6b33244e81099966798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94743757cea4da228f18bd4a8a3ef5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c115fa71b105b90776ef62d9c661f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48fd646fd4487acc5f8520b8c4100e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912d6fe6cf840d8a628508fbde778fe802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a788151e668669781ff14828cc7d0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858b9394808e74a8615769841d6c055804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c948a2c0d340b8a1530b33dab2652d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b8cdb55b6663d43b2aed0d30faf69806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954fabd547b4cda07208629fe17b815807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342aa78b8dfb4b20443184f7bac7de3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912fc3a5242131185bc02eed70ff7d6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68120380f0cc481e07be88d91dec961d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f5b1e82aa9c59c0403678a8dc9e78811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c17de054f2907898d141467db46b2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb4635f2f958dd49c07860227fe131813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cae94c9202538c224b7353e07c29d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9f77a1febf8a849e423591e166aab815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2e57020a350943886cdd22e317424816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbb498f43bbe603df98c664e3cf4d4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249b887e83ca83fd520c740e5e33ade818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ada6b3c34ae3511a67c29748596530819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d1694613491bd6f83ccda2e831e44820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca1ff8faabd323a3016e85c6363a3e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61e7b456a4f1d4a0a680d82582eef9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e760a1bd8eb7060331d2182e31e3993823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89308bdfc829127247fc739e6aeb28fb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffd89a5a61aceafc0018b04079cbac825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafb520b2eb57c62cf14bf654a14698826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996a4b3719fd4387bcfd1c192f7efef827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92aaf1b0031d169d56ad89ce2e63f0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd708f4631467774378bdf65fae1539829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c45d64967396c0abda41e12f40b4c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319875e319b27716e6048fcb88f42f2b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9650ea5d5bb195c807ccf15fda06b00832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e06511bfecdec027b96ab978f182a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bc1719ba77e3b7e7bea2974f503ae834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816711acf48ce646aa6536b42d579648835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143e35fe778fb2f030ca3e956b60050836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b021de6183e90fa933c58afeda30a5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f051eb560bfe4cb3efe25b1de002913838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e2af6d2456a181714b06a78c8c072839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a01bdba5adaaa8797544b064fe3c9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fdbdc9c00bc122ef9ce13e771629b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a043847e74f3f46259dafee8dd891e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81a946e205b19a2aefb08385b3330f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c5150ce04e3122e53094f8b5867ee844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32773075db0455796dc05c13122bb47e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058149aca390e6cbada3b2ff6701a4d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bce35b0d70ab72ffb5b01ad75aa6b5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5f0e891a9fcb53432f958decf4bb9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe94a4bf2cac5b5c3bc1d266ed702de849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db820ad36d71bd76230838d29ba889e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d93702f93c7b4de203c7890379d15f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e371e6cd493de6738b529a2553ecac852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7431fc34f014b8f1d9836b549ba9e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4661771c4c4889c620d21f30ea9156854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3bdcebc0bea938d2f632bfa005df6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97832c18be15abf5500e2e566c1cacf856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a5e87ab22669d714934b952f7dea4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111101ed312424f85032848b7285ecb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac3eb929743200d22857ae48881aba859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd844503d7aa4da9dd43abda8a7aca860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a23287460ff96f12889f125814d18861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55130833682ce346c870819f381d58862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57cbcf1b41b95352dc1f7fdddaef15863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6dfd2c3eb4e422de95f0e0b88d328864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86608507199eab8fe0b01d8631bcc38d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14082466fff15b5b7d243ac60e081f28866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac056a8c8e2747762bf8c4a4f56f2099867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f6675253493cab9dfb0a8f3b9a39d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87805caab21a015cfce51d4d18696dfc869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984a4c85609703025bd22ed29de38fd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7d1da712bc8180726c963d9407e83871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22058bd03c87b88a18782d470b6fae0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a0932b068d81cdf19cd20d289148b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd34495e38032dc8eb05d04c8781c53874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b185c13e240cd818b4ece021d62af9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87288fa58fb1e729d0e33680f56ede5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900aede4c8df61cfe7e665de6e4765e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64417a2aaf82d284a5f1cb221d5ae8d4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c5df442c1267864a6ddb103da2678879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65379a1a2649f4ba418f88fcd04fc9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220479af551fcab37ad083316b39bdbc881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eea0c25a64b86867eb9af8820151f0882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd6f133c0fe8030097145379b4dd34883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38c6b26cf2d456977d54ef316456ed884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eacfef84d12b92caff7289f167d374885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3a1c59e9facd3c920689648571e0b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eaf5ae22363949848561ccd217f364887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf423ac978974e26bb047f32e7d6ee9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518073ff8ba60db698f9c3b5c15ed31889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36428c19fd04bbf4751b370cdb7478890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf924f510db73cc7286ae5a06262ec3e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0b5bbc9f76caa374fe14ac8c29c16892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b62bd31917725f1d83678c2cfc474d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aecdc607ca8ce5be33744544545e7b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186a6227b9ac24a9b54c4be1a74cd62895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f73b013143489a833c0fe2e7f48b99896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28a3c096b82d7e8b33fac0316bb3b7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63798741ef1b24e182fd8a1c0e884127898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c51d44929cd616a47db335c223690f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20052e82301d6d3b206dcbabbd034ef4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4de2e8137373858b69a281337a759e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140ed7fddd5a54fd3c5e05e91006f1a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de5649cdb2338e1a59aa4c0236e0ff903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd63c3d9841cfc27b20a0c2a9810f2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1f6dd3adc300c356617b69685de3d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bc190d528542f9b1fbb3f5d0f8ed0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f2b558c1e2f51686202dc4abf8037907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfae02b10642d850e8dbcc9cef3379908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf8963d9d27a200eaac8d7fce25b6f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa43d226ebf1393f1f92bfb73b3a48910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17132587a4155168aa4b072f228a64a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52be470465f1c44edc4ed7e627e8baa912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673eae88629648fa1952d1bc8262d7ff913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1419d487d5ace1035e8988e5aefdce914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1fc6de7d2ce2d24835abbd674c6a9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54075cd4a1c58f62604b712f6e4268916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fc3510518fd57ef01b4ed78259e9d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c1ef6754290e426a5cb31a2c865fa918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd38bae286830e572e3f5013bb798e3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef4e0713357c1020b22390ce72f8e7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c013400ad439e0317b450edf508ff921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7a7dc98f251a817a8dcd345905acd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554dbca7413e92d97d148e9c6ff5a1a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad8e4dcb9e71d221e317002a6e6db6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e729d786f4b9790b576321a890124925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8652bd8a198e0d36d063411ec78698926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a9e338920618093d5df614c82726c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810963823cab4df9a914b00983c73fc928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d372e46efa4a8ddeb0044877fa30cc9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c20b93810942784fc36766d870cf91930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f507c06cc519eddd3b25af9d3c0c4c9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaf965ae2b110548961512d9f0082f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b2a1370298a9cae2debd8fca4e4fe933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c87b939690d1c0b5fc01d60d4fad0934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd375e373eb7168a014bf0b202bb31935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bca604f7e7444e4bff81aae61e89c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a91abacebb846c675bf0b8c81bc529937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ec31dc93a03722c217a41c20c9632938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968f07a6f6e0c06bac8577d3e6b8ab7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5fc1d9dd7e6abf32dde6c7d05fe23940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a7fb5399bfbb02ae6431957d42e53941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1319f0b6906b346c68be52d3b0a0a8942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a6043bdfa2ea9618d98af7f2decc6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1c29d0fd64156f454620ebae2adf3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885f2c75b859ec5c0658accf6c1f6f8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aad1e4dd0b2ca518960089f0e0dc97946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df286d6d200f648ffaccad1b50c321947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87548439b85ef36d46f137b90acfb81948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dbbc470cf59de68d7547f895c5539949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b216bd30f4c79768ec24be8483aa11950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63245a1453f4479891a0dce6e29911cb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56424019ec02a9c07314637114d3998952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb525c30fab0a527183887f90b349d7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371dda06e8f67b5bf1fbd60d5920478954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42cc1e1abefa7f08d0d1f96ef4874b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec20e62b836af25924807c671aec87956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b416b5036e7132cf824bdb4446e218957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81681ef3e92848c8b67028cdd3d1c08958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb9ffb608e7f33d0b4138d553935e5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74334ba9e97f33993401af0478e8da22960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3746c4cdce1742cde72c70922e239eb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dac1a20d691c506cb453d1959aa0b6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af681289074bc1fcac0b20ade41c5bf963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e261ecc50518cd695d5394b0bf5adb964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1b73bf29e0722e84d6c21e5304db9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075a3d24ed2ade1634d47c2c65dc80a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a669c7e243aa88a2574d1eb971d632967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edef428f03d6f48f4bbc44501d36e65968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37f1af3a7b15ee55a5ab0bce629c8c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86d5c4a14de7edcb2488c70bddfae5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7f2a0ddddc02fe63a6a2e692945c5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4887e8db9d265982bcf80185b9d560f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969deae006cc432816accd1d54daf0e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96434edee02e56def1cc72cc9b70e18f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f283b79e60910389345ce03bc38b9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaf7917bbc798edfc5c5509baf7aed976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee151b3fd9f7e090ccfbcfacadb6fc01977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2207cc706ab60c72ce99d43fa22ffc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56fc1f9684024543e0dbf858e73dd32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36aca0de329a548894e096ea49dbdc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b0f2fc0bb897fd1abee2aba2580fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd864fa6d3de2b684b573610bd4b45a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cba734316a412f4e9aa01f74cd72266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13619bf177b414d4102138791196b6f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd97bb5d032435b0b4574e6b93f2cdb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afe29796c51e11cea257974c3035ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b4fe5164f39bed20c17b61c9ffc7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7eb009fa080ee08fcb63a83cc62da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc083cc48bc9e9543c7a5cd5b80ca74712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc9657918d6fd8aee7df3822c8d21c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bddc2cc3b9d2ddf0d49a2ece0ef2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf88a08803a611cb39cb7b9bc6ecc615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d23318492a3193fdde34b236776ab916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155268bbb5d5fcb738f0d40f0450ca3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bf0f790d90fd94b9838e56d39d54418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6217604d11d757638976acb8e8f915d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7774fe1437aa7280902ba0543345520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b1fe8441f50c6477d19e107e71d9b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3d9dfbba301c463c03d63ef7659db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb67a1b8772d518f30b7801bc960e5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a87babc29e883dc00367530ab4fa7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185a483fd78e4198047d2ae45d634b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336141b2c012723a88d0a4f0f3b10ffc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386afd22a65dd1e86eb9676ff7259a5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5bd0fdea0bc97452fb410709b47f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253208d60a69ab206d10c1f78fbe80829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20294eee6ea1937140ee919e65ccc45e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5a5a801c2eb7b9834523ede1bb91931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0ce4f9457932b06381873abebe4cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb91c47a39a5a8d00d91469c00537ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c97ee8c87ac89d5429dcee8db0e3ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a562e054a0a49fef7c8a80194dd1b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49734d5ed7016207e9f8047b40ab3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d469b48adc27a5798eb2e976ebdcccd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434e3c0628ba64d948a93bf77444d8a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c362e5c103dcaa0ee7be9e12a232b5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ef990e54f02e92445fb09d0204e1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f96af0204af8690bc60acd5ff60e7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7a0e36b9031948dc5ca2655f6b5c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628173c30e623f89018e14427c0d697143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8cd8280dcd0c5b079386b65143c0644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11a662c87be1cbf7e95b0b772c691245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dae77325eb2f41d9077e92ef5a739c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4110fbf52d646f668ad5c4a82f213d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4811ce1c27f7bde1f5a710469a0944448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd66a59428871b1aece9e5f67e8354149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459be4e69eb4cd5e1c4bbe70618d5bf350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1a50773ceaf75c956a42d25b4edcc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f0598d5fafd98f55c954ed5b1846f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30de0af928d8d3fdc4d0c8fa81118ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a989fe966491a1f7fe9d4b612b0ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb733537c36f8fd3223b97b42742c9755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4c8730fc4368dc4aff21b7ef466e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7adf2d1ee3a0215c4da3c21cb2bca357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c12dd013724ed4898455d2ce4e5a9d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dac52996e72c028150fc16bf4dd67d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89e93c57a80bb3f1bb66a97972092d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d638f1a2614025e0f14e631bfe2fe7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a1980f26d977bffb944f317846cce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e71f50ca500a9231e40a66711aee263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469ef16fd311fc96cd864746939d4a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530c060d33ef21454b94cdfa313199965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a772a23ddd88deb7189a7f0cf496af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac14805cb5ed527ff50ddf9cf3cade67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca885ce87ec1632950082afb19b918b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f96d4a4103941771fecf6588b05f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f963fc577077774f1c4e91015671b1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4a6d8b91f285fc1fb3f12423b108971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6956a48454f306a88d1518781cd402c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd099c03a5759738200c2609ece3ae673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b80f8580545f9bff4bd882e002524974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfae2f08ed3c3f517f2b7e5178dc67c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecec8d898dfbe720c2c8aaf45b3f54876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dac9cef519b140ef7a88af86e1dc777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bf21a768dd049b1e409121447e54678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2c372034b51a40322dfee6b295fcc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e8485072f366a0a993d9ccb400e1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451786255c7819588ed377e3531410281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8deba318e56a8f2fcc17edd526b13482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c865b7336240a134b19c222072bf3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b219c61637addc02b0b56232cd6ce584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed77c5e7f17e0df455f6fbaa8b26a9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c117b538e70f822517d03cbe63113a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f630c01e5e27a3818825fb6c18960887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ba9ef4913bc0060534ae638b9bce388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fa5959d69a3b1d39f1bab3042d5c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e43dd01bd77e1f4706ce6a9e1d8f0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cc713bcef6b5ef6c7ba9ad756495291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ae9e2b0bdee3010e1ea34f452836592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e743b31affd8f9c109bbdf3fbb29e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ca2547f5171313917e333a014c65a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3285e5801b45d63b895af84c48d7a7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a342d0150104ec5fc38a8af7b9d0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a045a55c99f84465e40a875751867997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d00c6ae5ea0a617b5e2730195b81e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66768e757dcbf2fc9feb7e0d9484e9b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e60fec07791e27b27e928cc0bd393100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a6a223f1dae7dbfcbb60010dc2929101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc817e0543ae9879504b55935f4e56f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dde90f7fa868aa07bf62f13aee74c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22f3cbfb3d9b7257dcdb4db9c5552c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24581b363d9dde56f7db67fbd962667c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030610cf1380981947282bfeb5e9ced6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3755fdc7d1b218ce89f0d713a93de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6eaa183bac58ff0032223fd73e1f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340faa49395a7d9860e308612c5bba1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c07ac6da4d03a9961b8b524da011a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41a1a40f32c98fa3498c6c84ca670c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a3b036a2226daf1707928bc75f60b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d741eb7dbe309decb7970fc52a93f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04b0e70fc77f1c62ae885654dd141b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f513c3a1f6720bd1624a8841dc32146115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790930b90a78103124f3502fa228085116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c113970b4df18398672885a6c9482d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc1aaf1af0302cec4d4214a6855aab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdeb56c4b2827c9b33e829808b84f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04f9f4971a413b79fd80546f471fbb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd7c014ee1ebdef654ac9e51183410121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439acc919d72f2e9e9e880f69ee5d468122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a7f52fc7262da95de61d05898825d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af011c71952f53bfe97b9daac42a0bbe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c631394f0140c186c116c0b795c53d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbb9cfa95ac8fd1045c637105b88d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e9529a565dece61c49c96c313eeb4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6071aa13fbdcca0220b7f42b944bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ec047f7bf9fad0700fa0b48350b86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd6127c105e96c25966d346b207b70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0006e41d994d24ba260531975829f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d714e586a189d1ea2d21b7cb1886de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4f8322465f2199ba2bf70d8c25661133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b57168c4d0c8187247f9f6d2b7b37134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a866d0cb9c6b3c1869234849a852b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cb0bccac29a22acf232dc71f1f224136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcb7f8462ad034477d00d649833feb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48632b92d7f5f2149c0df0dd0e899d09138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae21a5a40ff443c98bca41a78df16d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60bf54621610e06c481425cbf1e35e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1fb6b762e975c15611d767be84c5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194af5fa3d19b0ae50ede5075b6097c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889ddb5f815af6e8f2506260a5edc13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f8982afa6180828075f897a1c78d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52693c0387f0fef55104d6c59971a25d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d986dce647dce4c4d7d1c8e8a2a34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34386dcee1b773008ef31f0def5f34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ddb088047109b9e0671f6abbf8385148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c2839702739af5c0b81fcef421b92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3d095e68b735e1e33d0d0aa8e6552150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff0fc340bb202969d574404bb8e3d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a225fec04c266d05df750a6d1e294152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e7f5d3db24382d31e2f1d15d81b06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f3c935561f5b3fb09d0ffbb842f52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d77e2689426b96a970cdc4f6f6435155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c7eb19895d7ea6ca15809c311e703156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c7b9b357a31743390637384e4ece8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66efa41a4893bbc7e0edde0b2f41ad9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5683173f20cf05b88e9d0f280995a5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09712dec56faa830fe88d110684ad11f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfec8e8c388af53025bef91eedb13b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f54c9e053509b8d3be45c9ab253772162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645f3b83622024d60a3307eafe2e52c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de984efa920a182aa24159bf8f30ba48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c7f93f850847d704d5177990cc937165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63ef37f352896bf12dbfb12633ddbc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89700be2db8cce08052cd3a38e0e916c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b656c89dbf5cce9855c0da52180e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc16b5e758e2683b6562c7b0687293d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3f8a41a9ecb4c769a8f64df2f1b88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a83cdbee43c00a2f39e9588942646171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7fb34c647353490c2b5462d59b75e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439716220920f0f523d3f0738b7ce780173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad1cfb208f2ebb8a9c9f62f5826216174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f1faffdbb9176e1e4c48194d3560f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b0e87698fa3611b5df6be75386940176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8f49e36e287d3465a7c50b84823f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cc5034dc6d3a2caec02c47140f07b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8b12f72ca31587e6ad0698764d47c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb257ec9281511c681619e844cd4d577180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dc708f38eb75de46708e9f3975098181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6359a86b685ade1511b0fe3c3277a8f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed1598bc2190685cf18b54d27723b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185f73b523e22c4c0dfd9b4eb2aa7c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53665b7f7c86915c529fdfd8d12b40a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaec6a1877a527329684db2edac99db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f3a198fc905c3b454669d2303b1b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116bf76c754e415f47fa2d937df5b7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb05bbe206df24a11242a7c97bdcbc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78438db2016edf77eba6f3d94d4e11d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143dd860046e247a0bf86b0c4b52fbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3954ea191f114e0395b0d3898119d1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a362607a9c8861e4ded1fc58b88cff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e0f41caf15027d77bd6c58f0406f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bf4c37bca57448e26bbd0ebccd9a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9ae3912a7ae67f5680c4a847d2897196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fe1c7251b2e6577206f1415d61b8b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393ad663ab2c4af0914459296be75cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3574cb5ccb10eee121920dddfd6931199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb3bd25661d2fe1912d82e23fb855b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca736e0575b1f1afefc46508ea76e7dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7986697f70621dd5d5871c1686faf6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871337c59679a37722cabd8d21b5d1e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f7782e06dcd0381bb4f34839ab6cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e58e666f9d4ef820c4ca781584c92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa8e97a171c00d0f8034d54a4c1b0e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135f714fe282ca1c56c5afdd48fd089207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82179bffc52b1211f1acc2393a5c9ab5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a06d616db23ca0d37fac085bf4de7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4235b1296f053643fc601d4c4974e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9936aab0ad67899d78043ed06256371211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736d1e28900a703dca05ab9d39b859c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8800443db4686b0a21411378761cdb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237527e36077df889bfbfa98eec09f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805fcde53d9e24749e113c6c6cd7651215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b361a40def4d13c330db8f69032fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2eb6d08c21e1b8be6d39051589074e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2ea3f317098becd17d58310617eba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b5d3a111e51865d35821828b87b09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edb26f917a53d7aa485447b837809e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d69a9bc7d7b07dda482c75fb1ccb1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6af6fd56a2ea2976375c30d5f0414222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225c0d52c3f93c32da78ddb36028762223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715b2692c9fb4e51e73a021ac7d1c38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5bdaf7507477619c5f90065d3c837225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95dc89bd91655aed08f656dba40b5b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fba4d777ceb86c772f43d1ef0a102b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c687e5925e989073b5c8dc762cb52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8b728a99eca237286e48f0d5cc256229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94b6864f3a60ed7490526a33830758230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49af8622a0ab921c9e7655741689ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938f97e8f54eb8dbe6fc940b8569e7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9292404fddbf12115762cc816c905b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f571a58e097701761d044a54882dc85234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de4f21ff4f302913710118b1818e8f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa7f8b4928562a36f1e878e6da7655236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e6292b905ff3f18889959a1c2a5f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1ce34598141a93ed992f83aa2596b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c4137105b13114275332274960732239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68d5320a4a914d09a0edda6ac61a48240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8bdffa8b44fac01ab7ca9b4c646fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365afe9ed6274c0b1f15947481c91333242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50486b5b45ea71355662e5a02220bfc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a695280ed3eac71f140e20fc5153bdc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498ff8310adcb30c875f6627b3d214f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a57fc5df523708b2abcb57be6cf90c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b68e41e7026c271f8b7c47c7a45247247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe01edd6e5bf16be42d148f34e1b39c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb772a8dfe526fcdd36db3f3ac2476d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20161d82f089d46227c0d91d5d1653250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb33aaa245f67ac04f4a7a3eeba059251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b326313db59309b5e2bdad4db60e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66a3c527cb76e390081e7d37843e46253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e3566380704f6baadc1b80b8559a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0cdd2af3c1f63a0f4b34538309775255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f1f2bf0996010ade42386fcbb15f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15765aa21685f580f96f0a51540727e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a0c08f294059c27ec4417072a891e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693032769c15e745583df0611be33b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95886b7048c795ab3718959c77496d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174a51e5dd0ac2e7599e2ac8bfd3e7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ebaf34a805d58fb5525dfdf0b3d14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bb4cec1b08fc7e6e3f86543e07723263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351177284557b819f75b4745a9a36af1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829337616c08971750fa4fd592f7c525265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e2a3f26e76e724d8777cb3066e386266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed4bf60ec8057980ec71a7a55989a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94231824124a7a8cf76adc613dbea8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56fcaf0bc45edc612bf6245f07c72b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7218c6e62c003d54832f9c7c467cb1b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b5ec402a2e4f6ba754aca0acd8ef1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6d3b403d1eecb088ab58d8ff647e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a888cc4a21a760b7a3680127136d2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a716606aacfc3f8a6e486cd0aa9a7f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c36dc65fa1f33d0a4447f98685902275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800225d3f844862f231101620e6fdc51276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25dfbfacc3eafa43905221402013da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1016cd08fddf4db94ee07c38378a16278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278757f1f6dd1ee4622a089df07baab8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f20fc4b81f4fb8f8bce4a8f72d54d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de92f813068e88f6355998346ecb84281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50917119c9e10de201f3a8e5cc61021b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d3b3fbf15e4e5113d035776f34bb0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9a0241d4e2d32b92138b80181874e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b864aea11d386996aa2b76ff656478285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce70e0ef5eb59580abd418aa0d07ccf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1101df0bd6bd7f9df3abeef1fa77fae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79848fafbe3a54dad15c726e8f866e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb82933dca6fec3d757cac033ec8f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09102d3b2473a2234cc8b823fe4d43f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f320b2633031077d97b712f1c4fbd3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856a1783bc154ebba98838bc29fdc59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7335cc614d4a7b1fcd17a209bab1b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64dd4798df7751da76132bc05386f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1b881b06c481213324529539679cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cc748bda9f94a6f3c639129e58798296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7e34915308d787f807e1b1ac8d104297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c861ee2e5b5a921bf552ca0f0cc08f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b1f407b9d03f45dd1244a412bc480299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76415b9a53921dfb77053a35d766de4b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f886d6cde099f231a8b5db250bf648301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bed909c2326305898e2c95e8b78469302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf4bcb3d99e211e2732cc07ac1634c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22296e8d3f749ef4e82e6a5a6e5879304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14ea5f64b37d62f1925e79d93c4258305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ab77cee10aadca7d90f3a6b1e1cdf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad36de693208dcc3e9b9e8314b9fbfe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752ab491357804a4861472408d415a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcad6f4ef811c408155e90f654616cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb2898b4838e328b3e51d5bc8c09ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d5ccdd0d27c697e8ab922d00d7afc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac25061fa5379296ef0a815fe38df25312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6554a1603a342dfaee7566cae368f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a1742156f3b019c73006d0654fd9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a9285dc8ecda3042b7309bdc8c6bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a786a214db486d8f225ae12522b18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dc16dfd58836ef3e5909fd270bccc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51fa7a6a2cf6b2aa55abebca700ec2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd11582e9c9e9f18b8397ffc290fb6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13db250ad7e47fb00a942945d6ce518320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a803ee5679b1e323cd432d3ea9c4d16321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcfaed097d58f542d8a00f7e00ae16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d27ae7def82c8e4ecceb6cd756a3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c231cc0358f1104e078ca6db8c7cb0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a9bc34fd87db2b49de16457feb5aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e47ae9348c714b1bd48abe938b82b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f551115391a590a50b78e0dadc13b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281a48c43b1ad8a44b1790f4febab91328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc4603e1fc4915020c31b7ee1622fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd19081ca4a6c073f53a8ddadefb97c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50929aecfdae33871991cc0ca2f5a4df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26045e9c6f9afb3e65c9ac59ec7a64f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743798d2581ea65135748f6544393185333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f937221bd1438252e330acd9ad67d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46845cd5f9aa8b3dd4d8d050e8c79f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede1ceabdef942a3ad8c619bb1d04e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d163e90862d2b6c9e09856536310099337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605be96035fff51d4450904efd8392f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ada156444c85f2f62df1e074fde8d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d373a03d3cc5fb763f5bddec6a53cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495ce9807fa3e75c02d8a2d638fd78f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af94599d515535e45438d0d4944865b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f9dd98c77fe84932cbb2e125360f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb9f142fa05b3f5f171b02476d600f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456ba1ffb81f997ee5886c032486e3d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafeaf1b505a179678b4618c9d5a873346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01e11e468910b27e2e21102188c9c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833193e3b1607ca2c53bf16299b1c1f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5241d5134afdad19910de0629aac81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da910df065dd044991fad98004c7db72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06924f33f3eb44526454f89ceab39e46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55fcee1f1f04c4aab775b032699040352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387f4843c9f822ccf497f364a4a496f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0267501ea16c439c68a6cd0cb2ed0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b0922defb29e60b764ea142ead96e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c4d84c7bed294fdb7e9d1ea94045d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec086bf4492670c4b2025ac621f3e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca9b587390c389dbcf25e6314121b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e10410649d0794b1707196ac570318359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0525744bd9538bdf1eeeeed8565375360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59807021e6020ecd8236e4ffdd9e69aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384b431f4360128cca5c15f52702cea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9d947a518cd65f205fc590a677a3d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276510e374b0f8ba6d2803f58ed2bb3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b51ce3618f6652eca24f2c32f611a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825d0c68c9b22bd6c63380eaffc69be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75042b8a0183f344ef7cec0a7d9e3a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cdda945b75bec187d730a970ca503368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548c0a56512456b04bf79b289bfe0b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac09f002e824d07031bd4f2d325657e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a60f7b3b73d7ac163481e8ce3da6f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156ba146e4ebc440593c5b646198435372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5b123cb7720dbba98b68ebd1edbc4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dbfc89419f9eb12991adeb758a8f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab0e439dc958e4ab1d7d7202f9355b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add630d2ba2c587ca924dfb91467a13376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe5570c8f82e2d03aee1b9154a9b0c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bec3989520e7c2eb368bb20e6941e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809349d7bc2e5890b512b00e637730e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235110c762bf042bc51a3de74d43d814380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75824cb10afa03bd61f9936c87a355ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f85c01c31554478596c6efa78161ce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9b2a4711d18689d8cadb10e95d37c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a66019d39dc8b87b323e76d949081384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9590222f697349e2bd2f2410f998eaa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a63b6f882c8ce08ef6ab2ce2acbc06386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d73d312a740ac7a1db82588183195387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc60167b3b9211447db8ced78dc3d09388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286de80f96ec733908c3ac33e43d5f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f575d99dc9cd6f7e436292c468eb88390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482ef078c3ae5013869a5875461c9b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c413d97be2d599ecb35c6bfe0a371392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16525d8a4ea8fb3d94dac69270b1266393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f6864638cf7cb47bf886d769f2d36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ab85ced4730000586f2c836de8b7d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59bdf8e1309be693277ccf50b6cdfc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4688da10ed5b654074ff7f1dd398c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2fd2f13ccc440e42500343220deab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef71896f4de1b4bc53bcedc8305d0c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b030a7cdf26b2f1cb5bd1d899047d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c09b2f37cec17c58d9794ee794a939401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3b1cd5813e4dbbab0da8577083ea3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfff4a1948f89ca8260eba714fb4ee7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502777bbe38751048a9d0d871567461404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee943f831ef901266464c7759f4e678405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f9ce59027c9bd124b701912e6ed08406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1829f7a3f22df2e3a054f5068fd6cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0c949fb90517bbbc07ae53be7aa44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8b6243ba2d5dbf7e3aa47eb3b6225409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb033b53e7539ad61c6b880b73e29b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecaaf4d55b54f3f361fe63720d57cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8ed46c2cc686aa2a5eaddc6dc7ad4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2ab4b594300d4a03a4880513ede3d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa994b9d87b572d54622f2f8f5862d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699dec9428349bd44a94b0f841751f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83109018cbe5dd91b9eff641c997fdc1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7cb560cff8eabb3d029af59661583417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248201a72498eb1f9eac65957b053e37418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5e6cf76e0d92de5255aa62b29360f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d9dcdec5bccdc9e8fabcee8ae1a76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808a4269b723530a521d05c0a586cea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38289d824f7795ee59596847e10d8d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec07605cde5f888206c2c2580d3af5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc479414e025e27282fd8587b4427509424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616a90ef2c4bcf16f13d1a386779443425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000d84d4cb5ac2a9346bbd6c2dcbcfa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4235d71f1d89c1d3d34bdb6a48ead0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35349603f5eac2187abc510b2d3641d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0c535bfcabe1cb44ce0e32a760549429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923f61e70bd39ebb5d245106acca574430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a45c14afbfd12368682f95d94fefc1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a19148965fdf848fffc73c8d77647432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae66b7de224fd3770c0ed72ab36eb8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3a1e8f89bbdb142972dc62aa36c13434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da321dc0fd72c5fb34d38379d37379c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53296b90e9615a9d4b6487e8d6e9e388436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e0215ab2f3e58ffcb24ec024d1dc7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898eb93c7d35758b149b0d4394b3817438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae1e7863ac2721faddd26f21d6f7a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad77fec33c0fe941431a23eb545fa50440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11f6eae253a4cf2282f3952c0b88c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d049c3464599049c2bfd60cb794fe52442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e30ae080f5c3c28b1d31520e59a880443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dec1beff77bcaba0903f6cbe1ffe1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc066e6d3f235a10560f30dd6c714fab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74d103481bad38dc3886ea0e706e5b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa9be058d160deb0dd0bbd10092cc9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b531143fa1a9b948042105b341c585448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5aa49376c395b8acaa23cbee15868d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4624b74876ea5ce069a38e81e1e24e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5b66b5fb423a8c261f7f8a7e103ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4652383752772e6465440ec5619dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619ba2dbe6aa3a813915b941de0f5fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff304adfe3c8047cc689359f0bd799454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf942d2f406fcfd966e700ca98d343f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de143f9c38b20a157e484f33cc2f0d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c35a4deb75d1dc69246d9a20b08e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40745e1b5653c351243cf4ed3a35a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858f1a92e0e3ec82fc56b013c39509e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ef3d460454bfbed6e6164595c067f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaed409202be5169335b394e412fbfb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab28cb9fcb99ffae807820dd659df5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d79cfd802fbdcecb1bcab4e789c99c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977cc69ba84ef617a361d75c1bd436f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebc8e9bc09df1fec37db9df47e7e61465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650217486efd3718fdce991e5955ab4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776d8d428451f48906d6ad35b835782467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670732c10b1ac8118fdfce4f4aea4ff0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c25a9fff3f7450c1da2b34c8d3ea1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16201cd48816b064c37eb068a64efcba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8bd8be99928a4a8190e3da3f9df11471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75c6ba91ff26ae3afdac86d645190a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62cdb38b68091e2b2a5a533b08e2ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a63d873752bbab37155f57e58103e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922d65ee2cb40c08b5b66df0dd70485475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fda9479ab733a976dafdddc07b6f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670040d21d6ad576e1da4e8d58de582e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbaf71c80bff3f05f7626699f156d9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a700b02afc3f1edf6670853b03982479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d945a0b6c846b4e94bad9c3e16926d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b2e101956828ef9adcd39350f0b1d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70406fa86a48fa0ef89967f6a014534e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46506f763e18df80b821a1ebcab753c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07a80cc6c5c2d78803db1f4e42a80b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072ef7f04c8380a2f7d5995ebd35928485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dba3ba18310a446b7748380decb863486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c526c97129709e2e326934a1f05b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda2a58c109f5bc65b40c0fa172b5af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b4adf48bc3ad055c48ae358a8cfe2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a487afcc25224cefeb8a48c5809993490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1d497aafab73fa8161b1b945955da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d77f7baef17c109534b20c6ba56b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91304c57a4fad1665c1c1c75a69f924493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79360f3dd8157f7e65155e4f6d9b6302494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4df740e6b03885201543afd915a492495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6f2f14a72abf47250e2dd3437e5a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1edb3c2dae688b16e99d166efe3b9e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd3ad2e72dd8ef4e691824bd6061db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e0da5450a8f7bc05541a925a2ecac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1091639948dff9d79c9971607663ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d089958d91d1840aabc8a9eb7b5b1c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424e08ac337b7e250fc1dc309dc2c3b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cfb60128ab6b766f34986b84560a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ab29af59211898aee2c25652f48f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0aaed150dcc51928aaebe3321a68b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a15f497c0552a911225d51aad2b8a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54d17e1a0254dcdfadc5063b1b8577507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf4caa206fc84b341e294d09c025f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8806994792827a5f3eb54a92ad78b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8793eee67c9a7d0f31e8ff2dbb742510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7077537ffd60382218b1331c8021f91511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0338e537d67a3459dff405291c76a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce7e73ec312b9ef143083574720e7c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20027682d5fbff0438429dd1ac7f6ff6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752a4fc0bba897b237ba10d9b70fdd6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3ee6578143d9b30a3105f5cde9cde516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a0bc15d65b748768d4f70fd3dcdf9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64d3efe546d1aaf2b635aa1ceda657518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552d7ad412e6eb374e1eed7dfab8535519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207db9733078197129417cc41dd5bb9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f447f6c974d71fb5fad1c9d995d68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bc7bab8696124b743634ac2acdc8d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef98c4ea2773619fb4adaa0a3fb85e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34edf9f739606352f7b415839a99d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21720162d468b1f1f035104637ae9ba3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd081d24019dd5ab50f60384dffb4fa5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd985bd87fcd1509ad758a35012969527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e82346028468afb53dbc892e3b2971528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514eea44250bf12cae288ee0ec513781529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5438fac859a6a1b644ed340797d7d5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c0e3133fc628779c6e68d7d1e2b26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69d2d550eeaba612ab2494666b8b31532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d43ecb794bc29ed924ec5dda61d64533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b247f3e0d9f6fa4d7b929a53c95b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c825b030e18ee44574fa1cb56b47789535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5196dcea6b6b75452d5d2fae61d6e1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c154c0c0eb0694ec24c822b931cbf4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0beb92198298c9d94d6c868c98d1ce2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039bfca9bda762d7ba514f55423b25e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c36b87a89aa77011d2a3c44d051ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b72992a543ad14338701254d49f2c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921b733224d105e35e1adec9beb95a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04442692976f0487a020092a33a14a62543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091086722dab8175f2d01539618ac8a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f9e0bf600d78c0626c1fe53123935545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e692879ce552429e52a7d80cce01a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790c5b4d418879a032f07c75fb7cb22547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dd9a5eb6721b7a30679bb215e1bcc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c3d9727abce47903784eedac52d19549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146666ce86372ea15620fcb613b2aab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e432d67e1cb2300d6eed2ef90f0d918551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42d241828d69dc5a80b9018077b907552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300da9b0d10ce6a1bec821524f5eefd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6c339b0d10ee2ee220a78af163c11554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6065383b06dd781981b04e11c4423555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54295d16294ffcb7c0a5264834421479556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb92d3450458858a38b0c2e495e5722557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c88eeacd3a3024051dfd3c17315be7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622888f21ad26f8b510c055df438902d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425506b5ef577e291d6f49dd39f559b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1080c8b6fb1fac1d8466fb379a04c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b994237150b794d822f233aad7b3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab103af6e77cca3bee3fe0c818489e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb8fb5cc3729eb63be823f0ce71973564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30eb4954784b382b4c5bc75da476a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484d534f64044fc7905bbc0d81b2709566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98649cdcf6fcd81c13b652e2e725789567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d0487955d97c8727e65c4933fd7fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab3ae9064710c06bd1b427a48269b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1880e745c21b341d59098aa2658e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1cc791734b90e3e30d2f566321d93571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45901b322c1411d1d8b1547320af6349572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19ed39031730cfe57e50d95836d07b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e43964caadfa07c20128c64c7a854574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955609299a3ef96f19beac68ad982489575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c4431e74ac4a0e3938968ed0c32a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9c04106691e15db7d6552758b6848577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb51ca1084276226cd3d6668240a81578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcbef6acdea621e1b21d938da0eb00579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0274b9cb8da677809b5ac94f900b8b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7145962cbb93d64e429df432e5cae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5f513ae9559a2394a9b62eea3a8c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c05a7e6d518ec02328543da8439a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbf86596303dcecb204769e13a4c3d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0e5b39005c07687408834e0233867585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab239d223b86156da8923989fa388c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f13fb6a6308389bfa07d338364bdd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9a2ddbf57b71a958b4bc73ed95560588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d17879257fd3c58e6353b8662122ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8324acbd761847cba752dacc368446f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741083ddba336facff5e8536b10a19a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254ff62b6d3164401652a55ed7b5354592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142c0ac1ef603c75f37327fe1c7e392593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c7c92891bfcd42e644dc3e7fad351594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84dc74ecb4b79a18349196c1a03c5c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc38d22d7a37198adbaf448a9fe825596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09612a352dc9858d6e0f8b79829e7c79597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb625282b1dc42c8139fee3d197c35598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51753b409584578fbee7663b320259599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b826ccba032f050bc16f610d8fb2d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd4976ff513fc9d1f121e23b1853b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86921e760b9fce966c18899bdce509602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692a65995d8d9eec8f69a9b58c9769d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7bf36f063bb79f7eadf591a3817ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3f392527e19e74113ff4423b21c14605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23003511ec821eac659d3c717331e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bd3bfea4cc80f8790b1a183866401607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708ce2bc5b36886f3a444440ceb3f97608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad89a239b21dbe05f5994b513468f52609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1d1e5a770ce84b85ab230f9758d42610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897180964f94363a3e4adc7028159b28611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab4ee63d5bd939625da2dd3bac0476612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38a550585da06e55b9b6e4057d4619613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac7f6e8b291f8c144c6e21442fa89b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbd73863ebc36b7b7484d149a91d33615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30153ef582bba67c093dc72a3c813ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe0fd3ace353aaa8a8e657f5ea1d1d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb21ba0abb58fa86370d6dacfe108f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddbf18b72fddf6fd573a2176d4cb9b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ab69a48c4e7286475211d8208daeb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789aac25c9ae32f0f4a4ee7403cf9cdd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd98e4839b8f87702731e5acfc273b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3a65b8c87b91c9ed8a23fb442e3b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df67c092f2ae5c9fcafcd4207116c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2ea976d8c47cca9fcdb26f102c604625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faaf6f19a988970c79a923d7807a94e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855ba8a6ba1111e1111fe604cf119fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedd0d2652323a710f8bb999ebc6b83628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973250140a7934873cdef26b6e786ce1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390d8f58e7cbfcc0386db9bf567cdc8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7144e764e8698976bf819bd89df3416631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e147d8d2215d18eedf6a8d00e69fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199faa457238b8df973db2fbabd4e35633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bbdb2e5e73a1fd9158f4b6b391980634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de6d5acc52c15a9d18421e5d8fa060635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186f80e37c1cc962e9ee6e48a206ccb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6fc693f31d24177f12b31bdaad0b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c3bde43e20536b157a2155eb7fb1b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f84e58f4e07ed003326f924d5b5fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c95c0a5b929d0293cc626859e72cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04239e8673fc4aee2641a72b6b91807641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34ee5b0ee5171d022b740471363aa8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b21b46987a76ac39e399fa2c2fa03643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10187a6e98d8941269b974d4006ad653644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc790539cf72355fa5175c6d123aa7a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6129398bb5e090831a6ce18ac109e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36911da2ee68a50906ba3ea2e117b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4680e5cb6b04674ed19f5957ca9f13648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b0ec3590c593aac8ff536f95adc9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2956d35b8b7f1d55b385a04dd1cb7ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b893c4039b739794de8eae83ec30c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabe39aca489bd8f1dade91c330fff5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ff2cae258a932e57aef4066b7fc5b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e943af812d9ecf72192b91997b77b5d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c87e49dc88f3eb94184be690b0da9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a1d200e4a2f81e90a9ab9fea0cda4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55f4b337fe1837254e7aa25d73d636657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd69466b7bb57715ca2c5c9403e649658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d489866b399fca50bea342e079d32659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e55c21cd4911fe2fd334099b0d03d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1e9abcecad023497e00fcc0951dda661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b22124201c9773c683aa7246a90ebf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6965b46cbf5f4371e74acdf251ba37a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81c435b4acd4968d0d7bd08c07f07f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9774bfa70eabbd9305b88ccb4bb235665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fb46d5958f22c3e9d3e5c3963bfe8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1780c41887120367c3f0f8cef7e0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01287186e263ffe4e1b76b16e0a5cef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d1d69160f134cb7b022ea4d7fc867669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42dd9492d3bf4e615f07765630553b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22581cb25d41bd868adc9ff34c15274c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798830463a11b41ff72f3e81520174a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ff3c94c63d96601e4dcd3a58ce00a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688faa1bebfe3079f172afa597abb656674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f150a213cd34ce5318aff8e83feba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc801ebc8cddae1cb49522ec0765e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e902b293566b4a0d867d3d4ce965a93677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0f9b9db1d530ad6d16ffc974aa00c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3fd08b8142731ec754931c7502e5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74eab9e674e83cddfe37428818793f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ad1f673fac3cf121888c7e11adc20681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc6b7b87681aa1d54cfc41ba4cfa44682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33343b6817d746a70222a440d06d2ad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c16362c0420aef8306931ef5558da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2803f93a28e1cf5aa4971f083b341685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5f73bebe7f9d309ee486e776ef8ab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cefe93b59ddf2707b4d0772eb908c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557db95f92b6d05e304afb5846cb38c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd25018653642517babf0ee588e146689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115eec9608c47b69f154e00a7c806ee5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643ce1c52852f36952c76bbaf102d4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3c917d848ae9781a201bdd27d4893692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a85b160d5828c4497047c70db1ef7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80746fcfb2efc8a1c167620b053b390694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60077c8d76874367557e78214bd53e3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96c8371bdc0c23346bb9f972eac31a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ffce329ec0e9210473cbe57de68ec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf69e696122b1f3020625e04185728698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08359f1dff2b2f81593d872db6b6d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25808fdc0cdad59509fa53dbe9562565700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f6a22f4564c28d661fb4e68c54690701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919110891fdbcb59a43404b7f75ba305702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed87945cbaeb3c4c48ba54ed92943b8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fb716ae4117058aed1a5f6b3bfa3a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcaf49c77ea2f62b4321d3ec0b394d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6636734222b7f164ce0fac3683b08c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ee6512f15e0fd8dba328551d13740707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60357c362f33f30dde351fad819d9975708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b8b9ed2d6e067036914f0ae8b55e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19d0ac5a5eba30f9f2fcb89d6eae69710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178452801e5673ba03d5ed8d03921b1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab920ec446c1ba961574856035c020bd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c23bb6b48989314bcd8a66b581871713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3baf5ad7e827cc4fc7ac1eda98bde714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b9e53ff5701802f815075d19a0df3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611067d547879ddae3008ca6c621995716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a311cc4031207fb28b3d09d36b746b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19118e0a1913c84fbf1bb6842a4547c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098269d8b2cda641394cc21838049bea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd80e1138b95e953e056cd5ddf6327720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe77b2f7cddfcf499e43ea06dca6382721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb27a83dc431f82238710a367a4db31722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af02c42d95eef99e33fff1bf796704723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b1f303bd28f38f31c4cc3c42c5658724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f7f04d8efd5c481fa2a4552612678725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1fa916a5d5cef6ac09578f1d89443726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc73e6b2bf8b9755e7d410fe1b2796727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e7b807bf9ce5768cfe07a57214033728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08081349d646c7cf024b52ab3968fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145091911f920569bb112db49b755b8a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6947e369b147dc225f135354dde6799731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8efe2d931f3f9dd066861c2414a194732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8ce24fa292fec6e67d2330c4d95aa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723f387bf5ba183b2fafb100da6ff02734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567d436edc94cccc6c6906c350e56ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6dfc4944787e9880d51ec401c0694736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf0bcdc82f9eb77e292de33642384f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4c16a33b1a02292a748304c89830b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c0ef9deef604273d7741b3d65a619739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65940a9e1934f085f75ff349fa62bf98740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c7ccbbb9574046dccd49901fc05df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fedca82e1b8742bcbe56685dfd695742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba258bf149796e735238eb497f13db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4552159658d04ecc39580010ce4916d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b845d89ecada64c9d517641116cbee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed602499077456efdd15078b39cc148746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db84ba96cdf3752c4e4e8956e59aa34747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d58271880bc9857f590a70d1a850cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224f28d756df5abbfa4f5131ff4ea2b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a408200db72c0c535184cd7147f41750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa001bed2e5960a1d58a75c9e8a6e04751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ee8b8ffc63d0e05abe7975b69d2c5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4727570b7e3702a12966bbfecf891753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ac3bf4b39d67625817880e6e0ed1f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f339abdb912136d4f61d65123539e5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc111daf507e066553ba60d1dcf26b90756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed134e877948985da5a6895aa30cf11d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4981c7254d59dc01f66edc2b5242e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1c9b82aadb401fac659b3557772b6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239f984410978d2d1972ffeac62a12d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d9daa9ccbd12820319b3ba3689412761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0e8856bdd285c6401bfa268cd22dd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4a4e543485af3973165b9fdff37d2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4987a5e6ed6e2fac3324c157c9921764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2552663b9614d38e4a81f74bd4e518765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d98a7ccffbced47562d68deedd576766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff702702fb0561a0374dbc85e0a12c5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd50cfef1ed1bb1432e3a1365251b2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1300a1b7a590b9953b8463bd93b824769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2aa1113bc86815226744600a62fe3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ebc7afacb556f8ed4fba343c907a4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988252aadd56d82ed12806daf818a8b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313d28d96e2dd36f94c6994398b3692773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c27d1b734901a32bb757a1d0e38ee774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff1831754b4225f718965618d54cce775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a39cf78a7d4e3ecf51a115e08d556f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e7e2571463f0e5808a582466d30e1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e79e93a2d1b93e05903619c6ca4bf8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d0b548d4aecf7fdf0c45192cc838d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9ac343f4e918d302828ef030521e5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086871f0981e2aa2203fb3e26f7886c4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879a1655197fa7e4fab39b2cafd32c0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ab2b58e81c23c200369c97e757222783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde6b90b56a4bafbd7ec7df24a5db18784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905b0c185e77fd810d840bbbfa426b4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990a6afa458f5f7f307375852a6c1ab786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eace06d09197779a1e45e579eb377e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5ed41f3e0ff8dab320b3c43a5d63d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fbf817780d05d093b02e736ba6d66789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037c2a52f847cc40cf05f88c2fa4a49790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dfaba800d28479cf3e1c365994c41791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa413657db98aa3cfbac888d767009f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336149f01d29650475c1728f410968e5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9b224d2fe53f3e70fa1789d05dc45794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec231e356d97a44a49792b1094a0b2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0859b0f5afcd5569f1ff6912ef3ad2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ea4ed9a543173fec27b01fe76bc66797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843b28dcd877e9e4ba8c45edd7cc1aa798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291c30964dc23a58ea7adcade282bd7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e82ee6ad685d02ca9d4c5b0a22a36800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a993e3e145985844c04c17af0362fb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc2810d266081bcdbd0efc596bcd4b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b547b293b71cd4ba535b924d03321c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94350e868cef70c8d0201eaacecb43bc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8884ecafc98a7051d87f5ddba70d95805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290e669f6da0a52895f88856026d582806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665bb3d73e1d7ac13d890c96f0484e1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71ef12cfd87a2947dec1cf63388b72808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae75d0153c584fed6d51c99e3d3e778809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83dd3fb42f5c6b11cd062de5f1f605810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33306e4fece8d064d277eb09efd3e8d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf85d224c1ef8b03a3951c2041d047c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41899046a693caf29eacfe8013f0f8b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98168f222aaa2b532148292f1f1cb9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0464daff185266a4696ed927bfaa8ea815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001b3d7c9f80f183bc42169d96fc178816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca9c872d9bad6ed71c622adcbc96cd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72584598b736f5d0a190b9b24afc32b1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58810407fa971f5b88574743177afd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426b0275ccee6b076784c5d8565658c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad982ec81ce6f45eb4b585219166e6d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa0b454cd27ee7ccee2d0a1c70ad7e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dc289badcebbd075ba39c6576a63d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6051d64f1e3049a5b3784881b08c50e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f4dba41087dfbd0d72d3468a26eb7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f2f7b774999d16263d77a34250b08826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7e70db85adbcac018ddb72fef803e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3f1dc0cd59d006247d6b1968dc4db828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b3b91d9211ae3d54fe15e1fc257f0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6121043dc35c3a98331c50652253fac830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ae5971b73c89feec69d13c7ec1c12831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c7d5bc5fbfde2b12e9cb1aee7c7bc832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9bcdccca6e0da92a67868c23f7a8f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a347aef1c52974be258acaf7967d93d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822810f37f1a6c764cb76a16b26b85cb835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce68f95c4334040d22368f5b9da1ba4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f5b51d32849a1fe011514c5ffcb4f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81488b57ce4469d2ea6ec887d9609d0838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b435c35413a17e666ec0137117954d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67942e7245f1cfa98ffc3e954e0b47f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99853193f866824a5f573458117ddbc7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97f583df411ddcc0faf889cf3124cb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7570c7a1fb41ee7ac19d266b212147f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c5b333dbe4c984c43ac78b1196313844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4418431684cb61d6c66ec3cc05ae0e0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728b02882daf9416b554953ca249152846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b95aa25eed28fc89e3cd2288ee8186847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09aa12ce050569c5601813c7adcfa7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe4a34ec7ba2963a458c1cfe08568b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d234f35d67d9fab602b145c4b8c642850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabaed43b5892971f616d65d004ea34851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed681b3358c4b29c6af9b3b855ccf2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e897bd2a1c60f36e6330d4cea152c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44feaa17f9fd4dcb3d5e6ad901b88fd7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c594b7bca1a440f9237e66172a4eb57855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7676d104b91d555d1a89e973791b6f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7d8f67f0c5cb11f5c7fcf55757d05857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5a372bf5e3226b33294a7feb4c6ea858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705710bd70d6f461b89b97c263c2df0b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006e0ff0c5984ba885b428415add2e5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0ff857b6b8e179d9a6c1ade8117a4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05486a5c575bf85362dada9a3e0f9464862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e9510469a4c3df0528e87889bcc3f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2177037a0d9d8efbbd2e439ed76c906864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39968c79e4a5aa56d464a8c89d6fff42865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaee36a6c3fd8a3c5b497c92957877866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcef03a16cee82949df9550d0d5c373867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37c7e3226331e31e01d89886c8ebbc868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd700420acc2902586515f43be8964869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc97cb94f262bd5223d5fa183c9328f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052703f5f6b244915c74cdc2ff64720871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f092921e3d79faff6d4e0a236d903872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50554dba4e2de1816990f1482d6ed26a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028759693c616ba0fed7ec58ea695f9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9c493bd709d4471d7952e57be6622875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efce295457b19051bb85abb904a0a6b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863de34839aad7b7e803c01553b2b367877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d8a6796a230c90c66e2ac483fbccf878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cee1ca72130c20a17788f2eb66a28879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967271e1d6f277b8c8d827be223ebb36880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db8cb246937dce19c1d46dc95f18ec881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92df40e620bce1a9c2e85f2a79fb23882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe4045be73a65c5901a4d5e427d3b6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229693251b50d1a92c19a648807cfe4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718eb78917b84840fde0d0e4a1a5fe8d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024660087434bd91af5dbbf6f3fbad3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe27a4a1783e8fcc71aa99b61f61331887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8ef7403cae2a48ef48c6dd3d01906888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fa4c39ec9335c34dbaf51adec6605889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf685657851308b4e3f1e9680595495890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4730626a6dd4d16817e41c9a258f7de891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff49197c164972c7764c581d6f47caa892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7f52d7e7ce3044974061b9bc2d88e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86b5da97efc6d2324fd07821afe663894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7932009314bc3b7d2be7e525b59df1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653068c0fdc86c205bc7c5862f2b47b1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef5b196809c7645563a9f706fce1f3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc57fea8ea00830fd8b369bd35ff16898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bae7866600a648ae9ca4f9e29806b1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a46803381205e8dbad72f4dd0ab3f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced95d72e2a2b6707ad1191e0f9bc8cd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3536541e7d1ae1377b69a2c1955e9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a48d5de7a4e0b88366845bcab842b0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f98577c5f9f7a292e929db75da9e35904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f9cb92bfdf50a1807d311c6589ae8905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d44202c6beed2ddbb8e1ea87b2ff63906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dc3da254e3c36f8b4b202b0d87f98907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcf608be9a83bb8fbcab218b00a2fa908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b9df8c2696491a164f9ad6c425439909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edc37acce53c2ad98ae9792ab66b41910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355737167df3165000cfe208f5a1342e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75755cc7650a44180cb56c5eec4c466912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f4a8acef863d2ba1577e40e170d62913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fab1f4ca68cf7688130cfaf7edc5e2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4cdf328cefd6d9a2631d95df322dc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee40bf0a96f616ade09a19516509c1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1c42fea03d33e96f9ac90c7d6ae64917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab006f1422b659bba301ce11db42f4b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7f8e73a05c4d93dbc04250a59c13a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6546ecb4d85229484038bf3efe2a851920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dc834e80de03f4d1b22ce22809d77921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb140fb61096a332fe8423bb8b3e47922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf309b41447a3156043370b2a74b9ca923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79089476ebf16d0dbee26252dea68ed9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8f38ff978d86244a924a3e4c51e74925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df871a0c08c0ea4c5f3adae6aa936797926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47d1e853496323a367e402f9d2f7f1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bfa616ddadb1044988adf83f38241928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047a35dadc9a16f384344d35b2ce297929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29788fb12cb1453fff9a23ffd992511930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79e2363b19ad1adcf8cb017b712490931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdb86247a2d8dd9d5a855897d31450932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfda87dc7b4ad985a82c3fe26cd4a2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc87a5aa1ac5c2afd40f660d6da6cc9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5347c99d50ed9a4a0e838ca48d59dcd935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5b918635a398cf56414eb5679e09d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7759b70c71bac2c34b7089ccb6e823937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77272007a12a72689a4abb7e6f785d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8f61ac405a6df665c6ce74e0cd8e1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5d0764f275f834ef495bc4b21f0c0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e43617663ab94fcc1d011fc37c31d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364755f78268cfeea5cf9240d002e3a6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6a73e0f3d48406201e87524a7de93943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48954f0478534c49f18bdbe556133640944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc743c067dee7a6effa96a6fa17db1d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee3d0e97ede3a28726e258f00f8e4d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893b840153400553f9330efc8da3583947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806b999ec6841dd70dfd5d408f6fb97948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602ae9823f908e057d57d8cf277b95a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15afba247e9cf3ec9753570f9a14053950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda264550152c7d6e1f32794a01c3e1a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2fd8bc6b62c7b4823b2081a69a843952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f43c3b1ee1c313a4ee44a0a342d96953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562395b94eb91b357ecef4e63e3563b8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ac09d4e07c3ced9c3a4bf4838d7bc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109bfaeaf9b7d3bef7e2f1229d0ddc3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dad6b7d29e47545ad03b6837878a16957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23038d50870d83e57649eddaf1bd3d0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b60151b0510e38a6b89c76a8aca8e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c24f144f98f87c3d1b4761659feeb1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769c477f46339a86db9d06bc66a6715961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f74ca67c95376c5cceb50a2895e89f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b5ff24dd1f04a91dbe8957444f6f8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e158503c3bd3cca9a9a4adbfe9be7a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b08aefa058765263a5b51ae0c3a21965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fde6f9791e95ef70899c3b1945be8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0aef88b89f6a3201ac95c8c01c90cc967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d756766eed49b3ab5ba554bac0e86e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296aff0c3c1efe37dfcff6af708f0ab969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0a5f6a5c5fecc7428318a1b8fd536970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1402593247dffcc06ee24a79c2ffb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6b2581527ae6528fa7de5eab5a31a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2d8813741cb2c70b94feb56a3541c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610506c7d63e523d0d97ad366d6128cc974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d436d179604c7f7b4dc949b9290fe975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6e9e9ea9603364c0434189f630936976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841a1e95dcc403dce385ee5b3ecb161977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>