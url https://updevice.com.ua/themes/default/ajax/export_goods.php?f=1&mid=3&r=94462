--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,216 +613,213 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
-  </si>
-[...157 lines deleted...]
-    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
@@ -3286,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466403ffdafe1139c86d39f9c496ae491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9f988c87de951a1a51259ec2e21e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b102713ce8aeb8ce50ac9a69adc1903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa98fe3084101e1d321347880c78f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9e362200ab904257c137682a841695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c7b95db61ef6e61ab33216058d1a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9e40bcebbe84b943fb49bc7dcf1367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8068aefd756c786fa743ff1d1f636e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460001affa730ccf611922d32a4fe9609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19aa8cdb2cdfb9f64810a3e17b7bc3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42166ba502fd7756e288de9d4df68211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf0c28285a3803d90969b7bfff77ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7fb10c5c04ed11caf8db3f0c6246a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb425ddc28c0d27801e85c4086ffc714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7c6d97cc203863cf0be694a5651c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64bc8a759542c48af70c07cfec3f2216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148e358a923fa5b29c09447afe195fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c6f264df98cb15b366df81bfa7e1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbe08485a974c9c81e511a6469654a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b025d30e749f3496f3768822f46cbc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4aa675301b8119468db332e6199d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c85d027d643e2ffe2e5969ec5c957622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5eb27fb4abc5bd8bad77851460f1d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e6aa542ca50db690926bc1f1d5f2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d3924634f3541e4ad87882eb6601a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936ca6d6487bbb898fd0fd3f4a0713826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dce0661a2e17bb0316d2b0b78cdc8927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd907074fc5db2f050d4ea5685b04a2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe6519730b04e7faa61b8ff542095829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8038ea4d0d161f13539e2ea8ca72e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98411bda0dcd68344ceb4cf88664493131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb142fbc85804533821a32720ed8feaf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b441ec6644a699d2cf5f6713ed752f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b4966e6806acb3cf321759d97f2e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c846985eb0849444b8c5fe4f051b2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dd837bd7eadf984ffa5ac6ec9b8b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437dbf55c75712f9776c3407a359a5f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dfc724025dd2eb26e20ae2f96baa638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c63dd6a911dce90849eef03f081ee239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45edbebaf56507ed32015183b5f0c4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db5ce1368c95f84e07e2dc114e2cd441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53a28ae908780f06be9a5fbdeaae9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe736019ec87838daa1a0f5004f96ce743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde3371669fdc6388140ebdb48c651944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2da93c2fc8f0969b442ca0764c63e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c418a44515a6eb9f9b11c9818dde6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cd603037fa6ff93b6cf90fa52223147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10d57e6e6ff8e227366af83ba27d8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d86190ea40ff90643a51bd1aec027449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810d58dd04e3d559dac8ba036abf10650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a8b24013b90f3b5d86246d37820f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd45283c19ed0b4874b967b4a01d5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad57d74bddd18140d3064044e874d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b75d19bcb6762421a02f06781462754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52491b253dfba6c83776bd24b151b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b86971f65100f7398153e1ac73a9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddc402fcb2768d541ebba4cee935a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e045fd29529b6499bebc47127c84258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedc542374c2b7e883235f03385c5e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb5cd526cdd31817635b8e41c8fb5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41bac5d4b2cb36586ceed015b0bc1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dcf54263c3f72aa7f37a18f1e6d6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ebddd1160b8a698d19b50446e6aff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408a4b0ce98664588ca44f2c9667d0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccddf9f4c346ec87acbdfd2f49b08d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601a7f8e299d62b7aadff1e48b2d89e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea866a36c6b751dff38d852b42603267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccd924e29e236c97f844a3dd93b56968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7af1150d59ab292f825e812e5701f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b2628752d83c85d72b8ae988346ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d091349d01dfe50bf7db9cd70d3a1c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68703f41f111ad8510c6753bcafacc272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064cd9c6a468e0e2f8039ee4b2e15a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89b2a3bbf2719d9c9eda99b5270fb774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e36979d7e5370aa0be86fef258a2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd4038f4c8ad503b74f7dcf783768c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c123d1d643aead0e1a205b69185122077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518d37800df5f08a321d1f0e741d5f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca7dab5707ee2dbf9a40337caec3d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2131955723d61b0381afdcdb07dc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf03444bdb06766d0d19b288ec2fe7b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4408ed58104c6a877041d326589a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72dc68d12bfb7a119ee8a0c06aee0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b66be0132b1d4b5604493145cf44f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c055ead38029b0f8ec429d100b55f5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1505cd9bbe375cbe94919cb899cd286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f409db3c2751e88b4babac996bcde87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199ba7fbbb6ee0079e08779208ed77588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964979e71575ed8690c6acbc27eacb4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31e727ef0fc4f8737eeb532513175c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95439adaadb646aa96cf0b61d0e8870c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992df9184f55861c396957b483e57a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10eee7da0d0337ba849b41ba02814d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b33ff5a17dd0758923531600d7db1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efdca15e2b81977f03e388cfeb416895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8281d8cc05864f1f0e44e39763b62e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b6fa31fde9869adf6b81ea4a9d9a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa1baad2469d9f135651fe27484abe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cfd66b17ddc80fbdf8c6e959cbf4299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2767e179ee11a2aed4475f43735ad76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc7e6c664cb90fe72bd0e96773b5f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9a393ab208a19cfc5f84875537376102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e0a65f08913b4ba6daf5439cfdc76103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e2bb7e8b92ebe3f54e2a5798018f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b27d5281c9f2989fa16457a2f6d0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bf5dbdcff467858ba978f2e3b3c23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425aa51271efbde5896ff88fa805bf85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c7f9b6e4e2f19c94ca0d716bc56df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad658116823074791ab6da9209ba702d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1cbd682d56b1a6f60c7037421fe25110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a6a749c8aae97518331228512d9a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8479d16cd6391c51030943931d63c74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d949d4332a357007d1c5835f457a5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92eafef6d54708efa606be75a2cb808114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aac425b620d96d70fd199e4596a31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810abf1f216c3b092239871989de1ebf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b467a6d9638181ce6bfaf4ec0c54af3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac95095ff55357b9868c68228247c2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150d2cc5730d66a47c50cdd7bbf2da4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbb37267b688fb14a3e8204cf5b13b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3e5cbc757d7f9d754544a0013d380121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98453f70ef4c2cea92d9acf81625e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5baade092fe97982b8a4edbda6e61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fd9fc57ac2b855841649eb71c85ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc409a8ddc380397831a5f9c9248942b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e720c2e11c4d897891de13eec882458126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf66f8d1a257d72e8dcd37be55a4d46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050bc6714c255fbdf5067a83516e0e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f90371d0c1d34fe36eb7308226a3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a0169c391eecbf14a38a9717eeecb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aae9bb0b04b96b52058a120abfd2e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448fa7f3898bf404d92244442a36995132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b117fd77d3e012815791946998da20a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6de6e0a74b14e5d486455cfd6b0ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07289b2817c1bfd79b9f1418db08d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dbc5e7ebafa3f035c1f1b7495f668136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717251ce59e397fcc86fbad5e782d83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d23af5432456b49bbd858f2ad9042138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49099288c0716cb323cb6e0b477e6efe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bf518a248cbba7d2143185787799f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956ee3553540be433ac6c68c15729c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0b746c929fdd6c1764c003f101ccc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef9e7e83bd50621cad8c5fe0e99607143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90eb513523af654af5b858895029190144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aabf530c86623dacc9a416cbef4e72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faad08d0149fb752c5c8d7e715dbc6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77983a16a4774b58cda8715fd9fb7cc6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a18c0d05b32b27e450ca74c750ca1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6366925248f0d93299bb4338651d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918015b7ea20e8af7a4bd174847fbb5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700061a62aeb249423708ac7a38797c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af074673d9f49bd35306454a37c2ebf2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7add344f97fad3a495d4e255b4222153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0173a263bfaa1e8a04d3c1351a415154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36799e8c5d50400567aa8fcd3ae2caa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893e97841f3bd406ea788fd1b645a07156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90e5fd86f8c95a17e6c89df623e3b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec1127b48ff3dca505ab9ae12cbac6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6925d483ec14d84c2f3abbb78337fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75ba1857e0c6f421104a496d872830160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bb6f93384f489c8958d4aab4338bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceecd01c91b3c09af53883a5fa1142162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6e10d681e025426c4c69b71ba20de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b49fae24f2f9c6432a369b0a525316164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84004591c1301e08e4575dc52b510ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e799a09f4fdefe96ada7e58d50cf0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f74a6742d714f50f1e2c269dcc0d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abc2375fed9110da1a3fcc4941a63e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9b44d41dc0ac3aa22f99e1d141464169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94210e46edafc5129b5499a83e309225170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7c2d2e24a9129fb19761e88d23258171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba094851a6ab8d647f1354d02ed0b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba94f5371c55aa6c32e2db53b75144c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb34bc5bdaff1b355995eaefac538e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9be14b28256d75e06ebf8fdb40a5fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3257730154a1bf5f50cbe895680152176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a25a998492535cabd70f16daaa1d2b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2169ffe064f5ee3a4d1a3a8b799b215178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684d7307d0cacead69452121eb29379179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458189e98e16d1bd78700b26d7696d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2044132e7d2c703024fa8bc90baf6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9653531be8cdc58eca546d700fa31182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b355e15126fb291164a5d1944a879183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9268009c1c5dd8ae59a455fd19c0a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f9946c303bcc4f7f2a01bef347f7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11ecb9c4ac97796cd5efa24d1b1f50186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5fb9da58706241a1ed01153d4008c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e23277dcb1bfdad6b94eaa564767c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe87e21e72766a2cab8d557770647d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92ae5430a3f5a57c6865f16b8e6b68190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc76f278be00ddca6639370086479d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04523134e772ca12bc181a120e5e0fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995ea1fda75f87cacc6d9ceac4f9fcd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c938c1532c82f73188051ddbd46d21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaeb26b32d8729701b090c1816b7910195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c145cfc44139c3e0f640f48c01aa80196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c98c36046b291f561c56e5022af71197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0b42c0962241c0e63bd72d12c4aac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d31bca3d18082612a79f30b907e93199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78793f210e296fab2a132fbac47b6a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34398e9e31305481d75415e86c94eb3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616f41d7eb9ec88c31423b4e3d908b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c952ff072d42692a7f2fd3b1a639b55203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d72fc2712941ccb0c6e83b572a074e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20e155bf6751afa99e96bbcf72a670205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354433a4a8eca89a9b44178cd969b47e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79693f90ed9c5bc95e0f5323b7c02fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ca628463a06de2ab920d7be9690ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6018c705eae3dbd267f7d7eab954f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8762ffb9215fec8e946ef6c7634a6f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a08fc1de0511c5c016f400071943e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b09d1655e52de0dd9fc65b7debb25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27c3cbcd75996f702c9d4d39dfe282213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea4271878d7b491985dfafc84733eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0601b14237ef5f2cf45390a05dcac17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec42584f0965a1ef7a627c0953b1923216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622d45530702e3a02608e2beb875eed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57c9f4ee59064fe7f2bd6e0c8b2809218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5e37b18f21cd626b3e928aa62018f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789c3db891072bc38b07de24af6bbea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d721f76e8240d2efba26122ce819f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e442771378f1e50c40ec41c85c5f79222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167eb9399a823fd7cc7045f3e47e705223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1969f9c79a3d73687c694dcc21ae232224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92931f89992656ffa89adc572fb5b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2328ccfee45675ff2debe9fbbf0a630226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347df4914c2f6782a56ecefc9a469dc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df6fc36d53ac5718366307cffcc49f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b39734e36422e8edb00ebb9a586139229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5d26aa2f5947918aaef5419d2b2a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d4ccfd08e16554ff070a0a4c701f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e99775d8cd0a826acd23056db9285232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f3e18a414ef382cb240421f57ac40233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135652f40c70a7835e7d7876c3c8050234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26e69322c9c86839208776019bb87a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef04d408e76b4b50ecb06818c98f74236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff70f9709b9c40c75165e2e78c3771237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131c38ef59ae2420ed3b6c91a3d10ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8910f062c3753a68ffb6bf05c7ea264239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85d4de0e4b0aaf7f5cb03d6d828a29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d112929a46e218baad62b8e61c7e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb692efdf42f6947cf1c46abbe722cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdc7190261261e991da086bd7fcb83243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52db76f996f6f45dd0f71beaaf542e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5d10af9b0ab065e329afa85638a77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb12331638471d9f9d227356f4afe6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59642403a18aa12797e387355db85f76247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567398b14a2903bffbaa2d8318244d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f705b3696081fdb4b0f41fd67db9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a466cc24e1a77db1049910447393d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d09f77a5e126a45b6be9483ffbfbb4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff961bafca4824d23735846d5dc9762252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a59ef55198a67bdf40bfe98071efaa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b9f4ad63ef2783cefadc314cfab7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863918a1f1a56775f326c6f53e747b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3d47dde831a4a51ebe7e88a011628256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f76efa2d8a431e0e93912740f557d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc306323704efebdfb5cfcc776177433258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5ce38cc1018df52d518b2cd666075259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70813befeb2bf867a2617eb1245735d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56a72aff003f80a13d151bc58e728d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db48faa043ede4a6764bf14ad237aa8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dd62aa01e937013dc557aefcd4d5b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3aa72cf73a9383148c42cd1a5c293a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4255c365efb02fdd21f4ef4047a697265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34792ff92652a0ff210baa34390a026266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698e84b8cd3e22c60565485960b16d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b00463feb241360954405e637b795e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b412691a23639005bd9c4008ae8bdfd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432c4eebc9683496646f0bd4f8712ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05d7cd522736ffdb545e9a2db2f559271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d01046220eaff29acaa5599062ba3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534a604328509b5aa3518ba482aa26f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003714ab5287548c054972a1ca6bb3b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0d2bd7d065c4c2f21c252baee49a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59f053d671661426d5374676b08999276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3d8412a145c78d00bd00ab3986891277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6955744d25bd89a06a55b8f840ebe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36b1e1ea29ed2c5a38a11708279e15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b8a44d70aaf2995bed5f615985530280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e58758b95d9ffc377487bf8d91bc3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678f05c27cd9352dfe34e1166fd5dc8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ba581d218acd54b47016b7cdf3a96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af98aafcd32d98e1adf5266609f92d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68bce39ca25cefe2b58a84dd309504285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee9dd4b9ab5ee941815da6c72230f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975486e80c26fb2f40d86846022258d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865571234105e46bf8ead6b6abb78eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30ad5c9cca9f8ced35293d0c0f8e1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276f836425254ab87d85fa9a3656b7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d07cca6843ffa5daddee0b2f4597e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b7caf09b763ec5f57b27b5047305c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7861978744b1e1f88b8a846fc41ba0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0092d04220ca0ea7c1f42b4a2e8e4b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f81501608266cb4713e090046f55e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a97bd1ecf6704d76c344be8ef4e610296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51843f536dfb3de246ca4ac564dbead1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26111fcc7f52aaaf5f45a4c5007fe8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7ef248296f919248e5e48b02478e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1239a6d405e9e4c19cacab8d7cbe1ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4725855fae3bedfa47285eda47f4be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e3f65e550b2fe24d28c1dfccc80f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec829f7163fe82771507a9383a3a7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf055439cf11324c521f9281f9faf413304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40f3dfd113f5a87d14877c7442bbbf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108246b27e3e0d64c6de237d8eeddd16306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af279f15c739c9aa285d5306563155307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5a7327d8c7950372150117298dcb4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f18dff55fb925e605293bfc278087309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c44a8a16218aae6b5bbc30f8a7fdb5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12920ad0baa2cac96ee508d318b48f6a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991db275554205c06134a5be3f34d3a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18c705e8ac2a84c73bb1e4a2d92fe8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019ec6329d0524adeaafc277cf07de2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455051ef09d8b1552764c21479d6e0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629be482c0a248cbba8df61bab016ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8eb5abc4f7313747566ff3aa536e3e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f751239e7b8bbe7999fca70d98f57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a73a4647d2e7d50b215932d9798043319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512ad5d8126fbc91572ee6290e467e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948c78f588d21c7eb4f9820dc7badb8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee956e4f6da5ea2d7797032272f3b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64133812e4dcb6ef8076f8b7820818dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b914732117c0de0aa10cbd8789915b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ee382fc00ad14a16f2f2cb45a50a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d350c8f3c53991e1bc2303d035e1a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cc45dc88bdc53fd950897b6e8f4df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b879a208912ce15575b70d41a12e4c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bd3f70ae17cb5d5fd8a4ebb23b883329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0458a7d91346d5d52d69ea897749f44330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fdb1775c9f580a62c64e513b788f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561798038d990222b85926b879874f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d87b50b4229f6dbee5e30ca074103333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3458f158a3cbf3e57eb0f1b7b3392334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096d237fbd4f25ba69c66f33354a378335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67c36583f4378bf006fe6a37bdf81c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957be65f69f35740411dbb55472c02f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221a48119b763251851d7a4529bd944338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1f42a879abd979516573c15da0639339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad99a838d8570d9667aad4f61941d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c61f49ec5b9a986fc8dd485d08ebd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb78814b628a45f9a44ba96b0b0a57b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93758911ba927d52feacfebf83fce67343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e8e6e79bfd3d47b9fb54cdec0b8d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76486c47883b2ceb2b48612766145470345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe981da93769117522df1e834b1a1e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae0fa4d4d224ce622d1881d513a234347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0c53111da9d160e3e22d367db951f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6037832bae436841af4573da0dbab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a0d4d5a1c4167535a3a878c77056a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440267a3141af118ef95df0dad99796351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd73a2d67961603c361fc52367c954352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f0749bf7467a6f88f8aef1b5c7dc0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6242bc9a910edb77fb2b71837e285354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ac5ba22edddc6efec128b1e866b73355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cc53947ee13c52505f20f8ee3a0b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af507c55ad7a4e8456f9d67077c1b3ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b827924fe0b074b62a536cc967b7b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73a3a9bbc79f79ad704f82440080de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a23143589a1cfbc3b266f342cba5e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ca1f1ea19d16f61713e78157c0032361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0579c67b6f373c5f9cc9ebf5e1b95f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb163bdc426d345ade31f9950c6524b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cfa433fd937d627b29bbf4f847a5e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e069cd965531e7583574a91b8927da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a318e7b36500925b483a54155760a54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43edc21e10eb80efc4292dbaed903d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044161b2b2172b74df2616f5bc3f97c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac7297f07d118cb03b13192959ccd1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf50ca7c404451c219933c825a52d9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d4f279d1fc2dead5b4c6dc07e6b31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbace03df10d33cd22e5516c33b7b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8e3c39baddfb8ff39f44c5aa3f302373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6824b682522b97ad2b30146adff92374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15def4a47daa7e2d7293815bc1150c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c2c6cb0adf5f8f038c815c3925a66376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04e43442c54e4a1191af86eeb0bdf0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c1054b4cbe784ad36fee814e5a64d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fe7dd8eb622decc7b28bdc34ee454379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1e0cf2b89134b6a158d050009d329380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f2fe5b5749397bf70ae3f581af285381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17e455b1dbf9f0b91caf2ea82a7e27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29f92a19fa0524ba7201583d2aa79f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d152fd74a073474c7f303b4ce40977384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6108430b5e3963784193c99fb0d2e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437e0d9840e4851a98fd4fddad1a856386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07860f9835028fb9c7c1e732e6b8464f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bb943621ca850b9c9e590fc925c4e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b24a5a1406304a2d8878aa55f8ffa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf19ca31bc9c31f33c9bcd53da7a30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89890087a04661d504a4d6176f8483391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d47c7a187ec9c02fcda9226d36122392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54ec68f1c64d164535a14808c74222393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61dd9fc4bf77704456bdc42e8d3d96394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe3bd204e3c90e710e07ac6831eaa8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4f6b367d5236ec88f076960838cc4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a93a24408f0648a690e9eabcbaaf8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7d9d9501c766a3e0c60d8141a25f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89323c62f5b06f874e9e5595b746f1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2bbdff148b08ae25b7fa2d1bdede5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d93d1fc935627ea24f6cc556afcb7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca09ac35bc7a81ee6a8764dce46c13f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1456d565247333289eab3fb520fdeb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad048f5b58b8c34f1fec119691b2999b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34ae117e932f3002c6da52c0ff1faf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77259a96b314d0fbf4c8cdc9ac6d1e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae18c810769d13012316ad89b8a70f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930501e7bb2cc6420af9b9d757d18abc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eae760960433ea3d2567e7a4121f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5f29654011c827c2cc7b95598c611410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1291b892608aaa0943de7bf9d77226411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a5531b72033e6badb3704ed1a7215412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3358e501c49644ad83aa03281e477413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2137ed81fa4a2a7cd0a8a988baf09414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73be3047c250e0b23aeb8e42166a4da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04f33f1c2a1b944f45b4c62e8451ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7765120bf341d1ed702aeeca40191417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45621ff7aff7959cefe6196c9220fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fff1b6a4d60933095f4bdced64abc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548d2bea2ea01e7e207a55492c44c76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bc181018e320a611a4b784535eb14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62258f8829a761e99c3391b81e4ef2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb70355884a77bf8a02d71c7a74f654423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585fdcd46af6ec7c98ac720fc8e127a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f279ecc6fd71b41e8c2ee4e357474425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17393af363493593ef48abbeeecb33426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bb0cb95d30e6d4d39969949470130427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e914d1ebbcff7e1edb6d0a0a7c500428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e4dab3df14d3685bd687678bf633a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee57ab658953686e2805181b868eacd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c64877817b1cdb9bbd87f56cfcf713431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd01808ff5a2577d88039a6fc4a45e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbb27747c8011385a69ea7d672022e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895fa36fe379c1f41786585275153ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61009365a0c88e6009390c00974c5e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172c3ac7d081c5b71e9ea0c7ba69731436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de583936346650aa0e22be00fe87e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96bf92b743307cb72be4760b626c12438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b4a8f6b612b7183a9a505d78f2fd8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113d8046a5bf587d2b44ec8b567978b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3d6d0ae5f3725a2d39b7f1001b9ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d1adcd259b13de442f5465d005a25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a460b35c7a1deb3f78f865cf9bfa0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a03b7ef921f6cac81bf248bf64cd9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ad9446291854a01ce82d47749d466445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbecd667ba4b9d470fa2b47b4a814e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba9c47fde1d0c342f8bae8aa9ea2b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b21056325c2dbda56a7982119e12b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf4a98156f989dd0a3a00334296a9f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28857ff17e51a4e4c4205acf7280d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f59a4d508f2ea4e94f00229f345f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33d4a4221f80ec5ba837c99534bf96452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888447599daf3c4f946459a0044b692453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a914e0a94106435e3ae3b4d4e26772f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b318d15e8cf5fa53c17ab0b92db058455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6daab9ed443b1bcfd5402fb91d500456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fee533ad9668c1c64a902a1792dcb5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d40d219331b07bc5b4993ac9aaab39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb2cdb10f9f1cd1406be057b934620459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1ecdcae9b36eff78877d9bb4c004d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537a5de07d6fd3dfd95119f5cdeded9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ce6e8bccbc8f76dee844da2d9d316462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b58f9bcf14532b8b6cf0a4c479ae6f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867505e22bee230d524173ee94f92bbc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f13fae4ddd9b910a0120c1692a3a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba6a8c3b9aa706fc06fba5095a5923466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137aa392bcab71e15319e9b24c12af6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebace66f6bfcc16f6ed6886c3fb27bb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a534f78792a2937ba5376914665b59c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e7b50ddbfafb919d5bea1863b0ef5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55facf15b25b985d4d61b8ebaebc7cab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f360171a358b2e59fb35a1428a150472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ad941bd9396dcaca9ada325292150473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d30931278f339d952b08b568ba263474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d21ed08707f72a959289c81217214b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34638f6caf6d6c72bdfa16a58562e5a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4af29629b498b4b3eac7505192b8b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769a93aa7aabf26d1c4b4152255e190478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0708764a9c6aaf16ce4271acab370479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d2bab4597be2fe6b987b82989369c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de6fe1edda11959813f2233256a0c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b49edea904e5cdc60e7bfbbfed93c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8e4ca5207542232988224c02f1fb6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24c5c6ff5578a314dccecc88a991d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9e2832ec2d1d410ecf05d1aefafb0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef82e0dd47c7bd55477ac47dc963235486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bafcee1a97e4a4dfd988bd618cbeee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77379389ab9148fb28aea01693efe1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bd1d5b82b091c27fc70744fe0e56c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f829f293de5d990fbaf6dc1d15ceb7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec7a751940395588a84848bef97542491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9b69521bf82fd8ffdcfbc9b2d7977492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8d1d9ae48a54c4c341df803e3497a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67765d274eca1896c88f0b87bf6dc4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91607100784822c8b04aab440c1a1d48495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8a6f6be5054f9d9091bcc0e95ee10496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574b98a0497dd371e444b61c5b4b10a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fc58b6970d658a49d91a5a62dc1e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0ad80761be3fa78146e45d4c9cf60499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ea1f1d301b8e3c999156b793de928500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b762d98d35331d49d4aaf182ca8bbd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114d50aef117aa698f5c7a16f6db71e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fee6e0a0f30b52bf96b9ea215cde81503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d06a804a2a1f0253fd137a6f2bd09f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2720985eace3a27217dadda401c02d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fac877e5169cd32f4f7187c4d78ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa55411e53b9b54ddd824078297993507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfebf357ee348e2e47446fcb0f95c3e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5890031a7622b85aa4324a399fd05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80835e7bab8eb1f9ee3395ac922ebbd1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f70fd98dc5e3fc25dc46caa48d5b43511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d61d3e70e467a74be78ee0ccb9656512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d49391560803c06580c4a6eaad6566513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c56d046f0cfe431016c55e7d25037514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353e75abe1d40824ee3bd18cd8b604d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0ea12600cf3342907a51093852755516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7690f3f21ad0aedc58698d863ea59517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cb589d0f1be72d30032107241fcb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058ac463d9805e4cc44ba8afb0c6584519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94a997e681fd24ac3fa4757d7b4a6f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba5e31cd8c321d04e3a8b4e96117c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3bf8f1f152e74f945199d00e4dcea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211fa6ffd999e4592fdaf4b2d6b8762523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424079c9060f51c50ea55b666ca39566524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596618e8e61eebb7b0403c422047245525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9f910a875a0d26227bb97c7928380526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674984dd363492256f09c5e69ee95116527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a743e837ec1197f45edfc6a63bc6ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd7167a461829d69bcc12b4e4e64d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eed58edc9fbf16ec828766a64e4a5d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554a8a0913108b3b68bd3d4db83922c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e761bc7c144d432b437c4aff5f55018532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba330830cd874086f65990287a3ae5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402df9efa27c595c8449c9d62a44b9f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdafa711364da01bdca5d93c727cb4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7f608295897077f49d8a3c501e838536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c62b3b4b90fc424e7b82cbbc09464e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec46e4c6307ae9bf3ed9fe4391ebf9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf675590172a33d667cbb6553593434539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98990c6af8789e451970372f7f5d8fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d633ae7466f31bd8f9b398ca20d5e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6172628f6d800acb68fe204c84c25542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a53172d63ea165004393ef480a897543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84718d05a4f14c9cc3000b4d7c3960544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e07e78c78e74c6e74331265585c60545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ba8a54f2eedad1d70290aaffa3684546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54820c408b0be5c6d9cb91307d26f8ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f71e763c8e30aeb0a3c6c8176b2b0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303fe7cdf9e215181d5e3fa9a210bf7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec849d14578902899c5686b28a0dfa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9d63cbc5a2fca237b9e43badc3f8e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f0e2e8cd54b79f86a63c0ef8c4d49552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9e2fc620f6c88d4755637faf8ca4c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154f75727569f38645b7b9e415e4ec7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc8fb19436460a62ece0214ac3fea1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f401c79f6badb32c2ce76dbc99036db556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a56110c523af8fa193db4934f5987557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2ed6e2ea404217158c62ec59c66e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2b0800b84b219b98c0c648662f464559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9546503a6859cc735c4cb656f7815560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad654c7af3b4209c5c5708eafd687d4b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f95880173c5d93638566ebcee95ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b502b82325be2c3a367644696e4d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cadc09e8c50746ea5d7308e0451433564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3525c025b1be4b2722ba2d53d23b78e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bae3ec3c5a7ac8b1d8dffdae52058566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36181925216b869b5ab786a45ab2ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a01854bb74d0302b82b19440a9888568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ced7199b0297f11dc52af649f38640569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce318d4c95d9990771890e2c5fb1dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09e495c44730fe14d40fc4e3f65aad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788c752e1a25ff06ccd5d309eae3c5e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b90a772325959410e78d556a7f1c63573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8b69cd7cff1ccf6fb1610c85d13c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf7cdcd00232ac06c3929f0d09f189575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21341171015c70eddd9aef24d9f025c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feacd5f8aca63f1c0000f1850de4d6e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0075dc136c8f65668ca30a230703e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4fb5877b25c9b2668a70f7cb92fb3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee7b812aa1311d4556e2f85a610054580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b191f95472e2c50020dbdad4c5b969a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f8c5e17749c504db3cbe3a365bb0a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef21473678f8b2bda15f6de621bc55583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c65985a75e6a4a30f51af7ebf40d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c46d1d291a4c9580fe3d67a4da7b63585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8379e94075cda5b0998eeb5e172742586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74e1567eb518fa33f2e1c32782e9ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b506519bfd28ed5851034aaf3d78e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25ee6a42775df2c7d81f94f0c44783589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10fb66686f860fdb48877506ba340f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07debeacb68fea7d02a7916d15f5b177591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76639ea3f8d1e6cdfc1aa9d76ea41986592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92866479cc8f6f4b322d584bb8cd84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e08fdcc642a6bea7d71878bf57d60a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686bdba2a3aeda7ea0f74870b58fee9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c408d90dfb75649c7a02053367eaa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac028916e23de8758e5dfcd249c2acc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ca4dcc0bf6e255fdfbfa2a92012bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1b89a7c40d2c77bee53d7ee5d2905599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836045adcb5a8c446e3d68b423758c2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aeecba5833fe540e240853ea99a073601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31335c1f56b08aadc41618c2232d1f03602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c02c43e8d1944e64bcfb1b68413fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe69bafe25dc6283c860c68e8ce18d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140805426b9d1b18bfe948577381fb2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c27a5d62df0d8be14dc0ff3ceb68c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574db7a30e54a243a5745d08ee97ff8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4d395f682aef78b3561e856c34311608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444da37a3ea6fde5aca058c366b26e73609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a007bb21f6bd001c5a1f9829f258c69610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9fa55f7536b4570617456667e84ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092499ade6ff5ef0f259ff5395af087e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faab51da154096f6cc1694e8e122bd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cad4b921692bb44a4029d5df68320614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcc1418f15bd3035f689f4c6d99505615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbb82ba5b1f71c937c3d9ce5a427a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c3ebfd01ebf5c97d470cb072e6026617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abd54115b3d133acfa89e60f7066c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac7d850ef45f471a3c54ada1f90e65619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c5597426fb892c26a934210b97baf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e91de94e1bae186043f354a9f3367c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6bd2532e7feda12de2b948f2a86d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b6a96f5ffd8a496c655d9d4faafe1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a51a1c580caa25360bcef0d3d4e3d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817210871081cfb14eb0f22d28dc978625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb5047c0eb247b8d68ad447850100c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcb896195bdb0a0040d5706a8add24627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf113a7c3ded2f1ca39fb00e7ac7817628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430ad860ccabd5cc9c31f5dd624a821629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aebec6741043b37cb32f03c58fa242630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111370e8856bb82aa9939bfef9b14ec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752e4e255fb2663f5ea72581eb0da24632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047df5f7c597fc79bc4dee6927887cf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb407fe5194a89580b649a6e7e2c8549634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e81985c762d54415ce06ac0a853f8d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bde846c1ac1d8610448cba86899143636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184aa8b9ab9acb1ddb00330e232f598f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984740aaf174e5298aa988aec378bf0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2330516fe456005583bd9d26a758a4b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d111d0acbb2eec44ba88255347ca1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04902a43abcc8005d79491f859f213f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7eeee41d01b14d387ede6c18f0ff08642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d7198c31268ec206dd5de2e18233f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2147146e28651699833c75eef9c73644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a521626f22e3b324b6054eb7752db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0ef69c100a182c94ab395f1e9bfba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937542543466702df5fb55700939d120647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8beb4fd2c9e8b37c634c659dfcb21f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684512dd26070af0e3657964dc42cc5d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0ee13336bc85b44bc6912ecebfb39650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfbd9750770b2ca12ea7482a830a14651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee289a7d238d7694498f0f41cde05116652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ab326e9d10bd9eeba14c79365fd98653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bcc5e7d0060f1e59db245e452a081654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58140cd96dc56269bee37c7e3d310be8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63cb2e740b1541d33212eb0b2e2ad1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b31a812fe88b98ac0f9b91ef0dbb55657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4d621b27b02e2ed2d41a971dd0d72658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867feaa2719cb3fc012601080201dc8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bdb6154b11fd473c9214b0f043388660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d545e8026113335e2b3608d7e7c7c9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e04bc399779e18413f00ca876056c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b129ffa4598ab97fcbb543c8e4c4151663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a86fab159199bd6666a3eb1d5a1f24664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d4b7f1d6176d7c53d25a63c0526a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a14d2bbd5f48eef5e60e08ec97c153666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c54e4fd086279a3371cc5b6668899667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74857e6bcebaf70a28aeb03c7cc14bb2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8be6b2a6f796d5e73ec5047a240f41669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9d4f4745124fdc782f8897922fcb8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b273acad1990035726bbef8d77b833671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d584b333596061b57bbe7224ddcd2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b56ff4ed46d822f8cea30f57fd49af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a207850ba206e348d2fd07611688e0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406a900df8e99f2791f954151260168675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e7376d4fa7e8738f300c598714c4a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dacf56833ac1e63a0b2d93c56d97a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc22bcab29646afbfcb0302f7357ac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf8d056536d73aff5bac3ebf94fdf4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f5c70c28674dfd4852d05354e75b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63252117e0bf4f02a1051966719a87a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced7d682eda2fbdd217ebc575c62e73682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797ce9e48846819559464705b064c64683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78093289ac12d911c57dda54517447d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126f5f2e30f7b1111133af8c121d552685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4695d0f905d1419a01b411e0130a057686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4a6ea0af436a2973278fb2d4e53a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14dd6753500bbbbf338d37124989cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85aecc8bc8b5fda9f43d2407fdeaf3d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c8a6f9dcead60dcc4481f3dca2bb1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869c536a8ddb98801576643d52b5f89691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365c2ead7c31f8d3fe2f2a176c089d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655e236710db60826948b633ec0dac9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92253aa84b04f451163e914c6e31ce99694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a9fa823fc37d1a615a6105cfb91c7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3e077902e7a19331d74ea03818fb0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df02abafc9e5f1d80ea9cf48f51a2b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a5088ef1141b2011b156d1eb819b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1f38e9d657bcc77d2bfca9b941d89699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687913885baf4c3298dce214d6794676700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1dd04f1fb3baf9ec6aceb497b6376701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcea43677e46a8a3ac62e55a06aad42702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a083075eb30ee390372e6c01a78085703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc19c2da85933db738eaf21b313269704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2ac2e4d13b0ba775891101420168c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc2f9ac17507ee271457b70404030a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517904b1099f65c415ac3c790a37a53707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdfb48f7de08950d38277fb57f3a9b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a59c960d9f98f21d0358dd6e9b32f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa585a5fcc75d4f5d8c0ae935d2177710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408409d1e8748ac6977829b0e3cfe944711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3014c8907ef4da5e24dc44a02a6bb9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab8f9f6e5ab589e55c600798e027e7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1dd2b4ad693e638c0589b7c7050ab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e80d6d6533cd629e406b36a62cc465715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78d94b0222f106c2f7ef5d60b5c526716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b10ea2e508aca8c8efa43fbc2a98a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8b0809ad23ec0fb92edebff3bb6ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f8b0fe3c93bbf970eb604eb570f26719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df188bb2f91c5013d11aa03e362d2f9f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa61c0a819d812bc33e6a1a601a8a1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58beeac109dc365333faa5c9ebb611722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041801d2d90e63b9fe559b9c1f8db2d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54652e35c5f01336fe8464ed9b8b0b7a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a13f5d5e1bb2f97daeaa3e35bd8c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441eeb8d00a29f16e88c461d967069d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f822ee14d9fea65d1339cd421cfa6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7945f21494fc968b69c5a7a1cb542e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acf550ec225f829a95364d1d6d9ffb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69d0e2d8a255b06e12e253327e951f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a832cb739f263fc985862908514360731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5ff937b0ee6660e1c8420194a9159732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b05c03cf5093b7bc651ad01ecfd78b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9ac40594c08b1fcbd06399e830ffc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d7cb2a3489c232448c5ff29a5d201735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16976b476b0e2913723fd11117d47c31736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd976aa318a6a90c3996a7285bf0c2b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2558891223eaf7bac96e6828c696b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e33687be146b04f98941a7359965a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df725a740bf90b94710a58d8200461a4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391bb23bc291cc20039154e22787022741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14a269f089d9af64d768eb043cfee0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f53aa32d88974d8b63acefb460669c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80efcd902f85ec5fcc6e1b43710fc3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4e44dfea07a84b7972b6d5e24c7c7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90b5ac01148d1acee94fff4cdd9c33746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e694b27174637a779599af1925d2ce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23471056b938eb7fa7dd22c8673af2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df98e7e6a588b95667a429b64598d52749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb727dab02dfea72b4e7f060f180e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653ac7e420ca44501a652d8a86631fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd4d57bfcdc7f7132f490a4e82d734752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a991117ceaee77fced096475191f86753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f7da03dd31a07d43f64c0ffaacf6d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47293a58a35d0d8e5183ccfc49e7943d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfc5f6dc070348424a029d877a297e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15c0d0cf8e6aed30b6f3501fe091d3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9515f7ce4f0c6d254464fd8b9d2456758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e767a40fac52e01cb4d1bc499b60d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fddb0810ed0e28ac8a1a3fef6d6954760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95494fa6bef8ee5984206b768f43727b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858ee5de74860749a40fa1704a22d76762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a3474dbc323fb677abeb8240232be763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d322d51e1e403a35d625ecabe1374764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1165a2f7ec8a1cd893f5d97a9c40543765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd5f23d983d3235a195a3cd9c42faf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a89a7f8f3ec4aeb8bdbf1d6c19ebd5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71c2dbb3b6b7ef6e2b51cdb25a3841768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b015e6822fc5e3c8053fc4cb2a4a056769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053b2dc460694d88591eb265e2db3ce770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398464195c6390d367a47816597d385771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1bdbea6c5e7637126b2dde06b0fbf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd5c5b58b41d590c47a436692caa21773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b086c6b7f4e307007f452ebbf5cb2a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7fc610eecb06db58b9cdb2ef421f8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d11ac46172c552ecbf491927854da776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464521040f4bbd87304e63d0176da767777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246e8f0b5901e55166956993b55547e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df79f4d8cd95ce2fb00bff70fd72f3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e09c647f96465981730df1485e89b5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffb2a95db7ed9e8f811c73bc0029f4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745f2018210bd4e3502dbbf6b97252d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64c8df80879365d43e2e79d4b1ad3f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c09b5465f2e4d10a22cd2b26dd54c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1519aa9a084d72794bfa9341b252d9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be007372567b7a1dc2cc3942cc8fe1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bf19eb0425e867b043a43fac17125787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101d20a62ba1c61f449756e0eb2d6ae788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9dada3fbf13ba190fd13ea3138a58789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa8fc0d2843f7b5196f4e401a849f2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a6d19bf5726148424338613811921791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9f3998ac55442b7044ed05d5574dc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d16075646278fcbce1dd71f3eb5c0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cf0bc62d1e3a54af3721eeb73670c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687edd12bf26bcb6846309dd4ebfb151795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5be86fe6706d3faf9eff4ef687c003796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56ef8498033f14fdfe281e03c08d18797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae528260c9b35dba7db8777d89f57c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386eb3213ed57240a3389e30655b4c1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f424550ca7e978ea436212ad0ac14800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae6351347f6b552c48418780487400801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b61e298287b50131b5c15f9466c387802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f05f9b531c897025d98450df98c33803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394539bcf6d75498a7dbcf78c491423804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c5a49786787b26faf12fa95eb6f05805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b8cecfd5f7c88d830cdff41746127806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8f938ba6d0dbc2cf46f1940b55948807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815f9b918f001e29a28565989f7ba2e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ede933be1ba35172c87990c7f1c7fe809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21583eab7fda9047ccf694c4b268ace5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f51e3a5ed6a91dccf98a207d429035811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c347f26d05758274681906f125e7b89812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685730fb8f894279e33447cd8b2372a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385d75089419778cdfd7623fbd2628d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f012a0f2fba184e3e2e67db46459942815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c2f2f4fa77dc6dc9c74e68b618f27816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d51bc9166e4025389ea457ccc0127817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe8d537e2920c368ff6e7f7e4143b0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959234fed0023dc2328c003c539908b3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68a350cd84b924fab1feb8698c840e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a3530b218837602ac35f082140655821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0adf2652af3f30a0b1c8dffc73c00822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdce178807276bd7cabfe5b704d7f4d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad69ccfadd9d53b8262ce14d36dc6b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9b6c8a28593f096082fb8af8b114a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a2dcc77dba632971e9693016c7a9c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebe4654b87fa42dcc492da8e9e16c0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b16e88aa77f36986138030a2236e4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26329276c3f5096d71eabc8fea45987c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dee47205117cbc8f00c721951e1bb4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5d358b6c24768b2a188c10cddb5f7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a4655999409adae32924389f9630a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749fd70bf1b1e82ee68984e8f6d8a62833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c704f24601e7c3909a4f3215da89ba834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6407f73e2a4b909fbbbb40995b46ab835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e010db616c2f4418b9070f854b6b6c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839edf2abc2c3359773fa2bd91d0501837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413178bbbb411cf950ae7f6d546e87c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cc79c9e069037bd83fcba6a722d1e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041640d5a09a18615e7daf0f015c0b8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5d7cc4cb5093ad20702aa24f36520841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0c96621ed8b4199ce5747589932af842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16b7c0de825f5483d8cc10e77f5db3843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55002f3e2cb4c811a3c722daf4fee242844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6d42ceb2047dabfb262192f22498c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b00f88172bafe0f7dde8d5809c42d5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ba02153733e09821301dc47a17977847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e98de75fc18a2804f2355f888873d8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2f589e770b9832be5e72131c2daa3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068305c70858b34fb7fcf60f12adcad850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2774509d59c42b3815a3cd193be697851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d2b05d3e1d96e6a7ff977ae2601e9852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256d2c22220f2dcbbcef35e1c6fc254853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74671c773618e104f5dfbdd60ba021854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29634d1c0ba5fc7dda59bf864a9933855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97328693e55b386bed0e82eec4fcf6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6701053f444c984d618b4bdf01e3d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c2b4e3d8479101d782abd512bcdce858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f428d8d87eca664042a8e838bb2aa5d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9085c0c64322751e4bb7846e6af85c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e859899d9c045c40f505eff685ec49861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35523fb49597fed293e6e056ebe19a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f777c48b45ee8909bca664e6a1305863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9325c297422d4e0482c9db3aa4e75864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7e4a90668b37aefb5e4b240a42b2b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72607113eeaeb9759e1a148793b5f37f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb218240ffe956b752b0649a320a5db867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413bbda2ec8fb17f159faa1322d905d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea678ce143c39ecbd28ed5383cceff4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3147c9adb4f1ae2f7ac74b7e7481162870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69632b09b751672e5bfd1f48e724e912871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b83aff03e87dd01fc46870b6827f9e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe39e86d7a32c8592a9ecbe1e5cbe1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf00be22a1b85c0459b1bfb1e0a432e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7a4cbd140e8f5d1115187168408c1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37514fd68a3dcde5d5aacad273297cf876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37ae54f161ea6f0f3c50fd88d773a3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0eab5422c04d92f6c1c10328d8e2c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a5e2c48eb95d718fc34d2fd58f1e7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6037811c0046cfdf6cfbc98573983b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c888517ec242c0639092fbc0604cb881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc0d7b09c809e3c3048244818e057b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf058d4b5d726d7ae0123b56ffe447883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7920018dea967a9ba8d75162787478884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6041845350039ec48861f8ed93fa98885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd993d78c21ff46521a2006b0332f9e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabf1a1d25f48d91da87dfe53942600887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe23fa329e85f002e1d62785f2c25f8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a0fc63e78a328c5ceaf3338698851889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f5c758c6c785a77c017379a6f646c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031478c93c3362121288a399723b0b6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a39b389da3d15ec3a10096544a6d4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fadbeaa30dcf8e4ea1cf2b78642e9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d4bdf75a08aebfae097d7856c6ff3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd955faffbba53e685e07a7363a68df895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a36b7754417e3629c75bc43822b40896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56f84e65d22b721fc4ff1acec1fdbe897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7ff914d9a2d70ac00f796e632c3f7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a00f7016651e188942616a2198032899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626b110fa633af4c5ce0f69d9ed6fb3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73bc7c40642a3b80504ccab27922eb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5689769dc70825c486bd13e17134e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156079e1bfd9643e7a7b0e33546d2ce903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de42b520a847a995cb4c2746745e24904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e79e71e369a9455ad6d9d6ef33020f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d307159ac13eaf5b73700224f0722906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a1853f81d25a960a7df32a060ebf9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd8443f549f36de0cd5b7241ed252f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520cf2a3f4af2301bdccd399523edb2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a30df105a9fd29868722ccf012471910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e5cad4794bbcd8e2a922b4beb8ade911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779c550f6e9382f08cf697792e523b4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ec0f9fe0392e07f757c190c116073913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04f9dbfef855c0f0593171cc239332914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79aa4c78b99256bec6822d034b8dfa915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de56a705e581d78fdd274b7c1f4b6a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac9320df386f366323f1ec9ed2c055917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d98e8826fa7bdb68edc57a425a65b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44a9fbc3719b8a5e2bffb53626c504919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06683249d9f692a4885479e379d18977920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2323badc5195ceff84cb3c144eee7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca91508fbe65addccc45b8bb15294cb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e06673faa424ca4b78a8622fc6c6cd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01fdbada875aa92dc4756bb91f9625924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32d53a61683379c962754d78fa4b90925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3997497eb33de201b813988e7fa0b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02094f44db53696cb884a92476dd6b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55abb7151783556fd1435217e57835928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c00b3e61e8d00a35890322b4ab3ac929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8eddc3132fe411315d30d97eee60d9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097616229487b76a097d8db3c390edb931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b029f3d7284ce495ab7fa71291f9286932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a15d7eb18454becc0e523e0e9bf22933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bd7f18b22d6c06279c911517e50f5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dffbb3bab8c924dc47fb50c0ee5991935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b468f1e8d29b464225c74c26316e50936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ff599d979986acf7dd77f7905d42f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d6713ea9dc1872e7913e2b6cf47bc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6879c8a6a5625993dbc22db12ea8a64939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfb88a8ce0ccf7fe0248e95f997b92940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85833947b315837ede782f0b7a34879941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286eae7e1321789747d65060fe0aed9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafc52c1a78c51ef80e26c3c8df64e3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a86a3cf08ca8f318bf68cda8b6cbdd944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a854a4d09b7d2c2ee8f3a6733bd317b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1beb8616a8feb91464d1e27d060bd8b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f2d7f9650104bbcf768131134d574947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49cbbbc5504b3c8427b08c693cbdbc948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc73c517b28f3bc81080f862b0c0f37949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6830e66161e75a3b82822718453fd1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727def542085a8d0d4306220fa231e1f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e37fdb78a7aeb723a27da2ecee339952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d48ce94c2d38732366dc3c8265aa1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca8139d95194c262e44ae6587610f0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c6dc0c3e933d57a2d39a491d71412955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174118ff77e0160e99c9f656515caa9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47235891d9e6bd8f80c6e2fe7dd3b776957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396797b659d95fa001ae62a7e2fe035f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890200501e5b71e9cf2a3249302124db959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08520495f2c062f725acd8b1938ec5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40e8907ebbd14aa44f5f6b47ffb80f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2305b0b13e4a4f462e6af4609556ab962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244620115d80a0d2fd569c93205ab11f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54404c46bfdc258cd7c3a7366e062726964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9d5b045d09df1b9b0c1049eb4f912965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f680814b92da763271d88666175897b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c60d7c50e1f6498cb51f6abf3c5949967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae84d8a62c39f32e82b0b4ba683694968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361b679b0c379c0a9a96d03e8715515969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d305ce7a6ba54b6eaa09a35a46e5d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34db9cbcdb7eedd081ed6e2d42cf128971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235942c6bfebecfe86f2e1abbc91d9f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea6d278a572e872e33c27daf7fec42973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d06bce83725988824f9bd860eec5c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e6ea9cbbd9f33794b7fd33ef96508975.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92760586b8ef3c78980b4a37d6ff611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254574e5f3a8b72b1213419946d96b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b22a687d4cae0050c54938694fd8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6d51982435f91d99fc5a8409421a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1810fba26937e85cd5dbd0357faaf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b41b59f8c66a58a37b3729c878a0836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b359bd832fc54fe9ecdd14e5354807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b75109c9f4c649558fdc76c610e6178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd29c64394c0b7f23bb0b2950dd20449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6090443d3421caeb8094fa0b1603210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3c80ef795f67a2d6280bf1da5495711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae3f16bbc3bfd9acd16ae87602323212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558df0378051a22da287dca10bd8ca613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36250e395418afcd0006e9457542643a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c876b7b54c4b2f5a03828a979121315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ac94663dec46f51f9643e7af5f54a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519015a3de25daa90672acca598f524d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb897a7e16be9dd218a27cbc3f7a2c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29fe59d6f512492fabb49f27b1f6c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda48ef620fdc188947eeee9bd3986520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953a02d8ac832344466f22335a0ddaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b1736233515c33d3c3b09de78753522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617577bd41504a8a55f0b910007451f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9591587c73386e4092dc39bd90aa0b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fb73c52ab3db9ed13955e4a12bca925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1dd68323d4eec420137fb0e40d5da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1babacc34422469fb4593847a3807fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ab78449d0e7d11e7f76f31140677828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b08809ad55eb5e09d177395387643429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4407f63d0fad101aa7c710a9fd35b3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f937734cd28d7c4a5c214b1cfdb2b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cd1df9b2735bbef3f11066ea07ac432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207676f531ce407a683cb88941b97f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ec457c61fd2ba1e9734e1a9729eab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afc1abf5223f8a666b144008470ec135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69362a40189b2aa7faa7f32f15af04036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7376d9a12aa37facf86779c46746a5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850f00395e9c05ef0b24ffb9098b01b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cced59a28e675e82f2b141e842dacb939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a440a5f7699b53bf83f0d57ab82d97340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74effd03e08d4cacbd055e2019578f4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c719a4045687513618d021e26be5b6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37427e18f1941026873ae20760efd59043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e8c9775415ffe0631d608c112408c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52d9839ce3dca623926b47f0fac67d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4c9add9006c388b14b92274ff342f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2594c461d4ef33f9f8994b5c1997047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45954f702dd5574cbd9b36ba4273ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfde22909130d35bdf768fdfbbf5e0349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1118147bdac2e4869f425f0e93628cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fab10581113ac163f5289edd468b2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0527a4d7cdac71179d5c9157f83383d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562748230d168f335b031dc1e1e6eea053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c621e134a8fdc891c021704c328f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a5ded93a67746851874d01bcff11055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae603ac1b23a43e26158105898e7a8556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3e72e5039d3c8c7a1bb4d9f03517b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3561e16b9d0fcd544e44f930518d7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40f8283241ec9688ef9649af2e459959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77205168e4dace86f691d08b148594160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf17269c1dc4f13beb787ec2ad165c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7467dced60388e7b4584f5c19ca5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed94a48fd916d2128af0071863240063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27423cf394a43afb2efae37b547ab4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870f3725a5a1e67b7dd9fd6807a532965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59b008d672a8aaacaecb4b24235cd066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e5db41ae6dfcb5025be9cf7d8427067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461049047a1904204164e16e9d6a2c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c006bbc6350a271bb70db2d8fcb4ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d50984beb28ed8a8daa9e43d69ffe970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63c14b8ff75929904a1990dd33675371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06cf493ac74133155f63d86882722e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2ae69363f87f0b9b025ada19d726073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01db9bb8570bd902bd11fba9a201e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bf494875f5cf43f4b34674c2ac88f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e9955ac4afe607ebf8e433eee247076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58a5527e0cf2db5eaf479ae1e53fa677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385688c078d88d2dcf2f721f2260831778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28e998e5f99ce0aa2923306c88798479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4f606905521fd03a5624fedf09e2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568fe9eaafbcaa963a500029b3c6e4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0cdd867336631ba079125b6b6809982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef11e144303c320950b6c84393a75f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2d3fa26791edbe951ad8851cf29ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b200a4024647619307f7bb4408878f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8344ccf75b770b38218c82024e68486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c0529d74d7a62c4e2eda214dc19a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fdff98c3bd6e4270f94a3ee4633d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44490eb2d459e98aa74c18ea69eeee6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15744b523432803980d3e1cd8babe990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f07c84627d938c8a70d058ab4db7791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01195a9f9d9166562b3d0cc50ba830df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133fac56c94b4b4dd1b45823e9f96e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002ccbac4243b76d91bc8b71f804cca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f713b89b1c11e770430ed4a701e2b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874d7a1ddc25c8094b39b38e478f03896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a84ba4234d20684fd44a21fca7d8f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486679e1f0ebf4d0d69a1d033e6339498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf4d6d8b872ab288f677692a6a1e4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a6550f3b779e3343f3a852641480c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70894e39fcd67878c0ba707238baac27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9df3986b0ae0f828b97d17ea3a227102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff50e1391d3e0534cda4dba850aff9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b613323848f59e8930c702b338b93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4c323a81cc07b9689babc67120fe1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144bce7256003e6b569bc067a0317e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324208ef911ab00039a3d146b4db22de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f29b443eb781206ba5aa0717c6445108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2606b4a3f59972a27b07d0b6d773246109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc054cff6ad684ba4e2c1e746d92676110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ab11f06a8eb6f90e41b8530194969111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d581a51468c3fd4ad8909eb4495f839112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28db8785a69885a04acec1db801fd46113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2590f0df540072e94e32c5f59286e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a182f812a9b72ee8a0107bcebb0cf2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec91b12097f5ac4332fc7e69780ddbf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aae4786a21a913e5bdf187f010dfa0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4af58ceebbe934e321bbe02dda05f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb74bef6e9474260e9d8ce10fcc14fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ae311dcde55292ddbd9cc6d964a79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604240e7b7dbdda110900e26b5a29a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c9ac628bf3e137fab09413177f111122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d93228a46117f6d27925f4543607f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef4648513172c66b29b9b9ce7ba6d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98cfab889bebe24a4d8ef1c76f4abb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0bc33be50d1d5978c6130996d9437126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bd86a5fb72f39bba67b137dd65446127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af98b6383ffd56503b4d8d0bb9ca989128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bad98335a445d0d4334e74100f856129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec8db97ceeb995735053e17ad0c027130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac47bf2b8249a61a145d8bbe5ca3f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55856a67d92e26e04327fc4af22b11132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9257696648b73606b19790c6b893af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129d70a25e50578e3704b6dcd41c3b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2673271db608129848faeb0bc4b55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f37b63548ebcdb62ae778438cf3fa7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f855872cff68031921b640679052e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053219308d149e130f234aedd31714ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19051f4b344c718ce63b4d3ff5b3b993139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14933ea2fb731d9f41a789928d124f27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da6268101740c658cdbc12d6e259b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e5449a39c5b01795a74e27a0d11f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000b6b298b4f114d5b9a78ef3ffacb1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12b85b2498ea252c413bed6c7f4de8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc71ab9927caf1fecb3a81dd14dc829145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa080f2080cd559667c2dc710b34806146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc3fbfb4fca7b49140d2a9a7390557147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b486a2d9230ace19d6fd584998ad0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562d9184d9038f2881842b8a552891d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed53b6511a421deb7836880b7fb4993150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e7b451ac64e04268889b0cb20a014151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23a7ef7cbb582b2839f4b4537968df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3966aef777793a8e60d55547b13f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84209758e8d7c1655cf6846a66de632154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1216fda843e21bb8502c55e05ba85155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9726ebcfb9ca7d0cbd7fa703108ff91156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2155667a734081618350f50d29b92f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8b1404ed2edf671cb116a92c8060a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a11853d1115e944afab3e8d65388c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781de905672384104995287d769a9dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365399991bada254df9075e4419b01b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73199e19b2bae7dbeb28cc389edfb706162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4de33ce566d4e85f037df06860855b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11b78b79f2ac778f935db2e71f30cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aebeb86265e98883d9efa0d341c6b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d757b47a37e7885d9ae3373d39c2d6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb2273407c4ef2e6e446c22d01efcc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3f9b2619434c7de8eca8424836863168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3aab5d4c9856ef13caa9ec0e1a4473169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7df4e936b90671091cb74df457ba3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352b8f5e031d8f8ec51da8b8ae41fa0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cdbe69cc0fb2f4f4dc7960e9ac981172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586ba923086be8bc3d3fc1c9e6355ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba42bb0e5d4c40fae7aa8c53daa893174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dac6c2d570ef041b6267e0be72833175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca38ea7e7495f9329bce41bed7812e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1311c8ca7f2b1399a270b150add46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bba8aa6b038e7b32321d28349c90b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed95922fcc9432db141a7e421b850ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12aca31c040ed5aef108ca904069d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f40861d18a489550847119e16dae4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e3ea8de71fb831ccdf01256e858a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12186fa6bd76507d2fc266e3e55b3f89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10086037c4a642c1afd3ce51f38918e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f4dc98fe677715519dc68968fbec2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e3f4ba6c2a9fd0b16e8b27d59f1ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071f02500e649d4302e1668c5286af1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edab78e310e46db2dfab7a635252cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae771fa9719cec4d02fef4bd332c4e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51affd3c20b01f4dca63bdba97d664b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbc2b4ed5b8032ba7022e7edd8c0b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e2a076b4781a2c04b838a34c2eda6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c26e529db15bfa4a101f3266c50e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc4a4c170571b0ef624be05dd57886194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb16c12e7c8f21ce2004055b1eec68195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d01c08a08b07641f9c6b0f9c1fe2c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea5b9365e718de682fe71a01633597197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea9ef5060d659a19bec998ee508468198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243166476c32544aa73a90b8367e0091199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90459d619b61ec330ed2d6885b70a75b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025fc9d002c241f23bfc01a6476c12e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01d530e45242e16f1ac7e2ea27b0cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66310adcbce341362a69e6c1ed350b05203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbd3c17ac2c7b7e3395b1bd56dac52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac40a0f9b73e31b572b9f727ea7aef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764be4a8d3db98c0b4af12606d1313c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f299131b4f7e276618052d827fd92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446a2fb2ceb89cbf173aa7e7039cdb2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5967774db8dbbb8e7a01288c1925938209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2dc13d949c4b84f7d486d2dc81814210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2438edbf4114e23fd870670c6bdaed4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f57ff078b3124dc2ffe96caf3ab825212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c2495e2af8c55307f38c72b912299213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d169116766efb289ae081aac46e07a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124805881407269acc29dbe70efad6b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c171b12bbaf6a388600b083a73e500216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0f165c8834ce510351c1c7e81743a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb60f5591108113a589b1da2fafedb5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4806490b7b9e3fcbe59f6c56de4e5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c306dc6f04a2d3f15f45543af902bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0450748aa2a11af6bd6cdfe90a54095221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16500015201c8b703dc370d192133570222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac92e735d9f7a759cf2cf156998228c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ff22f2e4ec9fdeb9015711fa03ddd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be20c5ec7fa83a45bc1c6e7b66dd077225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654edc0b445d8eafc928e1d1f8123fce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c3ba45e1d29cca53695e83f171fd7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb275cdf2e6cbc19b8774692ce8843af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7759d0e721d12eff6587f75a2435b65229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf7912553b6c93fe11aea7a9c4c476230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac76b31f17d80dc1854eed5d21ee455231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781b11ccb0b2dbd93dcb342400c5480232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4e80daef33312453b24e567321d24233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67430c64ebf57ca21b93e76e2334834234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399fbcd0337b91de6f0f9a569cd0e06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754c9be023841fdb1c0ccddceeb78d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b951a88fa43861297fe94eeb8ff4ff1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af884d2e43c74d7729633c5db7efe94a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8d8cd9bf2fab12d6aa00dcd65d40e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01a0e598793c2fecfd10457bade4a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2840fff91c2209e1cc45a23fa0e0fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b27e4f9245e58f163d63fa3eb2266242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e9089d0374d02a63aeab234407d29243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876d05377212545235890f53eb55c80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115e7b9f895ef15ff09e9904cc541dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cda5022640c23d1e7c753ad24a791246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2820e7dc7845dd6b1918b71c26eb5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868190d1d943b15b15edb6a4a2bdf640248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548360f6ec796aea53880b32b016f2a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076bcb59468d7482499c57dc1aa8979250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd26d33776a78839d13a34a0afdb9ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d81ae2d51fe454a826ffb643e68b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0dedec7e398e0f965dcedb43541de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b23bb17ccb0e98b9f9c90df8a8b96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8a5e275a704c5a0885f86fe435f88255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c32dd806e40cd33f5beeccb8ad6cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb8126de315f12ccff634102ae4815257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51cb4d3d6fe45e6689d5373a40f814258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbc49dbdc27d36b335779a506ef720259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af09600aa135a42a3fb2ac7cc1f91fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7352a97d8d0e0441181fa1d82c31e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3692ddfacdbbe3d1dae1edf6929a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774fdcb4c7da9d649e8bff269826c3f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51419bb18e3de7e10d9cfab3e08ab62264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ca305591106c7ddca973168b12644265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7d4266abc9b7cae702c472d5eb82e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b07eaa21ee25273ac6e0c500c0e70267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c109d6ec62b80a83d09311fae8933e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceca039f838daeb31d7c8108aa253a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a886168146bf847306873e3977afbf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78e278caa291941585005f9343340d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b39ed154d78b1ba36c33b94469996272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363b0361751dbe3b7dcc295af58ea61273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7da0ba4277bf726d70ca4b325f276e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf13ece897454312dec35655389b33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df1dc529251c1f9764dd2dc71bbb27276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc1b7b5ceca110533c01b3935bff32277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb041baed4e1669eceb5e79455be822278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a456a7450cdb3b24a3036a0a1ddbaa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53780c81627ed6d12a3001704d3d9364280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97670741d962365d88e54952f91692de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c6c5a256dc726238cb851660c27cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce72a2bfc4e722b133e09aa316c3c47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31727613026ed94df02286b4327968284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b560440a5c35bbc29be619819af5ff8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdfd70ba334cc15f6049761c7ca8ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8cb1ffe5a086b454a913a8e13d691287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dfc8138e413cdd243a33656ed75bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e883515321258eda035757eacf13777289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44eccafb5d82a425eb1f41cb250eef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a238a8bb37f3c980fadfcb99d6654291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ead3b8e4513004a2ff19e05f3b185d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4aafa969d2e25903dea922fa59e33b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4924b8de0296c17ef1072537e98e88294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ba737d350ffa82021a9e3dee03a60295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e604f4ba76bf58feef8aeff22ad6733296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035d228b27cf29961bcde6c1a4b9b57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716c1c23361afbe399d3656454ac9fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472f307a35d6420dd0cc366a057f631299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c772315d5384e7e9750dbfe36bfa5f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2f6fd7838c599385b03fd08f21818301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99700de78d9e06b6371e179f9099742f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac18c8632a607452cab0278ea6fe7c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e097f277db949f3b4ec64194e7d685a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474750e7456033c1b283b76ca5c16a40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64a93573803e7948fca667c4bd2b42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1b71d317679da57994585149a654f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329b777ddc85ef22c9ab849b1458e91308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abb20e4e135bec773a242df1110cac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bf8ce5df9702503a584135b6afee3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5500ad1c200823f6d6d636c56a4ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0df4244ebc0ba4e16e01833547db9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbdbb2f65662ec9f6fcc8c8208779b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da32104f214d1f60ac651caf5b3b665314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dfaf5518cbaf15271a9472912ce05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774301e581bb0e7d353275e4628bb09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94111e10d28e1e8ac66e6840d2d0dc49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd95b7cbfceb8ab5688b59cb18d75b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ee87ca491450a1ee4c5d19a519039319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee616a17fdfc0a7acb9251488dbbf0c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4396735165e90e68bcb00d946be201e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ca67e69e913a57b27c02ee2f01ed9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599c300a15cf7accdfcd9b5dda205bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debeda1a42b14c88ff540670341b222324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47417d33a746278a03d88ae4b5943b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d90020d8048d8adf27b32d6f049531326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6050e12f50e3fbb26b2e2a8659bc22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb4e8e48c23bba59150677a44c8d4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cd1df831baecab965fc47d233e9af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22848f72cc5c7b374dd9afe367982acd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ad90110d67f9017041b9f0b532719331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9850d44dd00bb5575aee07ae15e07a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087684087e5f4ff1b8f0abd92a0a42b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa94323c8ee4a4f20b6ca44160a091334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd809e195031eb1cf4d2ccb609f141d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924f6d83b2f90af3b0ee962acf9260a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c731cec85e71dd42e4facbfabf684337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2959b31aa3f8fa8d8cfe02cf150e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b14c6d67a18d7e12e9a648394009b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9f7d79fa628db94200b7125542607340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c680a58f8f85aaff3c6e46900a79e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbed09a8a801fdb9756cb4fa530cedf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865d062caffb10a1dfad2592e3c7d48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359fc065cb94a9921fded9f27380e72344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47539c7e8dc4139215b51ae9c53e53d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f61785b76ca5d646f0f0d4c1a2329346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0569c84ff779569c52ba81ebe12ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098761e7706a2ab6acd02313e861aacb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e975f30f8a966c7bd56965bd151b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0526725b78bbe9ea74d2da8180d322c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70174b0f7624c23ffbb9b10dbaf36dd1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6f37e839e2cae1e27cd50b7fbf20c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e98cf799d14504bf1f716a5aeb8f69353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf03312b423ad556e39a14e2faad718354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93395237083efdf178520ced2233fb44355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd7b9bbc27726de5701e481468dc0e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3624f9f7d4e4b07bf9d1e44902d69b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9af367934cb4205990a7f55e49ca78358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5978fb0881b6d4ea3dd70b37bb411359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a952bb68fffefca164377b4f1ceb8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874a2b12839ecadcfb915ec04bb3140361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef1d5f4d7d319fa7fa3db39d3c80f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4caa51105acf12cc57a4a875fdde6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf3df0c06cde0f08be4b9fc3e86357364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51df1d4fd13b5722c876f51c2536734365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d48e1db2e3834e93f1c3216945fe2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2fe4d8b4cc2d84bc83e9c1e9a8535367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f5cf5663a335f285e7a63a2a18653368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10863c8aeead9ad001bad6982529fc8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098f040bab2c034d2344b354e8c6d7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5a6defadc249e0fef26fff2a4dc5b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76979380eae2206b23d5b17f2b6668a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cc3c4711ae3ddaf38f4708f349c1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af03174918900ad15e8944bb69e61bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e2ee81e4625d75c529dadc3c24298375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d538b24834c22ef579d47e46f1b3e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecda3308dbb7096f37437013e2285eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc102a8476e59eb9ab31133059ae0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36255261a81889693213cb5845d09fad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9915d3a75d369954b838e33ffad37380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e608380378bbc3f9f9e5add9d1642e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdd1e2cc3f31e4f4719097267cc5a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141b19a48b3edf36d95362fa23f94ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df74cfce1a3f6d9a99f7a203ac9e934384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0a69a5b16b6a7961cb4a48b3a0bcd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51e100ec13a05327bf98207c44839d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84a27654a2d1d0e712504fe4cdb792387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a60bcf671ef1a3577eb4112942cff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3e60b79fd521ce35d5214efed2796389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69d5b9230ec3b467eb5ce787b5f31d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edf0bc4abec4c61891f3149438152f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82708fb3bd5e40f1e277e7ff656f0c9a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c63f481b41e80e9569d811cc017bef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7c4a115bf39c52daa304dec95ad95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42338c40e5b1fd3e1c3dfea352c1a6b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48410ac577b27a1d6ab9e6471e5b3c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f338edb2ff668f77ddd658e51a763397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83065abaada315fc4d30136f2e99ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec024ab68f862f2741e9b6949b9d50399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da25340836ff5a5e69cea2efc8a3d30400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9373d81b391ff7115601f7815f550401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aac8cc2adbe723018adaa973f3c6c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6874229b5a1df16b936fa9be6cbd50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267686a2d9c8627926cdab27d9c6109404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62bf44da227b1809832b5adff16644405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedaefd78570f77388a934b98686d52f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c51a0311e4549d4d29aca52eca76f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cf9a3615c4aade49327cc0c7a0a66408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8b4125e64dac6f21daff8c1a95116409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457672114461fd1bc4eba472e8a69893410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393a3a585e3b7a00aa44d6a2aadb9eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b345147a7d3fda55a668735f9b1ad66412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728903bce81e623420fd607067c0090a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737526eca617d54917bbc509926764d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ada49c3c9f6c1850fb474ed1f84709415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bbb41f74e9f292189341fb5b61de6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e24de58928c35843fe1295bbb71d30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee3ed2394b3361b743be4425c3d5db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b4fd8efb33ae2b734e427f6161c91419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc555c31fc86a2b17f554dfef79975420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abc0bfc509d51b3132fd2f224401c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61a83342a18aa360f5fe49340b94cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05280d847fe1b04faad7d932b4013b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab7239433f3da83853c7f956959fe1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88785cd2e248ad678af28917c3f3f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd8e2c43ca16dc829eda8f3dd4eaf6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30032218a11922828e5a83c4c1f70a19427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95519d16b45c9a0c9e59647a418200428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588483b34aba6afe11d4a2d37f5618e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b3a0717ffa3da34ccb10b24f835d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc09d2e727be4c180af23d8083d0ab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07375df4630d2b2b3f3b2a52f0e9893432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e71ebec026da641cce6071b2b5335a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc3c308fcd66128289b13625392c62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36dd715217a64e272df49b2e5d8384435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b237680ed92d1031d932e50ac178b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9d29b5b085c08648c8120de9919a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fe45d625982b1d2ae107c64324e76438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30205e11346b19b0434256af844f072f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18b0d4efd2ee47b0a220ec90b52ec9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b160a4d21de335f9da8c12810ac46441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77599134829346bb432cfe47158e8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191de37b344ea2ac883207a5593c9bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144e88c74f35421063e8dc823ab7029444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44feca0c4e7406318d567d75ed7535ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c60b3ddde57f5834b7f964e8b88e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d4aa05aff4dde932c1ed45abac728447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce72832a1f44835255f6fd624db1821448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded5bc3ad0ab42eef6ffb6c0e6c1b55449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a55686dd3a7b7bb15fce5e797bc948450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd98749a422b7c7ef62f7ba0a3cb8cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69794f1eef8008a6386630244f567f8c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ced876b9566bc857d73a455aad2c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04c9b27dccfd6bda504d15ea7efb42454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092aec6c200bff9d9213a7ad72777fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2bc280d56dd87a0826265112311cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7750a10540e83ba13c121ef4944a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9aa0d7ee2287bdc81c1e3c2d873dc5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4604a20ff5a9d7cf8fe1fe2ce6d96459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599c1292492e93f29281f0de583631a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7867ef37e128abd39a336cf90b424461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af541992ae332c444e780370531f105e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bad4502b330dbd33b0c6e678d61634463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf60bc9874f78ed84b45e677290d0f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f7fb07cf6bcfac86db5b9d443901a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adab22c3e195e59ccc94959f2cbecf0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4215f5aa2b3084a86dc1a1316db3e61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9204d11d7617e0422a2843a4eafb98e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab780d4bd25293bfa99e369518b3e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8ee7d45e8c6a146fd84eeadfb0d3d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfe5501b457bfd344ad925d090e2e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd438f0d98160b7a2e7ca20bbd3279c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3af2adff182c6db4f57b65725c59cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a8f296bbf158ce42f19b0156229ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d69f8ad5745dec25d22c3bea4ae0c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8186fe745fd186fe066f9ddc41e74a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9fb61b55197e84d300160e02b452f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c618f5295f1345296328d741dcaa8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93586506b2ad4947628bc2bef45c9e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b313e40eacbe0a170e1009a535959480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b79f395f743115201bdaab2251b48c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df91714136fc64c0edb8fd8b71d5e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6745d646d8f70e57330d2655d5a1ed3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d8a26595056c0568d217c559ca750484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdc971621bcad8b631fa2524d00b29485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06925315bab835490e9c9a2d00657e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650a0cf5b274181724760ca2ca7eda5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e1eebfb5fe282c66905c231b0f412488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4b9b0df91a8515163f7556e2a3feb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022deb17b9ac456805070b37d4e1809490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e642d60135a6fcfeb86177897d3fa1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad89e69e9536771d77aef166668226492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884b32c8aaaf043fd1a4bceaf11657a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b51af7ac4e76a175e70ce3a85854c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4ae42fded5011a33aed56e25f113f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02258dfb0b8df6cb98b28509a1157a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115a1310c951c8a72219e8c97bcfa97497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf147c664244784ce6dbcbcf420e48498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de172e5fb0c548623c5a0b8a4427fa3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7446ea6773984a9450c5ef7164a90a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be07b89b6d866c8696bdf26539b5c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b8bbd446dcd9429a610487ec753e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e5e80eae3002d5cb3974cf46d1a3b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18620be8a22c165b8a09011e37fa9a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc631ceda5b1966f9931efde7513835505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b386d5298df82dc1b808f15f0f13b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d71d02d2bc968415a9555b1fbfed4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929a38b69a577a90385601c34528f35508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb6127f8c04df19309fd3e6e73583c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af817055a35109c159668452207a7305510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d71fa124d28c1c9e0d74f375508872511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b334a4f849b2ffe741037d0abff82cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70c288aca877308187043a71abb05e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c6cfe83e490028dd50d84f449ebb2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72033142a8405937e3fde6096ba9f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339fedfb8375d9ca0e97b44f1368848516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c368402cd16b1e04dc1e8c23e8c674b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1708244884c922b3adeec4d4bd5808518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dc3535bc88c3c299bca06cbc4a149519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571c48e23d6e3617c7611132556c5aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3355c9bd5e84acd7ca843db43fd62b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6444b1d9c68099597e8503e470f9e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5c9d722c67e88d266d3c1dbe2d420523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fe549664e053315590aff51c9b42f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8098060fa1f1d25d46d0b49d2a1d4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0bc9fdc8335883325ceca685c4d3c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c7bc8a6b8dd1d3ff1170802ea822d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827143e349b44fb4c98cf099e12d55b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88cf229860ecabacffa66e6ca183f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e561d81bb554097dbcace529779269a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d93c0d3f686e17f77cf7ef852a46f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adaa06726492d68dcc8ebcc837ad87532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ca5373f8197d20d8ec35383325638533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123972d6fd7d7f89a998f4cf15e98a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6e2af3477e6e9044c96fc30dccab5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7497d32eae9a902959b9f73c5797ecd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d3bb08c80f4cbbfecf68d6096389b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aec572e69d1c1ceaaba3a6d658889e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15f5659be79aca9deb80805106ce2e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48f836d13850d831b53fc9f54e6e4f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb865d76d439e29847aa38e435f71e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cee89c43ebbb925d169da6f630f833542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e8c14e3b79835573a6982478b905b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bec2c021c5943e5b9ef908e7f7bd8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2222b235552f0acb9e4446fc48eb1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230409225523b8e74cb6b0f0991d6ccf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af151f5b2b30405ce9f4eaee57f1a28e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80dbab5d8f6b97ece0ab87e9fbb65c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003caffe6bb58c20b227ffb35602c0b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3772658593193dbcaa09f224fb7ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d69a25ab308d22ecf8c220b2c48c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971e723370ca4bf77c619b97e3def54552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b6ca6dfffcee2e50235d287f9e5e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470a4550ba29aa53d6de17c4591feb5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2332b915800f6ea8397a4ffd7d6637555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76629a2b8af8d02f908d7b4b7accdc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c478aa477dde10eaf2280c23cb8030d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55613d647acc7a8ad8cf16ba6ebe0bd4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafaafcb60a12cfabd44e6dcee03669559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98671211c79d958b1e5d8b511f7fd89f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a96849e51610f3af450a24e0cd80f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94464a6cfa0f707ba1a92878f81328bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955e77d98359ac2d728eeb56fa77cf7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacda6d2fb95dbd1b9c98981066bfda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498816b9a3915e407cbb6d8690f24a9f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e61fe34357a6ca307f06cc6780fb4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc79cc378bc20312bfd5a6dcf076098567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c3deac0d884659fae8e3c0ae2f512568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d144dff9bf18ed3cbe0383c242f4833569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6423d0bd6e5fa20bd8f33a768a0a71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c25e052604666df95a8479d2047c13571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68a54760a81640876a08b520d491e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7e57b7d0429ed13c4e5c45105647c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db7005b05a7e10ecbdda35d9e49c07574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2b88f157c59ce0b5da48d77bf2824575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1506eba6ef6f489db462386de42404576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66abc1804789311235cf9d1b2797366577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830b7e5d301a08d90ef9bea1a4db209578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2987af5698ca68f6b67b09c8f841c0a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebebbb93f116cca49bed15cccfa2a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3297196c9cc40b96f62ebe2c15da2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f852a33930c13822c295700c50a8b1f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474318b543b4c496c3a84ce52cb8fe42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1b76781eecde99caf264b402493ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4ab731da65e4209cc4465cba89e40585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60fe3d9f7a7b590c739b3e8819358f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34d55307919ebaea35389e2bb7301f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4c65805ec7f2246f5d17ed2ff4012588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53a55c2495affa527749a9bbe95263589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4052379e9cf26c655ff19cf2b22f64590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda30b444073056d107a0e230ba2dc80591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bf1b53019e038b3089c963646469b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287a6ad1eaf0c87c44193cc7808b64f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def03a78671906632f98b3d30af40a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f49cb8f85b7af59891df24a7185001595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c113bf6680fbc696ab29db3b1ef670596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661a27671ca718708e2ae68ea3e4119597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4934874b8d2516976dc4f6ec7c92aa4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c9d4e7a67fd7ab3f9410769ff9239599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42a807b87e1b92b403fc21d4fe6a77600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4aaa7ecad5748d2faca97ab89d84b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001efe2ccbd7db84aff5027e4fc4a28c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789450e94ae235fa1ecd75395a7b2a00603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f1e5e84e8146a0717e594d81bfbc8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2229fbe57486db73b58a270cbd745605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abfbbd2789865698ac0aa287322334606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4578fa063dfa4d65800321a7237ab90607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3792ed00dd968275c03c6baed8daa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1168117454d347e5f675444238ba913609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba49d631e1ef2a64808eb00e3878fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7497215494bc5d261324ef883e713a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b1ee230214ffe2b4c299462257969612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef257de7d62b452364646490f1c52098613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ce594117bd409eb88a5b781399081614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e502aa6993b1598ceafc6974694adbd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f1dd533bc31196106bc65ca9bb575616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fefc78ff38eb4a3fe9d3a479e0540617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6860abe7bf21f896ddc005e3a2304618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257ef4754d50092f19cfb25d6d70265619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a211905e433e783e2ceb997d92945620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d671d58015a9de973e176887299d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14880ef789da5a8d06ab23779b397b09622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807baef8ee6432a1a51b6abdc633e5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73646653610dc162b89fbfd499a54a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8033079892d44fc1e281ce97efd096f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8edf638ec2e1c09db9982d4af0861626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d023767860c1f3cdf50b705f49db6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a50726e92e0d59b1d5f4022f207b95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22170b1528dd512601b30d3576f06684629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e368d41dc5e5af7b75cd413f2cd6ef9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ed978645988a72be8e73afca209a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05901c281dcc27927b9ebb9cc524e4d4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a37530a3ac510084c90861e9b76bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdf7b799601f6f883ccd0e19dba60b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200531672884ab93f844b8ee44644bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db58f77d8d54243675b5b295370faf6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b0aa06f0e30b86df18ce96d0a11f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf970d09ed390fe0dae18d4746d4894c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da436d0c0a4506a1c711866d594c6d6a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36103db49ba93a1421c846dd34822c74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdca1253eb825f91aa2ca54428f22f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e0ce346676221f6401e7caacd12eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b61c9823cb11532ffb20f4157946e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024ef0f81b456577c3d18f0a2027cbd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b2ddd29bb08ed90cc77d861208d5d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1375798ef04e36a9ba5e5a798b7a2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e92c0acc9ea8ba8c41b3fc266a525647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0a19114a2b46c7c33a292b952cab5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c344f1982c4d22fbaa7c963fe175f62649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b1aea2ea8b9bbcfd735f9c4035b69650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d08c969b4a22a8d69bd30a99487828651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d4d769729d272e83f450ebe2789c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7ce2fff849b1a6c98bdace4e46394653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7234a08550cac84073f4895869f60654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a066315fe6bfa67387601b1e4d7326a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada923743c3c5f4b0c4597b305ab4f7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0366c05cc3f03e12a5722530e4c4f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9250d4df119ec36791241d49fcf7c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c57fe1b1a688a3cb827f814303178d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e703ca64755611f6d91c84c632302660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c14123053ed2bca1d16da615f5b98661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85601bf1f746d7bc4287e88c59d6c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b540a48c130c8c51f182cfce4a06f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d1d79781a6e2e3a9e84dcf6d78886664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329314e07523e1cc865c3c0e2b1e16d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518313d32f96a372d950a4c632d94db6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58e64d1eed29a1e412d7d959cf7327667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69affa7622370a43fe878d4a906e6d57668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bd23897ecdfff8a22144de024746e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075f7a9bbd873531593e21faf7ff522670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687192da3ddf676a2daf1b585c7794c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92e2e171cb9f4a4bcc4e911f373a1e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff0f7419d9d39bed87699a963073f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2021cb375bbe0669e6cc5ef9a476a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3427e558555cc14fdb645c3aff42cc7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa30fc5feb77bdba5236e59ee37cdc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e7245bd93df1ff48945f4ce3a3c76677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe935e1e97e3ded47eda7aca778a890c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98547397fb6d891dd008c5ac64d5f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade642ca34f822e21a4ded092f8a328680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8f5289aa597cd5d924127ba18b92b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87080a6aae3337688190a48a2df67bcf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3d70d87ce74483e76135e53a1a3d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6660b3d045edc6a0cb9165a31922d74684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdccf4f0d5634e71683b64e5f4bf9d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb00f2bec7b1709e2bf976dd433656686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846d84397a4d982198c7869dd9a103b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59909193db2eb6f6ee0b4594bba7ad5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e98421fb74532e1d7e57b17bffd3ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb555b8efe2b9981eb6c809ebbc4e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deca8b77f01c7581761a4252bce4d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663a9233bb841cb2c124b847a71617e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9ed127e3fbe2ef14b741351e94a65693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ffc20135c7e008ae91b798ce06f02694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84e7792e844990f413cf849bf379a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76591bc180d7c45567536990c4cdad3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421671ac73b01bd3a3813aae02fb5358697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db54c5244eaf0a27a4abe8e61be8b8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef176b1cb1920d26804020b14ec5496699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe96bd0ad925fd93b67f2e428a26dcc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd35052495429e0a08f2bd563d57f4a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdabe39fb1602d619cb1a85d22cd16a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40808ead483e3d4ea0513bbcd1d7ca89703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee759578d3ead8ced092e4e8b3272fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d499ef725390e9127b03fb5824d000705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c6a2efdbb8165cda878003d58e577706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb67101fe71792cf19ab4e0fe96c729707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6afba61cf1f6c3e142c6488736800708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c335ad17f51a80eac2c4c6bf1ead89709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fe609a03a13eaebe93e89bebf76e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b74c6664a54f7b233627584f973a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76e1c69abdcbb9890050fdea00dea5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9aed158dc5fb439d10debb350037e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee350d2bf192671a934208599af9f24714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b04c514b89d6daf4b6798ae947f00715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f50feaa16165c714a19aac13b31543716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1856c37120d112b4185ca1b019d2eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc1db025e313f51853c2bbc7f50342718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dff37569d66d27cc272e8d6d8815b0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dd326ff120649735118c2037bae1a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89511e09e34492d6a9821b7801ea6a25721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510f31133bbc305f47afd90e10df29c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9671717c4c43d57acf9813320218d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8f45b2bc917cfd03ef494b64192c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b228f3f22b6aae8c320cce0c102ac55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb856e47f58e01745f212821366dee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e396297fd5b7794c1d3cc9a61865283727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049419abfd81efbb9dbe4fe6a8a1ff3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b22074fe255efb0ff948036d6d869729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e490d42932fb5cd70caa27a880842730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6fa227ca1675cc5cb46b1f111a124731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d439b895ba9f1d54d36750342010b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460842c3119e2ba67328f0f512410e7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbfa7e80be06f037c4a7f47b56b75d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d31066c0c3a82e888651909791b8e5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a4c7877a9c98d04784084a59517b7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0116c52126a6363035b3ea53acf30737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4e4f1677d863b51e51e51dfe5ed3b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8057914bcc513280c938c82e1bb56739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a68cbf536b1a5ce503dc386f2520c3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da78c50f3b4efb247e05f19dffa164741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3505bd0009bb8a06122cc708f5b420742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb5c8ec9ac5899e772a117c6b5a865743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e0295760d889e0ecba3cff632234e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c1b4d390531ba76f9a99cbe4ee195745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d90239dede9fa4eb3dbccb3966649746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc28d1a62b42bc079d82b12199161d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1f10df21c152ce38a0d8e5ee28682748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365c06fb4bfd72360992d230543bed0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc918a05909d06de6bafd294eb5f418750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328daea8d704c00372453a259ac59ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67eddbe5ea5793dc55286c8dfafb7c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc4ede9b2d7f399fba3da42c326100753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfccdb67586dc5e6398400890c6ac92754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162e4209ab0b4df0db57b62dad74b69755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f041747c2d07d45fb87643c929974756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c6a383732d6635409820e107080e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa366e2acc3666ba6e6e083c9bae0a7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c43401511b61f8e9f4fb0d9e59b246759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95402f8a2a11c9dc2e81a1da22601849760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ce0b39d546ea6bf666b5413419510761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163b97b0890314117d6c503bfe2e45c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f84c967c699df35aca7b9855773cc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007ac94b3f856afc2adfa4cb90d8ddb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3ef089b87029b183663299ed07410765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af3c8327b8a5dec6c7466cfe6817ba766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70972c58889a78f909c7091ebc12ead6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd7d5d00f1be906831bb78bc6399ae768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3987679a60e9db2c12450e0b4f57b8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f975cd638422ad33e96f37146e2418770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196020bc8296ccc1e4d4835b2c13eafd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3eb8931adde23f3dbc2279a3e47b8e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be30975137742b135181dd196a4a65b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf34b0d2e422d9762bfcd122626562c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff558df21f0032f1c1eac7bfdeca7e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd30908f8d3bae53db825763d8d185776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ece8b2aec99a9a3996259d3364f2b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c438114284df4ea42230c1c15d0623778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd7262ffe20c17926dfa25aadec567779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3071bc7c001a6983d6779bdcf4c5773780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64190292ba4ab42af56ac9adc7405e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0799e82d420d0b908b48db2ee7e76782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64309efba9f6fb5f0d5ec70961b7449783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3054aad316f6e838d39d18ac045ec27784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf345bd11ea5d0cdc51411ceda652fd1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd631f341946e4738e0a7d536a0e55786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f67450d02c6f047d59d85290fd835f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c2a426ffcea7ffc50650e438177cf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585eaa6d4a52d64ee74726ae9668d66d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85beddb8e4f5468e5e6588e743b3113790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c8a45f97b32134750f3c8e3f87b87791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e3f7168bca4564a6b9735185f27c3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603ff080cafd328e4c99ff9d5087424793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992494085a3eefff5d1322a5de030367794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f416450943266128b683f25b5825c18795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c7a6f1e54865c18168192f2875874796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f7d838f478439ea4735b55f431192797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69c1d29c4860ab2ea61784b824d16c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c635c884be87f68832c176bc7cb1c65799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23508abd023a387bf2b0d36845904a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cc415067a17ffd440383e54a64573801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2ddf8378c82a10f16bd8c9e9a4b32802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca321cadcc5ed59166c7e9f7c66c09803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd007f8af40f5d0cb6b865021818f96804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff8c8e6494907acace42cb7a93160b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2652f515f44c1e354ed86f47296a4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff075969841000c8e39f18c2a86f764807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6193e5dcd5a83bf6cefb64553d1765808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b976882b7ab26908ae78bc180c0e42b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b6c57495fb4fd698537d975feb67d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150ea064f17c447cfd8f14f1916f90b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92d3b0b7581dd938e1bafe5f845f06812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52edcee9ce3c712f40f004f43d24212813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624c09467f92bce25c8fb43b6a03182814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdba50a06da0b59ff1b3cf28f138d98815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332ecc9337c0db5b9e37a5e50c8fdee816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b0cd8f6ba4de5efd7b589792ca65a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb2314e545eade8a33876d398a01ed818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3ea0a359aeba1bfdaeb3bd8cc437b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31bcbd82cfbf765db99794e3cfc064820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bad97862239b49f896a1c480d51ef1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea788a1a49ec8c96c3bd856cac3c3d5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7e2e81ce743a90d04e545424fe764823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae97d6b9deb110797169d21131a0f2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b410cea3debd14d6b389d592f1de0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b97aa01a86759123586a643aa3541826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb707e993edcf0831bf51d2430597f62827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f54254afd7bc77245c8f5b555cc5d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170ad8e902af1640db28e94d3a62225829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89f2407625d79ff83b8a4357216779830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4fd78868f1760f967c99762ae7f99831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052cfd235a188331fae0412361c31e5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537533533a924ac454df5a194432321833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c4aec2ec8773708058733a0623f97834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e62671ecb84ac360560d0efb6cfc8d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f475aa9c7c0098a0fd65b3d9341ff03836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee63384a0ef418cb7529db31fa7da16837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e29956d59a75018d889fa5cb64dff838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5e5c2f1246d0b995467f737f6a715839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383477b531b042bda27439e42e46785840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810406610423cd2ba970135b9ff15414841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7b4b71239a96f00cf34e9e6807e9f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006750131baf70105105091cead42ed5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238f271f28fd2a0c2d0876de337233a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3563a71609ec5c62636ddadcd986ea845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4195f188934259642935bdf1f029810846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbd54e8fcf9070a6b3df35fb9b39ed847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2d40d3dd1fde8a37fdda410968917848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edde320d4078d2a513beb89116a212b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ca86630f7abbad851b5749f061dd2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a2386e5ee82df82e2d72e69e236ab851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2b1b844c213affa9c272a5e5aaa04852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b5f4e4a6ac14ba09b93fe4b4f299f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f96596137a2c6405cdc36897689f34854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56deb8f9640d258800a9747e472fbcb855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a2d2e5e3d2b374763ea3b1d3f70e1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207ce17011d77efe9d947243eb7ea19857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e77e6b3e31ee761071a15083dab3e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee9ee1e5dc148fdc5af152409ee246859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb1b123efbcfb843bac5e05b7e93bb860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead8592796b119f5ff1bdb337912fa4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241185d6e26f47c6fc7b3a41440017ff862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b53f36e606a678c2caf26a1ee9caf863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f4fff11ba9091efce9ef0e8a79de5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4d72f52d942274478c3b1fb5c8b42865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3616a145ada46518e4ff6080b5cc6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6eb42aef5945632aceac8902c07b1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f27a519028ee92804c3998c729bb3868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22207e2e274ca0869a429b984403e9f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08708138a5c82b7a075aa5bb4c882f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39518047947fc50ab55360614ed719871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb4303dd38670fc65a171d68cf92f8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed5d0120daa15595f7d32f36dddc0e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944103611aa1c6de8831e74ef7f3efe2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49fd4991d02625c7469a1d56db12ec875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b324d228f0116173fa9b636234e0aa0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16431ba9f9c05333beab116f8687cb4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101754478a439057291b91fc5e6dbeea878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79219e02974694e061f2d216d2a7409f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64986e4bf4741f5fd01db3d8476bb3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec96c33827bfeb09dc71a589bbba07881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1b79bbc6b51dfa1e703e54c0d7a32882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa3c77a2b435056053dd06924fa22e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d04f098212c67c7b608caad1be2278884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4979d7303a1b9ffc2bee4070cf3ba83885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6021012de9bc30050632d78b03dd9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9801c86d47a6499491c37c50e83f43d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30479b68543279e596caa6fce194a8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9823d7c13028e63289d2e7ce3248b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9affc75f2f6f407f4699704406690890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d24da5f8d200ce065eacba714cddb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a91c62360a33555c69eaf8e8968c1e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81541bf6edc4bced5f88dc62fd161ffa893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd92411ff0a286e87ba374405df7f5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9b6adada84de1b0703e00340518d9895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1156d78f82b71b93eaa4923fab252b4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399193a7f04caafa02fcadb33b1bc96897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3b34cccc9a3e52afa7aec49e72899898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a56b4c705ee4a05222b1e10e885a6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955fc7bf4de2a8d3b960212e944ded7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece42cb06053c3339b15423f66e4a010901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034b7ce0a9d312757898f801d500c59902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db8ecafc825e90c496d4f6507f2e85903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ac57a6d763ee7498bcff93d2beabd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135927b05b982d00ed70d51e58291dbe905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d6cf9ec014c25e0c1610681759c64906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23a03a9d4eb280605c41bf42a68ee3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49ac8a35d1b771f7a9436fc26137c4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ffd431702f96807ed421936b0dd86909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef955fb77d3bdf6f413414fa75ab65a8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60664d7fecc73ef4b26bf952238f213911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c7888a679623d8d4a14249dd4a3e9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061484db584b063d863b356b1c78a9d6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e36153cf0d4354b7f1564ee8faae9b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c89f7da5aac49dda77c8059da7bf39915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09724d809311454ac07c4e74d4fe873f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36e842b7c0726789854913e887e581917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aee0d0c5375803fb702f893d6305dc918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f4346ab1c7a55f07d0b834d87c96b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb20e94d0177569b83a55930de796a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39be275779357e1332d5a051281b43921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bc5ad7cdd3e19daab1876fe06556a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d2dfa8522e37787663f00fc4fcf7f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cbebbbf3b0192a0d57c8d573b0fb3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d8840356732b42f7b480b46d9a698925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8ca70697ac9e921dfa992fcc8752e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81b2b47cd37df5c210336457d14780927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fadb0f3c2953de26ce5bcba9c67c53928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f529b1e10bf91e9fbd412ed960895f2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a60dc538468c98a856b84d016aed8a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da849e8b0a30c3f7b192dd0aa504a32931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99a2dbd2aae06d1eb1dad865d0fbbc932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2870e44f3967aa519a4d5d1d84067933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf235f1251333038ba320fc63330df934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66909cedf22e90dc61063fa0fa9140d8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9254197dc9583894be02c9f7f22d9e3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5fbdf3baf92ee72d4e39b14b4e84f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26b272d67c5dc6679bd1c649b49fa5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbed02ad3bb713740e5fd5f152d7f32939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548483f9c090511528842a644dceb896940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1082a9520bb811d226ccd6589f4c202941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b98221500aee7dac3a36971afa5981942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b8c679e25364d95950a3815ed09c7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e6dbe3df78b59ca8b7c080944bfdf944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cab267f64b037ce811f978e630fb9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f44bb9253d9f54febbbb90d143de5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174ff18993b4424d2bc1d7987856e74947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6260bcfa20ff21a12026d8ed2a2df948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bca304155dfe3a0c49df707581e3ff949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ac617c916746def01902218f78fa4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da380b5cfc730bad9feca09b403a2c77951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ca8ab61fcef1b5909b46e8dcc099c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b921d7d8507ed943d0a911cf03af8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241515a95c8ff2a999638f460b402e11954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e59fe82f51ad763619e40ae98f3375955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8cd43e39ece058f51463ce1f40c57956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537a8ff102a114ad4a8e62672a13da8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b6b7d9f92abcf640b30d296c96666958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daf0110f356454cc30a713fa32f85a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e021949161f1f334e387a63d0ee4fe960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ad6d710c6228271a487901eb85256961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0ea3b2ede0ad7001470e1c7d1b30d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45ae8ea29501d6838f660edc457902963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5dd266eedfa9b6370ea714b40902a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b18ed559852d0038b54bbdd2a7aa8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e498b9a260b40791f11a786af2e995966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c385e4b98fd58c0d2671ce1541786967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bddf93154c4c2a7cc90fc29b2314968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af28a8fad1fc814526a409221e24a36969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec82ad1ffb78b4f33afe19110707c45970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480665b0d21459bc7152900b84577bc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b099970a85bffccbb370e407c6d2e20972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2d9804fd722e2dd9c2b59b1595373973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710ddd34b79a2b91d85bc3ad56d84ca974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f39abab490bde07d5c37aaee5eacf975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -34782,9067 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
         <v>15442</v>
       </c>
       <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
         <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
         <v>15443</v>
       </c>
       <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="E307" s="0" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
         <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>15444</v>
       </c>
       <c r="D309" s="0"/>
       <c r="E309" s="0" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
         <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>15446</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>673</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>15447</v>
       </c>
       <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
         <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
         <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
         <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
         <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
         <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
         <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
         <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
         <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
         <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
         <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
         <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
         <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
         <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
         <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
         <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
         <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
         <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
         <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
         <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
         <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
         <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
         <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
         <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
         <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
         <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
         <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
         <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
         <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
         <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
         <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
         <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
         <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
         <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
         <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
         <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
         <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
         <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
         <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
         <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
         <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
         <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
         <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
         <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
         <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
         <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
         <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
         <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
         <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
         <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
         <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
         <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
         <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
         <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
         <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
         <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
         <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
         <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
         <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
         <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
         <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
         <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
         <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
         <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
         <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
         <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="C358" s="0">
         <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
         <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
         <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
         <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
         <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="C362" s="0">
         <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
         <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
         <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
         <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
         <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
         <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="C365" s="0">
         <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
         <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
         <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
         <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="C367" s="0">
         <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
         <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
         <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
         <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
         <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
         <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
         <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
         <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
         <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
         <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
         <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
         <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
         <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
         <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
         <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
         <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
         <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
         <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
         <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
         <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
         <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
         <v>16597</v>
       </c>
       <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
+      <c r="E379" s="0" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
         <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
         <v>16671</v>
       </c>
       <c r="D381" s="0"/>
       <c r="E381" s="0" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
         <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
         <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
         <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
         <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
         <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
         <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
         <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
         <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
         <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
         <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
         <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
         <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
         <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
         <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
         <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
         <v>15469</v>
       </c>
       <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="E389" s="0" t="s">
         <v>829</v>
       </c>
-      <c r="E389" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F389" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
         <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
         <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="E390" s="0" t="s">
         <v>832</v>
       </c>
-      <c r="E390" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
         <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
         <v>15471</v>
       </c>
       <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
         <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
         <v>15472</v>
       </c>
       <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E392" s="0" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>838</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
         <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
         <v>16038</v>
       </c>
       <c r="D394" s="0"/>
       <c r="E394" s="0" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
         <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>842</v>
+        <v>841</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="C395" s="0">
         <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
         <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
         <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
         <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>846</v>
+        <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
         <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
         <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
         <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
         <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>850</v>
+        <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
         <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
         <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>852</v>
+        <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
         <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
         <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
         <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
         <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
         <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
         <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
         <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
         <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
         <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
         <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
         <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
         <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
         <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
         <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
         <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
         <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
         <v>16600</v>
       </c>
       <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
+      <c r="E408" s="0" t="s">
         <v>869</v>
-      </c>
-[...1 lines deleted...]
-        <v>870</v>
       </c>
       <c r="F408" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
         <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
         <v>16601</v>
       </c>
       <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
         <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
         <v>15374</v>
       </c>
       <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
+      <c r="E410" s="0" t="s">
         <v>874</v>
-      </c>
-[...1 lines deleted...]
-        <v>875</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
         <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
         <v>15375</v>
       </c>
       <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
         <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
         <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
         <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
         <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
         <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
         <v>15378</v>
       </c>
       <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="E414" s="0" t="s">
         <v>883</v>
-      </c>
-[...1 lines deleted...]
-        <v>884</v>
       </c>
       <c r="F414" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
         <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="E415" s="0" t="s">
+        <v>883</v>
+      </c>
+      <c r="F415" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
         <v>15379</v>
       </c>
       <c r="D417" s="0"/>
       <c r="E417" s="0" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
         <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
         <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
         <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
         <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
         <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
       <c r="C420" s="0">
         <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
       <c r="B421" s="0"/>
       <c r="C421" s="0">
         <v>15383</v>
       </c>
       <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
+      <c r="E421" s="0" t="s">
         <v>896</v>
-      </c>
-[...1 lines deleted...]
-        <v>897</v>
       </c>
       <c r="F421" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
         <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
         <v>15384</v>
       </c>
       <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
       <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
         <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
         <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
         <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
         <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
         <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
         <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>905</v>
+        <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
         <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
         <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
         <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
         <v>16595</v>
       </c>
       <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="E427" s="0" t="s">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>910</v>
       </c>
       <c r="F427" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
         <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
         <v>16663</v>
       </c>
       <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
         <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
         <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
         <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
         <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
         <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
         <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
         <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
         <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
         <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>920</v>
+        <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
         <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
         <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
         <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>923</v>
+        <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
         <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
         <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
         <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
         <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
         <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
         <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
         <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
         <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
         <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
         <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
         <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
         <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
         <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
         <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
         <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
         <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
         <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
         <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
         <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
         <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
         <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>944</v>
+        <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
         <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
         <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
         <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>947</v>
+        <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
         <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>948</v>
+        <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
         <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>949</v>
+        <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
         <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>950</v>
+        <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
         <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
         <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
         <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
         <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
         <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
         <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
         <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
         <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>958</v>
+        <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
         <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>959</v>
+        <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
         <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>960</v>
+        <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
         <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>961</v>
+        <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
         <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
       <c r="C454" s="0">
         <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>963</v>
+        <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
         <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
         <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>966</v>
+        <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
         <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>967</v>
+        <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
       <c r="A457" s="0"/>
       <c r="B457" s="0"/>
       <c r="C457" s="0">
         <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
         <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>970</v>
+        <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
         <v>14337</v>
       </c>
       <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
+      <c r="E458" s="0" t="s">
         <v>971</v>
-      </c>
-[...1 lines deleted...]
-        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
         <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>973</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
         <v>14338</v>
       </c>
       <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
         <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
       <c r="C460" s="0">
         <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>976</v>
+        <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
         <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
         <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
         <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>979</v>
+        <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
         <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
         <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
       <c r="B463" s="0"/>
       <c r="C463" s="0">
         <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
         <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
         <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
         <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
         <v>15426</v>
       </c>
       <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
+      <c r="E465" s="0" t="s">
         <v>986</v>
-      </c>
-[...1 lines deleted...]
-        <v>987</v>
       </c>
       <c r="F465" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
         <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>988</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
         <v>12264</v>
       </c>
       <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
         <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
         <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
         <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
         <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
         <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
         <v>12330</v>
       </c>
       <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
+      <c r="E469" s="0" t="s">
         <v>995</v>
-      </c>
-[...1 lines deleted...]
-        <v>996</v>
       </c>
       <c r="F469" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
         <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
         <v>12361</v>
       </c>
       <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
       <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
         <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
         <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
         <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
         <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1002</v>
+        <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
         <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1003</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
         <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
         <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1005</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
         <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1006</v>
+        <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
         <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
         <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1008</v>
+        <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
         <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1009</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
         <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
         <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
         <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
         <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
         <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1014</v>
+        <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
         <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1015</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
         <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1016</v>
+        <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
         <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1017</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
         <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
         <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
         <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
         <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1021</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
         <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1022</v>
+        <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
         <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1023</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
         <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1024</v>
+        <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
         <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1025</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
         <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1026</v>
+        <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
         <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
         <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
         <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
         <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
         <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1031</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
         <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1032</v>
+        <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
         <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
         <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1035</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
         <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
         <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1037</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
       <c r="C490" s="0">
         <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1038</v>
+        <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
         <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1039</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
       <c r="B491" s="0"/>
       <c r="C491" s="0">
         <v>20246</v>
       </c>
       <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E491" s="0" t="s">
         <v>1040</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
         <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1042</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
         <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E492" s="0" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
       <c r="F492" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
         <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1045</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
         <v>20619</v>
       </c>
       <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1046</v>
+        <v>1045</v>
       </c>
       <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
         <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1047</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
         <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1048</v>
+        <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
         <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1049</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
         <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1050</v>
+        <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
         <v>20696</v>
       </c>
       <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E496" s="0" t="s">
         <v>1052</v>
-      </c>
-[...1 lines deleted...]
-        <v>1053</v>
       </c>
       <c r="F496" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
         <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1054</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
         <v>20698</v>
       </c>
       <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1055</v>
+        <v>1054</v>
       </c>
       <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
         <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1056</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
         <v>20697</v>
       </c>
       <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E498" s="0" t="s">
         <v>1057</v>
-      </c>
-[...1 lines deleted...]
-        <v>1058</v>
       </c>
       <c r="F498" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
         <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1059</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
         <v>25702</v>
       </c>
       <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
         <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1061</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
         <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
         <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1063</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
         <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
         <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1065</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
         <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1066</v>
+        <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
         <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
         <v>18081</v>
       </c>
       <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E503" s="0" t="s">
         <v>1068</v>
-      </c>
-[...1 lines deleted...]
-        <v>1069</v>
       </c>
       <c r="F503" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
         <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1070</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
         <v>18082</v>
       </c>
       <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1071</v>
+        <v>1070</v>
       </c>
       <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
         <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1072</v>
+        <v>1071</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>