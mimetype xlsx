--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72430883c08c78aa7dd6e151619672b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac912414904c371d6878921c6b7f262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffbffb8b989dd8921a926571257d693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bacdeab180e77afecbc8900fa030e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435e85f9941e80a6123b9b5566fe47c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028d38136670c569652d5f206a529c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f90f1da54eb826d9444b5baaa2e857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c115f2905868c97a59b586d29b331a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b6dbaeaafcc15c5e443dafbbb146a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce493b32f78bac94f09b000e0b157b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249360f21fb9b6c3956b3fc7a6a70c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d156167acb00764fdca142fc1bf4c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8e1b65342efa45d4597b58c62cc0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4646ddf6004a02128986f9ad80d8f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73049a5359cd70936f89061cfe8edb1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9612357e91b40a977714e3e7b6b1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e117e005491686785554ede8c81e77a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905de708747001f4d25301ce0b3d1b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97d1cc990d59a1dca0a2c88471ff4419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97482771757eff98bed7009c2725a46920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a4e3c3fe59497a1d6d92bba261f8821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac01ee6e226ccd9df3fea77d8498cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cf0271194f724206865b46fce8dfb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8a3b4fd88f7a9cfba72ff1f3ad61924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92744aadcd4b41a0834845ed8b0103a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d2f4db5443c9561dc6621b02031d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7ab9ae1928bb08fc3731f7cea699927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b1b0448630e210ebb4f90de570a6128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957d28f90c13e599f55b9ad2f36a32e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae65a6fc0fab388fd1998d5489c53fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c845f597a1d1ce2441fa4bd4a2f9cf331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18b6e7842ec3427b3e3a767da52f6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fbc8f8b1224f9336235f8e3318e6a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6a50ac137628a1c5fbe0fce04d5d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262aa0ef6a7be2913a7284d65db6f9f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae1a533e6d6688085dfec34f651d6f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b663d12287d0739fc5d3052a77762b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526914544b66989ddf7a7e111a605b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d23253203604b40282451ee9ded9b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3cd4d910c04bab2ca3a8080172d2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245492da50d855cc94f02690afced3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a85dd8ba5cd2384534d1fc01a0263342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4c28e0e41719903759a3a60bab50a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda00609591de96fc1ae5035ce6913344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5be518d435849ea6d3d72568b767045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a975fdaa1e837f24d8f5e1a101acd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e864807380da1aeebc130dd88e28eb947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5726829f778933e3d0b59cbd41aa99f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6e94b83b3c7292e05371f1451360249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931e5497858da317b1805eb587e221850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7683cff72b3cb4d50a4e1db84b6cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc221c588167b1b8f90369f4ac72b4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d0e2ec427299c0a5baf6faf322ad253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ee3706ca42a99c2761e18f7e13a2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e4e2de2efe1a02ed14f807b04797c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf73071f1cdff3c5cbc87edb59487de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a045ec2c1c63085675be688e13d368b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0f9aa60a22c77a6ba7537191b4a4858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdbb25c6f07f9d4c266403c99f973f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf01956ed436914960feff1a6b1d8a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869eff151ce8005f0e78f8801c8441561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1583e9ce05db73b8ddff36de2d0d72162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0356e4dfce95bc57b8c2a1b78f42aed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b565aec63168ce7c65f4e5db17012f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dde16c02579869270b1c41a46ffbf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff670697a35867c1e381d4361b245aff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409226df734de68efd9ff1d1a01ad00667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3bd6850fc191f1b521ef2d4ded01d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4620b2402690933281e0089c0372c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f592e81146accf641ccb5f1ca4b3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30162f6eaa5c34ff4c4c630f663233871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fe478ccffca9e19132654bf76ffb872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaef0aed13ab0acd064cd6cd317dfc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a74002bb42a882f8e95e812ba7ab0674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afa1f0452571ae82e3513fb0abff5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624d87e4e05d74b1864ff9038d5857376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efe89c3596700c45d2937b734d291d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6a3a58499f4cafa7d226fb166cdd078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589a9f471760c8ce4d5cd9a2d1c1a6a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d48e7376ddf46d2e53d9fe354799f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf7718a638cf33dd72c9e50408fdbe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623abf579ab88bf10727b502dea14fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58d31de4bbf40af8eb903df3bfd6c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8188e37d7c7b88b1ded11152faeed584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870104750986df3320647dd25718ecc385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7baa0370afef53074664c7ea534a1f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad810cfbfc5a72f4dae9b1ba721e0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76315a30fc90b97b2f5b050ca89ad2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b54a2200961a521a60e33fe579245989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a360fd5df554e9999bbf9ac2a459af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5156951d3745fc3b9a6d0d13559a5b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd542edccaf6e6fcf9dce5e8b56ffc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be4dfa0903eaeecf4ad4cb3eef8a5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61bb6ed3198066b4c592646244aba594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e8e0af38c69ed2ddd665caa1ff9c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c726f1e8fd0310c0bcb2e76a53d7e5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c460ef5196622aea27c37067ba376e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd1c71da73336183f808b09b6748a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6b9f0a2adbe9fdeb15fada51fb12199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db95c1cba16ff2587d4e384c5f5717100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bfd60447ce7c449db8eac838c3a73101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fc07e10d4a38324e29a452c98dbe9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de1ddf01c3f12fede8ac0b376ff2c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b95a7754791cf1594593e398a6a24d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c06da066a8697169a1b5140e39ed5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594178fe614b21506a3fb1544aed517106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50666f635b77e36bba854139cc54a7c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc45e33312e6558dcbb2c2260fdee34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074c82120a5e1583add5a8804769233109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20807677bb1f91083ff36ffac9e701a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785647be3a78c44bf78f17df661227e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f48f330b57a5df0b08a21a6e196fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc94c594757e6c9227b01965ea7373d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfb20ebc7e27a1bd2cbf3a8680efc1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89aae040704967e810bbdc3e7821ac2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2beb96968f1b6de1843aac8011909f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cc78f61ea5b52d9f0c29f81672076117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be9de9de5c22bcb95dea56135f36f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21bfeaf0a4cb423c7df8f2b9d4ea7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7766f32e2952a7b91447a70fdd036120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a456260cc9328e333f35224bf6949121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40c3a224273c36fbae42829ca8419c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a23a703b9f642e3c870ec47f794f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ed9190098648fee3f023abbab6312124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f702e6876a9fe994429183d41d5a10b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971232a01bdb322898812dbc23b58cab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589c35be725c0dfe1f4470b2ff2d45a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a63af51caa539f51d7e26c1d097c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6bc6a45c165bba937a843e6273891129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7863f30c86df1c8dbf7f133f8f49e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc08b2b46a9909fbaceb5442af1f6ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc5f71f35a74f0fdc15d79c33e85e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a3ee138792ae57c14f4ea8cadb355133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045a26526f7134971a341038b1886a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5b033dffd756adcc3022d7fae975d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab415b952948a02d06ebc100e41f0e00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6814c0f895be98e93f039af654bc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0e68f693458e726f51b211dae74ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2a2e747fb689ed5bc0bf6c23652b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aade27481e57adf090662129d1a395140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7843de0449b23976a243343b73e68e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495dd41e4dba33875c6659e14362283142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f609c74530af5a106ba3ecac4815c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9957e96e40e46d70c0bf05f4c0908c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12ed2bed1965c7e59ec3a3def839cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9124ccdcfd164ddce70924946f018146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e6d84c26ace9d95492937b7acedaa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3d55e503f28cc7420f73f86531845148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5564215e67c215cbfc81c44e7303c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e745bf0f74b550e1ccb62e75f9c90ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de32a9679290f5ff8bca495e34bb63151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b03b3cf2a50b6c14501f2f261f97bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6415f3f6a031996037821987b4e79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b13741c348b954b70b58fd7319c94f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd2b38b54d8a1725525253fa700b6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45f4577b6f33486671f14878ba42e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478006c7da15b7f069813357ead4266157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee77c635895dbdb73f62f79c15a5c64158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33769f2ea859bc25a48e41eb9345b12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e1d62541443f15f3356f4ed090153160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35381f2e6af5f220b8333e9f55e83fa1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ecb1875b4b5f4a5eb0cbda5120efd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282411c3680ec4636f63b634e11f208163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efef2040c3bd6098df4541707922c86164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc34cfd377a3c19a13500412107a6a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275271cf867bef1cf3d4df3839619ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71445c9ce361b0f572b854e44552864b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231c1eba6c37f2f7e32362faea345dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65a910b1d473b064ca12b0d694c7bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801f035ce6c57613e5372d99078d933170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f1fc3923c9ec0fb959ce5302da5c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162450de406e06553e12722d82313cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0bf38569feea223cf80331ca64aab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61514c230076d8c040cf26bf93e44915174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb050a89a0735b381b37911d216904a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319512572a43d609742bc989d84c9eb9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2c7cc2cf1f0c7c5e6ced2b8214247177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e236a974b66e8956d757e578200de5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbff107bf558e4e2eebd7b3329a173179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5017ace9a1f36d516974b8fb60b5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92cf8a7e113d87e7b574a70d7f22c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0780d10a92e4a1a6dc74ad9a53324182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9779c1ebaf8a7022e1c2427168fbc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28480542444bd4baeec367de7be6c499184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecb7fa32b6e8652515e3b2930e76a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265a4b019a4a9d9491b56978fa16875186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbce01030f9cd9f522094a439fc0a07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e61288fb5e3fb6f329facb911b595188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece52ce247813a8e170565d51920c51e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c204a0b4591b4d70f08780a4b14f11190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df438f508eddc73ff4e94f9014c7f38a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824908b7f74db23220892bbb5cffc02192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d270c3568e79cfe126dc8938b8c5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf63237dc25ccc9d0dce053828c0eae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f73c418d08459a21b30323fb969d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcab0cde3e616da0e40fd137c9b05e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601652a5357f5733204d591ad9b7305197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b01a5941893ec55c507060773962ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4a10def9137c0d78039b1b526fc3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299eb6897c9492d3ccbde1583e58728d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e2792ce6cbb4d256b81331bf19e4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1af90df62aec37ebca0a98740cfc3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae5603767ecb0493d42bcfc6f24113203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e2e4d8eb9097873548e0a25a71e65204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbe28fd4c2e3270bf1f4bb7e921c90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9afc8a874474b7b8f5090f5bdd87b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570745ad152ed7d5740373d2f0467e8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c2278a3eae76ef5b57afae6bd0175208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21c1203c2c437d20e813e19572427f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790e16e6cb2d54b4872c242c47d8999210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc0dfbcd033bc56ef3ef19e0ecf746211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a9748d54199e1292b8c66e326d694212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f2444c248987c766f19b6a63091fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27401e3272ccda9ed7e88841d3c80efd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb23584cf09734e5f339eab4d9fdc1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce181819dd632cb8083e617c2d581a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbaebdb7027caf103ad63a7525a334217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441eb44bacd04ad8dff73c7ff2391ff9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74bcc606734041bdd7e12beb34a47c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00178dd50f1708027b21f5203e657e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75d9bf76a3d208f22f57685f881728221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae768c3689f4cb5c6c11e0a0b72f6d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f0077df7b1d47b92440397e0afc34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d831b54d92d584d25a0c244f40767d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab01ca4858abfc4b90170dc5180236225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc44e27d2333e83414b40a4a163922226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10564f601fc303e95268cbbe40953db7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500417aaca60014edf689fc0d446f2b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954fe33b54977adfe901a2f60fd66af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46316c3d6ddc13fb86362477ff0d1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a20d671dad5210800abb5fb7b88eb7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa504e3493faa69decf56cc406d1795232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3b934d31ab27777d7e75ef5f4c7bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516052adfd25a5be72531d91c2badb1e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac9c2a6cdbcbe147360c1727a7bc60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daa1987fa993fc95edea0fba8ba26a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef380045c0e9941a04c07fe033f88247237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff76256f24fe56f75496a611050b18e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539289361fddc86ad38ba24d58574886239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da499d8c2bf65062071670acc84d0430240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff692510814ecc5c9f7da5a7faab90b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e3e97eb3e50780868ef8471d6675f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f67ac500328217854ebf608a964020243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896d196c6f6913381651c6fcb4a56c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20241b0cc6f83eec622e7834243fd9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7140b4c26c97e012ea6a5a3c40642246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4d6acb4d8fdb33f55cd51c8213763247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb720bd43976eab072c786e5d114b7d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69398e150122a72934479d2047d6008249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daecb46bce33eaddf3176df4dec3aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ee9bebc25a0c0bac9da571f131e05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d0b84b160dd063aad42bd7682ffd2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c726f064f905da6b5ccb5d81b10ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5073f249c090371c12b7f24ea5171254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db737951bc25b33087ff72721c68d31255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc0ed81f32c3137fd68406e395aac3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84a73336a3f0b9733afd59e42664ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe270eef06a54798295f19a26a3bc17b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e811a85e7f7286726c78f9a484427259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52630100799350e419243bc974ecf226260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95973c78628557b72128324b29dd23b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd891694621411d257ec878c3e9ce56262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed04786b76eb233b0d4fd76aec26f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e63b1c7d3d1a68e2748d758584bd2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95664a70f7999c0636b097d85b22c127265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bd2072b3d9a7c5251f0b95518f420266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ff6d37d7cf7959bc8abd50b18d598267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8423b82d3ec631431b713e8b516bd6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862fd2401c4cdc38c799aeb64312e00269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46721f795c37ab99df7d0129bf1252c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c515e3abfd085fa3f8f6f23de1d96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e39f4b6afd1edbbbf7a58c556bbee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501c6d030519b5e0bc4e26b39bd7d83273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88891b7f191bc9680f4cf8b7f17a881c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fc3fd888823547e060451ae00416e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3001c90ceac20305b4bd860f35f1e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65bf8731be3ec3836f96613735f67d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb896fe37bafe05799c8049d22b7ef75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9a3a2ed61fdd0862ef673218d9797279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac78e540c5f0149d08d487a28f3b10b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9afddfe13e0911cdcc3474088005a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ee17d76baaf356d94c3f92414e438282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0497bfa11502ea27749c15d84c168bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3074004b8a3f3fc12ddb2dec5fb50b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8593c13bf7ce5f33f996bb998966e6c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d2cad673b3642f1b9002766ac69a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779740d906bb45ca5be58d93c9df8c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79ab83c4eb311869753f1f30495aa1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd9941ef0abe1f0c5b2dc31e2b138d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a074df4ac0b4a10a4ce506aa1104288290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f465fbee782910de0068ef22f26b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abecafdf448da2eedf5a3748a96a3a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4919ef73842e5b844e733f2d59addd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5667fa78637ede0204ee1d3f855bd22294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b821b35a1039d698f1ddb7d4c850728295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72ca6abfaf9d4e016f69fc9d285d2e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af90e72b5b3a61c5cb66e48f6e04e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00362ae7e0d00872de1830701b310b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a863148c203bee18496350169cf287299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759081ed0cc2a72106b85602ef110cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e27b1d236901a7f22a93f15fc45fae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2311db039e23adad2c35cca383467e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ba709baf80972202aa3d6bc0147fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc520571441d693c5b9ca2a1edb24d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec596bb8237ea1a4f9ce75ba4a6b01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79ab4742dce4b83d46d90b84b9ed2a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e3db1a4fa557066395273f37aa2cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e87fc1446febbd23c2c21642e76012308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba697cdf2169236c5905c65ebdc5126309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d70f41adb787c6d9aaf4797f203a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c19f5203ebcd9ed565d9f7358d5f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4d514fcea0f7b87f3c5860cb19e36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c22567de5de5952efab7224b7075fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf1d38fc48d0918847255858661738314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db07147bbfc0fc330de5f3c397e19c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32996b32b0cfa0245edc0fda886bb6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8752c5cb15f366189d335fa1c8f53e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1f9e2428ddac5a98c8e6ae98180cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9248207b018590beb215bbccc9061319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35d5962ff9d6b1e0135e00bc7b0471320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e578da6cf3d2bbe2db199325e24c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86ceac0dc06dd23318e6a8e23d1549322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd572edb406ff726cd5339ca59ede4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf36c235fc131e6236e02a23a8dc1b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acae9b303b53e38e254ed8a7fc83dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a401aa0303f6d0998d225c0e421ccd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061ac0d9f88515978dadd1bed6efa9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ac4bc0719b8b71c0ca896b99d62ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9684cfa7448557f427849f7bd33dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb900f1de5d1bf034a23c6e5160479b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712eb5e5f549374f98023f4c6a60e82331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0d96d30fb2905a722d3d27889fe56332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051be47b26159e9221ba34446a4b35c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b1ded48425bd096852c8b963fa556334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607100f3bfd861f07f225e831e69cea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7feb7b69c0b1c1465876ce79fdfad3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f7e790ab68e36a41ea85741f56b63337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd13067da6081c8a42dc0fd8b00dc4f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72765fa4caaa240be048f9d38a03452f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a6e3a1b5dd606bd90222d7bb6d6ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d27d163d271889af31803c42694934341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e339ce96faca0ae2fcfbc91ae9a1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9c92c9cc3df07e27a330bb22ce5f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e89ce94886f121be9f1345c146d20a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a6eeed501c8f2906423d9f4bba4b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a667f6353d69cb729a8e677a206ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1a410d77e9b721a1b28b6e825c90d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add87e92a5ef6dba4429ab08394ab29d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee67d83976b11d72bc30095ae950da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258aae6b797dd8f5b033948687618ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838368d3f25e29307397bc0f53cdba78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad0162666b6cba1f59bb816c2391bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966ac3a39a7c6a1b956943f9343f4b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54099942e8ff78b54996c61afd2cc7ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054848551a2a26987ff3643f2c6d602355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0a27f19472b17dc8ce46f8b8266f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b21bd9e88731636dd996540b922f45357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62208a4e8959ee68f866927fbd81b4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb4391fc378b6822632f130a3d01f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90662c4c9a0678060dbb0179045dd7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd760e1493028f5586003c944e2ef4e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef57f841037ede5e57189ccebf81f26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc57c96ba62b87ae7b4a5573b138628363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55990c8af03d6968435af5efaf08a483364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf093da84c8745173520e386770b61365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0823a0e4f9aa8ce0afeb52363022c42366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8660f73e86d1f15ffe251c0205503367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3428e47b3644d5cc8d1687fa11adb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c23c1bc73eb2abc319a4a4338670c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a07bacad1e73c0ad54e732b5521d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b9e1339cd2d1fe19c8d0b5e589338371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ded432675e83ee21700ece9a001ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61c86739158a03cc03a60c4611290c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a456488db4c18bb64df638f1237ff24374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24202d3b393a82148c98df796ebb5ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b1d34785822cc6d8269a97edee070376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4ea24c3724bbcb4ba203ccb71f054377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6624132bc754621f530d50dcdf65f1f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7ac92247a5fdacc7a4e71571ffaf4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7033e05557ea894064822b8e64355380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db563a3dc21377e2ed08cc53fce4e33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e37a11a91d89ff700fec2be1a7bbcb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696db87b1321b2aea2b08b4973453fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc57551297b9e8c18709786d008bd1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e220d5125b5dc19f814a4b3e7929b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae9b9973f70884f98d5b2643412879386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d4bf76a06cdc2f16ac637e125da2e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2327057467318eabbb896e6f94ad19d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266ca15164cc2f5041a8e673ca9a371389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad415b7853c6e0841bad80fc3496a9e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdddbc629f3c18678b76f2e4113f93391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8b38231c16bfc0ea92a71a7c99844392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904fc13e0e28780d7e8a9c0503a2c78393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca30a53570945a43e026319c4b0607394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c929ed84bdb8f68f66aaefb8c442c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f355cdb9cfcd684f21367d011bb5fbf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739380823abfb5c387dbe582ed903e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243df6b052e3d8efc5247770c042c098398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b478de66c3a8005afceb940415552399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ea3199875e5c5b0339af178113c0c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3710b654c7a9b29d8e2994930c96dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aeeb9ab886f7697c1e1a42d630ecee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09238b778840afbf6d8a32e0978efe0e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22507ab3880e9b226edec9a1a8bccd3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdaa9722604b2640cf764b33f2a98c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a93be53462cf85b74debdc4abfa34406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4f97645cb05d155027cac0eded7af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3fb60c0f990ffcff1712be583ea2c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbcca4f3644b2204a939b585b333c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585184a7354e63cb0b1d40d8e785416410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d943192227f7c48072c2b5abec7afe4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696cdc14dc00fb0c21a1dfda2409f24412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8fcc75bb25ff089221983ea989d8a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22300f55a1dc789e7204f428ab81ecc2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d619211877595898c92219a2b2a0f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38003e5cf2b54701a5f0195ec856310416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa582af13816db672f12b23addd7113b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf40571dedc280cdea9259bbc8a0c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4396ed3e485d1283a2cbf644ad743b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79536c6b84b30da3eb737f0e9904ace3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9e6fda198e1a7115d7d3aef7c1ef9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfde9dd10563f16bad5bbf258ee39b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef109a705e0763b813a80eb4395984423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abd102b1aead95472bcaf6cc919496424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe55036971f5380b6142f3290b8762425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5fc7c836386831ccc497f79deaffd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b898b525f65a933c1cbb509fb301171427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b7823d59b8c8afbdcaf44aa258a3a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cfbb56ebb78d1da1db699f3235899429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406a9fdd743fafc81b0777cd32937cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da8b8969870b973cecb1917df405d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb5b7f449fc22ea406bf1e577f7d66432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88d542ea4a29a9e71eec754dfd8715433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e12f7c9f04f598b9cb40a561be9881434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedd674f3384a345e264dbb10ed0a17435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d809c649f1d688d82ad9ee325b7ce4e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0780a13062540290ff0b5c233045ff4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab654f99e7f9191197d06f968bf386ec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f82ed0083c3c1ce1e76bc55b575cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe300baecc7e30c7200cf021174f864f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb809a9e5db9d3a69f442031701df35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c7c3fe64401ef3dbea5a8d60ca956442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739240a9eba63bc65edb84bb91a0c058443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ed3701f0a8bb10522df6b139f5381444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4e687147234f153feb24241bc282f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196e42f907bee0d464ed99d542c4fc5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a057d3be867466c10e33df434606342447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaf7885133e4b5b6b088c15154e02e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cee36d58843b66169beae23d9e1deb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de15f93835652ca47ccb35eb64f291450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430fd04d560278812de1a94c36717a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdbc22727ae6e9063d62e8d413f67c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37801ae61c486fdaedc8b0a5a621bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486f3970b93a129842308f66dd88442454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcad5babcea056298a18527e859ee70455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae19d83182d206ceaa6add81aee92e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbfe460af392ad8dee48f874f07d92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7081f28a7af7219b1970f9cf1bfcf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a3e5fbc15e9ba3d1c082ac6ea07e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641291b5bbcefccec07a8b5e1834016460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ea2caef774a2c23f80b3fac13e465461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61402ca05711d7f1346fb043553433e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b100cee77f1ae5509ada748a418735463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115942a5a853c5b4b1a04d8139f5a64464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2bb41b14e29edb72d4c6fdbe95f06465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73cc398e0834969fb046a708314901466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbf7b09b6fe7f24ad874d508b1952e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868e25a4f628ce680274895e96bc7b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1e30a867319c8dcfd27d34fb9e785469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d76ba0a70d71f6261030df7306060470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f703bdd846cedae6a231d94e2eced471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53c7096f1fc0618eaa055dec74c139472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a57a10a92a45d1d7a3175033d3a210473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a503c73ca4fab62195c5cd6a332e07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736b28413434c506da92dcbc8a8ed47475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e52e579add5e7bab8eea7e40e6fc2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad968712d93b4474edf1e37c43d1af5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3153daa059bc6ff4e80833f0e9cdc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e427a4cb74dcc16c5629a506c2b61479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf53c25dae5be2a9bb20693e9ce62b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484ea7ceccecd53b058087fa90b8eb9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9639c31add2286e29045cb717c1948482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424a42a34ab98f4f2c0cdc7e457cc8b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fff68949e3a0d4fd9e586907b522c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c3cb911c3744a92e4e78ecd2dcabd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef28c780cc2b36656a8c06b748d3c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a354c37790ba55f77c061f1f1fa63487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541728022fbc50db483217c618d69c28488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768a2ff57f9f961c199c295db757fa1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd8a7bdebe92c4407581d44815c129490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71228a12c49b7ee3ed35382a110e6c00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8a6a5a8ec3cc513b503423a129059492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e8a7b72cb66c6351572edab2f2f0e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea51d0b9c02ca3edf665ba1196a02c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7118489c57ab5e5eb4faa2be1c5114f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00078855813b4fbc14bbc049bc07e07d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc12bdf68e3bc84af2f9934dc12493497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039374e7f3104e138a334b12aaacf6a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fa0114080e945807e3dd2837a9512499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49d2756cd248e22bf8f53933ff8496500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d8297b03810c0a6074c70e6f81214501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52139e13c5316f65215dec611260e977502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d7f6838f23481b0a43a13d921be76503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257f05196e7e10365e252c57e50c423504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fc759ee63e135fef1292585273682505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78353920b4b774f899e5f5fd4383d369506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a514e478e6c7dcb47c2b8dfec5a95a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934314945177d9b3ea53aaa2c42bd265508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d48624f066dbcd73bf7296d94bf58509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ade35ec03ac7d71690708e15c8a54e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165c52cb88cedef458c71410bcf22a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc608f2120dad09224ca35954f7a321512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242ce8ca871ea72da2069bc95237914513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1c8491b86105c6e4690fc7dbf6452514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c081b216dd2c7c69bcc3814593920a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f8e3c9e7896ceea94ecaced632e35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237252964f2c4171b0988638e971884517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846b8938aea0ae1f675fc5ddf2dac11518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285e7222e93d28ef2f50dfb48146b85519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f36f57d0a9c1803acf611681c1cda520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e16656acd9f5a5a7868a6b43204365521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebe6e49814e0ee06d9ddddac87681b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607ef2876152de5af922e80207e8f71523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c308f63a8150ae7dadd61364ba9adb3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdca84e148fda7c64d7fa1ce3aaac8e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd33680c99d65e8bcda5995eb3db3b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf278eeb00a4d5c97726ba2510227a50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293d6ce56e2f7de4e50c49720556d64528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e56bff8707b12bc4861abf40880aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0cda4ec09554a0df79768f517b3d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f334a45d980f99e07664d978259efb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782b57bad22233eb1fd40445d93a5e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0a1d8cbf042a61792f589606dfb6e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a7e7e26f39cbe1cecae937dd16c92534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4a8ed7f6496f190d32e55f6c8c890535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d18ac02eebc1f030fe2e45cea556a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae383853932f5b50b5c861889c0d8c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc630ef1afbd96289190f19886f3972538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9dcf048a5beee4c2a116e59a5700a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faaac0142dbea3cdc52f1c6ab1c59f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307bb98e92540eaabf632a4f3b8f296541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e526131b1e72f75fefda3f99bbc0405542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff6c3c88e6a98ab610df60133da739543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aff6d8256ab2f2137395069bd64f5b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712cea83454e7b6d72aa91690907671545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1b70ff1b26be04498f7aae43b6d7b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f0ec4dc7760657e9ca44741d5e3fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ab014468e247940b88c4af5477f76548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c48616f321835f319d77c7d190a778549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c948fb4bccdab29de219a781f6c3338550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ced852e599764d012b595fa8ce747c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09292f0eb7ca649301352f0fb7fcc8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12654aa5302c816b17d398bf5c3e00c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffba9968bdfbe6858285d29ac34863554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933690301541acd3b0760b3506a2f21555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ccca570ee4765c7b9de3a62e3ed42556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202d7499d46e8dc5403cc95f6677f06557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a3afeacdfad17568ad89b7e40ba1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89cc8b2fd2a0510ffdec93e769f11c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b945530a922f9ac7d1d48d9e878ca1f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1de2b6b7f2f193998fef880511072561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c30c21f1515f2f286f3b8329fdfa3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323813032c5dd075f51f8c2a56c6cb99563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacac913fd7f069b0d60f699500d4822564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ad6681b676781f9c962b2724e9f10565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972857d738bb9f4e3d6e52e3588907e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275c53021d5875135612d4f243e688d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a518a88d28ccae20007dea0bec52cac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3591220b81b4437951c3bc9784732a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d67a8f56582380a937b87f81c43ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b7501c988da05ecd2a1f5d42b8224571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8a5331ab0cf1117b4e741e15bf2d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8d300b0c880a9b8f4a7cf55b3d2bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a657cab4fa26dd6bd87ef440d48c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358799ae676387639c699ba6535771e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006489878849ce567d73a79aa5a660a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9940aa9937960c3e4c68252b31a15c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2e47ad3040ce2e4f8e4a92dc2e883578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14029620a1daa924163baf4150a9bd8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c29371e08c31ef684d47f03a57e8e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb63e519fef7db5a541519282f18bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57245c4cdf38d30141b89a245425074b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba0a46421ed60c65008752d664c778583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33701c934a4deb5af98a7502d1df2b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8990d1519b2c4a271d80fbebf3f7c10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238e7ae6a37c4546c689348e181b337586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f5fb2457435e65579603a8f24abbb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a7d4ae9449baf8def522e6ccade2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af8f59c70d9bfa62de3a4739a44c81589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859eba734699be936e664f98e0e7d92590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cc8b0d2551ff8c5dcd9ff98038280591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b86762dd23877585f6d67265143d57592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8038e86a495aecf7be1078ee0d53ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec3a5101df035cd7ea044c0017f67d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159a1573b8d573d71205ef00b05204f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4f809e6640cb44ec264e67abc6816596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d5e0a77c6993b780832c0438f664e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7ac2f7e46343d4e1fbfa88e8725f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adcd4c3a2354207d08291ea1fd5321599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5a3a0898bf53f4c0f4ab160324776600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39690b1527609e8401a8b64798085e27601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c28c69b45f7cb87e9ad5c1bdb6ddc8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7cf1b7db53fef78a849fae749b5cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250b64f388db503a5e9ff96394050cf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5dce172430c3a8bd57ea57a45f3c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f9550d9616d13ad6911c5332eebd5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0f384dd7d624023cb826b19275173607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c0e7b9ef44f41dc40de52e24fae5d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd90dd1e36f3b58d75ff4c57f1e2eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11a3d8c785650767e7e4645cb05397610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2df729932d0bfa6fb5c67d2e3979c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9ba419775c68195fa77a82bd985af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ae2d40009194a3caa1b6bcd863fb6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28b91cc3ddbd48a5b6624c6d5155c5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62984c1d5f88cc6cb613c87ff700bdf2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65413160cd573e5c738e0ec937eadc46616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222da92ddc3e1165710be6e263d01a37617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428399fe53fb5506cc90ea500d681bdd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525969da8efd23e6d02e80a709a398b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ecead617cd7884b56bdbed5afc470620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366f9a909549fb2259c248f4531b2d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12f92648cf7384cbdc77ee0d15ca6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44952ffe93e2571edd99a9ac37f76ab2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41095d6ab8eaa9db0fd314da5e82ea8f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6daef627322c03ee6dc20b86b204f64625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ff9305bcb259569c382221dab1d7b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a8e4c75dd26c2b1abf9b951250ba3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf508f3cffe6e1f2e42bbbb2f9d08c24628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa84770ae3ea5b7fd341228246aff01629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d961bc735cdc7ab6803e2eff8d5d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d8a0be833de47b663b41b358debce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f097a443a7379e7d8ddc3b6a8e2a48632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b5a31a34b585767f1c891ed6d967b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f58a1a7e50945005970e36f8fd6fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b31cc9569b95ce85a11936c8a7640635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cb3b32429acf948170300f11cc890636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3928ddf19d57746a0e9faa1892999637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12da2b4579d16873f6b2149efb5b013638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32044f2657682371d4523120ac33d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1c93514fedf4924ded5656ad23d4c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b128ac9eb17725366b8c068dee36c85641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d88ee52ac5ae5600beae5f775b674f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15f949fc39db9954c2bfa9d50bc032643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fb1893027c53f4ff158c80513a14b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fd1ff5e79cbaef1af6654f16a8dd1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946837d02b1175da829c534d6aa6c5a0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea55eb08f9cbece56bc3eed9c9ed2bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d612b4fdb21b34c3c9d9da0d657a6cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b686c7b6c5212340f8c163f40ecdc8f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef0ca1c3f02bfc65408bed968df61d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c52fbafdf5db329d9370b5bf5458c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb4aa68a9bfc6a30b433337d82d306652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f123ae7abb9b133462525743cf89b8e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb3ed36e43efd4483c1970868c57e9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c938f491d8b9d1a67a7d7323c51eb2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e090bd724c89950e63af8eea2b85e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0090966c826e3620511ef442dbbd237657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da676e09b1ecff55763a1797f5a438f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0533fcc2a7fb53f6d1824a96cf166e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a519bb5a6b728fb13ebaefcc3af5f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444a44b685df0b2aed666b5e407e845661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80e97250cd97dc568bad8223622cc7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b10b6f4b159f6b753ca1c911fea2d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a73f63370be2fa8277dcaf66f60752664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe030d68d02655c53d833d3c9056ef9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ded49e2b5ead8790613e56a8c9b7f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71eb5776fff8c3b778f2148d84f766667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06803da8b65a235d6ce2c477cb94f381668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8779b5c6a3e52e5ba3487d96c518869669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4566b65225ee587491b9d3a23223d60670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6d055beaa5ddd152f25fab8ebe61e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d52519cb2775304f58d03876747615672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac1af3c839d22ba07f672e87f52a61673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b08bbaaf61c649541b4e1e3aaff20a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47162c352155202f32f862ee997a40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f01d4386f0e82918aa09dd7fdb2ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeccdfd8304836d921a4fddabe7971677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2add4547e40436e9f7e53e7482d7ce3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a4a3134423df8d0634dc6f628ee50679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5920ff09e895d284ce582cab4efec09680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95ba53898444c100ddd66ed76d9540681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2df44cb3ee62185caa50b1c42e6aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105d80a506526721282f11e9457a455683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559a6e5003d90e3b67dc5714e093a9a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c923a4e5bc8a8b499362ddb1e4cbf5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce564d64e6abf07ea88381f66b33213686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d6d950fb3b2cd8620b476e7ffe5bd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b465072fd3544ab096a53aae99623688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b966c1f65ef5620b5af4f306510dc84689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec872e96943c3f1c558362721fddf5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f53b49e3884ae96bc0f7bdba33219691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbad7bfb725b36b241f0203c2531c6e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314589d48d946994ed97d0203eb6ce9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f907171b253b6a8456711113c089c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b988f1137a254d5407c8ee043f6da29695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7536f59bcdc61943071e41e9b237979696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f7625aab93ab71258d65fa898a0be697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686736c0e92a84e760604890f2dfbf8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e705324746464592a46271cf68a6b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f37746440d6ec408b392a4381b300700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3e5bb01f2767065120be65726b3f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b6afc31dcd152924b160fdcfc8fcf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eda95a9686ac1824554d6832817ad8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ca6897678cb9f6557bcb85c6a506d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38da4f3e4f37b865daab23def007a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e190a80f22af7702ea3ca1ffab9c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97daebdc74c4ecebe5c7e04628ad3e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7a7666343ad0fb6ef5ff16943113c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1edd4eac963c5d0cd3ea589154f7a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd990b5b216390566039482c9f945c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bff7798dfb23d99ce6745b8b7c877d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25d60d787dd337926cbd0d8fe1cdb7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d1dab70e60baa523f9d6dc62ce7d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee4357ff98286662511026dbd0da94714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a8e600e38f46b88dc9e1c785d310c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512848f63bc75347eb4b29f9fe9dc21716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297081b9d899fecc6c10e135c19ab14b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a93dfda745fa6dabf24bdc9ec79d83718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fc9c147921ec347b2dbaa4d8ff577719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cb5326abb39eb422d1648721f2a2e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054fde9ed8ba999096f7a8023757da6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbc1186b9e1de43d0bcbd02c454f23722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ac99faf615db7066ea0ad3f47d015723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7071358ada035d2a908dda4a002215724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ab4e927664f626dd4aa24b06f9ab1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89948c952acef9216f4d41b3c9f45c5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a202e15344360d70e49538e947b05727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56df42ed0838bfb6f81988af62ee83728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d158687cc25a1b7ba972a8ef3ca3434729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab4eab3c53ba6d7bb1760bbf00d7bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45e97ca99076f78f2cdd3ee0f5db01731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9b0992b6ce9f9f80e4cacee507c52732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897f44314d7ce27d15ee3c2e00b47c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35c6b0f6afa46df9061865ade0f7a1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0597fc5bb1a3bc0c609abb06d98380735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556d7c72fd95d061813ea7aad483732736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171b40cb3fee5db14b6eec9c1975fc3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e8fe015cdf1ac4ffd2e27d1db7589738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31548489059cb4a5ab8e5f3827f131739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000498252fafb0fac69e4d1564198fdd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349360287c046099b3b98271163d90e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc036e39e8ed9701882eb7f59262b06742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d57480f28fb2b83adb80dc2c4f8e84743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56209dd8a99c8557a0dfa4edd9913748744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67953c146acc5bb420631bccfc7c5c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d924aa01c1bb6ac648f00ef6f74e65c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ef55ebb0923c771a813a339cd69bc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71063e3f2898fa59edaebb4b97589701748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b337a56a73887eb8be49ec4c8f14faa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dc4507c29326e3c90d950bc436954750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6672ac47b3fbd6b6200a562423aec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9b18f07dea5b1206e8986afb52862752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bbe350b844054a54648130ccd4797753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f5eeb1ec8f8c9204db5792d73b9d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ea0d7e4ec62b26f2319e8643c693c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0410cc0d990f78d2349fc818eda1a0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dff0e51dea89d180b3df9b86d168d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6fb08f51e8f0a01e54059069348ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd627297267a04a7c9e2c95e099eb8a4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d7bb998d502869d2ddd3edd8ae160760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb63b7092a810ee5af448584b9d7d8e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d14d1b9c3775c78ffd3cdcf8069d7b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e9207dbedc4f520495c7683d5f7ca763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7e5f368c05398292733d19cc72ed9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e35d1d8551845a2a1afb3f746f6f1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023bedf16909d52f9162d679be389b9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb03c451da9658c3442b541afcff550767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a43bd04a274fb707447c2d93444ba768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acad06b418623b73aec160cf8253c65769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dc211cda6ba19d3b81bb6de29200e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad9a6d9d91f0849b0046e53029bbff771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61de915978cd5200ade425f172dbe8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4507f222d73c05bdb2eb109591e4b5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062aefe3b6b1b5dd634038592b6a935774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1270dc52904d50f6e10d9c82b2ceb0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcc60213ef6fbbcc6e4682758622f6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9173d9e9151c0b61d8dd854a20776f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9efd2e8db80a8e91ef6e7533cb9b60778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16633ec091f2d28ac8fdcf04e5ebd6f2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad58ad0d870c78e4549bc5b1e248fd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618e2de880c0fc6e0dfa598791627ec781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571631b386c7e7d0301a24cd57e674d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ca9c0e46f993dd237efd2dc512440783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d138af8e7971986cdab46cd7645c73784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547a79613cba83151d031b14b415f4f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad9a75a8e7888f7c16eb5a631f5d70786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc24cfa3b0d8fa071f40b041ac554f1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e3277ae11b536c1f6c4efa9563883788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a5b3e7b2cd9a2f0727698291ebce5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ceec9066fea118db5078cd9bed6c6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f45f89f9ede39a017f20a5f34e22d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb8d5dd7e40c0c312ea1c37d7024ba792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024de3b984efe6eb4e2a28bd3fd19923793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101941ec929743787e3a97f97601bcc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c39dfb1a997a471500a0a4a2cab73795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a813a44915a4be00160b92e3fd0c9e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33784eac36cdb36d61cf1fe6d44fa9bb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2b8d85e770b6082d6d0ec6fde0c31798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3735ee91963c2ec594be804f92bb852799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d46efe2a8e2f0d64fa0a1ecc3e1b53800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a0070b71d54222f1f0c9de2ebacf0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45fe8adf0576596370fdca46798232802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ddddfcd2807e23aa6167234fcc89f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0972049b9e8d47ed608d89681177b0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafcd000fbb3c385876a64632e5f4f3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5281cc2a425e9ae601b95e809ca1a15806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329c2d71c05fb139c4af15cd9adb1a6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a495aeebf4f1217c3f35de8e9806c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810de27a11b6943d7959981a1035409809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24978ac7779b4c0cb58f171ebf1007d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4edc85393bfeed69f13093b82cee79811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a949305e620157099dd2ef3f6017b6b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bc5c42961e76352003afdb595c4a7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40645a9b661ecc322a5a1d6a90897ab814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d10119e492524024765b9a1dddd357815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491b02c9560bd5d11695abefddfb492816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caa4d4fb96ae5aa70ac9ad0a89cb09817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c4570ba3b70c4781d3739633843bc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1e3386ffc7911a534cdd8ee2f880e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256527cc4c3f34f33007725df419bb7d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc4261b56223e11d81856cda052a6a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5adfb3a75885a8f0b5d9e0b1c5ea9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a53fd49bd98d42cc60b0a07426b76823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1821203c9da520b1faacf378b13b9c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4137df1359e3a862d83964f9562af90825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037237eeaabb89da8d9cfb0b99fc2d2b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7297bc8c8d53574f8a2dbd4cf0f7c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a7d60717778430e44a6178d2416cf828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052d7c1190abecacae028f6fda787cc829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c134fb7fb70c73da7f725fb0cd2b59830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34655c206deb3c174dae21e9151908c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a3d9d851ebb8ff5cfc90336b6ce1d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238919239df11e80497a4e194d9318d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb1549274e8e641ee91f285c0c47b1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d764b7476e79d75de61b82e8681ae8e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd5555c83117e5449b6f6b77ac0a97836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3059f09a4d57ce4932ba8e002106f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d480d58c4cf9783ec1e333679ab57a1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8213306459c52a94d8e0b88fa82ef1c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8168659825ed8516c2cfc0b0e1a308840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527c7dfa0648af7fa45c175c06fa108841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502423eb150080515eef292e9c7b5e3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082815d3148d2792018272dff9586098843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222a552aca5147d127685fb66f7edb7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d031d2c46d559b48a517a0cccbd7e2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1eee0dc42fd78a8f25dbdd62b8352846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d6879635e62dbfb348409a0fb676e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713b49745e5352272b406334beee54f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e28d4c4289290f31a29f20f62f346c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37295b9eb9af7db0ea37ee3bed752a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cf8903087e0e42b97ff4a5a96f89d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3781276561cfc8bb905f3559495fc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cc9da5c2d0298793f2305d1e1658e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f1179c5a54dfa394c5864fd76b20d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115fa9a4a2f946bce720b0c50bbdfdf855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a154838cd2f0c99b98543362bc036f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c9a967df37da3913b8430676708af857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f5dfc657278d45fa0f65b8193496d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636523c2f3e5ae222ae95d77e7bc2219859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca43c54a7624b627f3f95ebcdfce0d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb727a9a9e9c1bf2eeb7610e5116ec861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249ada31c3e34e996934e261b97c5cf862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08928d0dcd67d1e101a63af361262b4e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a90769ebb9107eaffb4506557ecb8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4005be7f4eb3e7f13ba16fa69b9fc09865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2beb77b5b37b49a283c415f7b59f8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3128b369b9bc65cd73259d19938d259867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f320fdae99d3073d0de3cebfa48578868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a9e4cc1fa8fff94a66e74c57603eb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8de88e32280b4f769fe5168750a8d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cf84b37c69588788df9827f782f48871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af59457b68d8405afd1dfbb9c886af872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a028d5bd334b76b8225f4f933ff2f4b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1c63371947bd99ddd63ec0037e40e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc0d4353e86e487261fec591cdb1ee875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388578b4d57f413e6c39d14c42938b8b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9be286c9d18d5de7151874b24c002877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be7a1ab114dbbac4cc8b696311a262878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20e5e769f5d9479ba159bf42b559fd879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155b0b5ffe840b6fdad8cf32831b3be880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93febe31fc2037aefc299824a2a6d74881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1efcc503145a93beed23f4c8f1fdf5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf929a0c3b3844eb896cbe1d9aa06f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3075c71310352aa8faca6c061c300a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4da2db803fb76c9214c44872925a5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983ceddf516de038414201bf8614f63886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2433538b2d4276c44e3d3c6f461dcef887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686612e05f3d239d2ef8ee907187e362888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8214f3042a409e61246e861313674889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8dd603ad9639042e286e93c671977890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88277fd2f3c59fc2a06675b559ecca4d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edd5600c2a76e14f6e74f050d4d3c4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cad751595927f753dd905927fed74893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bcbd9886ff395626d13a3f6fafb61894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0a08b17036072528ae4c6e147865f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b07ffeca25c2edd14868fd0b697fc5896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdaf1f53c14312820410d6e6bcccb2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5ab283f9ad75f325b997abc16ee8c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcd8fc5537711a27a4b9abb4080b68899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c50f8d14274899875ee728f88d0b2b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314d9076c972654f8d3ba9ea84d6e36901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add348d23552bf717f879811d1c0af2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404454083280a91f092e6b900b0c4f4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76667ce357ece9a0f9c222d2e4619283904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b517fb60a64232d96ba6dce12383a1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcc5aab35cdf20f0ba345db7977ae7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac958d71d4e755f9ae3d4c61d02b3af3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ba0d8f29fe4cc94ea3586e0a6ea34908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ef1b0ba37c94a7843661be610cc6b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664243e68d76f5ceb0a60dbc55a33ebe910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833debf7d6485b9a290f235a14aec51911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd7d706580efd48c2cb0804634aa90912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b947b87284eff58a65e4cda6c4efdea913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc22c3f089ba0a71d79d42487e4636a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1b8be2dc35a01626b4abf6aeb07a3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa179654e652d9013d9d5053546d329916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbe5a327885bc8668f867a8baf7d7d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fa5cff426ebe208daefd0e93c0cf3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1cd9262b6e2cbb18f54a74c4e8ffb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796a165b65cdb31d72c5fec514254da920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2156ebf68747ddca46cbed9b7e306921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64555024c68d16cfcb899830af07fad922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa22149b2b78ecdabb23527d8b3203f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f7e60a0bfed42596003150c31d4b7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcab8bb433b683ad9af4f6c923ad36a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd9414f32599f65c9dd454609f79d4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73799ea0f4cbcf380a1b0375648793f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc2ccbb7a27e0df21c58c1049bf97f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7bbbd35a112664f87c47c1b93137d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643c3a06a62bdb87e7ab849e35bcd12930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4b456ccc570af75dbec3fdb57f6c9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02555680b60ac8d641beac8f08b5d92932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423853bf7298935d571c53d7fea2198933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef442e8c30678e8cc62154391f5a7d6f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efd1e797a677e60ec2fcc722bfac32935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898344eadad795f30f00e916dece21e4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7587e54329e9e730b8fcdea19a7d554937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3017944eb77e8c3cce92446c6890ac938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7155ff385869d645b48a256c24bd844939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffff8da26f325225cef979feef2c00e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d1b7c05d3ce5731140bb34d0f903d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bebb46aad4a312a4fa684237e6c64942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c3c0a067fb01a91f84d7017c00bbe943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41aa9ea8cfdb91e9cb3fd875addea52944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffbd95546e2a314ba56f65f82772fa945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73d93ee4e05121c77b17aa79855e86946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06df4c921b1ebe7c7a85b0d5339f33947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a281a4b271582133c50cb4eced3b19d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c9ad29bdedcc820975de1a41cef81949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fc8820d28913194987a59005165c0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4386be9020756c7ae4ab78b5afff498951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c95a2b0806d32d18f5434a74026f8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226c442b2fb0b585e9f24c278fe91bd953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e492adbf2cd341c4e6c88adddb93f92954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6586bac90fac1528daafb660de8cee955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c907a478bc6b72dfe3766c2646db85956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf53e7411383189657b76a1700fd60957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7410b1b1383eea7f591e40358f5cf8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311e84c8e71c236858097fad419efef959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10839e4e1877e96586535cecd6f32901960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798142f5b5b1663b5907c39087bf817961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b1bde5a2bed1a425f7433da5db739962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae845c9e549bd7795d2834f48b1363e8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed029b7cfe298975c86dc311e19d76964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d74e1b057ff9ce849e18adafc1c1f8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5ee7ef88b8cde3dfe09f55cc0572e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5439c45f6b9c1b83de1a21b1b445524967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49437acf271e1f05a6ceaf5e81b2b46968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38d075b39ce2d88fefe0f409e19d00969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7100feb179ab53591b492282b1d48970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e3cc350c21d010ebeaa965c7d2c8f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66267cdd7b57c5dfd89c44283ad5ad3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d063ff41db135b724674b882c536cd6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1989db623b08794e5c087d88fa4a4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a276a841d091c83083c494b783e2f8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9aa0483c2996d13c5631dd95f21209976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b05358fbe25d83d29d714ff89e08d3977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e0ff1a697b5990f9d3bf7541054c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ed13e0db184811065ed4ef4983b012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b67b8896e0bb15880e2acfa98bb0633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6450eb61e6ff768292258a063427954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3f0239533416245468652f19a72445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d3e05673c3a43fd96a006253c083b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e438894c1328b3b52e5a8294f89d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7303df88f811553519cbb081d77588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41e5e2b0a2b34e4b6b59219f97bae59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0b1e8b74045ecb0847bcff781262b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b71bf704c4b9c5418c1bce421649e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fe3d27326e3b744143797a4563d1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c833b66a0de23ac59f3564f0bc5e7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8d1b4e223d2e4e32a70f7e855e19a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c019b5e3aca1e5d02832fb25abe6e8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed049d56efbdeb0c7541292ed6b9609716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d8f15513580f3b881cfd3d10a95da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134b3524bf95d544875f04ca837dfbb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c673d22954316a8dbc9482e3b46992919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc96316a2fc9e9768ac7966ac108df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7e2e571881eeb96d424dc3646698121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9d9011210ee0b203c11ba16cad7e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b59defe10c7c66af911355a996bc5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e40149539ad9a2245a64187c010e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02774c0f3f87d70fed4744193a761425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060e36f1ae56f0bb80e788d8fa9ce0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b659b0bad411f21a598cb657298fb1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b320ef30da0f4155c5f6aba48a9924028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40666cd2e4d30ddb8d4880ad0b2ddc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1cc487e1dcb6d0204a7e1f547e50330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2471ed5386295b9d958fa01e3fd1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39be26d2a7e05f242848f74c579a27e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2ccb37639fa2512cdbb33a11d7e6f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d753b2b940fc278e2cc9798b3e9d6ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142616b984756325b48adb52a94189a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8113063b2c7d822f9f9dffdae3ad1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854560b7b4c4fe98a74ece09d56d693c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0cfd26a6b6b4f1d3c03e090c3897c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88840aca1eb74ac3dd3ddb04cf9341c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e16d36bcbb33494084c6a1eef7342140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96523af1e8d303361ab42312cf790ec641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234fcfcf3693912069c2c7acd006a2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825730218c2c63522284c5b55c563cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8253a8aec436a3c516ccdb787872f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de63bb63c8c0bb9b7473a46c6a6008d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea3fe50226d5ba57d1b3dc2fca94ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf348f8a8f694f9731682b4c68bb2ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90859f94c89b1a8e95be4dad92408b6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010c0cc70420616891b3ff8bc30fbc749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131a414f6f250c6d304e6058c1bf4bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a916a0544c3664e15c69d766c17dfe851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b909b60cc51af9820ab5a9ae50d1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9423521b96271f800ac95dc32e73953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62d0800a3f1262005b3dee63feedc254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620b3b9c33242650fd9416d83989d5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd61b0a46551a07440b0669a7e13dd956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7414836ca4443a01af0e4fd6ebe7f1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee329bf24cba625b20f7f58e0fd9401b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360ae1f661a25adfcb597d91d63427959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17945188016f9797b5627e40e88f719060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0460d96ad846e44a02c8c3e1c83a32361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb054a6959075fbc1f5f798036b21762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06c0ccc5a12d99ebfc16b858874cb463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c80216bc98e782c08133101a2a95264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50ccb3b078efcdb44115d219a9d94565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145de706739f6475a8fade0f4362daf266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ade957d81e12573a4ebbdb0b161ca967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070729260fc38a3f7390ea156af3185968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737e0e76b1033a368c73412f78a967f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fad6eb488984a5335babb6d602a38570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75548f84b04f1f5d7486cb6f22f5301871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c646ed6d1d9f5f1757d29a35938c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50db6237e071a6d6b2593e3846a69973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ea3a50d41fc1a21c407e5cfbb789774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e62f261131e5787cae4219e81806a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82a49896e2a78587877ecece3342f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045db18cb6493c3d61f5bd1b297fd2a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01618e0d5ec7b4eea78b409a594525f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4a85e14bf6e3c8892894aee5c58d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49e4a25c789790192e9d33cb70fbd380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dfc4375f16ddaf04c3573fb363ab581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a5fb5dbe77294d85fdaf87c44be6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942265aa58fb35916958dda2933cef783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e1fc14a078cc21fe29111e084308484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3a2ff48a0af2afdeb33cc1b327fe485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e669a8849ebc8cbaea1c6d916ab0386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455126dd2ab614c6a5fe8d86c432c1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58db5f76ef17309a9bde334ef6ea6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6ac49fdac54c98d138dc6b88b506889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21eafeb31fb2e55c8e70849941a548490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276af456bac818520d8df5673f426ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3f04f3751c99937573524b2523a4392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24d11538b05fe04d0728c893ff5bf693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556676ece09ad0d5fdadaf159e3a1b9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b2d140ab48059eb61e3e9382c192395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921f067fcee3e0a0d4de889f67cd7a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7737d32864a34fe232513b27eaf24fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869a41b25df3c9f3977f900940f501998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdb2b186558a7c32626f3e2e80a6ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bf53dd928c52e332ab38d7f7414b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bec1c5fefa37cd8847e139c754e6bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d4e8183643cb1ada5b8e79394a9bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b54be7c632b5d5992b555ef2dc5b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3915784f155b04c73e2f1014be69bfc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b2a38e242c28952acb4ab9db4119c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc866e3a4062425ade7fa19587ba241106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc164a5a6a0d0883ea4ad6f66816eef9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00943bd3dc58894bb5745bce2eecda0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1fa03eb881d09be0dee1fcebb61cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b6a77c1a386d70d80123c0a9d6f63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb702f3a176b7c9c6a861a0ba73d8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a29d94d74756c4724c8286af44654112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1fddc703e5186c4a4f639d7d36e3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f480b1854c298709554582768081ba5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd55d78965b54e6d707938018ec5a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6237d7de2e63568956c168a1da9ad5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcafe986fd0a8576cda07fb72b36b36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef586a73689cba86305c172fb39435118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9216044ff4cfd03eab1956675a515b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bf1375741dd61efb6674b9105a7b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a85e1f95b7d1515288eabe4312b9bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f82651019c07a39b34d550a4f2f252122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f732aa00787a9bbf2a7d7c0e70b08bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebafd74e4250a7ec0a7de9920dc352a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c323d3f09ec13c52ac32d627794b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4c4e316d0c4681b7619c1e742026b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669198c6746dc672cea106b0843d95d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbb8ac26bea12c97db418209a6a9a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c30a44292171c4b6f90bed71f23ec7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b718f17b23661776b307cebb5c9cad7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb1ecf3e9be58d8744ef08baeec5bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8d71bf96b2166501fa3f540981c8c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56477ada7f16c16fe2010aceb4434002133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc200a7193647dd426b56991e13c02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1c217453f7429d966347a3ef86514135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62d7bed21fd72376ac281f67d83121136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ac0c7271248916ac6cbc377601eed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04d31976f05ba25dc1e55e54a7bc2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee9ed17d73aa87c317b90e841ea6ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b8839e6951464b3ad81ef21f009d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac72954889641e2a0ce74c45e0a2fda141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42816af7afbb8609a5fc786a4bc1ec8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba4b3c2af384251067d1898fe5f228143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907874a97a16cf7e7480f51fe5dd437d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d553f1e659a85fc53f2e55bc5167d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6df99f464316115b13f86d84fe3e5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2398a495978af7936ffd43036ae92dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd410da61f64da38063140a61685f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f9490b272c7551d25716d44d57eac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41355281fa6f9cf5ee5c543137504c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b01ba7ef827d4d399c2fcf2fa86530151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65536a61f4f369bccaf5df0a9930220152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f04f76ef1faff50411a044baf9d57c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9515b7686235f5bfa9df49aa2ccd21c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92d9c5a67b64598aa1b66802f78fcb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fe3ae51f2e9f4f9d4663a7a6c5368156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e3f03802a5d08b42f4043174ba321157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5756cc564132425f98982c84fcf2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998540acecf7428c770e4fe5ca4ea37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c86bfc322df15f5c9ee7d901c9c673160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5e3c59d8a6f15befea889db9036ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91e0a9afe97d1f1d240b694517c988162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f027d79d1653818928ec689a908794163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0abd2f65738b243e487db2058f943164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85e963e9064995a9abc67450c3a6c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce3d98833b619f7c17cc8ff87033f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a66e2da19c27795879a80351df8353167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ea7443cab55c3928b387bdb3dd02e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434f39836407b0275b12bd116fc850d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5238109b2ead7bba12ec7cbf0bf2b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86bfe7a659a437ba2d66071fbfe441171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c28b97f07e4bdbf74a5f12e436b502172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e5ecea25c0f6a4cee71dbf16c7f68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994502c29e652d6d7c8be1d202f06acd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97986d6ba4b3daeb5e5e3cbf69c3aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd880036e2834effe9a7b96bf57d4ecc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff5c1356649aa4c16a5d8548f0ef19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c7741066a402762d7dc7c8b4e820b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cef42a80932bf9c4ca79d0157b4f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91757b54bb685ff67f7378902e863405180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266c78536799a853e02f34e82dffa72181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf12fa98f79e4d8a486e2519e49c96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fff0da4895974cb9acfa137efb626183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31493c9ba55390635da9a704c9874c22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345481f6e28a5be4d30367a1b83ca61185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d6dc81ffda5db670653a872a6fb65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd33fff27725fbba93da57d620b112187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc00b27d2a895ce03ca04092df4ee3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec0dfbe2c3d55010240c6c68fb3c73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacd99e272d0a8e9d84e9505f1d48d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf000470e5c6834abe6e6b627bc90f77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f386c0074f3a7fbba72863874dfc0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508cded2fd522d9a219681e9f363267193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9740314607f0aaf12b09f7634a65565194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c38db86c2e3d7358a7cbab76ec0914195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6213513b3b0c7cab7566547eadb04d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0f0cd457b9a7fdf04fe57e5995b49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad73a390dd9699982ac8e56e7eb6a96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f35f027c84d5d0dfd540a25387b1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143253205026dca7cfbdece4ef77081200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608782ea6a8be1fb84c2e43adafc0147201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca33985eda5f82a3769263164661a26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6c4ec3ef81075332600115e4bdfd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6b06c07803679b986b51662ea6b14204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e73989b93ab023922a9868b82b45f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3820e89a849981715bc1e09e13ed90d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c32d754c3bf1a3620dc4945420382b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb83307dc42f91692be36c741e46b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155882420ea160e32f6a88ca3190d725209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b290555462eea8b3fe3363a750b98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d58db04ff2d7837e649d5386c5765211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bf8e698a82f7cc1bacbd1e13d584f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa57ccbd7860ffef6a8f6793e50ffb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31471b2a9df25c11a97e7a4789bc9d9f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daf809165c4f792f5c4cc659afe114215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1f30853349037ca31f8e4023101ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5e80c4255e9873451b103a1862eb1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd129c075aa617625886821ae353850218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60250e07798d55e56b58b652240ea448219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4f85a4de668b41bcdc00e99164104220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a633884610a66251b3fc2b82082fa4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cceea8547e9a986e6d9b93d48d024222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf251aa69c65c0705d216348cee77357223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a65c0245f9019c1171f169f417141224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94df60a08e914aaf4fad51eec028d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9f31f2fd19cb76399177e72cb7d7a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ed425746b2b40fbd5d034e0269799227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc3bf58ffd9ad0b64ca4706bdf396c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018bf9c08bf7300ca654c7923d4764e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e211a92a36ef28f40024811f519f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7f064a5d7f85fa3269a350a18c163231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188728d6a9c54f8158cb6902694957a0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364350d065d6c7078834f01a645cf3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dee10274a9c5513cbed3a732b7cb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8e938e51e7da9fa01786a1ecf6209235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603dc95e74a732c312c03cda1cd70fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2084b42c44c709fb0681bd7e872f6c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b1fc8c468134160d025ac40eb5d79238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2bc270b173c7a38045137c2da33e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c109f848373c41e81f6fb6ee43dd557240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286a3d080f5512e5d6899f763b9a70d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a5134138f82f4aa44236988720f9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b2d82f1e21b07d059673ddfd38634243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85734dbe4b2d38ce3db4c213acb170b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88022c5170ef398e898ec84abee63c93245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417b2723827896ae04b4af1f74c621e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34533696d4a6b369ae776997aae104247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36fba54f7b6482504771a4f1938ffe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221939c6ded0c020ec5c3488c63911f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e01077426b04ff7fc3bb938db642aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fd1d0ba8d2554112f8ac6d5ee4484251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5976917623b1a13fc1a73aafbe89bfb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569d6497cef6f7bd361cecd543003af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5f9eadb3d8f3738abe642691a07df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f7fc97c72fa08945ea15881114ff3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a406f67b7b55585cfa3fa4acff260f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cd7da1ac5ea2c343c764425102de0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34365893bdfe515c7b6cf617913df623258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93635eb79c8dd4a5509b8cb4e2523823259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd47ee47a01c21471198fe46788e2b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73640650aed3251e8dc0228a1a779a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfba5e27ff394218499c837064e6bb6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1818ba71e408b04b4936413046ce57263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92632377a62d41d0a6d3552f01c42fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114b8614cca74f29febbc036261942e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc8b50f1e0f84cc2e3293fe55b00eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651d1809cfee447506c46883524e503267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead57e424968c1c975f5763e56d96d33268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00761773e7e6dfea2586e92d0451df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa051c8c280195ad9138d099aee86def270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed15d8a88404c3ae3665b9240d007f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea80895d6727baa2a78b176ef7323a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aea52fad3d50a6abb07740046aeb1f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261e405bbcd7812f2565b4a18a11b6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f873726690a57817d5f0404f17bd19275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201ad0dd29a91ac96a2b18a09610376276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c7bbdbfeda94eb270a2a0e02ec49b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603787e1ecccc66cc81ff89126e568d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86896f99aaa6fa0fb5b96b34352eac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721ecd5cacb64c49e2358c63699bb15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725d57c06886ede446f4c291efef8a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a835ab5f6fd67fbf5ec46b47ba0d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae885db343351a52b86800592379b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869b0a62fa268b02a000a10ae17b3b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e4f28ce08cb7e43c09b803ee93cec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c1ff718ad5feee13f6d2766908986286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8845bf57dbcf1c5b6ff56d75ce98f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d7aff2405eaddd84a5102dcd8decc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bf8abc247e12fb705db0bf0c35d79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3ac3454ec38b2937d28f914baf25c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5851b03bed9fdc8184af0e4cb93cc8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4301c4b9b3598b0a62e63729eb17b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be8ced03e6f5a39b2901f1fce6c30c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb94eced0fab6184b6449d931d4547294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cab8feaf9c55ceaa17bca3e125829c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc449cd7070d3375a27cc80bcc21219296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b747c86467df17396eb199ad79ed247297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c6f413462f04dc5178a93a3935b54298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf263997537735c94e73a8680c4cc5c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a670c8a2bfecb1df56f33b54c75548300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f15e0f7269ccdafd5434346438236301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd3454c747d4b1b32454721180a075302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa151401629ba72e9d7c147124486e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e538d371f4162ab5126da3cba2f3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562942723540d7278c3d2d0ab292a7ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da630d9c3fa971d14afea28379249da4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035ac245fa43e73de0992b28a8f2f36307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0281bdce3a5884c871328deddc6a7cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc71586d9df4921fc012a12aea4b6d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fedd884c2942f411f5aa6aff7e5a63310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f3d0330b8d7d2a52edfac85bd6386311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1594de5cae9e129f96781c3f87dbd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c389dd24c1c257ee2678e446709907f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca13410dd2fcd405e41086f008bae26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d47789f653e5c0e63f0c79f72da8f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a66570db9248308106d514412c07b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb623feee1c7c3daa68f3677c1d9912317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e038aa15dd706ada080033fa75dc42318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713e1abf1388f6a5f4b5198f2167c70319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335f9a5d3355f303855f8b88b3550c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48016af84f3bb7ef180e920cfe6cc98b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5716a4f2a9af5aa5acc724b795dd1fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81345348835198f02bf8660aef6cab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34231987f6f5c8def66b3af1d3ab74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185be9c6b91c9b8b786aa01a53d4a158325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2a42375521039e0a78fe3f2e83193326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedef837ab3280023903ac4504334559327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d14f4f2ea2b2fa63ad138f2280d523328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e87169ffc30dbad5fb57b7dac8aa39329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d86196f03501ed213ae10846a9605a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc72efc551425bd6031aa3e366c418331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69476205c077e334485499e1e10c0e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dfbaf06143698f8a195920d140d2e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e16e2d45d915026c633af9d3bc354334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1cbc56ba1eb16137fed248595f04c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cc0e68e9ead663ae33062646037fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d98efba48b3b183f5a4290ba15460337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae31231e0e280f250a317dd55a389a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e17c8d17077a5d28ca8ee83ea5d95339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e92eee6cd29b0a3881254c9118df7f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73242483250a397c0d8f540f4911b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114e50a1c8331b6852772033e3573ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd5f860331c9d307c0a1c7803c8372343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe358998758d458ea1568812b3b53e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cea4188c8e1097c72b22774d88dde345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12550eef68cae7c3ade299789f7b2213346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77660e98ca70da2c5f16f9816ee5222f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597c7e0a79ac09c97dcb9a1552bb384348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4a255c1ce4b7498abff90d92203a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b121c5039ef6416de746c275b8ab60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e4b547243ccd3275438b45a9cbbd6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583823c30fc61bb4798e9801457d13da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6fe775ae52d83fc2ee122bfd5541f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a853575494af4711e2f8df16db3bd2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cf9364ac9c10c7ea28ce3e4beb2c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862151612e717b922424cd236d57201356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d04ea9ee38d81e8532efdb7f68200357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe554aa04585bead4e25ceb4911e2a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe868040c7b6c284f27d49078b3af7c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6d665972b0b6b73948ddc3c732636360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271ad21732e47af2e48be5b1b4a5adb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6df3acd27d328b733c429a2fa93edf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78c113f347a44459182231e12cffcb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d7c8f251f3aad20bd8f110f4d89fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de552c7177cb4bf32b18a8c33514834365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549f1a00808b614379299d3da8e0089366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da3b8ef3b1bfbcca6b68c1b63c1f26367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bd4e59661cd9a7ddebcb28df6dce4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f72b35e89037b6d7b0bab6cf718da9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872704773d589787e98e1e12feb8ac4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307834802a7f28fb250bb6610ded14d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91c66a72cebdb80cdb88f64a9c188c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491b51f9dd5041cd52ac81fd66dd4fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e0493e1c16252d3d358e476c27130374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2ea6721c797a91ea881b66f6040db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d4a9dccda51c80929393fa4483a68376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4667b0aa579f600423c8e172a21e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420edef07523cbf6b4debb00c7caa3b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532c052337d4a7595ac3bc5f50cd8a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c1a37c8bc71443313eaee0365c36e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edf9ea3474bff7a0cb03fa85456be8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadc04da55d977a4e629a5c2dbb9987382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade6787a8cb9a8763d34d56c6a29cd1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3d5125a308d68003cf76111cf0d74384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f9cf5801d497c03519b76b86dbaa8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f65c8bbeb233831a8bfa659eebf89386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d841f8966acf7464610d6555ec8f1cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558b75c182b693e467ab813976d6fcd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a8133f132b22e4a87be66e5b42372389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752ba48899f4a2d844804c3ca328240390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0409ecc97219bebba380031651972391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07dca4cc3d40cf97566ad97ad37808392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c71d5862fb3dd543d4ca58a23a8a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811d82094cd9355cd301e0289d22846394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cff1b8f38f1cb36cd967e33cfaf22a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4999c16183ceab441143e2e4d6f87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abe6379cdace542d90867f1e176664397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79759688617abbd6257ec6d717a174398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212a9155eb05cf88722514c4938690b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda98462f8fb01e43a5241610f3b0c88400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f868477726d59cd26b41d8b7913cad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e6387a69add7e6c22bcfbc55d8467402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cf7c7a6cd7e45afa023e4ee93bdde403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2451fb941708906f951eacbd2f39309404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7ab2c60985dffcdb0e93a019df762405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c686aed2ea1c1de81210f5f746d5f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626faa01a8fd6b901bb31f37b39741a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b5ccc6a2b52ca792c8843399bf95c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae5947ffce31b1a6d06217e047c1fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b584fffac24f8d2011a7c62b83c88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fb903154d0f79163ac0ab463c7444411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e77c312f32482d02659e550f9864e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338472fdc7b89212ec23bc83d16c123413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d17d9ceedc10a019ed5d1c5ef2dc9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092e8dc2bfcd8937df1739f3df9702d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b4baee4da8f9d645455f9975cb8e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95487c583b3f0dcc6a88d6b8556b3ea5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b010053087711afb38bee0e67ea05e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03861bbecac286659a29420f606e6294419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554f0dd26be442c098616ecded8630d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e08124522a6437113fecd1da70eb64421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d5385a8f5e1d4a69c7736b3bb15e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f6e8ceaa8509f58ae100f06a7aeb9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca5822642502b888f2bfa40a960f54424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca9feb8508c2e5b0c0b9cbc5f30f6c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a7308298407604c95b87c3f497439426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c76876cbd6e5600f3fea582f0d1d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37985b781c0b00628de39d1aa9a57976428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d085ff1bce3aa5d73b68ca09dc84b54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9caa8842c37210c04a7607db240a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb257f8a8c422fb04efecfd69c9aec0b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d8cd66ed45bff0e42594f502525d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97a8c66ff72b5eeb2fe4b76c1239cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70747ca700fe1dd288f8ce99fdb8613434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2be9ea2deb9ae775605fd96c4bf329435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908503083d92933b2e96d06b5a1fb868436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99939ee88f1337755c7d6704e2af04e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13055a0164284b93f900038757020c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ff0c3fc85a0f3e3c87a97fa6d10d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484db38350c8a4d911b18c81be26450440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facef8f86bc14bb5dac52f947cd88aa9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90a313df55e94c4729fb7dd43b54b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593908865f95a8528c8154faa38b72d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a860ab1a80a6f680b448006c0a7622444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff2e4085fd0d7f9fbea3c197fa8bec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e76cbcf47c32eb3eacd13f6c1f708446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a96aa8a46b3718f53b146252a8185447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e2b7b090d6954ccbe0cd68ee01f1c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d634eba4877f9fa2069248e5f4cf1d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fab2de0ec26af66572981eaa566cbc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e944c7f17a10678e50ea697f6d663451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8c9ccfa6e93f4e3b4906ebc910fb4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f2e06fe2cf3187223c8252b58d6d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba3dded20e6a1e6720129cc3791617454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867ab5f0ce1b8011d0d5554bee5c529455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c16c7094dfdebac34129ab2574b07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf773985ba11eb9e64bc9444119367457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53b1f76dfef9c4cc55a5dcfb2a7be5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdf70f9a7acc5fe79e265f8f356bc6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d00bf393d18c7f7ed8945d0b2fc06460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bab986d4d4f4ee47cccb2cbdc2cea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dfaaa955def67ddb758a217bbaa0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6293c8c460811352b84688e20ce1b0f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389639d07cf3e42064c6ade4ff099c8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598332a6b68762a289c1b6bdc65459f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeae1620adc1bbf5c1375eca63a11f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd768f9c4f7e7011882aeb51a61082c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f47fbfb392c47a848c3dfc430cd5a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969bf39f6f45e83f8b86d40f8fa93f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a561dee03e788ec03e6a8e7e55328a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc5b84abbd649681dcbc8a3163c0ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2821acca7760b95da412170f510b3a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e14e04d57efbf04bd819f7e0cf2e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9339b02e8f68a8ab76aa55c44379ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaebff60abf2a644351caa889a83f85475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938c230f44b5b38b4578518141d59e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60957bbe1a3dd37ae7227dfb2d0218477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cc649f9c21a47db3405f9a59c9616478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe25bb4f40e9357e8b4e07629d5843479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dce9ac63faa3c80816101405bb846c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4990607ace522385bdca20fe3aa5ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add09f2c2b56b4bf23d12baeaedeb42482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8555ae692f2c4df867548c5bceb5c7e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee33bee8bb3a63f0f47e1eb2567b0d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba0a1d30cfd685636686fb47399725485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a4bcc1add32e184e2910ad5aa5638486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65bec5777180388e30ab819c2acdcc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fe078bd9de3c0267e0da04609d8d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6e99d7499e717110cea2d621b8fcf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534138b06aa32b9dee2ea7e108bc1a02490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a63e1be157c80e651f8f1df35a794a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23968f54de1a20a7e04ad1a7c88541c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf6369081b46a07c81b578b174b395493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d620b740aba3da56473326c522c5ae0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b92d208fc3786f9cc94102b26504f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a834d80462acd34f12ab0edb3f43c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49a96fc4a1c7819a119265ea3bb0c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8da0801cd51e1a5ea051574227d9a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398583c3e17789a6d878726d8c6cd57e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc5142516eda05a9f2a91a9af21fb1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455908df74231eba1fa4a6a4b7537df9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063f1f678ef7699199d9c67db08eaf6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d833ebba5c9d58f9e2d18aa5b07da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99d1772b3d5e10bb55387e270a7dca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a93578adb63ac8548042875691694505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106b7093f4b8dead6d80d170a6565b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd53e1d18546e836b42e8058157cb70507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b466b2a446d6c5bc0e64502650378508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da8fdb2821e071b100f80b9fb8c519509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d65d607044ce43815e2f1581eb66d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab951fd27375a447df824d0622abcbf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904061d4f87d43f8dca98895f15ad5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd122bb57f28439c17bdf3de957dce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0566f442622bf6277be3fed43db3307514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a6de33de5b7d730eb55954a803f84515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c30e926a0483398c232ad2d6ad692516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ab538337af90b04dac1bfe0357fd8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd3236870ff78c12fe81e41ab210d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04294f40e6578d228db693722fc09603519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46237acd18d8b4462f3fbe2d943cf38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010778628330d986d04efeba21ca4f02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4a2eaeed80d616644b9ab8d99d6a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47941415b0399b83d68af4d2f274531523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba0c07f86e9f120b7969642b7238be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ad8b31d96cb1d12ade11f8136db72525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a98ae552666cb65192d619ab7766a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d185ffbb7bb721af6765621b08af76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fcf69fff2f9b7e86dd236d19aafde528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42792e135a23f00c7caaacc419140fa3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40426c8baf415d960c3667e74e126a1e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1a34f130a8bbec7b2bc4392eb8a8b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c14f192c629356ffb9d3201e6c4388532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030bbfbcd122d7b6fc928c8e880bad7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494982f7072183541c284b9f89fb303534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0f24c3846fb2469059d4435effa8f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8d9a4bd51d39bf964301518187b47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ca270971372d46a464a033bf2ca09537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db623d493f087294d618b3c55b3e4a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed1d20e5aacbb64550c6e070b9d25d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bbe9856745f2211836bb29c513a7a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b309ebb487901ce30059378636ebe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7a4e59c28024c7a1842e532da14cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f420586068f0ec8448467ddc7daef54543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918676c14176ccff218e4e1bb80df1b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7c5862f0f5b1bf45b4c7c110f7e9a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0052167922a3a001c60511792a8bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d3fcbbba4256c239db0e7b377718c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563f7da58d60a7cbe772cffd51dcbbd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ec40c5402e86b7e3ab06d07179d22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99bc8aad4756a923f70c82d6b16409550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05ebfee4284bb2a26f35fdaaf5157c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603264714f7257981b82035b8040f6fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8f6f049d4a610ca1adc10262e3898553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc27defdac70d0d9d934bdb7f1cd3f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0f1049a944406fdedd80640d3ed7d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b952bb5a4454be6b8b76b2f8a8fc9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0098bb8f5fc99c9541d3b193dc7cf84557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2732faa16d0e4b59cf6d5e8bf688cbe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc921205dc85291ccd26c1c72c62ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcd8d9c75d0bf07c67cdc35c76f38f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cf71b0a3c23d33a224a6d9a630dc0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018964ea20195574999871ea68f7fde562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1206ee1f2310bb3fa3b8f56e61578b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba831c8d7e8d8914285208befd6ba7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc72af9dc2fc5afeaaecf5812f652e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339b04d093b4d1d82b62ebc97d9a240566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438d83090f20acf9831102c3cbcb021567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98306d5bab57c84c22f780825487f239568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e27927f4938efe05e1e916afe83e2d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091dfd148da83b0a8ef11116901621b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533499c0a3a33c3481515acd0dac81fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bf32db3c77bdc59e0669980105569572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea93f13667eeffeb71eec0e52d7ac4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a53c2f47454853802cf40542a852c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4757b8d7ffe7325b4deda0bcae0cde575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023388b608f6be62fa5ee72b546e2dbe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59aadacbd7716707abc2b0a9e99fcc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45efeeaba2b0b6311a393d5c8eceada578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63951569e6ddfa0b1becf07365b389c5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d6fc6fc266058572773bdb7d7d54e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e75fbc2d3088083a0119813e7bf8a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c9061e56e996e343db046653cfe9e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad830732ea7211200ded66cc66927825583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f1d8250badafc746e99681c1c9adb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6776c291f67c8f5820fa12a33e7765b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754b5eaa706e31abaa8ee11e608d4b4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca749ad9ae0eed462552fe67b7437fb2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f035b81c05ea0172dee44d9e3b400588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd8acf163fd34629a42bed0c07ab2f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f088412ea57a310f18cbacc4401266e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dae572388b1e5a9e055014ac64e50591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5cd226587f369598cff9d676098ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a98dd0c884a898337cffe3871bf73593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41de13d86d828c793b67a2acb00a8e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151174e2ffb9fd27990a20709d6ae45595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3aba52130570eaacaef77a00608850596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec19daf62376f0d8b9913445b758376597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cf8c687e4a41a959aa0e8d16d9e07598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e64585af244d42d067ae8ceff32029599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d49f0245cfb249bb850a4052762df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81013e95e3c6d6fd288949866c97bc71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45885994da35c12b3bd4f4d5b23f295602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976a7db9727685581f0f3fed1ba9faa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af75ea21a81221c58aac0b26ec5d736604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053683df9613692152a3d71dcce655d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5ac6bc782d4dd336d4f60c944080b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c987c390a1866e573a434df6c43c6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cfd8afe6b9a42067d0c19960a3428608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463edeabbcaf92acd8b0a4ca2518822609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c73978c484035d456ed0ad241adb3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46571fb953b5b38f373aafbeb1d884cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8877eebfbda6ed738ae2e5481a60ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57d2f67eba907188b2271b1d4ea1ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bddd1d4d8fc413fa227cb5c9b808cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565126982588d835dbb9ef7f14a864df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196e524581d2a7f82ad884707f155f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc415208de5d53e13ab4b21d2f26c62617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7c219124dbf77991a074ec1c6caaf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c85182b186aac4037aa5769aa5f58f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66dd44245f1cde7ac00ebe4ad19ac0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e1cf64246a09fd0ce57f8ffbefff4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e886315f77d04132253290527514cbd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d130bc5d0f087538c393b9fcbb80a9a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d745a9b5cc9b05a66cd676238f63d3f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53a774a0e0e8ff16202a212e480a5b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50cff6456478e235efd40028183e46626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8f09236dc18bd4678c75e08a6b798627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45da0241dda748936cb4fd7eb844036628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb4db1714471deae4b2162f08857d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a775f6f91dfb963f70629ad33d7283630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2b727dfe7b2c0157b8f39822def36631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f37ec9b630950ab769dc73930dd57632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7718df64bf28760cd6c4cd016cab1a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5da6a17c7e5e0a66cfb3fb1fd3b6b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7e490bf4690b16e6e21a010e31fbe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8f8e1014360fb8081133443023f1c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0902b8724c4b4dd97f65105fc25453a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1f9b606ed40c15d8fc9c4a904945a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d07f52ea25cf0e3128a3adc9c72804639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cd10c7fecbdf067f1889e928518e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48635daf8aa663be988b97f1f3cd8f1f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65752c39dc4456e992b1e72a82398b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2484330d1c727101d97884dc1c2412643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743935322719eedc2e1a430a8bad7151644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4678bd7d5b097e6e05d5a9f32a1a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9beca5760c2ae68ccee2bb27bb8afc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e0384f373ff02cb3b0df0a6abb890647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e03106a1ab9366bcc07efab1beeef3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86499e4709048a4bc797076c96014a91649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ae9d80ef10d797496477b515492e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdeae76c76dd05a2134b33cce51c6b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2088366323eebf0581659b70eb95d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474223337f93f49baebe9afb568014b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44c92fd50573752f619ff3930d0cfb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0ae1c715d4701a2163fbfdfb7510d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e192ec592ccd131dda134a4b8873fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402870532904c84fa8e5eab437901b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19362b46d66cd0df5ed376d838604f4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b243bf9496156d8d84c773302d6d53b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a888f2bb49762a5a0a787dbeed44772660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d4596e0c24526c49b37a4c5d28da1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee436db986c95c500bcbf88497d9f23662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e22b03f59efbf3409e5810e21cc62663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952eda66fafa13938bd052aed261e43664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7eb0235cd6273ae19850e16320317e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa4430a771f1c1954e2b9f7e781582666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a12468d5fb2058f5a27ba17db678f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf6c568a1e5f2178b044b799089a7c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10beb1ae55df5920d2d2d8839a9db6dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9bdaa3810d47f2b228effa7914ff2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1ea24bc6c93b90cfec6faae6e8f19671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef7b0ee81333936374738d9466f1c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff686cf17317d08916dde69eda74bc86673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d4451aed299edaaf13974f0fa4f89674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dceb40a2980c78ee267ba8f4124f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6296f2615ceb90fbddc5d464036b5c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd010c9457168e1e8d818025ef84c06677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46734144830bd59c5f8025759f90708b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59134a3d27bbdf520e1d62d3ce7973679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5364f0b74627c9094565404fd5f4c5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7e15e7d9f50a1286d72412bbad58c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fa305849c897941c7bad3c9d09af3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b878178503913886d3eb8548eee69683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6522b070b34674d4273833655a420684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14dd852b300079370052e51e6435dc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f27c859d4b635f8bd6f0e35ea65372686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5a0736cb1cb49d18feed714619076687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0378ff34deae6d3646743dae0c5db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601167b82ec68bb2d74231b402f11849689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3c5337a709c7e6b2d7af9af4014d7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab303e254eeefef8d830daf2ef92f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2038fad6b27c2bbf8221724bb37d58692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17029fb1b101161a6e862416211f5ed7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8be0689bf56e4de769a876fd61391c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4213c80e764c4fdbf5f96b10d3f424695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ec23e06961c8e31f2fc1f6966d122696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae569fa7e350a917dbdf827039d462b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d1a0b180268028faf3a8aa6af95f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e977717ae5c10efed106ce27ec7b4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0098d37eea8c32dfecbf987e02e78b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dac837668489e267e4f40e9202980701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e09548bab9f9c9d4696a1d192a82f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b4fa1f9ea9884dff29b55d5a50ea3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ba15f7b05d25b4157887be4bb6b7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83776a03cf9648578572b9305a85f34e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f79933dbf5bd5e4631d6cdbe75d0e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee6712c7d40b734aeb949fe52588a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06671f3b4153d6fdac2c4bbe31a26c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd246d6e82b28c3f1485f1a12d698add709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525d17e37fbb5ad5a034c462dff5fa3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88650ba65a92f51881449a52a73221711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a6a76e1d014fc98da4fb9d37e43a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49143a43c0b119a1363429cf7c27fdd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fb73b11e08860a4d20121b7a2fb0e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b01bb51e2bdb5da715d47b3d86b01c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41c0620fb2984022f51e3990218d10716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e98021ded7ee6ac95111f731768177717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a53491bce92e2c9b4270b18df7b8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642334ecf1730b19783c271a5f55fa8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521a5f8b67278704998d7e8e8bb0ad4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5393dfe770239f30b6155dad4774bab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f7d977a454d65475bd0d79a64fafb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378b463f9100b14e6dc55ef0816c178723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6fc77459c23bef104d4b0c5ba37cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5387c7a4086af051b93908056ada90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa12b9588e48bc80f6e6455c6bff1b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95db0f10da63afaddbeaaacc916bd51727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62955d9056d789ab0df48da4038ea9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9446ea5716da8d747df477fc0c1a7e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f4485b9a79a48286afbb9836c25d0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a15a268b82c8e9a868fe0d65cedd73731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a518d522181dfca571e7358faee3ebf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2efdded7833e376e56c5af958cfbb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9c26e29c311eca22f661392edbea7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfc8e1989665e5657650f42d3e4d7a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ad72c2459e7d577485d1bfab008b3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8e1bd2965632ff87a9746034d683f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6109b3289cca4dbc99afcbe8a5429d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95981c81d1e51b7e93e0ee60991c8275739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef7622c032930634a21c763e4e1710740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14e797dab632b87b11c89eabf9f1c8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ffea9ff2cd3ce71880f0053160c34742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8ab4f81154d19a8ba06408a70821c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0860d7491086fbbcbb699ac110264d0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349070dae8d0931c669460e84260ae93745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea957213d020ede65f7a7b42b8b77067746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c378e6a7d3ff04924e4fc04378c29c2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3342ff2268b58e040e9aeb353c445b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcddac2ae35f1351e6de2e226fe78d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f97bd3b46a68c0adb315808a92c86750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31de79bd095634f0c7410c8103964a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bf162242fd7e4e03a47429c661970752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54885a50b1dbb655d5142a6c240b2059753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18acc1b8e9b383b09008b9c5b4b10a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200a5351ad0017bb0950ca0cfc98ec2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a2583899cd77ac5f04a2f2b7b615c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa69ad0c7bec39e0ae4db57a5a94f2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e6c17d8304427dc8b77d56fc13af5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28fd1e7fc0c176b2cce83ec70471bc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e1253ae09d1242ad3830b1b9469c6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1923edbbd53c20ed3d169e333cba8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465da4ddaadc6f430cb66409732c17ef762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ef206526bc2f6c44e96aff402612a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5e08fdf44f6601fa7287854ee159b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad555302b74293f31cc8b99b513586765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6162df3458ef417130a00956bf6b596766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65472457d28bb4896ddb7c83ffd30b0e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75584f37102c30bad9edf9a99f94aab768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b634dcd5e32c7f7c4c8dc3131b546d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072aa004cae61ea67c6a1c930782d4e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ff4886ccffbbd8be89acc6574be53771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8257e2dc7b253250502678f5b2bb6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed91987a0531a910da17f612bd6c7e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f07f13a6a07e3afb6f2d652d964c7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46265120f015d60c025e6e15d689c48c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaffc31dc83a05493d92f03f2641cc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593b4020e76d992415d9d18bf9325da777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997adb1e150766e29c104f509c84271778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ac9ec867ce1954ee22685cab920c0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaf51db0b4de561759cabb3a5a28e5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf182fc2c7e1f73a7c8e61be1951604781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c080e555a36ebe87a1398e1a10e337e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb43b80f5d7468688dd3a44a0af0dc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85042395c57e665adde7a22266c8d7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d929876ce16145a8aac2a592daf07d0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69a6a116de835a63dc5d4d7e9a7126786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01b82d14b03b5d93e0ced135ede7a7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae854d1b68f7502dba768d682d1087f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa6e60f10ff75eb935d9543f73445c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c5e30481cfcc2ce63e22e7782e689790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b8d7b0546ad316d0ebd3f9a46fc95791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb1937421b7e9d238f02d92cef44af792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fcfc3ad9c219ca907ed1e85168553793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cf6f738ebd6ec876fcf33b5ce96cf794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752faf044881a6627c7c728a2f45f05795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5024298d69b9bd754df5f29cfcc790796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839bcdfcc65fc2835e9692522f791d3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2210af0f3810cbb36e499d9f9c21bf798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a37668b4c71d0e0796b4f1df0bd00799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6584aa91dd51ff0958a7fdcd9b56be800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee50fd2b474abb835983ddc3fb64ff8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba51ff4c675ab180a893c58611b57e8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cebc63e84878663621696a2b70d55803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d015d6b6c4fa489a33850670dc4cbe804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90234aa39fbf58b82bb8be771f347cec805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180aa4f3d90caa76382e2adfcd7d8b2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd862889255f60da11f3009cfcd718f5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ecb340a9a4a081c41fde20cd9a3dc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399849b885164e854af7dfebc2e2147809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c2813abc1682f896b774e08e57c98810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43835b4207006d8817c531fcd0153559811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4ad7410521ea4c62182bda8c0b56b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f776aee1b1950c4ca8eec346f9c3b9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0485edc99e7cb34ad50e09d734d2a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9f0c9e56419200a6c636db5c77cb5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b4ea59366f512d6c1a9b91f9b1a1a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c289478fdc1161365a5d8c5ad15c24817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76945d3856cbe7e8d3d61c00a32c3e2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af41973c319300e14b894501eee058819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715931701ad42e27833d50cb0ce6cad820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdfa496d29fa5eed0399e768e63abc821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498ca124091626ffbabbf936835d773822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ec615662568fc323d51feeacb7cdb823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75698b417b0a622154205fff7cf11efb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a5f548b4901e558e64e23c855c784825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dccf3b3fcc29b216aae005d181a42f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7cb3699ac7c45e41ca3ee4ccda474827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969cb106433517f84523f8fede1a5ed828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd0c8b61488b810c2d7728d734b215829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc42162aa85982fd09b4ad98192754830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61347052fc8a1a4859d87d76a7df90f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f270d84d2cb8c7263b728b335a2bc7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db01a8517f36a8bea289843aad3a84833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c672ae52c7150561cf24b308ef4f45d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe067b89fc9675327eccbc245f73958835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb668a26737855fe583abf2314a2642836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42625e5bc128b7f5eb745349c8af1f11837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9706aa7bff9e5db9c78d255266d11a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e9c767df0e72fb917f35c65c15b5a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a37d0eb265ef4b093503749a798527840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73eb4a7008e238347b60c7d34a91302841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570aacb47652cad3ea84394fd5ad28d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689176ef1fdd25de6f96c1e13d16114843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d78c9d51069c7eeadb6c782ad9ceb844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72567543fab072a3c71a2d4cf766903b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c173aa1db1f09f62d6902f130471ca846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75bab1a8f4d0ed450472be7aff8897847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c6bd5af383cf1c25b1607b09abdd2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764ac2f5115462ed2a419915e565bf0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce43c8e3daf3ffc9a1ced8aa3967efc850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91ea7a8d67edb29e53e4ec470be355851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc8a41979ce0963e2481d541a16935852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155ad85ff6cb3535f3f02af1aaedd47853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5e4681ccb61507db6a4424c4bf6bd854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef507352cf361dd2578838eeef9296ba855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5feb225ae27dc6b98b475062efd31856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67dfc54a07e6254bffb8e9725c87c2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a780df553141bcda91017ee4f5f7fd2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec87d6d68dfbf2b6124933dbe4c051859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6e7d4011516920e3e65ce24a6e08d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b061201c56985c93ebd3fb979defe3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa3b3dd4228278321f18d07b707e82862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69976026f9b8b5efef2accddbd17010863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba57f85fd9bf3942a99e6eab65ccf2d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e2079a81c2580c4d4c25fb667376e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f872cd25a38c5597aeeb6d216e8fcd5866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64a3cc36ac3eeab271857394709ac3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb32084f1181f5f69a053e9d069a04e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11b72b7c02610544ccfde84b58a455869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905bb2a543f31d0e133bb2b5651d900870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69736b5c6ec1325ec21827d2e9626e7a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5e4f6d155221ff05b5e2ee60c65ab872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4302604875e8996e984b1c2549619873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0e3b610768c5f9dfd7bbe38a15cda874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e6d17efb5801cdeda3c0e9751d9f8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c2e7ca217885ac9a8af34e9ad50b4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604319f9aba56614ca0881dd4252849877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26976345ad4bde70539f39b485825ea1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edae990e2b6c64e6b6b00ba8eef635879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f54c6a43b90a22096383742bf1b105880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff25a7459be2044f327f9928f28a09881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfa0da177d4b52915348db6e6378ff882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bf216f568869b15da60df8a2690c6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bb447b1bc59317bec6a72cc6f1011884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e0966dc3b40d626268584472e9994885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a87ce8d9a31bfa8f9ea3dc7acb4686886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafded5580554c65879fe26067dde34a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bfbca7da8b50260212ce638d8316a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c83ad34b012c69574e51e5b4fc175889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f55c5d3e1991d7beace886a9c8b0f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2680e6280a43466cd096fc2ddaa5c1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2db957c0906d06d94f75c6a2f599e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c3253d7a73356b843af9302d492a5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04653fd3f9d03071f244a48601209bf0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c76d3830233913c3e9646c79f375f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c43b979872e538388f71488aa896a2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd05518ce9caed3858d080b9776a3b6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031a95528407d93a9b4d1b245496ef3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23cb2a2f74a30432c76e7afa9d3b3f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9da42a01e27c4acb450b620e4918df900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8b8c3900d06829659aa4311793800901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4289b20d76a7d90e5c850f6d559b30902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78413761aee56b6390c5392db05f2904903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dde22ef4641f6e2718ab3d526a0c2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227ee86cf9ff3aa153cbaea95bc9983905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701939f06bcb5206f6e473e5ef9e902e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49564eb119edcf1e26da0e59ce3cd2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9745fcb11d2fa4b086bfcb0172d287908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8820641153fb78614f47942bf2d4b03909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b95655435d619735e91b8873709e8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d93017dd4b704293966ddf1e0d1a67911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d69c173fdbe03713ef038659a3527912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f4549f1affd507ce4303db6d96b89913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c34a3ddfe41af9ffed73d82cdef492914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451d91ac16ebbba104525d610745b56915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb933480b76983cf4b2c0cb19bb4527916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894710467551257c5f7899dc5b4b83a8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6be8b9ee6610c8b9993f56cd6271d8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4485bdfda020f1b1039861a6b2c6e1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f765e21536bc5fadd50f16aa860a1e1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56900da5d6477652d1d893e01299fbf9921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab3529f3d3dcc18951b46357fa4bb5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f198668b353e21618c969926eb5cf923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb753bca2cdc993306b32d70791c854924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163c0b82ec28ba94fb73f7fbb553ca4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aac0b939e15694826c7dcd77ec23bf926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79d564ebd30c00f41ad1f3077c815b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ceb94558f36122e4283277d21591b4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6b2b88351570e67bf6f6a2e94d797929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759bb0bdd6868efe206508dcee938ac930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323bfbb9148b515e6e8fe5125b68430931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c898fd8822c3cc8ff1d37f95ec5913b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79828120e969bf9115c294cd32351a3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d83dc7f584f186353b3de2ae71141934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f545bb09499a00a3412426706dfd206935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174885d3f28bc860502bc782343a38d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8735f424a017d62fb8f572596292a5a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203811e2e8effd249c1660ad9aec2a5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e68951a6eb69dbc6a3123fbdc7f6d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e461280f24325bc7a2694732f2ce7c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eef35c1a366624f4e43008b391e175941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab642db33b74cb2067a4457d749fe19942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5131514dd479e3b9ffce81ca8ce23943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739cb50cab91902145a35b664154fd9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a52c364c85c9bd1c7d13f8e2938fa945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a96f91d93a0c0e6dd49c60ba719e0e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbae07ae6884ca5b72be1f5be148bd947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bebaa2b0532fc8b37071d5b6b69ae948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498134fa640ccde7e0b29aada9f1344e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3e4dc2f5d9c0ea6a6ad9c9559a3dc950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e474e44bb1d1639befba527c02239951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c002b7562d6e1afc1da0d57030ecef4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90346370a0bd60f32f9f5270c5474cb3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173ceb9b28336d29b2c19fa7cbf30d8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e7b361020074ae79163204b46b5cb955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8950ee91c5f1bb09b36b84e420d0b64956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609e9d5336dadf91e710c9b4af5bcc2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fbbb8a0ca57d05bfe0cdb1729c18e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7808e92351c46568e3f0fac27d50d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bb0706a9bb963fe8e2a69f1cb9b0e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff49450fc4138ce5eeaf07c27c34e46961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7aa26166552d2fef70af0e611b516962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f44588d7c671679b1f976378b5eb2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766150e86ce2da2accb96f071669c36964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c0ec185a7d87537e21c50db164245965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432c05800347b9a2637576e47393660966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb07bbc703201fdcbabba03c9f2e0c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457f8adfe3daca121db69a852972f34968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a822af6f88d43d9e10bfff46e095f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ac91ce5b17f4b10952d6636246161970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430d46fa429e7dc452f3de514c5e703971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950d4b30c9b39c88d075c8aefa3a53e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b96b403a126f765266669839df4ada973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968899e670314a632d9e1f089280dd6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a800fe68d521495021ebbab5b66a7975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>