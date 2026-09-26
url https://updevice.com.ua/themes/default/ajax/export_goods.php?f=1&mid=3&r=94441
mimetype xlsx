--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189559d46baa6fbb7dfc8c8d106f27991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992ca4608e9a8df0a26e32c1a5335d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a63e67e77e2a427438e76ccb303123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a3ee1782495254ee8cedf13df8e724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca027efa5dbbd82760f29cc68031f21b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef264dc4e9e5adcdc6442906de84bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9008a99fa8061400d0b167045ae59df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7be61dd26ee5b733dbc011209e82b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748451f277dac6e922566afaa42448b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a337c3d4ca54f8e61eaa7ef2cf60d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaeeffff8a188b9d4212d0d37c566d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf706b5e64d3e293f5fb24fbba4a88912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351f2dfacb927c95eda7cd9a22d902713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea39f3ac16827cda9d8ccb4fbe57cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b020d7cbc0866807a365e2c9c863e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065d498b46a9818efd91103d5754cac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16059f3a54aa4f6d659e3975037555717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d6d76d4faae83a6ee13c566f3510d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbccc2e9e2a263b08a3c96bd408ebc319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063a4cd74c7ef27526ce00df876b0d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9374816b5ada85f1f28f5055d0152521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d323a60a05a2541ff674970d162b7f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd1b0b3b97347e5254c67f52b276cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea09189b29546ac64129b990f83fb6224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0d2b7a9dc94816fe246dafaaba77625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474116180cb7ac737c5bc0eadd79ee0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356edc3450335af52724d4765c8e91b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3362a27d24fcf7c42de56971c108d5328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35144cbf7034d62f6414fc5fe1a55f0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c9cbb6533b73a57b693830b0f760930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2c7d7b2701e97cdd2d1019838e13231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23587bd29a96cfb826e57beb38383c8732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579b4246f865c824e8173ad325ab8ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce128f143524fcd896e78dd1fdf1b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b66b928d80af4349eb7e61a20532fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c571e8441191f968aef8c192ac92e5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71441e20ec8f80c261dcef9f351e7ae937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8204595d521c47c157701ed80946a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fa9d3f55cb7e226fa96df2233830139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f369c0906d0f3d03d2822a8015000740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade22613b25afb3c550fd2680dca30341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff4bf8cef9511a42e0bb74f3954d6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37a4f73d973fccb2cb1b84c5cf077043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122782a57d5165f21e885944b28a6e8b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273f3c448bc022703f605cde38584c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d45b419444f4549884d9bffd9c283846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f8779027501b238e67334e274ac8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5479b613f8831d3cd1055269bfa63648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb7757701e52486f1c13089eb8b1ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ff7276af633c883f5b3c030af890b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add74cb686ba820447c31ca8a8dbdb6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10e400ccc624c8e9555c5d842ea8af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ae7240016ba01f09938096e60e35c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada6f14a12837c1924edb36e596a0ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7aec6e327be2e97adc6a9d4447161955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78694ed7da22f71c197dec7a399bd656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff105f0044284df76e2483fe5ada23357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc4b35f3a5709a44967daca819fc2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d84f03cc4b8b3a44324c0ed73adcac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacd945fbbab950e26b46e2c8d20c3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83068d023c1cb2cff80dae8fbdf5d1b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc463cac21f5d1111073298ecc831fdc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d431a2eb81d0c73457a535132a649963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af336ff7fc58779b1757338347a52c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34730839b3a4cd7e8a28ff473381bef765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0459f4d077d2c6be6c2023fc62595c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dfa475f90bde0a3d9fc00f28f26ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ae32fa795c9f38aaabc82197833b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ff36143c6715a3738e943467adfb969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826745943c5bf757cdb896e66edeb4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76917efb58698766a0b141a828d63db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3bb580b84dbb1f6cb19a74d18424472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ba62bd62589b780cd17ebabffbd3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a2956dc6710c112ec9e10b0e80cbe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9937cc202067f928f6bbb210e984075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d20fad7d1e73a14c2b9bfa28b3f8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a4afb1bd13f5ba1a0935252c58d1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fb3fe1e25948ced0f27131f12039278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2f80d09d02ddfb3d912c15c2435c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6ea5edf4ab3e8bb77d442f3a1d67c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6f1934fc532d8ad537ab2b216bfaa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff350f4335151e63fd4bb95d7672c3482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea2b4f779a50d0abd444d22288fd8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8dd73ed4dc93a52de6600d4a4dd6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7b116d4d7b0d498770a0cc3496f7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ecc7c51872f1ebf95affdadec66ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4afff0577d95f8e757c458db02690587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cf09c22f77afa065752793125a75888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8d1f441984c0311a8f92bbbef6f4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7b012917b518e0a023918b8ce234d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb7184e0675f41b9379570b9a0dbf491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46476fc5dc959fad6e6e9899d3dda5ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bb352dddf074c6f4a0338ac35082693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91016a1c7021076ecb8a916885823094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d114b283174187be267e3009d5c592695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69b43ac09fd9a0c07f7644b569d04496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039f71fe064801ac9b154bbbc25405797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5c951fc636549877b9194807b9d5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1332ec6e69755d2be1fd589f081a59c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe46f61052b4e0bbcb5a367fbbd5494100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd4e822eab3a86008543ff3f2dd75b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8d8ed01be3138df58f2b1ce0c2123102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a67ac6df754d543cd7ae6fb74f9ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db09a46b524f6921bfb444f8983bf0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb6fe4070ac69f38a703948b8294aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca705030350a8897c01ad7c36acb1e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00a428cf53d595f877fe17d859845c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329499f8488b88bcec7fd3fd284c693108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca0dc7f8805a10634a7e8a8dc9ca0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e940e02fde99b5cda3960f4476831110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429739964583c2d4d7deb4fa909eef48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef0e6b1af1c6908aaf6c7fd2a5f1b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cb6a31fd0274e93a7ba6dc53e32fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708fa329c67b576014ea8dfc2a24857114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9754931369a0e652929ed4a8b8031115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb0c56fae5187539c2d2d93a2ee7f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875c3d9174208ec1d0888e9b41faec1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764642edae1ee040cc212caf8d2de7f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53c7c65d4584c1050fb61dfaee2a63119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36e02aeb2498bc535c9fa1495cf2c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34822ed58320a0052225f5b29b617b94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1fa2a75443eb92d7ea631212c5c34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c453aef163bbe959d65d4065acd810123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98f2fe7a094d2d7175b987d26ac0ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bfeaa11b72e43530774cecf9c35d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5afb222bf8f5470d63512d94f1efa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd02d2dd5f82c49925706a1924437d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4c77cedd05cf457eaf54706e7b6a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e27d30b52f2ba67eb471edb5e60091129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98831b79cffb635809dece808c97286b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9c85752d571f711f940b691dffb2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36f5413c3d932c7f72da1ef4665743132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410ea2f70169a80fa91548dffc51244133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd7329001fec1cdccafad9950b1f27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8059d4bf093e5856f80302c96c38b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398176e5adfb1d31ccf28ee38018e484136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e744f066c3ce10762da73384140522b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372d11a9343f32f13584d3889e7ea6b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d878c264f4464bf353767d3d8fba9f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b8db2090b63f617a3dd4f6ac4fc62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d21d78ef26ea3713eefb224c5f66b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ec6c70853d5501f60030161c2f001142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a4d4a0f3cf00e846499b93f49921c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562aad5cb707a8ee2cb4866e2f9240e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716ca26ca45963d477d209c05ea2160145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195968c62f9eb65afe02777bd56e8bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fafceb6ea7e3619cdc9483d81cb59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8e64f8d33d2f7bbc37b30e6890835148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fe3e436e1f6cec07f3b16d12299f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a0d22b767cd1d53a38764d3b0ba14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecc33ee2218b49dcb059043fcd6bed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620db58926003ee42cc012c84269813152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ff885a1944c09d9c5e8fe25c57cf2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18109d1955c8529c862b78f7f5cabc0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe95aa32663b85d63be81c5b5c2bbc9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0d57489ab1e9626fe7790ea723bdf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb8a388ee2c6937c052a668b9b6f06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31526a77a41fd293c2881755a6e640e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f70157825406a5c8a1dd377f36f216159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e505467785128e752e7f990729327bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844c3d3f373214175394f8b404d7c1c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833331554cd842066e46e2c55904748162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8dbf0b84394710adc439cade6a4e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8692f80d5beca136ae6ffdfb2e003164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ec84b3dd52af9639c24f0339a5087165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7d49860b7e1626aab495ce7315b43166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b1887e7628e082cfffedb7c38c9f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b51d62da8fcb858ca02536a98ab570168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bd551b47ec7381cd68ae22de907a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e969264463108b9becc93f14a4a19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0ba80887f99905157f420511222c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7876540d0be60a09a55387740917f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900472a738fa1380df992a2580065b4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf087aeabb92e257f7d4e67e461e609174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11ca971a35306fdab276606228f6bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448e310301879fbd1c95faf4a725492176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516af482926c5cfcbc9db15e2d67f8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae226af4ea51f15013476792e637a9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959357cf402f8dc496df67b0837d4c6e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f644bacdcc37033b7efce51c90107f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab120424422228d5288f2b071a81f8c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb8c5b71bdb1f8cbae7e0e7f222229182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869e4303ee2f064945ce79ff3a3511f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8efb405a50cfc8021d792043979ce2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933529a8c8b0eb20b2cadcb962776805185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddbd3ab4e0c70d5571b929ac560e79186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75492ea587c6f0ef207da927dd295f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc71a88d3726e9d3c85fd95bb02567a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e88b41ee4df2ad787a7768f40ae92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20148872d1636d5d5f602779b29dd3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127290f8486f3339790d13ba19fe298191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f781a7256985a8fb08d9ce9257ee5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a6e198e0c3092d98ada9051df68d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adc0a52e9b9644c03c68c2db683213194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b059533daca3b04d615563f5d7b2d79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3abf42be7de9b7f1da36920eba3de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cac141ff737866905410549dbc2a96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddb2e6a13eafc39788c9850493e013198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20616139ceda95b0c0396e4311785de6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6524bda2e2a7c7d0321f791e9b91541200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6688b7685f754a8422f9b6b2bbb68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111d85330a33ab98cf690ad4cee0573202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c30f306b9c5fc53d99115d764d964a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7389f82748aae42f88dbf7b7d6bb23204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b05f1e58132f5f660d9d09c190d3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945a11c446a03ad575b07a304ba86d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8f628beff5d6c034e439e537ea6b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec4acca661c1c4e507b2f44f588895208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faad8d68093fc67c5745d06c38406a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb29692fed690390fb857561a662bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538a950523f2a134726b6bdc7758e2e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891abb7dd6e72ebbe936b13a5df0c838212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fafe1885bb05fe1834516330a72886213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311c3287601c68237e46b37fbf6fb0b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9181eedb0610bba87b88559b21f33f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78900afbfbff4b6248eaab78781589b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b0dc90e992a0e7d59989f98f52744217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afc76d0e9923f5eba5d6a30c562e46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591d714f4409f8d3f9f97a172b2ed8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3366931125ad5204201a071dd62cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93209c41cf74547d3aecf10132591a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95127527b77e9f11ea398462010680fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598da34f00c53f054d392bbbc8cb6aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5b11ab1097de65b58664a8bac1208224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d06e0eb2b87a8347be212663da7c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72819f79d4105e4441a58c690ef10830226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55c640733aedfc8434e57bf7e02f1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ffff5d193f6998f53bd844f3e542d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e939cf04fd733a9bf3990fbc862873229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f5029def3ebb222b10534def66c0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea114d9425a73e636f367697439ba83231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bd8a4239133d90d61f5d10fcd5985232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58981b37248020d62af9f77aed50d500233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93e72ace6039fed0dbdeb1013e9314234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d84e5de3a7438bca7417bd9a2d7fa5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78028a4b185b53bd599f8b8d8d6e1c28236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e8a2517185c0a6c43682d83d184a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553b0c88bfce3b13096f62eb6a9fb73238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b414028d8e840ec7c47676411573d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f74e6e3a3970f93739dbb136ae274d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b65cd80f6b90e81d3838dc5dae679241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208bcd03f2fbb020ffc44df0b4d330d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b7021de1864a63614e1fb983d9adf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1861c776a8c0da83817ae0d7fdf3057244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac1220d279676c278004c47173bf57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c548fab904014ead4b73b18f014757246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417375b39647bc95887b0da77851a568247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d2558c6e7504f377d132c9a12423a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c4e38c3db6befcc73ad42742898d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d598186410bdb29b3e09c984ae2660a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1eb936ddde4e0522f6e945a743f4a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1610e9be644ac916994aa737bbf789252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d87836795832b4142b70a318cc53b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c36b349c504282460e6a89bf59bc5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dcfd7813c7072342706fcdf8ec17c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c00a8b15698e1e5b45cbabea532c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8b4848820403b9540451eb4208933257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43c59383b4f6085e9cfdce62edd8c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8483e7e349c17811c798a38f42c0c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcafb1b55cf6131f1a4782256c24fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851f9def9547a13bea6ee048868f836261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695447c42b769bfcfc70f4549503976b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed748bd9e00b400336adb46b15f4e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123a43f3937be72cae20500f6c823dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227d527cef3f5d2aed63a7e96b4d184265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300ee8cc08115a591cbce9232e4f533266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef211f01cd9979b53500d3aa1de82f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea3124a720b2ad5e3a2fb2973d861c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293fea30724dd133be889422819b8c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76232e7a7fbcdfa5e58da245f3eb3d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247444ecc6f150d39f6fa368bc26c991271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7381a6c9de9f43d443da74c584e3075272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d58e18089f6fc0b931db0286a3176e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3132999494961dd2a386c8f157a2f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bd91285e68ccce9e9e143cc02273e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c84502041553f82ddd309b1e90b9ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4211a16c3667a94b3cba77918508f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337aa21b016aa5f29369c3ea6f492b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d3783353b72149d2231dd920dd569279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb3921890057897480a1f869047479280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134784f1a894b69cb86383f9c106617281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1330ea30d8bceb4bc6011495dfdc3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324b6aecd163af25a6e951ae6b6e1d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cc200456a9f52a31498000dc34797284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda2f72d942ef8cf80834c5f2b897b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d48968fb5b1c13844a79067d849de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb60c5fa747c559cb4381c32b69e5f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996172255b40d2e7a86d16637912a91b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da043f25a5f409034dd943ee9be11b78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1065582c36578488b9f2bd78c42da3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8af338d0af0785f4c25fcc003e7db2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0892de09fec1ad3a1687478f6ea14e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481564066b099f5aaa69207a1676c2ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf333efdf6c169804f359c6cdcc5268294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9f89443db1d763df929ca9ffcc203295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2af457ae682be65c6a414065756b24296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fd8e78987880a64fb6b018e15b173297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bfb16c6f53966ff3b34c9d39a481c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87ee476e45e3dae0e1f7ed5d52b9e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8642c26abdab226fca23b78580c4e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4502ba470968d1e1418f0e880b4b220301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899788ae746662ede5c4056d46f998d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9ffc57345640be654df2366ba70ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96a3672b1e84b59bbe0725b525a3b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10d440c2ee15fa3ec70dba14360dd2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95055b87ed396e07e6e8e5a4517536a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896127a3f03af494210dbc5dcc89734307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079113e18b9c8eb4fde536696c17dbf3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388282fbe40914d68444c90163c711f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e24ac9715ead3519aa09273b346101310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ea1cf9bc5dfdcc4b3b292367221af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a81007673e23cc5652a907ba85240312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc04e424743d505e6efdcb0e8882af1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5f38cd8609c2f2000c58e3bd36a64314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e944b5719c174503b4f2caa4f9afc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b65fe5e2b506731f01f38d2bb4a1e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7313e622c547773282cdffbe0b76a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c4542c2aa3ee58452dffdb5b5b842318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d56b798b3ed5000cc062c2869a36b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c205b93ac124f8cb44b16906ee529e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a5a4ed9c63513b56237f77e3ceeca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6c80222a2f6b56192e62189a00c79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f18a23e3abe2a782421ec5110ce463323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89827f3112bfd4bf634139ed2ad01198324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff530465b34a561262494b7ad18135ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da426e9435cb2579fc9aa4cfa60208326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e41eb38b4b76c30b3add9c9727416b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff0b3fa92fbf04677804c9d6242e4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99503d9362f0636eae648602820492e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7482297c2a14922c5bbd6904a969ce7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee5c6cf3799cd49ff72603a9806a0b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c92005f7cadea96de5034cdab1336332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583b38b0beb6671f5bd9fdbf908b7d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c462d4b8849908583c895e40082d2b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a8f8f98b64b869fde6f423756f036335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b27be3eaa8601a70bc1d53e0284b2b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f422f181d0b2b1980646710a9a9e9f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6999be2c42a936b8543b4f0158b4d30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab291392437f41afc47fda450d99ce99339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b53387831d179ae7011d026a26c75340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4b2db87d427e4d966cd3555956c14341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157bb69ae445a4f0498020955d47901342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c10542eddd7a5a4d48c71105073554343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8117ab9fc8b1e57a7929aeb1effc1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba396e2ac4c84368a55fe1d3d5f9a8f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695cc62317cde67faa7837431d336c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b437d3180187b0463507bf10d39b5f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d5763dc903a407489c9ce45877489348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b04354cc7b3cad282367a66d169f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de3005ddc79032c7cf74ffd451e3e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7356fe447db7bb445dc74101db728351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55607fae7aa1f97fc837bf50f76df034352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99667a0e3a612283cef4368a36095c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fb56858f20acd6738edc7e5fbc972354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc99b2ef37f4d54daf49d322681dce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70847d3df30ac8e7cd709b40374829d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24167b316c5cae33f4cc571e47cb296357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568d76ed0906cf4f5514f927be7d1df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662013375824942a4c693b8e3d38bcb1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013968f41205c6e93e84c0be1dfb25c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30ab3b6e527fdd260fa75b07cc9650361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace49cae1a0f6033de2f48239c193d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea49a6c988de4f80e305cddf78b96c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee18b37a11769fd0e918aa87d2ca83f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf71aa3415110ca7f086834464542d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b18857260989c22a83c3cdf0faebc6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4224ee4c7caf5b18b7a4a2c9881e67367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f7a46f09f61b165edf593c776fa08368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff499423596a34a534675b655a90a357369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4226e7fabe1de930777e760063e0c13370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bda546fdddadc991fa0b5575a91cad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf7de00e0db1851b29ede079e99d89372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bd95be5535ea23b9b973ed2d118dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a903da3661bf0aef598ccb451bad84374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8b04fc500f764c978e75002d086e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd7cedb58264429b44f3a309db040b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54285316d2edfa35ae618632009e6d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e9a29fd761a89c0bd09ae01ad2b68378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2221f6c304b0f02673724e851d1ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115715fcc227147095f44dfb36c0ce4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62693601af55a9af7af6d29db5ac2980381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b459c7cab0647cbef77dca8971285f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3ad9d764cbefb6aff5d34a5405b36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a31eca74809bdd04e70ec993e97c00384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75445f20f8e5618666977257a5695e89385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e7733b12409af700ed43610bfd9c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda78ffcf6cc0549110fd1e4c07d0b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702e447fd55b6362865d888e917d8af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59ba556bed9912f70c89c8aa52996c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9034278ccb4383b3694d0ea6847eef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e304a4f09822d7a5cde830d62ddcd7a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d5f663e958f171e85a5e0f48bc6d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122767915b16d72280d1b4db5ae4a1f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a328f478a92d8851f52afc44014fc3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b247b0453d17c600229a4f5ba4fad71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45efbc2b84bc93e4807091fa2d3c36396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586da0284d31eb122246b83329d3a989397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49dfb9b24007aa4a4fbbc400654c1c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34c6a3cb4ae88aff66401923fd8895399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a0b8e05ac27a6c48ccb9ca934a633400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacf2aab974fe377c2b80d9f869c4f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4301ebf1419083ccc605e14f271898402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65503418e1ae61f5607b0fbc21a647b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf95bfa305da548520c50dfa9f40b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb5a436438f3caba1e184ce1a08c51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82c06c6a1af2e584145088bd683d01406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33817158170d583184ed7837d49a67a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3443d88acc63b204cca5a5c3915bda408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bedfe4db9945670500c30288623ae7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3abcfe9100170a7366435efe7b0154410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2c582e72658449e678ddf75a734ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97540405493d11a11fa060cd338ca8a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa632833ad1bc3d59765f8cc25367da1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa0c5f557efa07e4038b845f1f4edc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d211dd39d1317bc55a686746606140415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebe6c88d8d4d73e903321063b696de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809c1d063cb70de97e47114b9b644da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a68754a74b597c0162d8e9f40e9ac3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363212781c0023acf480d046d1b8384419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9d737326c7942f7952c648162b679420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068473259442ba6caf1dee4f23409a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bb1530676ded6a8ef084944229124422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe02aee79afda9bbdc9532d5771ca9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecd1f612f38db9ab451fca1c4bfbcb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c57c9f113926719570d905087ec9ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9258125cbbc13882fba5d23c2cce7d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3591e3dc23d4a5e66d032d96f5bfceb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f28738e600f56fab60544b4e4c66ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adcce62c76029363e44ee436bf45e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787d40c8bb912d30194303997d276d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6feefe53e7c43f71441ebe9bffd61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee81e6c92c8710f5fdf688e31d9f3c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860e6ca2321eadcf13e916cee36aaad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70a67673dab487b3195604421512d9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824abf0b1121819a950dc59ea31d7401435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cfe996fd7ff34101045b85fe00493436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b614d75a4d7ea5d53cfb5b8011302437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d6a3ada0698cfe6cca040b75d5210438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff8001c0405907848fb9e556005067439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb6c37194551c8650e1d02187b15f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3ca881e62fd7352143de005c3f63a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d7cc4f21f10df509f1c3d53ea7d61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a67f1d3d093b7990a764085c63bc1a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727576a97ce9a736607d666edfa6a6ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05671e3eba11f2560ef8930b699e0b75445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa73b70b8cbe17840e2208da3cd24b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722acadfe5362dc5534923fe466b94da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3356f6f1ef208ad87b64a0e9533a1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3b56ef396f03173009f5191cb01b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1933745af963f20d9426a2091ee8e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d23f86a31ccb85fa230836d7544a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7a30dba86f8a05f453d3e586a1a1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc6ee12ae7c6a4f18d0ba41475312a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521075d4838a88b46446f03aa394217454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77f9b47dc87151f95794e3b9fadae2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d58f8662428da408baa6e1bec58a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dc3c7f5d4673a89a14dd8836718b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c751acc4b1a8a34be0dbb97f2ef32458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4882915d59c7fd6b4525c3420ce854459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79caa1ea7a60eddf64efb3306d1e9436460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79668e32235e14364a39864d119a12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e90715db24075aadddf0b7f49ba48a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10bd64d107dfc2946ea48b01c042d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dcda48ff9b8ab8bfeb0e3c990be7b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d895c9ce4e56b9132ba654fc320651465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0f558512e635e8ee544c1be708031466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6678451b0eca14ce891f21742c844467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101328b39bf6c775c37c2ed1a3903dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac16d3f8ab76ae9b345de28c50d608469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573568f97fa3c7a7da7657868d4a147470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d905740b5952c615a3005a1e95a66b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890df30ccf79a8644789907dc6c26c57472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cb7547954e871e9943cd99b592e4d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7861d512cf7b7afcb52e85f52ff29f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12be384e5e3a426d6b6bcedb10aab4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965c2caf62382cb33fb0738b2dcc0e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d21e80aca80d617454cc6de3302e50477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2149007e89c9a24f11e4854f7ceb15478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec66020a9cf69bc8eb030fd0de53af2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ca2b290eef5d8a011b3af64b71f2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610f331430099badedf5b911b53cdf0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c8927177f5d5917aa36b54ad0f948482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0353c2bdfb871b628ad4bb0c9da50483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ecc04aa254e09274ce5da3ece95a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496cef288d44f0ea21d567d968d6704485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a7ac683961176ddf678479292fc49486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00848456164ec4ed7cc25b88bac6da78487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2fa7b47587ef96b4051a46885a017488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36c1c4d5f0f617baaa6ca3c15a43a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6381123d1c1e0adfd503ffe04d3c86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9adb21c957ed9f2503bffdb261b30b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2474ef20e365a8a5e7c2dfb42cb2167492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8effc36e1a42e09ac0627106881ad2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c5b332a39c37fc512ab6486730840494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec992f7d5bbe8612e75f81c14b4a26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c365646d733e3e39bf741a8815bf10a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786dd45ebd73aed77876c478047b27f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f7156153d0953a38e93c234bf96e5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d30a1369a51b1a7a96aca8a7166e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5ebda1f2247a21e19245c3f131579500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f9f2556b5786b2e5433d84a8bfd7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb632880c1ed2f9c2291a82525b37b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779225a791d92263368020ac8ceeb81503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffe16b435e442f678aa39d625081f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222fb6b9a1a666ba6c0a88206abd124505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa928893008c4caab99840115c5b1e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85a39449bd216e4670995860f0d064507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9961cff8c11e20e9c84f820dcdb8a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628769e43fbc61455a89a8b765ea9f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f4a4fdae2151c3872cf67cece2937510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c69cd925c4e56bc2eb481b51db0c41511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d60e2a77830dc54390c83bacdba04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358441681be2f802ff58b87a0fa35458513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daae7c06e16b1bdb24aa4d616ed67bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03949976f65c1252b92615a2a941248d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac1321924920e71d2101978725127a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed6e83905c337080ce30123939f50e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf273ed5d1e1d6bc806e513510fd89518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e2e6368c710652af7480bd1d87bf7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6c838b166f37e0baf1e024bc146b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f928b0f63e419b759c9bfbd098308e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc45f86f478f34ff4b9b37a4e6968ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc94b4fe640f10a540d2cc0a77cc7b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea82c985fa1ffeb084f420eabb59ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078a29dd6240bccd69230f7c7cf04b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3daab4a1af1358c8e8e929f051360c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc557872d187b9a0ca89d3226418aa05527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba4985bd4db2e23a53e1be7c171863528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08014c4a193a6051ed382f11ce407ac7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656cae32d9e8ac0cfd2c2eb8fcafc33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dce7ac91fbe77b2ac409377ad44772531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558af12d7734b82b46ca520aa2c2fb6a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ad29c829d7e21564023aafe1ae3b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceac7f196863dcbeb172a40be1eeff3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0528d595cb573118191ed33e7f65782535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c7b0ddc7584d54ed39184411b5bf1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220b874fdd165af64923b46f9cbb713537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01e6bd63abbacd2f4a5d6a1cc27e9f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcd3de012dcce9b9ae827781ef0cb6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657dbbd723d777862a0646d05646cf8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9676bdaed3f31dfa03e3c88517c69c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75eece4acf7da1a4d5130dc9f1942fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e27d8126f4ca579ef3f0e3e6c0b3b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5de83b2ddf805d60d148f7bd31826544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265babda57da237477cb1ca36af951a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044c99f4e13f827fba802538b2597b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cc27342700ce5d12fd50e9f5d71a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029648d18f8b72ed338acb12033b2a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c4bf8d0596351c8f974d5d507e4e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f2b29ccf30210ba5ff122b7a01862550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd821beef412678b8f62fd976ae940551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4249cc39359cd451b9e7be6aa8895552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a90362d05cc49db6aa76fef1a1840553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5883583654a199d97317102ba71376554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017637c8a264c258fb970141fa18414b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963740ab16c209c537cb3029dbc3e2c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a641c9dc398bf0980082653fcbbcd8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc68dfdd22662a278e06e2794ee5d87558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b7772bf2ec220d4a858f126c1aa0d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc9f572d5abc2fba453f8236c0a0b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429d179f4a06f392e4ec6b29e2bed8d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8feaed22c843fc04a6d60b1eec5ca6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2a1f5dbcc3e7fae04cb9da3040bef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3c6c4dee912372d8451b735535a5c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84de11cd97aa54c3c6411a70fd1d27c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad50129c3a2c85e4f2884792de2f59a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f136cc4d5a400a7853aa4a2682f7581567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34efb4042cf1a8070c4e3d8107c201f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e99bda5bf746ebe363a5f7fd1c9769569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385de7a430b0fe86401ee562fc4c1d98570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627223df99c0f0742676ae6e90e867e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea95700592853997983a126fd090f64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb316adcfddca21c5ec513b4133e45573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8677145aab7cd7625184803329ca2d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cc37e05ffb6d5b8df3cede0010391575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2eab2a886f9adb1eb6c246b407b52576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96746bd5d3e8b48e31a91ede4bc9bd3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a27677765e4a5b94635659312b71a3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e83f3b50b8c31ecfbbd5bd5da2a954579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47695073be169146ef4f044df643df580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d7c104cebe3a379dfeda016ec7ab5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6491c46cbe77954225ee6aedc10a4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bb098795a0712ba9a83756bcc8c38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef0faacbdba4b1ee051a3c0bb7e418584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94c84582235970595907843f624a0f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e6bffadb62e3c0faaddb6de9d4944586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02664627cb6a24444d4c7fd48541d865587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71841142ff9551db984d079d44e43214588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68e4677f4a56d653ace399043f0c4f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64809393d299b7f77dbc917561dd9558590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34af0cdd72efd29984879b38f31c87d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4840c31639ce38863777d5c281026592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8421bbb0511ac4e1efca60ae08cfdbb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653b34a953e0190923a5a061fd502aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9333943809b21170b4a66a22e3ed3a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2c508c1f5c8ea39d3c70f1ad75f0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4c2349da17868b6a9d7ab0ae8b87c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974085da80b9a1a6359a0102a96ebcd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31953a220cac4915dd58d0eec11387599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b961cdce1e4f6da90c890fa16a896600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc10adfecfa258a543e367d5f450861601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6c46f955170f8ecd75ba9b1014c70602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece497cf9e4584f62e7dbec2fe819ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d6cbf501aea82c673e76091d9f1d2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29429b911129900cdc93f3860e4a6c60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9107964571a23752d92ea664648c650606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38d7d895e4c4e54eec66e913f29b83607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee664fd04bc6aa7fdf4c9088f661169608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c432238a3462aaa9b81b20e7a42c66609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8b07c570695dfc3f1f64fb5ed233d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e619fd9f9ecae62b6791e4adebb64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302f6d3d52e6b9f0ec7b19864a54032612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce7569391ff1beb5fcaf85b54dd5ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad077572f76ab42268f145b0ccc291614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df30be8e0ef0bfbcc6ae4f3b9abbc46615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f565e87ed5e561951ecbbd063669f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143dc68d3facf61e184676240f950bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6ada9f118dc374993440a333d6ea0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7e45cbc9a18e87a79e924e7b4ce07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bbc5a5dfba149cf7753ae09f38f18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66972d44b7e3590317bd920f3ca99d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3f41463d059356cb61267d7156bab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4ab48066ae74f1b5c2d72e65945ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51cf95030e6c9facdbfe212d7c40d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c861de793d5fb1a6b0c27b272a51d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f2b63030062b3b5bffd56d270cb87626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057126aec64284f8d048ba9383557a31627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050bcdf1e3cb4540a2f8037a640beb5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c939dc4086af898a52522860738e74629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafca79697017e9d48e4eae41beb68f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751f53088c29aad493a95d8d6ccf079631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3cf16d38b2da993dac8976084fda3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074059c2f8273c0c3a43e7ac4b7e735d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1117776e329a21672a62e645176654634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277a28e7b643540b96e8bdde7eae2d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66933b3c58ab4807a594e24bf3918020636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0ef672022423f009a8daecbcd695f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074f87264d5d4e831ad509249ee08ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb5ad78d4b2e31603106b47136dbd5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05688b18729a454b6a6f5ac55613e90640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c4827762356be9ab6bd7230b6e6a5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e62983591cd11c514a217c7dcac4f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f06c7068fe81196c0e3a586ce8e70643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac37695479e0a7f57824529c94d4064644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c702ad264a72219004dc9f4a3ca1539645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed01144f9ddf3e3bf79d189e9d86c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d589b3a776e9929a9b60638928593647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c394781c7b42c74b5e287f7af3e350648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80258b00b96be141714ab19821b5e014649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7181ea57ddf4648338fe57d920fde5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bb823d8ae13d1e78e090e4d4165ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822a12b2fb87bfb0fc6ffdf085de129652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab93c5e891731739e97ca6094ef0c3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f507638a18e25b0db9738b212970bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529b8771002250999f3d20e700b6c12655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e2f5ce2db8aad070f3872d51e5af6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ff1a28ba563fba33ee88fbcc32ba4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0f8b3d97d9ebead350393ec0b6bb4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3e030143fc7fb85fec3e9522ce933659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4288f3bc8ee67eb73581c157a757149660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c0fa5b15bf38a4e51275c3e2e569f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b870bbfd3ee85956999683a4cdc0c20662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa926d69f1d94bdf7c496bf4deb191e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7fcf3a0ff46d72e9b6f1b149e8a9a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f334f27f82e9cbd339be529d60ae29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0844a578692fec157af7da98a727ca3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0350ea61dd76001fcb803c6b8e2d551667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3285722c54e7a1d52cd2a1f358aad36668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b353075c2b4823cdb3a9bcf4d5fb4ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076f2cfb9307f8039ece1af62c539ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d316174207eff568d073313082dfd0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64548e1e633acee872f7b0d8041013672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff15fabec243ca589447d948fd3a75673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173e9f9a4f1db3eb9ff491a3869b61e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871eeb94e04e1ffc1464db4ebf63d553675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f06db724a28cabe4da1021fd29690676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd7fc18f1bd0d4a55faef7bdc40cd7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45c79ed57d805197a5651ed260bb9a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8da04a2274b0fd87c148309f9d647d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a875f8eb59a2076ec6f0ff8468c30a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d84a1357062a0be9c93c702a5f647681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048f92d4fe2dc3a779476aca74dcbb2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e572c0447d3ca27f109416d9f6ff480683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4188a61fd6baa94f9da6d3d934df5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189572d5033ba72a061e9eb214b484f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2453ef9028560529d335b557b3c61686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d271b2a3a86874f9df84290fc488c0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198f27564a19015a7d2b0e22dfa46f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dafff3b6a9df038064a82c6511ea5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74548b86af88199ad44e351297082e2c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb5da10d589e4900fd0781cefdf61d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acfb852e3e99c425fde42584d72c12692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d22d89b3713186a8e222751aea912693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a72091d0979ffff789f656332bd863694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bf052c7eba6ec791aec061df0fe70695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289834e5d414b78c067b8c6f1d182c82696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c5e49b02308b04a8e7b8f2193e005697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767f1c52ae559964b511063037da0b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cbf7015f8f7b01069b04353940eb4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282c7a9cb327abf63403dae05ac3a60700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821444100361de3725d2915c6dc6661701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef738e7e331cdd5568e90e214e98974702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bafff9569330b739f2379a8eda81f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899543d3a265abb51e5c191d501b93a5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1959a8908bac4b0e2772a1bcedd73705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b05b85450a928f2d825eca6abab6f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ea5b5e2f07bb70b05d7ff0ec8f8ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78716ed71f456ba980cd638657f14e34708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444f2a8fd68614a57fad4127a9f0ab9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13364d6b9b7134ae06029afd3924d8b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332dc79af567fa86f8732274fbfdc63711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed652bf48c19c38c48427aef543031c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb56e8af74b6e83e01dfb7a1bcc9c38713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40282076e6fd9cefcc3a8078a09c88d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff2a2870cab97f3ef44c4b11db66c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1f73085b67db2225cf45bca8d1cc7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414efff4606a1bcdf0687bd8bc702b00717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3c1a17d27fa7bb3ed9b72ca44e78f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ccba7484aabe68e6e5c5c23013e7f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133610c7db8864c02c7db928f2a5f643720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47b217c22d8b44a9c9861f580c6fe6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03060cd9c9f10f8cfd76bbed50d2e806722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b901306f0bb7dced54322eeccfdd1c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7695a7b22480986c8008293c8d0a9db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf36525b60f0d9ddb91f247faaf52c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf05e0026a44f846c670ddba0f89db726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e25a887c6236b3f0af3a91ec7fff4f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e693ad9b19b440c2b5260218bde63fa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5207add807f82ce81de138bcafb31729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222c13f06392d7be47c1b5b453c7e48730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6784c0f3dc29813d743cc0cad990b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a3806f3fff1188e0c135cad2d3a46732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d24f1156aade245aab9b37e21b8be2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4e25d8354e96b181cd5f134047cb4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb3031ca046d7c995e327dec47a508735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d6a24a93d85cd9134567dfb83bb4a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74e2897453010f2a172aa0adb8c1c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4f6c95902b4b228034328b6023629738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6badfcac35e40a86baf628167b8205739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb82cf8a42f5bda81f85ea17f73b0c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08687d6715c5e0f2151c854ccb2dc7e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5f199a0972e956a1a7f48966ca349742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c32d51513b568459b263164cad617743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7715a31c50eef4224679db7c7149e48744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdd41a9b8b4811473983deb5d2590f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0e736c47a20059db47c505dcf2c5d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5186a29c43069c36569e03d958c0af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de070616b3f256a06e2ae29a9a360b25748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952b122c395c08c295c23cb076086c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf205f931abc09d19c733b8ecd105a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48f518b38199728f8bf4720d585e67751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d9ee6ccb0037c1ec5363e49a10315752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f34f784b0a77bc9d38b020984ba4e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd03aeee2276998239b21de90d0d898754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa61fd41215c451b575e74a6b76095755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8481af3dcf0d5df84b50bdf45f8f40c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320052ce5174b169e1f7eb599e3f764a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562259ad62a040ea1fa07d83b90bf69758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199f92169fb4189e5160f5a0603ba0b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0021cd31c67c6f77f73c12f3ceafc7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85324b43a1e62ae57de4b5d2925d5b44761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f9b5e9179770a0d6e57e1814f7419762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82401f2bd242686276cdd48cae6ad0ad763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fe5231c9ef8b084af22d05cfd0629764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a558460be44c8bc843920bc2ff8cbc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bccf93cf32d58d510651d53731e03766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1aba980a5bbbb1989f3267fd9d1ec767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7b2648963236bd4144defef2a7ca5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d18079370f316b2a9b849b35a9987769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb6d6cea53f675173d1539b0d88f2f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1404ae9eee0f33f502ce0e264c8c01771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134831b7c663148b137bf3b7a621c402772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5b3e43ace7f59bca26e906f8ce794773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce42bbd86cc6036951e1bc408e54563774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ed270879ca85874b14f568fe60f8f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a2246d0c6fe18c24b230546093f58776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53bfe667c49eae8a30a19e455d62ab777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb3b7b071bcd359c1f23238e81ed37778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a662e97b8ee3dd178139a5f42c3ee3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50b905067a712bf9c2006bce2307ae780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c89de5f7b4fdc15b76777b9c1b6d64781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316a4e16da9de3f88dbdf34484e4909782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3c83fe846652754b3e0db13ba5a01783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1b11e1078f4823081947d858e2a08784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd241ad2511237c5574e100577a270b7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7cc323c19a0868d6e72749aa7756b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0299668e4a247a1cd0e48cfcc2952b4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc6a5d0cb3ac22f2b3a799852d7be9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58728d1164d3874f8e5cd0dd5c766a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b1a3e322770c9c90f5890f95bfdc3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3209ce2426d53f28834aa3d1d0df6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efe6edd5318b9e9592f819e8e66ceb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f00af2f39d78e06da43d72e51692c6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35703314fbb4dcf1a30de9a9759f0489794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a320f59da51313afe84ac86e2eaf6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957baf60f00360a7885f6dcb87b0e12796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401624a1a5bd8031ab0e6ffa95c38bc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0fa8e0f2e71b5ca6c9f2746391438798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087577ca99d0fedd2c7452ca86b033e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23fbe1144f8bb44799f64e6819391e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302fc63c9ab88493d8d49ad86bb3c9f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0396a7b9c83d9a85f2abc7e2b8801802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9effd1b9de9b44b74c9355f316e29a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0ee6a1980df0ff518a4bd5e6166f8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f67a0991b26bd8f5733a7711256d5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29d675321b177e570ba5040be568c3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67d22cf913fc22ceceff1e41c032ec807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc37d6c8e2d40db8731856f8ccbdeb8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74301b4463d288b20e417d4a158934ba809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e98ae4f31c28621a3383eb5d774dc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debbddc44a3932cf6c9c0c3c421f5ae811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b3535a64d64ca3e515e5e6ba1007f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda035cfeafd53265c0292aa3bb2693813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88448e824b93b36e7e24b16325293a05814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a5718ca3b4effd4fec9f7319b5ab0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e28209296974d211069147edf9dc81816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72ccb85649c554888eba403e477f55817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30635433794e8302db15319675b131af818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ff2d91287445019021b989bbeff3f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c6791afba97c5e0bbe0f28a5643bc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca639b07631aa36275132c61eb6f9ab821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba17970c54be638d89beaee9b2aceb4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8198bca636a4c8984e90bdfc3f6e8c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f0a1733dc75f66689ae6fcfc053bd824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ef0e456b8069db430ff0a3a66493c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b735f5efde2676b404b315906d07f5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2daea047f45a56a865ae29464fba49827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13e83ab971d2957dfced335fb54018828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a40178ea09d0cbf4c34ec24f9fb0d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f67c5e51b955117c1c8435e8703e3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab77ec08545dd887ffe03201c381dc5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa9c631e96f7cb3f004b59059522c8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4679821fc12be887cb91b6221f820c5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98473f5db1bc8305bb3311d7ab092685834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aca8d450ce9beaf4a957aa621301e9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdaefa8d1562470f9cafe2d0bb731d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10f72e26b8210fe038f62309b5cc07837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b0f4a6531198e54f279e60b43447e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0058cb027bd87d3d9192fdb2e8dcb47839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4411faf2b53fee0137773503dad6e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dba024b5496eca3a6be90df6712352841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b94c50b9e272ec77f5dde50a3477a5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5835ec4e55961e851c7228844e82a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524266d77c6b6ea2665ab97bdcd9142c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ead2dc49eaa6219eb735c2e9ad74c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123235f7cfee3cb1e67d35578be0ffb846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cafcadedccf382c990658cbe09717847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd479608e9d6d7c2e9abedd054f5ee0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b93a9d329978a29383e32c7fad46a5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71697373be0a5e12e3fe5f18d860a90e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebb84c56de2c9268d25053672c25d1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee91d07f27567231486f6453d978e0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41b07059069efe1ea510aef59e6763853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefe655bfe603ae305c14cc768af53f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b37f30972b46b364108e69ac557c3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42943167b2eb6622b4550d143de3bd856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c855061c8a38a62b5c3ced4a60f08857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272624b36a1f6143682475f6e531ab67858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f01e2162be7be9cb3f4f9bf14d99bc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28f350a0eab88b6bac4507994d89d8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973242e59fda10d4756cefe4154fe444861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9c022c282a70d2e6ff156a6424576862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e0197ac3eede92b059802dcf381d1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765e3fda11c72eab8d6312c7bdb9d39864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19a9a840f90635d4623bb582431834865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb03eb5b8ed1769fe1d9fbae09056e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c29158fb4f5dbef8e39c7db8aaee8c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d3de602f1fd2ba1fce4a1879029a0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4d73d8f8dcfd75aaf6dc0857a6f37869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15269f6d1590758572d1a3a434abdc36870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e028d5ac5601f59733b41245f1b49871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c03fba83b557836abb5d184ba27dd872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aef361f05453532a992c4c6aecbaca873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff623b3096613f130dd80761c89840d6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2051e5fdb0b3fc8e99d1f37808cedbd875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310b623324ef2c0fa3429ba670f54b7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cafb354abbb4672d30a01866885e1e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cc759476e82365dd54e056a51a1a1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cfa6b17bc7a0239eee9907f7ec207879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d414bcb75bbff82f69412a33f23917880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0355c7702a2803d10b43969a4a9892c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc101bc075aa1a20c140d83d0c8da7ac882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad2c80c10f7185e6f485ede12b607b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f905a017d08e06b292d591ccfbfab3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a25bf2a7331555772294f73e072745885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60acdad0efe97a2611f11dd5a425db886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab98133a481626c5bc9163bbaa64c0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbd650cd0fbcb4898469306494fa40888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4d54dda9aa56a33953e887f4aa892889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ba184c199de21cf44aef790236d18890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1585369a2a3e774b2ab7fb7e49bf9f3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fa728d207353b4913e587e8f44405892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583eda0b0c7ce27c2ffe73307ba8bd7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319815188813fa2c644249e3a775388894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba49879d9a3e6c4d89898b14f5aa01895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7325794b7228d95a85c44df6337d5896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f735fe35620c02d12fd04ba172fc31897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6a76501e04c69f70eee85a7e10f3a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcd717198481a947eae120af8dd721899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceffa69701296b8ba6cd9e16e3afb2e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436b0b0ba2d901d6393bef81cffb654901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534983e5ff7122cf05a2b76b5d06b06902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b9cba8563b8801489df3cb090435e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df275c2462f72a0666ddd157ffd131ee904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8f2b3ec5558078cf05074246df86a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039fb68715c5f6b6aeb38ac0ebf5c7f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0188e4e471e8ca4b695925b26f87b10907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e767e91e75b2975fed87238fa4fbef6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69f5fb99a47110ea3da2dbfda6f62e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b960e579fa8be1176d4c60be02e91910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0000808fb8e3bdb2fbaabb83fb6c588911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446f94ce2c93f7885f0c3dc258c1bc4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07340cb5c9375f39838747dd577d82f4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b45d5a9401612561ab559ebb73ae38914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db890fbc0ab787ca69fdd9ced216e656915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6263e9e0430d8efe72614ab4f4073d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80de7f7d1bdd4cd0452765dba21dacb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd6910e311a8d00526ab0665bf0cf7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8e0a26282816971fec9b962a2ab06919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79e3d04e5ead1033917665e13664ec920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f819de063de4109f6fc97f65e6af3a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e904d612726887ad55857244d52cd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d792fbdec3dcd87eddd36e7cae19804923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1d73b7cfbd144fd33088cb524b344924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db2666ada56fbe9ac4337735489149925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e625a38d193e1a6ffa263eeda4efcd6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8632855f21cd02dd3cec10cbc1993927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d7b38217f82d9e16bc31cbe249c47928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88faf65f08b66077ddff5a3740542f9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36db182ece6ef6bc556c7997ac0a619930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49db26c602c49bf20e9acd11045aef931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520c5bb2a418ea1709e13f3818cae77932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46903849244852a90ecc712ea1441ad1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2d1ac956874fa289c86bb1342e977934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebb69db0210dc96bcb3ce23fedcb43935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452418ea367303546673e5e00426ef19936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6eee588d32b258d009c145b7f2d56f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531b6725dbaa97feba0167b03bd0b87938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd4164e233a43bd06a99f2ea500b71939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe6a2e991266e95882021c017f51f6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d6c7198b88c6b907199009265f72a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c7cde92bbf176648ce6ecfff48d84942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c8996012e7545335459110def0c49943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5967aae8e87a5ffa882f8bf2e48c36944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390dcbb02484c3907bd3f8df2502211945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e04fdc6fdec031cbf2c69a23be131946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eeae5e4de739c0a769f6dce4348a18947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdea2106dc1ebb765dfba543fee2ec948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab58ece1cc9ed5db8ae49ffce170832949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb833fe3f14439ac5a4011962fca691950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e75ba3c1a260599794f9b54bedc2e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d1798d4213373ced0d234a0d6d218952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6328be47bba829fa1afd89f076ede8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7df1c9d9f30fddc03890fbe51dd913954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be9abe2975ca49d029f36c40f2d3cc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae51555bcbb642371550792cbb1507956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ca2b067ade02cd4eedbe3cdec6646957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c0d3c5dfdfa81d532ddda240ef26b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dccafbdfb003684498aacbc8cd922959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e256a8e4967106d022ef6e00abcc7e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e66248fd78f058767f6d56d8f3da17961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea96d6ac53b7e92dd8bafa857c6c9a7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c763c9b0a6bd107c0ab4a4886b6c6a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd2c3684b397fd78edd50dbb11ed46964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467296727658e7f505defab707413e3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23de1ff5921ce956464c334ec3c2c8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cff128d54b76c786cde7b32dfc0c85967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958b9074702169ffdfcee0062957bfc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020eff19c7c949f3993aad8ed3cf73be969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e930665e5475628648200e25dcf2eab970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931c60789c5cea0914c03539bb54fe2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03076b9300be7ee3f550c322d637fa972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325973f6932725e613060fd8cc18d21b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3c7254503d825037f91a71470dbd4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901aeee4534da2c8c33b65e33e8bc49975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740ce8ea395eebb3bbd0457894e500e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7b72c639e10fd0279318b7c68bf35977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31134f3d658154cc3edb899ec50626f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06bf3ebe4f4957ef0d9a13f9e617af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277d4e0d979421c4252d9db1e89dc263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dd58c5b4e8ecd7c5c55dca61032554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24818b4a259c0ab8a5414feb47e5bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667921f6f6809aea11079213fdcd1c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9431ff4f53b9be13cd23fe0bc7d8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c25224384ed9d18fb371f9be4f1518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7478371cf4c07b15a4e7fbcc996f64f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bca28830382a7b2e2b4c92455ec09510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ea51292555bddf0a78e765937096211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23c00debb6c7ce581e5f3f1e42263312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422112e135e0bbebbc5df4e59ef61b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe83f30c138582e7090a61dd8d2e2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9056645f9dec366253865b6b96fe715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf2d5daefc1551cf9bd2464106180216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d13b8818a1e1978236a5b7492f31117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea91f06b32800b890ce087f83892c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67b0169f1ecc9f7558398472242efa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0d80f18d4746fe1c9c02e78bb2b2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27ac216493ad1a096cb1c73cdc222b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e110be147cd8730dcd93770a76899e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26006850d3eb130e5038863869996e9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a573f28ae97fd5e70c8fce94ac76a2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a48f16c4140b3e5f93d63697605b9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a391bf44e8447f97bd2f9fc3c6bb426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2e7b2e6cb0ed0b07586167a839ca327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87395af81e32f0e8fc9d15557dfd517928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772e6ccfdd633d9f1e5062447e39e0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3431286c2106b607c3645c87e365630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c08f1bb6a138caf506e97b18c70d9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43424fb55e8190149de1c873b7c9ceb932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05dc4d43c0bc2c6bcbdae9692bc2d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516f9aa43832417c0adfa6bfc6c0c9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99e22c26728bb50e83c27d81ec787a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b44662002560cd718c5be0b3715afa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f2d8c4fe0a0e9549b68395f657ddb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313517f83849b2ec54da10ffa63ca8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700efdc6d75fc62771b02b88d1f180839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d4d331dc38d7089470df78e795f7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e25c7bbbf370c3462a2d2ca26a4ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe8cb1357a6fb430e36cfb5b1f9c2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87ed7b70b5b937496effa45fe2baac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f86bf74c33a083b85bd3d5855dc4a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9fc9be3c4b3f77d2072aae006698045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8df0979dc6e13ef1781f21fd3f7d6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b275494414951b5d3de95de06d2b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354635d650f5b1173b4d0c151d5487648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c97d84f471dfdc8e2e81d0f924519749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ca810a146c9e2ac997327a987717450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e7f78c08f3d40f34ba48cb89eae8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34d92b81571998983cf8eed50b826952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb400500fb10436bcbbea14ffb6a5ec653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa68c6a3ee8dfe2d4701c31d8fdec954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167fb82fe97254809616d540c666b6155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f9ce4a27df7a018be37453863be8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1931bc52254d0ea42bb3bace96b1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32278f8abc4256993911ea8ca45f292258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74167ee4b239c5d9dbea39789796774c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3764c0420b0c957c5e2305de0104660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb010f653ef0cb25e5fc6dab1cf485b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86467311aa8c50de705e46349b620a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fab62318f95b4dcde8d672ee2d1d6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7f7957e7ee7e16189bf46e74b287a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdc349ffcca0f1d4abb999a976bc5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f19bd94f512e0916be6bcb9767525d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1beda6eba2efb78030b16a13ba120ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3387cae1689f6548e62a7a88f2441c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a46d6c16dd6214bf4d6a90ebc99d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadcfd085655c681c34b8029789f40f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e795f8d210dc25c4534298c5f9c90c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89267fc4088eb51ee8cca218293621b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8bdfe2048c31a5d6d2716d173190073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcbe134661c5b9462dd0f99727b47874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48038e77590cc91cdcbb4554bd253075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d7f4687150cc8992dd8f7b5183d1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f9be1691724fa00c12f6b98265ae377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c95da069032688f4ab35eaaa9b5e9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9765b501f7616c174830035c1067e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e23edbb603eb301cc9d374459f6c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00fff66fab5618f5484a4a4a1c1d6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbae1c43b1cd107e736d8d40c2c31e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305fc2bed0c1c398c34d53e6fe8f2b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c4624f209c7821313c3785fda890984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadeed5d005dcfd6d41e87dc79ef9aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4419d2d980c451aee885238240aacc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f49940919b170af0335257216ae2b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e5aacf823e09407946d957aeaa5b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f6a85abb69261f18b0a45d5bf356a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f479afde320f9ffa279032c7e729e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9ec7749d25ea5bff0547a9825bc4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679293c2110630fac90c6362d3f679492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f4079c8f94b9580fe8da7ca03b62993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33a3f9ad81fc97e627e1c2149f239d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884b069fc6e4d0fd2294da78b6b1f3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3c907b8a640808e2149ff19182c6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267496af7de24d9a8c0112a888d3b4197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad210ba1e6e3835ae1c1962aaf03689a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262010885176ad4b3fe1424e700e9de199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f6e8b19ad1810b514b4df2cb50aba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c383bb536adc9620d147f2dc1a9b65f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56509c4d93aab7f7c34027288ee6d1a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51372bdae6589d14b3050e4c9e5d791d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665ed4754cb60bf13f900471690e9d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a103747d4ecef04f5f46acecbe434f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56917a058bd529bbe991a936ae23dab9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53152028bb288487348559ecc5a911107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da9a95a7a846209b38503b29ed01ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a871c6e3e83b7b312828ddb235ed000109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87cf8690110772e25ff8dc5981f7bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbc38886c56a7149459bb68e10b4ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bef6de343fcab1ec65b219dcf5e43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ef182a9901216f99bfe1c475f3c22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cca06de3e490b0af66dfe4cf5aa2cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a997339c8bd51f03b73d25aa1e52bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42adae07ef3ce34cd0478eff55aba4b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d115b9e33fa39a7044e8c1fb34c1458117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce04291fe0168d60bef19710fe59449118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f882d326ab446591c435c58cc424505119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db848bf6a47049ecf4b0a776729ba4ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d5fe8c77a6d349cc0348b78421502121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74fac02b8a408db7b1ad18c40edfff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e471f1aaa8d5064b8451443711630123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16909a7048339894a7f37092effd6527124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac238b0ae2696af056380c74893c5cae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d9c125b57a8bbea274c563834b9b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01938cd638eed01af3b86544499d629127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a45ec033629e9234763a7e70d3889128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279bb5fa444872ac3929ff0f793dc14129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74538a29d9cdfafd203678ad8a8ecba3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fb5d089a52674a78f60ca808d5386131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1512c27cbd3fda7bed6aa11ee29ae5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437887a45678b1506c5de245947d249c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693fa8532254e47e45cb4b2e886f95e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb424c93c07bf62d52a42b5c1cbdf82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736867e6e322c3c6cf15a0979909e097136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716477905dc2f073a6c78f39a924e14b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ea7edd6c2acd0e8c88c3dc26f737d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bc957f40567497b07dbf3b823143f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58b6a745da7afc21b0ccf6a7d2da36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d985280854a53f832aedce844f47ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e08c8769eaa858a269b4412e5e64d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5c646347db9cef9abd31de74f90b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb432222566cce415c295df201421e0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37473f9dcf35aeee15a0d0e303ba6b4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cb1fb6e61285200630087d1d97d7b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16458974462a2bb9a03244b47cc9d09e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed210478608e2983ac53611d1869fe41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c0b718b8e08f95688e466ce50d469149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c256238a6375456628148d28d6e6a97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747014700c5dbf6f0a88df86481ecc98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe580dacdca5a27f80bc3d7964602188152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009a52e453e13cd87ad4e1d7bedad33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d351618cd3eb5a92ba5dab0ba689aef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07852e67cf3a09bb4308271ddce11eb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3afc5daa4344436b6459c7f8993db6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05fd3bd77562d6c3617658487da20f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ce5a650601b2d683aa255620b7633158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe3da9f35e8e6d008562f2de800855159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3c7f7ee7c775d3825628b9e3d3a70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11899b13ba7efb311607de693fea4f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcf324003b67643ed18963ea77ef8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d157c71788105a08abe8820d433b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f824c690b0f7ab45765524f3e99e1dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a11ac1c505c48b7f5ffbfdd27823b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af2284ee044982aeac94c4af06c5b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b0ee7163a6b214d13ca6d61811f66167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a6b334c0b36c80b9b5d47a25e9f83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd01c9cac3a082e6ecbdf294105e47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812446dcc28b2a3a95033769fc291ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d97ad5cdd68a39725205ca8a5c08a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72643fc57f2bfb1215e991deffc7355172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4916f14fb39be0727fb7956162cab2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9220a284e1fc2f9430497bac9d8a5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a08bab7e101dbb3fd59ba0452c2bb3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074e288112ee1a7597243899a5fa12c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106af96ce387415fd90f2cc6ae5d3dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6e03241c64af0da91b2e1928ae9c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c47cc57bf53c026e6749f69b055c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3261664224065fc7be6ef636d5d35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d386f31065c6ca93340f5bb0d6efa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33573ee36aac6ce8477b2124ca22bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d8c09807d76803b96416a5bf58f95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d85441a58fd21deb94e1b748e5798184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e6faa3e04d4b0103da6c5ba4df318185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c7bfbc02a1661a21e4de423a7973a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dd74c78f6ab978cc318f25a10029a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5a3504d736c4035d11124b493c3f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dbf0bec6bdcfdd5b54be83d201bf7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb28f4e8a13d338d5a9a25c6ca6f480190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c1abf5b1799435ff0f8f672c0f940191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f721ee7ff7c7a6d371e78bf4c82ff4a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0aa4ed69659323bfa99491778ea9d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4d9f3e1e3a1cd3fb8791a810600bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af3890ce68b1e30405d2098e12e4f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f455d0557fb53a23686b20895a545196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b6be431992963d75fa15a82a22539197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fd1e324479d234e72be5d8a9f74de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e93b7fa61c1b5f18e6c5e3cfb2d22b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da29a19606439fd55c53323679b78fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92875ead114879a312c0593341ec8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16047755479a06f010d8ae969ce0e4bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0e25b9fa5aca7faea411aff40e1d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc7196320e7b675e73cf5dbcb2ba01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffb3489ceed323f848e46e06fd738e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668002544f8856971bc52ef836992a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3d39ed26d2a169a4cd6bf85614a9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3ec9b0aa194767d774b13e1050f72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670da327eeb739f36fcfd72be977c42209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3665b5c85565c164825445bdfe39b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b879c119b52813cd5cda3f55ee148211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf51520fdfe9838dac40251583dafe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732a446caa50fe004eac2161b50c83c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ff444d605c0c80879c94b277a2b33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e69b064b5e503ee0fceed80bf848d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6348b0bc5820a1627eaace706964d70216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae305aa975c3b2dee2045d3e9750ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c916ed5111fb7204f68c7e4a0eab814218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bda58a90774c86f903ad9790fa798c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9343c7197bf38e36ab64e91b8c9581220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbae76cfd68fa95573b0ffb6bca4bd4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc920fb7e2781369f3937e54c16f1f89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2bdf9fee0bea9360ea5099b5cdaee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb940e2efa210a402075870f448d5f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1e49330271d5fefbdfcabf7cdea9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0674e2c60f65a53d5629a41c2a6f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465082c222dd897f769659f9d702ff8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cecfd7f8999ed2a9ca3e1d0ce07f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94ffd968f2dd1e0834d04bec67818d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67e826aa1227e0963f391772074d29230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c015136f8bdc4277203ba8cc0ee33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff62b7f25fcc3b9ce2475ee451ebfd4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df2730d1f3bb8821501e563e7e2892233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42fd55d1d39b59eb94cc2336357d81234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b463309961e0b8363067626fda574b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae339569119fbbb1bc2cd9a75aae3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ee97087ea7ded6d70fa3b8424e6c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa44c1cf2e0f9db4da4ec6e296f404238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e22215838f8a160cc1e764c221c69a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f464cca83e93e732c0f83ebe5b426240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e00ba99b7d87a6329f0da2ab5f1483241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09c052f347c056e7c0dea9d82e5a3f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864956b632689bf20f930e6dc75ade30243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e709890cb9ee9213f73c67fa1ce722244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646a0811299d588ccc13486bdda9a6b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36842f7523f9bfda0591055e9ce828246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de290c00e17dca55e4dd9bbba20d50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e00823b956267e90d9d917958ace5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6467457f444faf96b0aa979227256b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5322c49e13b26eb488cb21eb15b210250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdda063aacda0f347e872105e098b50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f2f675bdd5a8db7e70c06b4c7400c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad9780fe19da052f92750bdfbd610b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d1d422d2e1687452251da3140caf5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6968571f1b795bc0d12a333e0c64ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92771927e8d3851fa1d15d8e893a1928256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf7ea477737b80e03dcfdfece1b8d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5657b06f2d514de305a6c7c1dfcec5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c766d6146bf7925633ca78c8f1358259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dfad744329682563a89f0563dfc19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6693ba02bfcfeb573e27b1f0531cf7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a74990c05df8a6386e90b21b4e427d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b87362312de1cb92374180b83218cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64a3b4a6c18488404533e0bc5639a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348c69833ed55c64b8a3527807474a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebe700c2fb09b29d4d354b3d503d04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3eb10cda7a1b7d12c3685b2b60fa1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca6ffa58bf8498aa7f79e7bfc8c577268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304d84140c795e977e85f31a8079624269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab8ee95228649aac7349fe255a4d57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f16780c3487b2da87af7296e65300271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4353bc6860079df9129d750068fdd17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d952891c2c4db4301979ced471c192273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314b70f54f501f2a6d0f70ab348a850274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acddf1784f4b293d9f81b1ec1f8f6f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc02afeb4919ac09fb25bd5a149d0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da33863f9b9a2aea003fd23d774a853277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc051c750e77f2a05755911933ebdf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aca6b17d21ca0672153d0ec7a41fb6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683d48c7e8fda4979868b0417241e53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765421f9d815a1516f3031eda57173fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683592ebe3ace15705737c22eb10182e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc704eef3a659aa0375360abe4b45c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946179f93fb4ee1f10e555668cf9042284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b3bbc898037cd298aa32a53481854285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a65c5eb91a9710f58c5d9d14d08eed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68a68774ec91975ddd9d82c7b51772287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef102ec45f522caaa614703f80fc3255288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1a83d206c217b5ffbbd7d61599c9f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3f04353e3d7af0322c38ada563f2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795735ece88dfefa67e19c79f718b98291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6974e57a342745fec4643eac0b7477292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96584567aaca2af67a49dc89166308aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db72cfbba42850a072fd2aefbd27c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ccdfce7b57a62b09e971762af2b8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e37c32e60a445051d00294fcb9a3f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466b4a67c7fd4cac0148d765dd78198297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252daa4e5b6f00d425b5e333c669c33c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c11e3c77d2418a607e6250b553e92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddefa64a752c7dbf02e402039a5005300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bc156a0ed152bb8e278548496dade301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9fc89c92b17cf93dedd84ee9e58c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afef850a8c4b3251caa6fbc3ae19bc5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504bf45beac3109bc07a8d95f0c5b1d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e7a33bed75577db4c920b3b1d889a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284e51efe9d7353e860e0c38ee3e3c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea696aa5ae0a5f4a5c83a973b0818931307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3ade6443e8e176e7b652d6e9e6495308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0858a39fe8773d1ecb8484c9f9cff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30745c4add00e787e8bef5c15d945fcb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b80e749989c5bb23490146d8725d11311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a9d31540951cb4121a3ce8eec7e98312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80947198785284453df90057bfbb60f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f436d37bca1dc184d3760bebc9d91b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6994e2d47fca1429c90d2d993604c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f7a1a68bbc701662868e7790c9104316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d204170efb1f3d03a8db6c15d46148317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43638431fc3ff5592b4a25ca6322580318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefedf9e536bf0428276f0e2107a98d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b61f97fee5e39dd3634ac5f1520ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c2955d343c01e3dba64aed5e4c4f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5480b887b3fddb509c60d431b0b2f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148af38a74b4da3d8466a62b8e9e0f3d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38da4e9c6e11fd2015f06afa08381c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806803403dc78a22971cd49d6b29f20325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b7c83e88b710c936f0975583a7374326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820b2e339d77c952dcafdd7eecc3a55327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda9bd599a320d125e9fa055e511e6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171753095de9f18aeef80809bbdd330e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66a0981ff422bb266bc560fa5f5162330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399801a15f2247a39c233f792809e3b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06843ef9827afcf4b06694e4e8288a86332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d181b439c78c284fbe737227627548333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718af0434990c59c5caacdf98d5db4ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e97aaa34cd2593c1269c926a971738335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1a91762334319d6b4338d0b6d7447336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed45c0890a0c1040b1351bc851e81a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee935a7cb2fb0f4558b0e8e6f6f7b667338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837da6e99543025974d5675788d5589339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140be43711a5ee048fa3710d3f80036e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4f7e0cc37e2c5bfcbbb224afbffe7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83216820ca728436996183a39add3b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec6802b7cfedda4e0acf31c4c152cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb0ba11f4b986a67cecc11ef18973c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fce1368415f5f9d8e1b5dc8cd561a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4377fff0c26592b3df321908171f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9f380a2588d38f7e10da9cfaa1972347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49aa9e40e326d78115d9405183d7f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02739ad00bd3b90d1d6f07e74edd48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0abda56bc8e62046a6a6c250351ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77905505d22d4f4da37b0aab8743cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dea75deef10d8bc90eee3ec8780e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362df36ffb6fa137f79effd2be41116d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd46c42f7349c1820911a46b447aae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34f210dba5458748c3c3c59ac10b3a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd332168c0a818008961b45c5934411b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728bcb2f70c2cab99071e32818c0bcc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a610f99bca050384ad56e39fca229c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9bced92122971a861de83991e6b5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801671a98f1092b684a568ea0e69c9bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc18a5f836e20974201c43a2b7970ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce56a336fdf89defac2e0d99af1f635362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad0a2f220c2f50454c1a89e9438e44363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e4dbf90fcd9e83e46ec184c174a9e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44042dee0325a3e4b6c6a59131dfca5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cd57e64f3eecb7450182fc556d648366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5f06522798a40605d712fb3d44b3c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29bcdef97090e4c1daa7bc4c77b2d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655995c6ed9a7581bf7d3bdb9a9c646369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c28cf7a8e84f8310b2f6be887678c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8e20c4984caa3068c1c83bc04cde5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570152cfa768d64315e6932fbd547020372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fd35030e06cef28390a69b5c894be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25551d09cbe4b46f837194dd5acc2a91374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f7e7cb15dbeb73d843568a3cb0da6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815a020393e5b665e4236dd3b26b8d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bfcf104ad7a09fa257b67a6b8dac3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa413855f23a0a02876f668d8d1017b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff9dfb2258e989ac8c46c850e7f2de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491a7818cd0bcccabedeadd6f96aa80380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d37beb416e5bf180677c270cbda03381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6028716d11fe1d84283722201bd7ae5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a944211c42474bf3ade6fbc41569378383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818641bdceffde153631f95567195b27384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99572ad0b8d7418e56e068b1ee458789385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896535d5c9f064c0ae476986303ead2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b63ae88110908ff05fe1fad79dd2e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8547380129ac0fd5a48dcc4d0fd6e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0897ec2d1e5b757962f8f03a6234f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee4e1a9922b525c2306061cda7d3cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef27d03ada10ddd113ae5c4e02aec2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f9c9f7a8c3685670d4ee16f7f3e5f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ec0733608e737f028f87e5e5c64a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb11fc040c9d1a32052e70d261f2165394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a2997bc63d0534404d0b5bfd3bdef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6eeefc37cc8d0a047cbe31ef6ad989396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f537203f52f25f1c993f05b2e4ebf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a794db73ff0b22cc25b746d4cdbfd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae4cf7fb94d608a45aee74f088e578399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848085c3ef77e44c9f2aa64c5b79d44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0bf17b67f05ac703061d8d3040e2e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49763607a9c8419461812dfa4dd23fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857d6e6e066ab697e1fdc4bc4630e91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8aad5a7c35ecea6c3146c8ad478ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682f03d69f6cd3ed7bcfd3045ff9f47405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370b647fbe0be88651a405450654ef1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d4345465e21277f82f73d14856a9e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb249b5fa6aaef4f0e1e2f60d061f84b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce6cd324ac80ede7179362601d171a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c5e153111a184f760163cbb5a1f11410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b7986f2eaedb8aa3d5e64e83ebc4c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc1efebf91d2d914965549da389fbd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88513ebd0f935c4c68949706970adab4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676db7379f81643a41344bbe774b233a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c68786954585d4fd790aba3ba91cca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60414b0c7fa008407872c2f64f41f36d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d128ac23659816e483d2e5093a943f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec6a14a7fbd89af731a6a6e9e630c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa882387a19b407b279fda44e34e93419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0881c7a1701fc4287aecf1ef39b82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629915d4d8db68d56f1e8d622bb6689421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c12200e0ab2f569d1d367e7e070112422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425bd37e660ee2858938546bdad8d8f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d634ca26a23877ad48ef65e8744a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d3c1713a54d55cb38a8d35468ff9d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60c79385e6db1d2ec387a553e3bbde426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79a96c1aa850b958fb421977884103427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dcdf8b66df0e5d8c16c5d1745fd20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad205915941f2c916a6fd3a48e6ea2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa118403bf8b608eebc3fcbb243b74430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697e901cbb3340eae280ff40b09d930431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1267dd3ae9d00053531be05625afd4e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f96493ee25eb4499eee4f8b68d647433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a69dda7b57b8103bb4ba6012b446b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b159f6c9f8a98750a761e6128a63e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bad485429dd9ad8244fed91c67c53f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fba1cab1f717e1f71b9974bd527b08437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20670ebce9a7023ee380fe2d908bd69438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8684cb1f9f28456cf9c678d60aebc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba45774c1c1eed2195b2dcf1a01fb3c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f88e65f94e5a21589569e5fd576d79441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0811549383f522d1d836a95c326f03442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa39d1108170e0e4144b3a42bef889443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d8c584602623ebe0a0694ebe561d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8993d48330025ab894d454a1c9c6ba4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c2c6f036242868a40b32d11222106446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466d45fdc9961a0eba8784a51932eda447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dde23ef627bf3597b03b26ed243ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145763447783dbcf5e57656ea0e41e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299f0e5dc5bca258f661a52f5e01881450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906025813ccbddc3c8dd36eac42095d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef58384f76cf82e2fa04989f65d9ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b54440545ade5dfddce26c892ba739453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e59f145ea5915f33485309686dd8bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619a376c86ec41036100d4c76d55fda455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c08b85ff3dc58076389b8be5a26fc8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03b26204fb3f7a614d106925cc262c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372d49de19587d7ce2e7391ef5ef7a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dbb67a5be48cca9668c0db37d89e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90640485bbc6906ddf88a11d924d2f70460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f69a4c6fc4929e3ac7a71ae37b84f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dd60e8b86706ce2c79ce6d6931aa6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd36b565cf3b02400c24f984204b73463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747df98350984060d70a3fb70e599e4d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfa5e11be18d8d70bb630b333e1d5e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45951c18785077960906ddb5fdefa6fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedbb43cfef214e1dd2757eac58cb1d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a07ed30548b171898634ca2401c1d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e6ea41dcb229ae9e252230fc5619d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3e0d0c09b52d67b9ef2303c9d7013470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59617ebfc8fc505a977dce1e4cd54899471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7fedcb1a4c29952db78ecce8adeef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102d7988b59e99ff228cb9c4de9c313473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c86854ba4c92e701d561ac23bef020474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd20b792e2b51534e74d7cbd6c219c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d803623fa7f631ee45a9c1a9ff5f038476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34597e95623dc1138346fb2b1cfe3e5e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab3e59f5607d715bd1dbe7210dd3fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdeb75db35b35f8a122bcc837b17525479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7de9405a252430f3369b35819f8df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f0f0dfe20f408dca4b78e3c6738c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125e1b18f1078fedf12b651af850346482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3339f7bde07e556e18dd472692de3e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d27b827e35ee82379bb9984f591ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f0ff1431c51d20f688faebcc86f22485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53264acbf9872ddb49278a97fb7019b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f068df2937873262a981aae8c09ee61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c062a2c9fc34baa9c8b47fca80f789488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72399c5a5fdfd871896dbb50c4dc1b98489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d33b035ed495479f4b18aa3250b961490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fecf59330d3b53bf3f3f912d8a0ab8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b63437312235503dc7b5aeffd672e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d37b7f94cae5c9707190e9c48188d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814b004e71c3c895f5cde8ea53876d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be019be2cba71d491a9ddc113b255f3b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a76a54023def4115d5ea7627a6d65496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5c33d45b126ea8e692c36131c8d10497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca9e11e756a33f1a966381338e6678498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697889f2708bdbd26a394e4faf338e9c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de7047883d261b8fdf50cec1ab6dd5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097515b7e10cb466a1ab22f34f96da0c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5593fe176a52668b525532ff4760ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9f176f683fa8022a1ed5914598e17503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725473194b3cf4499a896f158895fe63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783db3a04299dc2999f75c1156fbbb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612fc62e66cd0d2adb4627f30f79b65506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f2baedc717903786494f724c5e905507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85308cce7838339ed23083f7d180d51f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6170e8e8538eec55a32941403e097509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f7d0f123256b5fad8af3e30d59b3a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82e3e7b29aff2c1db636753ffd422a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dd4bd031b92b58d718b218e3b35ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48d500069a6f504d936b5f8acbdff8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6e2c69ddd23ae5fc25721e810e9c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17a374e9261eb2a6230ef61b03e24c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c446b814c9a29353261c4a16cab7e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd8a5e83061b66fc9b3326d44b973a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff7fca9c1d4f8b3185fbcd801112c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccab2f480836dfcf170f8eafbf32a0e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1330de9db4e45dd2e2d620d21a0f64e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde43a76811d5f59fc53656943d35cde521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78449342b6b5656972a06d35c996241522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faaa6c7d3904427d5b5af1ea352140523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e3e165e2b34f2c3afe39b1d29bad8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0243ea4f7b535a794c4e5eb81a0c593525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022287c82d230b75ad0c8c86ff5ce02526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb601c630c1ccdfa22d6df5fc81bbb6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880029681b5443ebb64ce3e6d3e6daf4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5794d0ce562520b0ae90e162d4b6b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076b929f434757ee1085215c1fb6be0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7978d78930dc4569d33bfb641a31c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b100441f3f3da6a2e1a7ace6607a50532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19b5acab39fa41b4bddabb96a3089a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab910311b728e93e2ef539cb1736b2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3701e7bfd8a2a288ffd50c66f0d6dc9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf537cfe16a1ba87abebf250d22596e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d46d23fe478a6e9cca7bbb17c0228537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681a70a180f133e9453adb66f91ca3b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e92a533dcd39425e5d91429d493302539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11160557f4cb7b89e34b22167f7ede540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be887e7beee5c7b91b048334549381541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb268eba42232ea557c17cf8b6d77c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5e8be9ab791bc1626821e67c60b2f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dcac869c753cd6e51c0821d86afde544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60034c59deba2980f7387d24af0b39545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43ae3970f01b5ed0d922521f4a1e37546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c782656dbc66b35404ece0797e4688547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1eb878b6fb10effd39536c57b91f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d510b635cb5ff78a71327558f038ea8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b069b366d7d0aaf3aba871a9d10f72a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d14e2039fe62ae38158a67061b8720551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77010f460fe997dd47e71fb7cf44744552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c879406aaefdb0cdd196b0aff058dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527f15658fd6b463e570ba738279c1a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97d3f4b1d0056d95377acc2b463eb3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b42fc415896d7b8c3ddbdb08411fb5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d739274beee5e7b38384770dfdee8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43ad33b8d82dc68a878cfe1a2bf5ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992f855c75b2fb7ec782391a7d510f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93e662c2a378def8c18df543187ef8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803c3a945b8f723929acb715f09ae10561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87647d0c30b1813f4d6ea5c3b1cbd8b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d608b2929f47a536831169a09f84099563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f7bbb489ac94166456ee095dcac9f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7692bedd09b4f0c9c3f45f96f5c7815565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65099c1ec764a282703e43ee203d40566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690be34dc57c0de8f112cc9a00170377567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4dbc42f28ca4a76c76f70fa9ae4ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bcfa34b3e2d6083eb7ef5422e122f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d4e41e0930555f3fbab90a2bc0fe4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3db4571a31e84a35a2e593efcde31571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef3ba4cfd255499efe0541b6d97e8f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34c87831a17ddaeff52023b723c22c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de93c712c792a2900bab3ad5b88e94574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d29ec578ae40c367cf61706e193ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17e8a8f0cb5c5b7096674eac49fe4b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ad5953d3e086206c69016096fd553577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef616e0a04066ab0693592e37cbe4e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e341c2242f37dcd0fadf9bfb6b3542579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa945f7a8f130bb7942fc07dc137c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44902763827f46c0082023b99498edcb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0288d846048bd2d1214a1acdcecc9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5de8ea0230518e2e0f7720e36e9d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e1e22629d5c3f927de6ed00ad8677584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b262a0ae5074d40537558466713d27f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24851ccef4f06dec8b2ad97c495dc3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412348cfa00aa26ccc13fa1594332a16587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08916ea03ce63c1d38cab923b32e610c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef85bc532fae69e8e8a93dacfb720b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fa90d96ca43b6e2b356e6fbbd955c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a53f9fd769f355436130a543773f2f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e76647e4be2b423a060be0c04264a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d460c25613dcdd5fa98f2a6756154593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d686a35bd2c40496f1cbce56b07e9c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707e683745fe2fe4f6f98d07c7aad58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942b9543680f95508294262da8eb7ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892854d8fb4c063acd84b1d4fa9a72d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57e0d301cd413a26eb7206010406f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d164f2f13ab3ab5a0014bf33c33c65f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc9c999249cdcdb6805f4c2e4a066d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a88269e05f4f0d30041042cb670df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb956cef5b2670b4894557db50ca1bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3646310055b0a251bb9e55d062996603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e7c6cd59d33fb604e635a3ee02d49604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3eda8b9231273c538bee1d9c9f29a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be3b93dffb82595fed9dc06b7dec32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e9d9452aad93236e66c308b102f98607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f1021605a975eb454a29ab3f29eb7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371799fce7744a9a404a75f8808824b5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164d16042a0b9c0312c1f1131c72678610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865787a830491f056b919020bba02d04611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3b6d6b804ce08b7702a24cdf240a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00944ab494d05e5ba413a75bda3b3c84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324529c35342fe9832c9bfc12362faae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bc46c1146df0028949fe8b07c9d27615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246cccf411cdc43305680348b8f6b12616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83c357f32da24dd9a8c090f331b6a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1289e635ab5d42026ce0a8f829835618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769072a5fe8ebae727dfdfef2067ea56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a33644942647811e4d4afae54dfb5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c23452c14c5233154cc15bbf964903621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd3e7768b0a07702dca5782eb55dae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64a71f8536d9a95cf90867cb0f09f5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc8e971d856960c54208919dfeb2ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1d7b0c609aa0beb679028c0fa6590625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe3db8bbaa3164c9aa77313dbe9292626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b4902be3b506bbd577e57f79823e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0841d7e553cbd947963be94d1b1877d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5363430cb9eef5f455ce9ea8dfa22629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa53c9d95c66472219f1039f543b46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d738093f39157a36b052e189668e9e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6225ae0fb5815a52cbb129a690635f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535f19171e73fe9a12288d8c2622255633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8e21b7a47d85393bd2e304cf9087c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a59153cdbe2f0947248e1a10430ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2fd1f32087dad425308d77dc9cfc3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad67faf314b57497c5510258e226889637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea7bc56a3ff900fa4e80e1e84f1cb0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b725b647d0dfa949152a141ea5a1921639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a562560e7f585c4899e57b4a9880ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bc602dfe14421c2eec7b0322c25ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c04462c48bf82d7b5ae8cc6187092642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150080c0967a643fd9556b4c5648430643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f794bf1c7ae30643b87f41cc95fc0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8d6bd3b264129e6650a20035d2647645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a128944a7042a0bbee70a2e2f0a39ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933e5e1306cbe3595527bf078107123647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2ca8fba26a505bf2932bc1e1254fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f007d7fc2ab09747c1318ef16e5648649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6be5423ba382936737924c1326a6be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f739cefc50f9a389cc26096e45ca2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635a52842b567aa4a10549ec18e8dd2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3ee9490861e401a97454bd77ab773653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9f50bc3ecdb60e0b5732e4db81c65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e28806179b5120abb2566d6121c4ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d027383e200ed720604124ba8595a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da5dff70874afaab3592a96d9d1087657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1659ac27c4ec37456f35cced519e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f22943cdf9cbbc10d29e073814ba5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b05b5ecee60b889ef8f9d1cf5a4b11660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fc121ade173e26048b5041c28b942661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39420e5882055797e569fbaf8e3371ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535fec87a36280de6ad201785362bc2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729bb6a0c1a501d514e93de80f5f9f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf35bf8227ef7057af755437568527665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e35f5692fcf1556bd15ce295e0c62666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63984d27ac84cebf9586810bca3cdf04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d57bff8f6e7cd2d424ff7df0beb0af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98044847b76148c82826f9fdc816f582669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae646452127bd6b13a9a6f003c8f627670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edd55780f79940352c61f69d6e6558671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f58d656a744595d1590f16292bcf1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94fcf86c32414568af8c6baca15b2d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8ca76211bada888f3edb94977cf09674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcdac61d58ea5af44d9051eabe15eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9ea2d817286437eb2fddf68d3d8f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59207f45d9ae41d4135a35d01e6ff4e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ecb71988e0fb12753aa6a330c8dba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dd32ed23610884f71df63e7da4eb6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80f236b96554433d72b2e2f3424c64680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffc4f807885b67f3dafdbc73499646681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd68dd8c1a513a27bfb0a89dc35091682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1930b8d697135cd09a00f82e8b9cb56683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5738a2aaff7e9db8568c91f71b9513b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f54f65e090c12fc71eae9728a0bd26685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9b4aed1ecf85eb47fbb1c09e89fe1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503506e0b9db888bb593bfa9820c6c5b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5a50948a2c1e17972fd13dbaf2da6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76877d8a4f9a61586a59adfa7a0167d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55236ffd853a3410ecc4437c26cb482a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812a45269e72f86ccf471921f77daab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbfe5324d791ab334b84da5bf5989c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a722b15853be052e6fa1915b1af77693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f34692aa96c90d30741baeef27c53694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb92352bec37d8c3ddecef1c6645f3c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e4d1ab6b1c72a2bbe85dfee5c5297696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2ac9bcd36e2623b4d33b4662f8990697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394401d7ad7d58ee607a42f5970906c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36772323d212915da221df15351fed5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686dea02a1a2274fe1c393fd33c47e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c044b0f8503274fc91489c31778a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61422bc0ae5654c137c6ce37f57f7c3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4cf67ea98bd1536ab5e68e113402d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb03a4612e10a2ae33d5cb893633689704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408881fef71ae749ab06a46e448a3b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a239c85ab261885ce48338409e507706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21184b9a3a7d4023c6a6fdccfd2930707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab604a26babf17a42cd88b2eac8bd7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938089fd4a660236b98291bcb1c2dd8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bb5d1a82493596b91dba0807f4efc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027c679714c06446b3d2ea0b050e876711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d00bbc7f1f67195198e8aa23fbb8af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb638dfd1d2a54ebcd91031453770d0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14280911b7caad2b3b24470ae85ed3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dedfd833ae39043becf736c1a2b7d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e2d218c7987b8f7df2af49db540fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2e54abe91c23c777a57b94598fc01717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decb2e46a0cd3091123ba7e6e84c007718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3b49d7ac636c68ce2f8213210a4e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cbcd92c8bac59bf20e8cdd85ae1ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07493dfeea8311c8b04262213ae440d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b803dbe4ec9729a7eaf01c38680c300722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a17a08bbb723ce342196456ab21766723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c371586bfe648aadc9b3f11de888d81724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038a96ac18ff656352fc1aa58b203d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832cdd091e7ef8b800d7efd42c1bb4e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ed42bc6a573a6c4408b88c4a1408c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54dd3bd2ffa9bc7c3276649ec9f17e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226e83f5ae80df4df7983fe373e606a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b622c97523f40c3fa5f09ebe27c328b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306c34569cb1dc417266d535973e48f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa03ba5d0371d4e8fefb3e692c09ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6637649f5427e1ed512039065ce1a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75124f145cd768c974875c64ab948a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33d0f4ac4d920c0356b21a9bc7036a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7680557fda1ccc6146096af9892409736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18ba34957b0b76eace38b6cfd90c5b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561a7e73b54889a01a1eb089a96a62e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a272a3e6b6f2750fd11d2276fe4ba41739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d408ad826d02ea6b4ee6ec2bdbc7a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41746180f574d5c7f043f129c22f226e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fe1411b7a57d3f99c7542f8b2b3fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd0a3ecd6ccf22249f57c3741f77de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a0cfa11ebac3846aa20ec2857e678744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b03c52d26f9bddc8b00345b6ba369745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1399ee463a9e7a124a4b7b43a1ab88746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839a9084b4d8577da3260852c18adef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93d50997422e6769bcf76bbda2eb80748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f9c73445d7b107ff33afbad24bb1c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fd09efa21524e61c6d9d6b8463317750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bd53e6efb826d565a8e99d06f4443751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4f4467012f3eb60765a1eb55b9d27752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e4fdd013f17e8d75153e8cbf59d37753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4fa47964efb5d373ed89ff7106a7a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0875e9a0aaeb0b28a7a16e3ac7273755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517fa72e0e582ec39997a23cb719751756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fdbc7c3038862c9a585aad5479b84757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fef73e64a4813dccf2a2a774933b5c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacf1990e03460c6b7aae818ec1ee13759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05016c1b16da6294a61a579e7e24016a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51617c01743ab6eb79cf2f03e5f16a5f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd2c382c10b974699d94078f50603e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4fd45982d0fe5d23d034f6dfb4ebd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d363ff33b7c86d88506941cdea775c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b372c43e290d37df001412393ff66765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e876338f8abd98cc8aedce561c98214766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6935f07bddcd320f02b7f3f20dfc7ba767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699a04235ebde367d05126887cd0638768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3985aa4db3341d2a4fc0f8aecd7c1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f466e039667eb11374f31afec35a4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4a134cf5b3900f52ed6e6b6e14b43771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dd09b9d0ffa5b0ed55f3448be84b9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3f7dda89d30c0702c645ba8f3467d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7841adf1ab80da38e5575633c35ca6f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898c0e54b6be3471e712994dbb69c9e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32641070c49e1ee93837fb133d868fa5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1358557ff72b4505177035b2cfe2ac8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326353932774fb10a2d8b0ecaa9fcc6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5389bbaa818cf75809a0baf8e9b713c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9eead7739f6cddb337ecef3a2b0113780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8c814e3006b02fdb810b9568bbd37781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35deb60658b99aa811e49d31b528f1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43006a479d921bc755bc7cfcbd87a3ce783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ff2129268485ca72f27a65fadb9e6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44775453d53e70b50ef8bd1c9190ce3b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebc8e5d4991467198f9293b79a1049786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e9e309ef9dea2b0a08a2b8a47cb9b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6783f4f690d7f46183d8e9ec613846e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3c469cc302d47ef3f795243db1df0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f089e12c28273df8eb5d02e188fc290790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d01e17ceb55bcb2013854d4bb4e91791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecae94f71c4c7197b315839998cee97792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f41c21519324219db63d228134021793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684a0e1598c39866a3263637ad8bae5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becee64ce589b6e415de2acd6f87d9e7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae02731690a370842728635dcce473796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e721c366a438af4fd852e36a3731657797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488bdfd091903ef888cb1d44d5875d1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f9a50e6e584330789c2307ebe82f9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3d8f269590a5b41a800f2ab160537800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a534045952f5bf2d65683f71d4af089801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da0833974fd3cbaf6fadfbd43ef94a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefb9a818721e79a640d0e83720b65b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795f94e33a400dd72e3304b2befa6e2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5156a8b4cea2388e522ff17e687a380805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62b582f8144e65a1197f80a271fbb0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dec9fd8230a15ed1d3ddcc5b86c6ae807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc8f8cac1d0f1ee50de3ea78c557e1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bb1c49a027ae66ca1222d6a73d58d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c72fd7b5b4dbafe180b4e4204d29a8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c1ad8a813a88433cb10662048f454811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec669fd506cd718b3f055d82256ccad6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac27d7869fa89b17da83a8ebbb3fa0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2069a9a40c10f155caaf5fefd08ad814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cf669b04ecaf5f0b96fa5f2667c80815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95b820104dac9476d2422853312047816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d1a767589e5325104dc8b81fa3b66817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1065bd0933436c937b57df75cfe35818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac2697cb43d729a60affcfc7255829819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8f005f126044b611781a253d31a3e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc2f1ab910c449f24106f12c192406821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9edd9f1b7490f20a8ef126ad5c0a26822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92856d781bc35f161357afa5feb4532823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605b88abdc9fa76f79b97389d796e8e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e81e5b5dced72e3d5e3339b3fb155825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58ffe1167154f540269f34bff65502826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa2ec3348810e0e6cbc69e73ccaedb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96b88cc2a2039c1b11471cd158de02828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ed4a2ef07c86f81cd8ec3c141805c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86238f9da9b2afa6c3787af865f0659a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df90786a2db622bb41f07aef9a46b9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c353b617c8b33ac84961e6f3d7173832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af303d4080d8e4f81f79a68fbcd2a31833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0db8430ab9496e9303a4da5ac0545834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd9e68318f59b6e16f524cbd7b0a10835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70145c5aceb1dcf5d28aa89f80e4ae836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d0b94646383e675745e29f21c598d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab28eaacb9e7d3d4bfc6acbed30736838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8e1bc507a00e756ee6b9a24c95d7e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41128e14dc579fd74a32149ba1243af5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a58dca5265ae2668152bd305e9df3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0698fbdabb0624fc5d1902be206ddbb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a19423d1c207ebcd5eeebbbe533fb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0132f8c6be7838bc149eb4a038b5d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519fe0bec97b9d72933e162de215267845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52242cf429f47b6a170e0d520d6e34c2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f55e8453b1ae080611ee8a9123a83c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d859300fadfbb2db949e5dab166637848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e7d89b1ce84a188234d9674a860aa849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90eecf7cd22b26d34c3cb780cc300d6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16940796e47a87b3ecae985d2c40d9d6851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493611f01c8a5ec3504494ce9313c8a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adbccdcd875343138efccf95d0ab53853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8dce6ca58be70e7189f1fd75a9624854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2189f5577519bb803ceb475575fd1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7e9137eb245c8c52e9ce159b800b7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e1f8363f7606407b3ce65f97f45d2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb398c53958e4aee342cb8d4b4de68858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28083ea4de3a71c08e0769af92fdd98859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b26778d2639d7d8bcd035ad4872caf860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857ad099f0bf1137310642aa3f14c28861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe01badf935cab7b9c85eaa354b8a6a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c814da05e4319b587e808a64a0b71d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d4f10a1b39ec9d878f635d5ce164c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ca72e009796f7aa099ceadd73532e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93b7e6cc0e9f4959dce2162dc1ac97866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4df9f990c65a289fef527425959ee867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94677c9db572a763d2d682ffddae9cb5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1465dbe63b244b27f16e8a40caa0a5e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b415acc5908fc6d46389400602d9170870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c514058ab153e79b631bb98bd2a8d6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97f0c6812007926c7a9ca526f38314872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e13f5dc96b0a35fa2df877e9bf790873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1dc2993a7c6fb61d9fa1aa77aa098874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9833e42a50c45b3fa2d2afcce0dc65d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b69ee15c0a3a7884972f27dae9603876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce9d64e3c4a3432e937a0d4056ea18877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbfe247be934cd492940023c20b510878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6c85a598d18309b3a65187cf9b4d3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb935ba5311713c0b9750376621ccc880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d317092156eeb6abca6929ed2b74c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52e7b0079d5442fed125e6198108ec882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c3334109ecd47962453f3c8d6811d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5edbedd68e37ac88198870cf2824f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fd7140f0c1ae7e663c6d6d0bb9c25885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acf14600f15392ec1d02b632fdb7f0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac8ed09132a813a3848d450449ecc4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489199a43fb61d8d0067506a37b5bdb1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7584353826738f20fefc1242deafc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4372fe45e023f13ad392b79a2c00f70890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dd08b12f49f3c526f202e6eb80f56891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4086bb1493e12d7f5d6971f0f73cbfa892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d30538af4ea4febc3e3c4b8abcc74893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031d1ea2083b59927c0bff3d55835f7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e6b7ec0fc0a598a648d061b49273b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4448a068d43300d02281c5bbd7950896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b92b722c933c4eb9ebdfc33e811b1b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4131da04e3bbc826981b06cd74273898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edb355969ccf6ab82bbd02454a8c12899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8152950ee4a37de404e6f1b211971f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343581d385b2b4418acdf29f23dbddd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d924de3bf98c28f8a591ff3c93e90902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c738e58d5c6d8df19784db0b62c7e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dfe99b4333084be4b899a56d71299904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6f4f3813e970a922803cf980935f2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4fc86515b9258c4aff610a55bcf78906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811b3c773455fa29f7f9dafd6cb922c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fda26ee6baa38ba428ebc311bf7a24908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb926b39b401c1645564e762fa09952909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d75977cd0906dec0389ff3133ce30910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463df3a4dfb2c9cc33b279b083a8ff1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c120b4cc0501575f4ae68ac6c2610de912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcbdbf40ea4b03f87efdbaf3b7d19d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bf7ee6d30998c657d398c29008724914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa41c0f1f367cf3522c9907ed5eec9d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2adfa8b450207a42c3c48d68fcb9c2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9c2f31a9eae4b8bcd90697f1a7162917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92c5897d53b5cc5f960df76c6bc79a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c8ac98a7f6e0ab5aef6b3567547e1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e5d4bc49bb3f7fe0f8cc3b2c128da920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20712e8e55c9b8be37602d8f5a9a4366921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875fe05553f4eee13dca1a5cafd540f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86fb96cee38dac9291350b599e9ca2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1b67511d98815e14e6ea5d5e0ff72924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f17cafdea9f865469681391c25ee2925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fe6a9b8249e1489ed335810e02b9a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270550a13c506b01af3ee816eabba92927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5230c4e6509d4ec9f5bcb321766e7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7d4b865fc1a19685a3f9dda41c5a4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f05520c50911f72ab11cd242e6f032930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ecbc53552e1ef419b792e9a3e3291931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d157046670f9e27c3cd527ee1eb3f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7a683ee943dff9b6047391fb892c2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73051c2bbd1c5ad4d3764efa8519e49f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e673d896f60ceff4a9f52c59bf376ec935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dc9236eebade9c2ef750fd10f47a5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dda01b4b3573146c0b6a357f865a40937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77237270c5f461d263092299110a4c62938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce77bbde62b0d631a91ce9aa7d19f1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ad4510dec9ee8733611ab15589bf9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d9251bfd63c93729df19daff3c5e2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302322445005ec293094a5884c2b94b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b9cd89c66ea566032eb9e97daacd7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538cfcd5236c5abbc23d94dfc8ca227944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39ab8bb69defc9a52da13ac3491778945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5a8d2732a8ea0e625ec853bcdd145946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4e6ca12936b095016d165595ccc80947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29c6add0048ee5b5704deb43b3831c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f29aef62f82d4d162cf188f436fd2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ff6f82dfafd54b6f82dbb2e71e8c6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064c66db761fe77615d895bece3e489951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689cf3161a5be7b88408a3b49df7eec952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec7bed1a14408dbe86358993a7cf5d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ac98709ac889b51372a71e8514329954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd5acc6d5b29101c5dc08b2efa639c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030c6d3bfddaef7bfdfd318df8e1c47956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19327e61ad646132a3952e4da3bb3254957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318da7435a37b570b7e965b1b7b8bf0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacebbdf996bac2de4c36fa6800f90d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0057f06497f30d58bf291661b13f2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c207dcdb204044afba77b85687f27b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c611c7c7ee7e8b1177684220a966b1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccfb77ef7e3fc234dd0f088ef29d76963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef319940e8f8ab74795a5146d0785a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cb69a967779708f51b4f60eb192fa965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e165a246cfde55b42b85cc0ce31d249966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e5748d7270fc8f29ed1b9c9dfbc6c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb63cb3e222f67933ab2de058cbffe968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009e6def4b32ecfdaae7da28a495f60969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be47d7fa218463dbf7e86190b36b64d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8b2b1f833b290de014ba1704c2bf8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2feaa00dea6927e0b2a62e17436b2e0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349bc6f9da905437c1912b03e87a231973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44c46b1ecdc741d98bc82ab86ab182974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8320fa4f992486d14201792d6e71a4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bffd6c3a7fe4905dd119e277a0338c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c585a645823dab5d99ec0a78b9d55ef977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>