--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b295a9984c4a17782f8e5ec1ec431a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6ea96356ffccb84722f0be3e71e522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a01afcd950f1ac4262877a0ada6a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ff183131d9d6d4171f60d63630a604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b2658225e68ca82a43017718a4f9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe61044e4a6e08b9bc1d9ee737845cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481712e02b6fec4a0919b0def9b0707a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31100172886370234597af5eed011308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af5097c614ab44113c8fb5f180c1509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47c9a32862b65d6e5e35739749a3f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea02632b68f0cd147f8f750aca2f4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c6786e139efdb9771a23bf468dddd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2603176aa0702251ad582286b566f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28eef2d21c4ca0564d5b7629dc58fef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1422000b812145a0b12bec0c0f1bfe915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310c48c6937206f7d14f1b12c4487fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84872adc74c8933dfb3d0ded448929a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112ee2b3ca52a95b33e0542fc130e5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed078a3448c9af8d106a660784738e2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5f34daa5a8009ad845d828a777d7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89685fd621818ff13f22a72ca2d62bf121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616b83e0a5140aabbbb0a6bb1cd2cfc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebb6839dfe6009bfe815621742901d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e602bd7f3742ec33c02496d3954a53924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcd10b3160ffed629689444e1c3a4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03d36fb0a7b13a55dc191b78cbe44c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375103fa2b6c56421cca6e403aaa8a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611b8793a81c0ae20280434c08a568d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c5b9c69295cb9cf3d8ea1a939492629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb061d748d8ff23ee9878f2145c2df0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1725fce922dcaec1a14920a4aa96a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473a84cc945a8b5991a933f62d65d2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593e2f96dda87401cc35a0fb182530f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d485cdea39e4ac3cd2c26a33974f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f86ceee80dba85e665ecf8fc6d8fda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e9a71e740a2d52f81fcdf8e137dd636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b621f16ad7e0cb605c65fe12eb3aecc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10ef6cf95d6b1f4e4bf4bb1082b7c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9272d2f27aff9339c9035813b156139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73e8cc3cec29a811f6832258800a4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77de5fea8106cc986c6c7b743bf936141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd79d5c7c6282b8f3df753893bf11af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565173ec0c714db18e788bba9b737f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063f46313ea163468a4c74cc06d7a3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf1b3f3bbc91075242fe659515b66245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07698347b79642460c7f61f180d83646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290c3719366a9b0ccfd02981e8a58f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad9117c424a842748e83692a88ec5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3a7ef38997485603873363743db1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960c9955694e201501025f6dda8779650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8b12bcce9eafab1f92fecf79d03bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd0625ec6d91aaa0c6c69d0e52e4c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76edbcd31f9a443f38135a26dab84c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6757e5e82ae0cdec5795ab26ade41b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403a647187d932e21582437c0fe4c1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3ce6a04fda82a2975e9e2f882aa4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb127b08557e210c4f392c3e908dd07f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec0205eafe48ccfc3749f2a9d60ba558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05800be0cc8e2a365bb809a7e0b915e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd9dcb251640d1135f93c12383705f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf37d0a91e7f578077c850f3511c97f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225236d32dd1dd00fe07d59660d68e6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3d201200e656b2f249a9fc93fa35063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd505682690a5db68f8f5863b79e15464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fff34799a906621353c1c2d08e268b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f02394a8c8cdb1473cb4d797c018c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff693b1a185e20299e42a9d1d9a9d3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80917a34383086a73aaa158157a4216a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279e738556f732ae7a774d2ec31ed0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790794ebed7f2e1ec8b4e8ccb4acd4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a3dfaf5bb3c1c5c3001d1dc1ace4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf908a40a617f8cb1a5beb856e0d15372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3497b093faac10e6ea0c8e25d88e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddd660c159247a7f201c312c12533974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3e696752a9558d4ef76de9cedfb2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a63caac4de1e6ace4e65d8c518d6d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c08b99f736098b0b9f6ff69f9762c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b2a86a2063a20f5fc40ccb5ab704f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0410af6cf7f0715a4f4481cb625f5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc0bedd3554561736813cfcb621de780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928782d315dec05a435f61a794e32c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da2433f669e8524269ac74e9597d5982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c428ef96df33b6fe13615573ae3d3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923490dc7b488765c013c4540c517e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1c4fef61f2d73357523133acc37c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a0ab34a54425d559b5058d700851b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0fd1f0691246449a41077bb52bb8587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad43d586d24ba224e430b073d1aee5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcffb42437fc8a7bd81037aa891cc089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c86a37ae68e9767564860f098d60b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67dee0c906f43fc60d2a250389253e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4202f579bfb1c7c8c6c056ef80d4a7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029c5ef07eff1c48b4eafe0c367913993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf980ee9ba85e8916be6f5bc7aad70994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e369da9cc61413646ba4dd218527dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5093f8edd51c9552f15d60aa3435396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcf81a7980a9f94ad668ff52a4630e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e7a48ad2961038f4d26cb4a4754db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff6381f9760a401d0e847a9ce8d97499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7813b3a82a63344a17da18400da43d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d435b3f91c697583d7742e3cc57109101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aae749ab60bd5d095c417b35a92030102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff113484525ec60aec223d9f64ce38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8a64f2321fbe322aabadbbd789616104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d42ddf3b010ded25502324bed7551105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90ed0035e117b7dc2b0c198a8588cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda005e8c6865369a99db854e219dc2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1250fe73004cf71fa7e7c4f6855a2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e29fc2b91d01030832334c1d81822109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2aacd964e005fc8d56b6a0b77e2634110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8883ef76b32139c91de983f38f3ab65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd088130c34487a93d8a2b96646926112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b476c6351eafbaf42da3b5ba28b9650113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90ddebabf7aa320082f06922c5f997114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3f99753c81f039b219201fd90226e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0c84576c42d3fa8e5bb4c91185570116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dc71ee1264b6f389ecb6c5703d1e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3501aac5042832326990b585aaa4f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f30e4a7187e2a01685c11930311bd3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bd2dd5c819b7ef16111ed8f9a6168120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898374c7b10702e0f0e3ad29eb6691e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88c67835dff15cee939a67bf417c17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e87985556847f05584fb66cd678bba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36668530c4ef4275c69175c69e0c727124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fdc55da3e91cbc6d9867e92941ade125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbc53c66e09bca1c5aea14196b16f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3f967904d44aa1dd2431ace0df140127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f68c896122f1b5743083659aeb365128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960c4c3e12832e01322cc3369c783df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34651e7401f70e60a997a913b75bda49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c3a6de9d9d14d47b01680483b1efb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb78add0539b5f1b41c3bc2e0935e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5707b8bd09fe0a5b89a46883ab267133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a453aa6e57906461de4a97430bcb2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14740a3854918533bb3c7dce82cb50c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e90f72654c7659cf97585380f5f90d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2d9276841b03fb3ad1c00badf5ec9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e0b4982ac8a43e9fe41dfc0498857138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17070afbb1c51a1c8f643848ffa92f53139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136168b4e71b6dae94c7b5821e27dac8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f4604c3600e35e92e51bdd5f77af8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61496945c9d2e3df53b483659838bc60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa71cdda64b625e3cbcd76db14336bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebc074eb0a506387f35d920d4c1894144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91024cf160d99852876f9af11237976a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5c12a0eef27d0a30cccea05aaf398146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096636b41b5fb971741c592d2127f4c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbc8b2addd6de6ca548ea47d2a060c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0025b8d95e37d1b99de7e821ee16e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741da3c1ea95257159cda4bbccab692d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7665e32ec7edd98a00e6703777d91b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcd45e20342ad647d572d0c55df7d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc1553d4841618b7e1ca44c4415b5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a758cad99bfd3c41b85d565200098154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4230da9fde1cd96e2e8d0d9266d89155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0a0e6214758892b8bb9baf32ce57d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11064dc259dccbcdb924ab3d9528af8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f33ecb0c0253e3c62de25ad2e8be94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cad7388f6c815ff7bb17daa77bc3bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4142e5728d3d600173dc9ede74628160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4604e1ff39d2c92e89e049a38d1f19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160fa27ab05b1412e5a27fbf666c2a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457ae12b524bfe9de7b90f8d59973b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972baf2d1d81bda433021e55ec30d59b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365395aaf41b653bad853faf6c92c343165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eff9ce081888e16fc42e626dab5229166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41261b79bdbff1f4061876ca6fa31b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ab4eac4685b41c23b30bf00319576168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283ee1ee4ad9440eb3869504b6375a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23b1dc17d28a923273e08cd14a182a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82a97d3a6f45be4f1badde76a994a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172cd73a5f6c5467cd340456e06ecf0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92a087a9fb8200fc73b53d5f90d84e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058d45d71630620b15372b9180eb28e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330d5b82fede493d3f4dcafc4b394ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51d693bc68f00fb9cc9ba56d1cd626176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f47330045f2ff963f96c75da2ece0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0199d21da5528d095d5cc628e671c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbb28f836f3ac2c4c1a5abd0db9d5e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b448e99cd6af814a854b258285be31180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c57724510612b0965f83f81a35325181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78c25d8514392cccd48d86bdc525df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625df6890d4cb60d30f82638a10ae76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6261180514608a2f07fb37d3b6ec7ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf595fb4f4e3bf4f1b7f502de18e84f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9843ec77a4cd7c79748f424268199186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf601777004a298b57f3752c51eda576187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afeed561f449ffba88a5439f9bda174188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b9d765578565e1a194973db0359d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13938a14b18c9564f181a45585ba345190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42b58fe39ca6866aa767e3e3bb3a97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0a6396823256f34f0fedda865751e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e669dd4edd2e64d4e40f3908dc456193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91fe6393b0c6a483de528b00e97fbc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe1103a42ec41c75a2b5fce31cfe1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e92d7bfa9bba5cbfa8d575cd5bc80196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f798f6957bb32b556bbe02d8381a87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad02622c3f57a9649b46373e37b64c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dc48fea5a0ada8ea93f19bdcde63b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894a127cfa31ead6714910a113e790e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e338980a4fd2b93c0ee85a98d97705b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b545891543e6cda6c8ac842c58720e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf9104725e318fd794e56d67c002d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a00241b1b9b478ab1e6c2bcb14e194204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b2a0eabf678b97a83d9f57246c6cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4f45fb9e88b5c838fa3a658571402206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adf7e9da1e6ba87797118994911b7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730912bde22993a37acee7d2d05cbcf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cff7dea5200e98006d9a32176df3e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd72b732f8a74ab446311d3a668efd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1349f20e5dad5b2f87ea8366f8232c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe538d274e5e6b439cff2de06b3ad6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dad19007237d769f0bfd98e7eb8bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62310dddc92262fadc3ad249ab429f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af163000896731bff4c448be8fc69ab5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e0ce624d0ec9304139ad850556198216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ec97fb874e40850119c087a78a171217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c1a408d1a79c5b67762d7d2629301218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b307fcbc2b49735a859717c143273219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56605acf684b5e0232ed8fb168b652220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1954ff90e20bac1bb25fdccd96b90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5d72dcbfc2203eb93db00aa0718e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfa3a6b5fbb6f61d5077571c115e11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452a1d78ec31289ac0ff1dbf7f24be0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84e98b609d851db88a29ec4a37836f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7871dff8f1d1881c0fa013dc4f26c0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e521bdf9b4df260845912a4166b68227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37389994a1ac3039e96cbb70990c2af5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b2afdbd5fb5572e47fe2e8b2b6a3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec183ca3d524fb53c9911ef1e6e6e5e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb14dc654ae9f9f4a7115fbf29881f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18443babd8f10b5ce5317302fd4a919d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda77e2fdf833d4424d538b94ac48bc1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e416d354169b4ac10340491eea845234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f077bc18119475e9dff09f3d7cbac4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a84de0f6df95a342af4a720aabfee8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dadaa3d47281e7158b7501278eaf3a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cdc7a04d555d328b7b6f8d8cdb6a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdafc700e9c1ca64a6b9291e5ffa8b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccff3c12314dba17ba8e981dec62c09240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1efa6751237f20d8c4674455cf04f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc5ba8b4859329e0ce776f05da91ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe5fe9452da5460190bcb4509957cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b5b70d2f3813e874299c0fc177393244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e02b3a26e01460e700cc5db0fe210b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e875b948efca2fbdcc7a0ba6378c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7c8888b13408eed3fb9fa8236d903247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55b39013e1c43974eb0d6e3acc36dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d695a06bd8f4d264ba1c8ce6b5c56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341e0856dc7803ceab154af35c51e8e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861f1286670022bb1f60710f82295d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd6b8d7ee35b70431c702c195840e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cbe54e2d5e0035e460f8abf8916c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b77d6208885218821a7a0c0c3c3fff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07dcd89a2ee4649026894ec73321da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7c5ef03c7cc489663a99460873db6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfad835a387c75a7b1720c9b25f174257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0794f0ae1a2de65c3d9d907af6c53258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e64ab8c1b0eb7a0cdc6c94146ca2ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437dbd0fedd729f3a8187069bc1273f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2508bbff8f28912fe904a1d5ed6c3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381990dc058d1db39a31a1144311898f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb28c155b9e7afdba807c90d31dabe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f724a34e2d074b0bdec0f937c90a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf495641d94da15b48caf6467273349a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e920e26835224a44e0f732abc9fe3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da479f2c44ced439ee13a1c6d1a8b9f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94804c102947a1ecede1dc45d65e574268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbfc9c855746e307859a7d96bbd7bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38d5d5e548e7ca231886d546b81e08270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f550982fea0c18c2db3abfabe4a9a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79264de5fcca4a1703fefd7f3c956c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738106bc2e11f4ddf8eebe1a4910179273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c599e4236148bf52fb58abd47b507274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4712b1f8966664f40841e38cacd054275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bf883cbcfe2df4c47dd42f5a91cc7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad32b275806537eba30f1673cd97f3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87592d161b3ad0354d9d40289d1b8a8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b2dd8cc3a933a19ece9721b40a47b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5ff0bf3cdd296877d28bf9d0ba29a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475445521fb5f8be0f8728f18ba9dcc9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb830ecc2e2e86ff7f6672bf63bbfe6d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3168c5db7e7be9a854154649f60c6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd99071614f9d93a48b1e4c4d81713e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d99f6889b20a34a1e8a085f702c5f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40c7de6ef730b82754c49460eb1072286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acab2fa898ad77620299176d1eca83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cf9faa69cd493ff9bf06443bf84ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f31326e271dfbc4e4a9a48772d576289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fd82394d31dbb8a136be991a8625d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec14480a03f09ee4f56f2dbd16193f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcf9fa5274d318cd5558331fed22ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0463d266551173e8e1ee3814ad626293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae3e90e3f14916782e887c4198f1f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276eaf649454da909647678a46598adb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5cff8de61a11dc551ed327bab79e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339f5d288d47294194106d5980266ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad88909d5ac704dbc651d309a6e9a5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658e921660f656b17d13fbd14cde925299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db42764786b6da4318e262d180ff139300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aede3c26bfac1b85a4005b123d3d7b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7c948ce59e3b289f4779615149020302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d117cfa71190cacbd7b4eb6eb209f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275632b8758c8c45d653257f7bf342e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d95def383c3eca890afbfba0b968c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983f0e165c24d129cb2e037716ded68306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652bc1ea3e5f2826d8206254f43ef43307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611167ef238de2c183bf7c368916a21308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc688dc2ee749686dd1638e066db0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6038f97781d066cbd56cfe9ef5b5b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c93a2b24c43237828bb56ee50f36d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830651fedb136d51316fc870d980413312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07be5532e5875951ce103609b0b150313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da99ce61c29ad38cc199eb3a25b301314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48f55157cd85c64c61c3e71547c002315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaef14a1bc2d57f024a7b3113772665316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608aecf47ce2bef65e0efbf104d62e37317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a560abc31afcd3e3b682706f3200c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0ccefc8b53527ec5af7761f3aea03319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9a7e4efafcbf8ded7245851b7f2be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1a43a4e727eca5e06397cff75dd6c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a6cea7f92b1cbec3c61115f9b8003322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d8a00b8ee477712f44d81f6ff480a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d55ebaddb639078a52d7fd2e47ca0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb9f70bb896d231dadd1208ddf4a12325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b46fc6bdc59925ec8a6219dc66e0d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ff74554bdf6c9c3edd18fc9a1e6ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532b892dea2af63a7030c054373aab3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba3622a5582ce0739d3e6587b52d87329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfcac466329ad7b00ef648dd8d94fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3960e5bdc871863dc1fb11e2f575f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f5b48a2f26dfca24c6b92bc59bebf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293774a17c3bb79e927e53b5e788e35333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7d13475d67ab3ac17541e2336f8c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e66bd701a2a0132846a445c494f53335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962cb500717d7b0ca5b050ba6ca9337336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fc033c7627528e3423b402ab996e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c843313e3ab58f48e945bb26ea956e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e990decba9894445f165d607cf0fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee62bfaaab1b9010e2cac3cb4be605e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4fd5a44e5a97911d03cf762076577341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad055717fb9323d9e0f23e29899a4cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed84418c9220503908e1a9349c5b1d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74caaeeb2e5080b400274d1ed60848344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222b7a51b709ef321c24493e5f63adb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf72661da1a380f235c5ee5caa463f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb0bb0e80b0b71b5b1148894975742347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e859ccfc23c0891d5413ef3253e13e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa20f666e990c044f5fde2c721f1daf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96744a3f423c42e68c3ac5a3f588de4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403545eb07f15dc6596e6bba1d0fe0f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78b9ddd503d1bdc37397937d299ccf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98a30f7397c655c59c2434501e4ea1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d95d41d920172c83230e724d74cc1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8510a580012419372fc14c16fa06c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1740efcf84ab9b5cc72810bff57fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e43984838bf4eb9899a8a235b7c069357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6404a7c07d2d1b395d5a0ba56ceb808358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a2e4a4d9ea7f97f9a0a38cba95586359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21376a0c225ad6b75a2f2c590a1abde360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f390aef3c9f3e552b447a6496225d5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f366a2ee3dd9e7f2582584bc5412980362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab30c351213002693c7e526b1191bff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694285986b3c00dd67a4ee9369d23ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90461375afbadbe97ca65854c317f7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823403aa5242b5654063703540114b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc5c2a60e7b0bba2baf4e49bcd0363367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00878e87a4995f46ac0ed8660cfb58368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02189183d4f935924ea1d927c606fec7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fb2a995856a60cee490f471a160ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdd99a173149707f0c8ae59fb761c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c4f91ed4498e71349102144e6c4f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17523aedcc8c1cd7cbe36c91e217083373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafd9e7a3c55f7a18bc5d3918948423374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d84e4a8a563fa4ad7068aff876fe0e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc5542d4f074bf2e8e8e0cae0f619f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7fa0331d59976e650506bfddd7928377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238502f153de76ccee6d31b1e6f81ff7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d400a511604ba25dd1649d37cbb9d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ff0f535c5b3f27c93ecc90fcd3885380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c7e09f94c6681ca3adf0cc4ba9a9c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e821e260a544b2697e7fa2d44e7142c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79250a2f994825578258d2d3b9bed609383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c3994ef405bcf520c8feaca332771384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393b1eb85d0ca10300ec35416a030aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c2ceccf1333e634e439547a56e005386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb966f852e742c418a501b21dd9dcb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f903efd0605667d9eeb772506a03203388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf994eef54d380d8a21c402e08b5a48389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce58f3ee0edafd151bfacd18d15662390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253c9cf0e82c341f239b54afd179bdd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed393d5c95f19548e39f9988966af16392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484d96d0f4f3dae71f3c8e3d2d7dbe3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2f5da5e23296f6855ad7873743be9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b909e0d191bd5908eaf16443e5ea6fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6e737b87f1d115f8c2d5cbc5f572b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041073c40b8233672f316139b96bce26397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e20292d8bc307c20ed8e823ed9a20398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1436aacc10feeab1429079339a2f16399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523fd242b2a6dad7623b47fa89fd4c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5da7b43aece0ec8557dbb03901db5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83734879a7e945cd4715d47ec7d577e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6bfd3249d15e8ca2dc3227501b175403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e935e00e0a90fdf5ab27964b5b7a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c2e5a31d3937e94f3ca7ab9655679405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d254151551a8fc42d1e4f3b8f77b237406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a10c0013b646abd44b8cfec17285bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60172ea4382a2340216376af782a6f88408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593fe3a7c38d3e99e0a520f5d5c4116409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba7af3a74230e21fbac208b589e158410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a489f8efabd38557488d57c2554077411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b557ccaf56048712d5978423eeb5412412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96f4699d5d398b771e680bee706015413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb953d3175a1349755da2ea4cf80ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aafba6690828944aaae71c3f87ad3e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b192964fe049f64843af475fa279ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284aa0ce7cdb73c2303aac6dfc236781417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed244b0b55255b185c13bea60d52b6be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5670390280a1485739b262a368b6c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a51562c77bfa16d10cb0a86be96d1e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971eda3b65204b7c7c81e85b169d215421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869ec9ef0e215bfebc18745db27b47e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3df4f9de26240eba0a7ecdd5193de9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a893824bb6c1adcdcc77708670139424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310cf6cc767691b89d1b8a6a04489d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f94ceebba1318cc8cf1838c35c5e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5f6f54e0c30dd2f4e2a782c8a1481427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997679ff9a74e8ca22655430e17bf5a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7f690f2a07b7732f453c610406b63429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7129bfbdcbd887b0a41fb85882a27d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fd9bba260e42e3abc4d210e69154c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791dc64e15523bc11339f8e9c7ac421432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a2f7dad30b1fc8378420811f737b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c6ba825e8baf5f03c697193747b64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888f36dafcb40c4e48d1e5a843e3c96435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17adb815fb3e387f1f79775b05e334436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfb922a493267a4ab5abf001ab9204437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed054f48124acd016635b61b5b9273438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5692745142fb4f0435a5589d216060e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5bf3f2ddf577afa60fc06fa430b80440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33114844c9796ccba840560ee6594dd9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b773e17e848a4b48e55bbdbedb21267442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6c1d0fbb2d9de2527e166be4be911443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658ccf386ef6ba6df5f1757811088ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772e7c576ae475981cc145a1c39ac7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff5fbb2bd93d59fa56b60d2b667c9c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a86fdb4c4af920f05d1d0415ed6aa1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40da59dbb57efe6d242dade3f715fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce37305ed3d519f7f4c70d476b7759a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7d679c3e505a7216548daf936f974450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a602a56ffee10028ba91828ad5c409451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb882232adf681d0cdd090dca5c9ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f2c1fab9d29f2229b11266cd2aa09453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7917321914e02dbc3a77b3a1b0ddd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5575fdd6b52a5eb7bf1e1dc558f706d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f55fea0f301072c9fc08fe81396e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcad196580146267770bf1b34d4e99457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db34bade4841ee450c6fe8ac402be7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9f4d2ba06946025b137339849039e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1d29a5ad20e94e2b2e6745e37d06c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d2b80bb9d397a18fc491701ab06df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0092147c184e2bf0cb7a60adff598ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dd8bf5e3738cad0a0b9b91c014e56463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24ad82824e2e94037828c64935ffd5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875055d53289ef531161ac1b1d88ae0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ac03ee53b49d60d36c37ce86679d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f5b04f243357484a9ebc2c679e1d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7581ada5815294c0b32c0c64fbdeb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e33662d4001d7b59f3a14257db9d9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945700466e2976d36d4084fc5e29fcd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849201d50240baac7976ab5695eb0144471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af622329b5789f92a76716130c40f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa18d885af722a9ed19e5a45d651c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b5c2959dc7eebda162145b91787f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e18e6b6255f41f471783604506377475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedca6f79e3f1b5b825c3313d91ec79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a435104241271d06b66f5bc5cca15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4161d680bec775fc8df7aee34f1e6f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3b20518677ff4ffc721f74d85d022479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb61931a75dca367b7b2a764f08d2ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49738a8ac07f2e332e9365fa1ed149fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582e8b67f84c1719ea9f1428211e53e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f492c94189c5f93ddd8f8c5f5591dff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e729ad88a68c7aafcf4368e26622a65484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2ee4a03ca39688db46987802ccc86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246019b9ab00533dfb4467f5d936ef8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f612dab8aac576485bb6de0bd27c41487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aff4adc2ddd3f6aa2c6c28860fe8a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a9effd37411f3181c7bf394438045489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1287b748917315b78fac916638867490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5195db9d0d63ca9dbebf754f1c9c1be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a584a195ba10ddf9ae837e007e25ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1badece09bf29673bf15f0952bd600493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62cf311fbeb30183834968777cef82494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f9ba49d8b8b2d8f082967fe9c8215495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e7dbc2521dcb031262ee505d51c3e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f122e4eeab12e921312a89397db08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91700ed6637dd2852f4263794bbdbab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107490023df2012d72bc1e9bfc0715d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25912fa5ae1a149735eddba1d96d9c8f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161010c6fabe2148385a43fa2277715501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28744f9df0cc0c072bef8b49d1c67eee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f79f9b3e21035d2c2ec0361751c4e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244c8e2552894990d3909528f18f74a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198ff621be8a5f6a69df46329535000505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b19810aa4b02842e57e29a931e688c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebe5441460eda3d28a206a468b28a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8340482c804ad6aedc7877103d6c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f86f9b63fcc77214ed6f1e43a81021509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8022ce200ae55ab27c7b8ca2e3c41510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0cc1eb3d51aa3404c0443f6aa716e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dc32a8c350ad1a4858e50407743d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b8d5b39c9c44de59b8ecc36b5b68d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15841a1a50903646b00256489d513cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c24c7a5419718f509c8abddbcd8caf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8bd170717a72ed51b5dd8cdd1cdb7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2142faae3afb29825545d8b45e79677517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c2e796704b68dae5e42489f76a7f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e32a70b13a0c36da72fad85d6b251c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602964470e3efdc1d60c7423f27c0439520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646d5139ea6aa51568c5bb3e26cb6c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d4aba3352f10fedba100e8c6a24e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9081942037b8710bad08392157cdba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90506d661f02765909efe6229cb72f23524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73072c56ab83ab7f365051f385ba22db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595ed7ca95099285d196b1e2ea5f362526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1215d3fb92be6da3f5ca770adeddba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f7ca2d368c71a3e311f90307098d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534fed62daf9fb81df31c4b6d867067529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908f28069f483de6c85fbcadd18bd98530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08891ea0c41e8c1ece1523ecad046245531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61616e714da59b929bf5b104e2275f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08452b39fa6fd9b026525f56065eb04c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd835807aab133922b0d34c824227cb5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b14eaa0c65947fcf35b42cc871f24535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851b302619fa8023c6be9de293bd065536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717c216340658a6e599531e48f941af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55b564390df02b42f105dbc052811c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b2de91a95b4a1f1ea9e3feb54b8f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0240a8e8a2500748e4429bce8b76f75540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9cf58ab9ad89b4b395ad1c2cb8c5b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e6e44ad564399df9acc4d02f4c543542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02451c0e32a415a2530f33bb42c6bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f538365645dab7c4445ea889af010544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e273fc120ffd1da9a0e92089741821545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382eac82d763bcde1e6d39e2fa737a34546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e155d1f8b4714335662e081a9de7c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad7446b018fc8f33b87022a606018a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f6627a601873b681e831d46ebfb17549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fac92ef05e59e260ca1640754fbad9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bde0205bef8db0dda14f158186f47551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a3d1e3332492343e8591c886e3888552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224138c35953910c03d2bf5b291061e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb3b8c8f502fe3bff7d270bf545b2c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb40b7aeeafea7c1d912a24090b869555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd06845ad58b5534df2c3df6c18b525556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316edba17819192734df0f8f874f350557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4821d4fda6910e391f32d84b4e8479558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046e63b7d816367eeee787ec5ee9cd3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b276440c2eec6b19ae7851cf276cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f67c58384858c4766bd62374cbc2a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5c2be3f3fc2abf0c994c82e97e617562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf237666b3361efd0027b47b1e530110563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfaece7956146e864aaf22454722c1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c09040b048da1b329ee3e07e6701ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f2bbbbd52d01c9ba7dd8f2ffa01b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622ff8484f14716754defd8a1ef3713567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5cb55c16496423f7df6489d580b66568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fd6666df799db42d6a65fefcab394569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee49124ccc1b51776d030be41070d45570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f9e066b9ef499340967fb5db9db23571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80bf7edb49db3ae38ac17c4a14a9da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3b691c5f8a79e779840923be3e3f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f44b85744b3f98a2a12dfb8563436574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1af531c67215b0cfde638037f561de575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a5e28ba79376bbbce19e83b834603576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7c97e00e0a8892207406e895338d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf89d226aace7415bbcf025945d4c30578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921f2aab1a70c84f6145f3e1447f9a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eb2ceb2e490b6fbb0fee395d9a6da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db092be59ef89f4ed7134007c1597280581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32566b0a80eb8767ca4409c470ed58582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa35ce4f155dd750b7e8db1c9a4dc5c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4b475dfba93bc940163e54924d324584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec09f66b37f00c6244b953ad83a3540585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74f08f1e961b048e6b98d9cb0b305b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4919ddd27a6e116bf2c65b8b52b453e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2f2c33817ce13d9ceda0a8f6647aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784ffa3f48f6cb2cee7c4bb6e7a5000589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1a6b0d73539fbc720764830ab7671590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be512de091ece2e4815dce4197b7d7ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016c779ad90b8b3b81ad3540486c0cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04833261bfc25c14493d6b4e71c0674593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dc2646c412f4b4feb32aa4b9152f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a47f67a4d5ffde8aa36b424f23c13b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6e91aad92a976c03b84a5441723e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322850a4752b2ea681b7c92a9301959597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef6658aba550f2dfa5d4f5830bc66e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb256cef42ee49886f8d9f5b56a0420599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2e4c519fbfe74467fc501a18e6c9d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1ce5eb7de2d34f064f57e352ff783601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61170be27bb748f32ee757a65b4ba989602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cad458a649c05dcad62f5af133e761603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cb7e9675cad2cb4625e6619ae837f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb30d450a01f8e51b138642a6e98fc4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa7bad5188d9e431c5d8e98820805e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a9fcf77b1c1c52712dd6017abc9ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fe83cdd56031df721d93af4b7d95c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a8cec5cd815c504df9c2518433ec3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d587f72a7ec403a1ccc2ace4c089ff3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ebf2ce03e67a59379c2b3058af39b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4296c24dd656602dac45823d1153e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99e38e5680ebe1d87019ddd4914532613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13d85e0b9bb5f8255e3ff99464d59a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29547039c5a3bb83991d1a52c79ec2d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891eb8af1be4e1bf7449678f728058b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9be5e27b2667b6e07d4c0e4934f8eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5a5ff7cd8cd0686dd178c6f2565c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638298912f4d49999d2b46be98a901d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bc6acfd7f65e52c14ed1711186764620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cd4f9ef45cad50a7d3c9f97148670621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859837ce787287fe50fd4bf30e5087f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f58d9dd0b8cd7b8ed411a4b96a0193623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f9f27dd74ae627c540ef58ad752d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7907b72638435bec26ac66025d9dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438b00217cb0b51f5ef72102d9d40c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a87be2fe0b9f8e06e8a8cdc8c6d6a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6780ecd0bca1fae469cfb70b9569cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ca229de1fa0431093bef5760ed380629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80982b0f9c4729cb5622bc18f02e57f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90480ca785b6bc6af2ea507fdb0806b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0b2591e376c31385d760f3e9b63f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cc3029f5f54e209b8c1a956cbea4d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac6907548f69b7f900306176fe79de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a753a33dd2bd8f5950ceaf55dd5d7bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4199ea39dba616457a699be1b36b08636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b1803fcfbb259ca6e3251321a22f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717e31c9a403317c397aab9d8e37137638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a7a52269e94f32ed0ef3afacc8f1a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c206c070df8494e0e6d7f18405b3b6b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8806ab4748d20e21abf944472a04bb7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb44be1059ad19e5d524d6ad356fece642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effa282fa7026ae79dff14aa6d98617643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3de2b18062f7b37d558e1465938a40644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815512dc3f0b46d7d4305dfdd0d5fdf6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12456d3691b5153048e82c62c952d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45ffd8db7382e966b8cb1e0c459b72647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12941ee9c87aba1ac2757e9a62484b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3881ccdfa6ad6a0a7cde25493443d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7053d7bfda46ac33d59e2bbb913ace650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bfed4da701f840abe2fda24965cc9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185e44adadcaa76e3ba3c9196a59664652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f8e1d314caba7a38dcac22552ca4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4593711c4c13f5599236a606cb3da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528319093a452824ef292f6b97f1e25655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21ba3e9fe87dc236eef5c3f102dbd8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1ba0fbca1ee8a319e84f281a83b4e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39205b8e44fa8e9b95390fe6be08f23658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56395cf282f58884ea9d43b180923f06659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4061fa8ad59d7c4fc50a7184a6fb0f7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47412212b81d9fcd992795b6fd948c54661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe15c4c127751f5ae7ce6b44c44961e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415079f99aad3839fda4842c1c03e0ad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675388e1f0444647fa45a7f558a1b73664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56621c3ee256cd96f1073dd4fca55bf5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36e3e2ef16ba4c4cf78d86f40cc95a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39693f478d6f1a9f453098d85b341bf7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7e9b3978cedbc80821acd20880317668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda1faf1c72ce5ab302e09887e67ad5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b73a68d2739e40d6b874e572b4435f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55e24f6edbb691b443d155aa426c57671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6128fd7ea62175133237f132e7718a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40298bf0c43790294afc2c8eb1074a9f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b4c1b6698752e1100897513b2be3f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01f84a53480ce9d3ed63f8e647e9f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16c9ae7387d255d9bbcfddfb3e55ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd58848e94ffbadf70f2b76aba343af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed498cb74e2f36505160fa8ce46d782678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f56b5ae2045e7fd76e7dcb31fa93a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0a5214248580df71d0fb771ef850b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23de7dfcbb64349506d890b5dd1e60681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe59a4dff322213f2e6accc3f1d2ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70af936489f580520df406513ce12b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c2a6628e15faeea97b7706ebd0956684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42f138d038e795be96d4d4296286e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b13c00092b215866f1a4a577052cc7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99d191114f1344205340e875761085687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570a6e0e1d772383e5f1e99ae9cc536688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf322ef61d87f167879dc51a94d42e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f49cf80b5814f8af4f06091231096d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf2bff8ebf25f4317e4f53d8de0ba9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0e2b1e01f8668aaf1737c2574ba29692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e5d94c2069590d5dfb8f1a8531379693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b26d4fb2611eeebac51aa801e19400694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf65d089fcc3c1e0df292d040bc3d74695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fe07ab4e10543a6d6763ade88994c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47be88bf8b00a32e817fbc23eb8eb3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5916040cd475f4667154b45f9c5864698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8376e2310fcc1bdedcf6544f684b7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426713cae0262397e4002e61b65efcf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8624318fdc3e01568bdf0c06f4f15701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0d474b1f92af971e5d1c8b00caac5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472e3e9a3c32f675f62784d589393b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2c2ce3df938125eb7f97bf2381597704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6e8e41131ef591accf0b3874804e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234ea8313c9f997e01d9b641783026c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb41dc934aec092a853bd79057e690707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3fc06f1087ef86d5ba7a3a9a97ba9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40898b7ddf4f4c5020995ccc4c5ea8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064759c212ffcc3d9f89ee8842a7465710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090faaf373732d4b69302af58a00db1d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fecc17bcb9eb89ba523c39cbcc8cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42233d33a2492228b297e00d21e12c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76837aab28521bfe7b6a32d7a9d5ae2b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24919b03802220aa764a725a8d84855715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496a3c02ad5f8b21c46c8c9f2d93239716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6049220b1491b412affcfcefd9b9e3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81645e12b62a59fa3329f9310acfc1b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa4bf5fe33b78e45dde69f22b7af99719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91ae32093008823f93daa3e67f4e2c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fa8461e15b2ea4dfb4ee9c88d0ae8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad8dd51b8d6ea936e16fee659140d0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f944a7e66c3235920354140019161d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad05149d0fa1e04790b66f6076dce3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2c0c2b345edb79845349ebb1c701d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6494bb6243dfe762ee4d21f765c60726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec498f3b1e21a029219ba1f73bc2221c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675bed34a3425f03892205ffb8b59c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1897501c18e91675ee8848f486551f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279a0704ba8064d34268e329a9813f7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedd6a73d3cd3d4ff101fb52412e3eb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71478fe8d92a4730bad667d00084ea7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d875a286011e28e450c7179504b96d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64165aeca53df4ce066bab8333cc1c3c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08904dfb06dd10af0f56558b4f7c516f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a332feb39948673050ae69804c5fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaf05efc380b013782d113bb427cfa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bcbb195dcb2c9027d3cbac3f35cb5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c34ab95fd4a5321e33f3ab305aee7f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd7f1828e3e2a416f2e6bdcc2bb6d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a60dc04eb9221ac38b29726122fdf8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd6312c15689ba6e76f24750e83900742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750f1244a4b0dbfaddd3577f706ab64743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4aad02eaf6650f5c1a154efdc2f862744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8e243d1bc917cebc23f68d36f38c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396215f17e47827d90a488e58849f39746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970a6ce877d4b6a929cb893ed115bb4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2146b2a1d4578e9293116821f45fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb037f55f7d86916d5b45787bf0c124749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b984e09a4bac53841c3bc0f34928e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8531534104a894dc6e5f20500d41e32751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bf19dc4a288be0e3b3683cdccd341752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024f31c00f17ae9a05def3566604a7a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5fc67a13c79c0af04273357842b26754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1f01fa9f911b1196e625ff43a09f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308b4b960586edfb2e523f3e64b959d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e912049f5e47cdf01900446c65c34757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6590430801d9902ff74d9667145c4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeae1989a2794cb896ee53cf96f9e0e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0aaffea20e96adec2a450b8f58a1fb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e382ce8d32495370bc4a7c33845d1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c57154b7f38255e292133db7085a2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0afa32821844727c9de56a7131921763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b2814697c0c86cfb509f5acd8fc8f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f6f8cd5041132836f07487e5ab7fe765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396925670c2b31e354920cae66f68a9a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29fa433cb737bdf6f23c96717b9607767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5bc4f908e47420da0963a24728b45768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e56f544f9ee96ca6e6295921a78ebe769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f50405ab3f177f4dff115b6eb6512770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cdc6357ab66028720dd6fd17c0638771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508480c5c97ba689504795120bd461d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e884c83517b7b05e3d48605e7f56b1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839e0f9218d413717e9c35423edff56774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abc6853d2b89153664e32135294166775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c644db113a880ae11f82a692663865776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0723613e587db7fc38ae2b278612983777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8585a2480c4986fe1709a30800b99778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacee74da65211807480d4cc75f7ee6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb038ae140ebd993f8734397b4900fe780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199000902f31eeab0fd7990d7e07889781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad576872069bcb87a103e43084d7105f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14ea499dacaf31e15018de9a4a52a6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfacaddefa28ba5db1bdc90cbaef8fe784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69326e59fc262fcd1a568a7bd16fea66785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab0aaf2232f5f9191a3127c7d38311786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218189fa5371ebcab87f4c608af03dd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9561a4ec06e2cf718e3a69a23f501788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a638cdc6e314aec0f9d088c9ee580ee789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef769dabba5fd30d5ad89d45fa75a23d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e45c08f3941b18db213111baa32ff8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cbfe5a76312f39c40351bfd34143a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c534fb921af536c23fa67203d5e90793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3a76990bf26194d4a6e4cd047a4c5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1dac94cd27788bcf421596d7ac627795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92289f3d3d25858f4ec7de10c5fa0619796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da64919c4608067f3680e865f00a89797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bbe72064142a19efc5ca40e0bbb29798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb947a123e0e88a3fbf83c0b67aaf5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cc9cd96f1ada518c47b0d4a1f49d0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bd52147581d4694a64f0f5a1908ea801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438c9783c4233be4ead1ed480855c59802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad40994b2a5f3789f80c2c5739b506803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a8cb86b615561ae5eb1f2e6054743804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624f62b230c442ac77e273497d795eb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb46b9c5041d99e964203ef98f63a4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2c20785ed300e282731c2f14c0d82807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6bc6ee068778a02dbe2375b88d64e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526a83ae5270d6629188e4cebe4b091809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca061fae651fe1878520d674d24362e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fe3823b58ade2475939c2360352c4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691f63bdfb2c63cd4bb1aa41a0729ec812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0aa32237d3115146a548f0461f9149813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781024562886a816518142afdebebcd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2eb22afc47179f33549e29ab17c090815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af742593290d10a24f4004ba6b71a35816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc30d5b7a14cbe2d4028a56e980b43817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea006999f7b09a17f58bdd8c3f38f5bf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2db27d8b0222d1ffa0d7a2792c581819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c979c7673f7eae943be2e248855358b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01eb59b521a22463a8c3ba8b27489e3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c6bb1dc6ac6dcd7e2d9caeeaa020f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af20eabda942236a1851e7e97edad5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4a30562149682c7bdcd2e97d97d4c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97447a687a53286e538a0acb2148ee1d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753ae07a8fa87d90fc0446054c703ba826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd07541de58b43b9c225873c7b8676d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd138866ec5d41d1084559d14566f4ad828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c73723189c94fd7fa66cdbaf2c92ff829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8880f7d7dd27df3f1c6d89ee7fe262e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53f8a6ec9e1d534b7230f9f8bd2959831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d4205342ddcf80f861584aa8ff77b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15b89be20d071ace797ff57aa2689f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20918fbec0393db416a1d9f49bee5d3c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea89a39ae3bb06423903a2afe0cd284835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67309de1a08c0c6c699ad961e8f0080836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bb74527a8e98f4e1cc895deb03714837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9d6a19b57005fe7dcc5dcbb09ea95838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c6880622e9ab94ebbcd89d1febfe5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2374fc441e0afe5ac591255e18c8b22840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4533e8d4311a2e4e19233c4244571ce841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860281d6e5e2ca304a78f75857a4a30842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0b20df0511c9713ffec765390f886843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e988e143fa16f264301b27660ef587d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd453d5711bbe7a65a3031cef63a4bf0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325f2a96da626f9051cf50fa0e1536a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255f9a518f5c26a56a3154cdd87a000847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64de569ff28861e49e53cd53c5ddb6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8d43fce773a75fe506c39282eefd8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1499c298fc1c94e8e2921100c3f3fb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac0aa8a8fc607b7293b3bef997a00c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1364007766a8bfb8f10fe0483dc388f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9dd13d1794fc4fe619344bc692915853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9bd0bbb824c7de54829e2a3b6d273854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12104d7c806d5c4bc33b32716bf0bc855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ff68634c26ba90b97089db00504ba856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93287ec15a6f3ab571b2ba7b1fca5bc2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e88327d9ae1018a2619e141261236858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb68abe9398955831ab77b46365db9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808f5d1520ba19619a55c7c441021f4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8313f5f7f89a09a1a271de9085bf38861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c559dd0db695d0dc4e55fa6f792ea99862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc9dd3d71ec742b441b487750fd3d1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9214925df369341d4754b4bc8fd60cf864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fa9c5b8030aba8dfad2ddc7b326be865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d28cb2ddbac793fd9809f9b0d0d064866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56376c7186dea4da453ec49e59d9610d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e7ea717712f216d7271de58f49210868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9f3957251eb30fb461994e77d24e6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931e66351722ccce3cf2a14a79aeafb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46ec7aeb4ba87b6b5c75a1efd45381871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd6580a474df1c9b7fe815930a0b77872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f504e10c866b73b54ccafdc06375e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e2468deedbc4a97a43d1079709884874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafd0ae010ab3c65dea09303fdfd686875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551a0ab503f6f828c541f2bf8845aa9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51d180822a2ffd65187187a3d07493877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e264d909d2a4a8daad970f2ddfe5a4f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7642c99a2c82710b98764eb60c90f2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046037249827d20d92a263d58a837d24880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb7f32995d489b65351ebfa4bac72a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96075474c7840774967370a00ab67250882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778e65793a9c94f99ed461415de09cd883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b862ee24e10cfee4c65a953046a04d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84b0bb5a2890819c4f2527df7aaddf885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88743c3559332d51b54590de8bd7c9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396f58ca86c80215385e0d68eb68cb5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7e9965175d72415986d170fda3d99888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0115d2b1f294a794e72e889cda51d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8668edea7f82169760ae7a3ad33bb890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e78be7012960fcc39046c1de91ab4c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46244e8123d518696e18ed487e3ffd892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758b4eb495ca7e0c989982d98fadecc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d8019ddb2175532c42c04a73aafc2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7408e263b1a1d52fcfa505ce6566c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377281aeda983e61e3a123bf5f8ac7e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103eae448e654d8dec69ece913c8c37897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69f4d1fdebf815bbd44dc02fe73875898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504a06bd0b10d912d51f8571bd11e10899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c042948cc1a5f1803a5eb1f97d05b6f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bf1777f1f4f09d034afead1426159901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5b007946eab987b083fca449e3434902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfccdfb507d18c8e9c72c83bf6ce1ed903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e629ce4a88fd895b91a86d3edebead0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143ec11b2a8f9ab19bc4e4b1ce7dcbe905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880c4a8e83e515621c40996e7fc4c57906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69852a9a40edad40f976949f0cc8d0a9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6f65e15709fe3e6e669f2d2f4f4b9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f37a5b2148f581663e61ec2374cb63909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d6c5ad6ab23949d583faa76e52837910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c4124022e936b583277e49f01028c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4ee94fec2a88d357cc9dd3da3c93a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322028a38d365f76132469ce8eb3a8db913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7364fde51433b065286cabec442b39a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0f81dadba656317979700d3ac34cd915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fea33711c2e9ac5b4aab2c127156e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb9a73dcd94634f4caf59c70865928917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cce13f174c900106a673ce15b50148918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4eedffc15db4dcb7b8f8a3c5abdd9a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c4d04465e072487b0b9f1e58eddf6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a88815160ec8831524ebbcde18b68a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2d690eb80cc18815ad9f3fd7754db922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866ebaa0fbc5ce8b2b9e0b2ec73947e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05090f9efdb5ef9c7f920a3cf4cffd6a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b075157fbd94d23663df1cb01f633d1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67417ffd3aab230d4e00d4e538ff2803926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38826dbf560cdec08040cd169e90f93927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bd889025f08a92bd86d50ffa777ab928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6e5a1b48ab30be25e5fe2be1a0927929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464ed91cfbbd7ccc4d95b59b1b51c05930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b70b69e631ff9004a62e3a8f66d14931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a092a397a38605b3005529192a92b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466278a370b350af68c0287ced6c4497933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6cd08e6e605212ff00837cfd16005934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db46fcf419b73de31b3efcc7ad5d39935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbd632c00f5399e106ef9395b7d66c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e0768a46c202a1509b1fe2c2c43b7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d8a93fd5271c1086c109c53ba11db938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a25fd2720aa0e605abfb951262fa1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b483699d8d7273aef6d752e8bba4f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baff2d04b337ce397a3ddc3cd465903941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b75731ee2cb7383fd4de75d66ac6a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bbcf4c894f9720b0f5d0d43ea073a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca9521901e388d82620df83a2544cb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968362b3143c4b23bcc69a9969be4d4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589358e621c5aabc64dc1a9353dccbc946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff06bbb8b7218af814ba34938addaf7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bcae3f420b902ebb6c457e3da9878948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357136934aff368bbb27bbe7d93a88cd949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79586530a674e0cfa92d0d2497651de3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb607d76d9c7c0ec0a678ada14a7865951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566595d50d178cd207a36fca0dcec9c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e0d57bc4905c032df0d496e4495e8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b50436ad0ebfd17a28b5b8ce312e0f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118034e8e9cc22899606a10097fe2e11955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f34df35e629f98892871c0fa11368956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0aab015652140322b8465440fe1eb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0320e5c53aef7696907e2032185881b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d7da1159640d033cddd6bfa671834959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2633ef2a5bf6458bf815cfa8770f3f0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fb18a0725a39e57db17d54c4e22a4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea88e291a0a8fae84a697e5b9463206962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2683ffc54254b08fef5b133fbfe109a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d3be8e3f8d71a32f3c19736ec3453964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfd0829a0fae7f8de52661cc81c11e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f359fea71765001d1ec46bff5b01a45966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98af79afb32810a5fc8136773276626967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0573bed897ca6d240e445691151754968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfc0995f01d4216e2855ee06fb16b6969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae2665359349970f337a97f3802046970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a273ad4c84f5be98c67c9a14f12c1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107396794e08fd7286ab49a7c1a0cc54972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117fdb8ceec72a29be2b7e04860c7e6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38235c5840928e08517979d520647e22974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1bc872b1751344839ca4337ed2b17975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b934531577c83659b3fcaf1c1d2152f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d160c3ce3781918a527b05df8424b977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9db5923abce60ca37328fde82c68e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a268c4a55140b9cf0106dab69ef0e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7a16a3d5c06d2007260a5192ac6513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f5c74f15ef3f31b9ab92a1f257fe44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371b40e2419eb8fdea7aacb94aa72495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c900ef06ca81934d89f837b8b74966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e2edcf4cff74c6474c86e58d89ef17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466a340fbb13d8b249adf88592bcf898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7deea16a310ecb1f979ae8548350219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8ee93f17c95ad3e431f50ad10c56810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a2520797a86b8411bcd94a3b9aa6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfea283faff7cf91c825b5d4d882ef912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51930c795e6b5f58b5fcb4d126ba4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81eabce41b3c3deaa3b5d430643be814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb2f0ae5428f2b20a11533bba1ae3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514aa78506ef50a62f9b964fd17d13316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f677210f3a48025be14a5dd933b6cc117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77f7a50d4a67c0b014f724a80726aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01571647702e99a1a8a16e88de290e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a70e1afa382c210aa72ebfe5ba2f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484fa3c1886417c9b3b4d27f6b4e6fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beae5690f006894b096966cfc39ace522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2679248cce37f06229279c3c7adf8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18549fb4d89b21e49048bb5da355f0de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35ef5d7476f92b383fe9540d46594d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f0d62558d68f586d6a05ef4b7ebd026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c551e542fba85e1421dd2b97bb3d5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40188b005894336507feef9fd307a18e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a6cdd29920acdc0b9a647d37f9bee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10f1018ed391dc643332709abe23ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3accc588dbe738af1fa71af1c7aed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69562521d51f82299cd48820db9df73032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d435cbf96007355e788a0e8c981fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efe16ccdc6112d226ae7b7a5b6b2d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e07b93123d4daf0ffbe9129c5a34f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e6c59941264b1930e7943cc2c676336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661927d45014be8fa746f18c73e7b94d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda63715c8174ca68b3deb456985fa938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91577609d1ab312802b79ecaf1f7e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b882fd21cbd692b514e965fe1bb54640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bd173f5e605909766d4d19e69a24941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393213b532df009fb4982c9375b7eb6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fa3821f091d0dd1a78507f8528b0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada586519e9dacac803c110bf26938b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb4a186846137817abd92252d66c1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2cbc94bf469168f0c2e04a3ee84b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab3f317b29071e8aa203632028082847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01bb1eb2439c0445bb88b496f8ecdb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2758abc1b3a90405d9318fd0e52c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84605a9bb55c8c50e9dc5ffa764861c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac3337adc677f2114aef065c08ed4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620aeede799a360c644150cb6240668f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c6d08d6b30dddf598fa9c7a8746c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09dca44738721555ef316911c6a08b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c5b819f00ea77d0845be459cf298155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704a6bcc50a42d88419db5db203e5d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca701c2fd1f90cff4a67351667ee0fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455b2d0526999279356fb5d0afd886a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0deaa619ae0c14cd9bcd513fd55e7559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19910ef4404c86a5f92db97c2d58f02a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3835339fbaa5aafa0e27487e65acb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1a9acabf693c6d698649772c5bf3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101ec13834745966a2bf36c85e0126863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe72450b19d11a8ac4f66bc654e7ed064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df4051bd113bcb6308918eea131ac265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dc6a10c092fe1e72e2ee97f872c2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2a00f4d99fa1287fb9aea090ba22767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ab01d6c7123b4baaea01a4022e07e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb79a4dbe6c33bbe3332feea0ae07a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3fadc5d463b25d7d0e44f0f57a6ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c93288fb3ebf1bf95b2c21f46e91971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbc80e0bda86a637432e20831c093d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92972e0eed05515a590b01056af973073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c062288785cb625305f2ed83fa0da2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1fb56efa00e0d2e8b541033f869e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695312565ca97912387a76d2b46e505f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6024c7229e66c55cbc5f65fb61642877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0132e554b8a5a101fb68ac0ad7ef278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715c792769aa4e21bc3401f7179ec0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca09d7930ae2227ce0d8fdc709ed0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4e6ba2e892077bf9d9f65d17a844c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd4b66ed829ee1080a2bec5e9fd49b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fddc6a944a4632160ac46366d48ac283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59bd94290d3da5ce9ed7196ac14e1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887f4bbff3b86f7cd807eb1c5ade0b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c1a6e506f44ff1ce4faffcf3aa6a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221becfedb8bc78eb7e47de178950f9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1139e42d01347193a735d68cb6bc94588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dcf40a5413931a951e533d2f0f46c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e9eeb386cbb57a041352632c53ae590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35c7bd2a13ee33ac1d790eafa9c39291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599ac332c2935597d297b5adb34115592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1d4d79ac1aaf72ae3ed1a2a32083493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1716eb5a822c981fe2277860b9e75894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1f1115d960b007c0868632ffc9ea395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2ce6365a136478ba70246d12b57c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45bad7422c6e65ffa38c3e554c2c3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152739571e7657a7f7fe0211acd4ae4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9044990c609446ff9a1a165147a86c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5ef5f68ee0efbb161b9c81fa640d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28679d57717a37ef95489de60afea49c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3333fe686b2a655072b2f9da1be2551102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512350387b896ba44d308fa255a74450103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5f1d79d402b42ae9557a84312ab08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb342727c40868828dec33fc8b47149c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb35c8a7fba4da26735bf25875db903106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb01ccb8f8fba8f51e2679078548cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a947b2da753ccb7fd09e1409c265fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb033d2dd57ce1eea221aa47e8192d1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6ce3ce946c4c1faf45ce3e22c053e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398fa2f7b5a6de79351ea45680d60a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde29fa39be2534bc6620232eb84263112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdddd7427442e3b0241d469f5a9a760113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812f327f2dd0add6a3ffef3fc83a156114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da663c91816f15bfef78f876b06ace115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b529c7d3850dff1b0e664b1099537f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f3c473de7fa3a56a04aa194dadeb8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f63b01f7ca79fc4f5459616ac96dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96839a73dec28f832964a6b2cb34504119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c71a55bf22d7129cb120d0035b5cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6bdf3dcdfcf88bdd377ff7288fa8a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3e3658ecc7819606b6daec1d858a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ef28c3cb3a02358f5a38938f0a3d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b523457aada8e785abce7d42e6cddfd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812add2a5d242996cfd9c72005d27971125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24334f73266f0cbf43827b3a4ba78460126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8076f330726de93db30df3e65055f40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a4a6f07aefe98e9a88887ae5e83f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f1ceb2084d64e1da4cfc6c1b0b569129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5297ce6780b82b45aa4f974e2eb4b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132402c02e0f4e30449b8070c08f7d66131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafa651d5c43df3d7dcb39ddc6bfcb7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac5fe244966a4fab5d9761fe592d5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b21e1d47824e0e694a6fff5559cc1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252440c9f2456a3fe30dcd4529286d0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f909079b22c16d57a53b3dc89ec6af5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf023a945ac87a7d47aa08c1ff3af98e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422a841dfec77f8d31605795fe06ae3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c711047232f8b7d23e51b6b5172e31139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49b7e26036d4c53b1b2a1025769a51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bda9d7548d9e4a602ca0d17b50e83f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c61b04bbeb51d7febde5464c3c4ec3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c631ff390da58a838dc614cf483fd60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411553dc619d9291f6dd3a000e498793144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe925b39be5b10e9d0517717698f7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c3ddd9a2c0c56bc0ad9b80a1a0e77146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b9d356395937f1a09afa624c3abc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8edce4477b3e051f8bbf6303694e4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ed1bac9a2bff9fd5d5a9de5a1aabe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279706f37964e31cb0a2efa72931cff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610026b71be2693436080c0fb85c34e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1aff0ccba8bc8cc5ca62d00cdf6ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae21fc8487cf0f6eca23c91b50a6b27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8239c48bcc72d4d98174e8ff00252154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa535d41e58e95c9f410ec0926f8fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320753555ae24cb70e276f8e103d54e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c7ab01cf7b8c4ddd04de48600d932157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041bbc2a2d6506bbabb6b426043876a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d081d1ef8c58c6b02e61ba861dc510d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757875c0027a85f31765f6fe603394a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076332c84e80cb36176ab03e0d29b13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eea63ee3c84f05394c74754a7077ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c5cb30e23b391aa7868b2189dda3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556375a2850b93d4132162393f9c9426164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77b8b54646774b3ccafec2858acd1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342e25dc1dccded0ac99e111ba9e332166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abcc950d8c2cd6d6b8e6f6d00d6267167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf411eaa16488f2741bb04fa8621fede168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102c5a63601913b3b15a7cd2f348d1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3b57a69c2a98f7180372d54c4a084170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318c9f2a0c5f0a648bdf9799e5d5353171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffff2a755f1f6f8fbd1e4d9d8a644d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d50fc172a2d99dcf4beef9b1358bac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3702b9d942c83d1b85c879eca7e501174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779ead490c49c47e2d2ecf2bc13e5ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3dc454f3181cc0c6c71ff37f72d8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799b9e80f2ea20ce04e5573c019990f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312ffec44dc92672f25448f6915aee4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f42a8307f02b8300722c5be1833f87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb957c114a58fee10d88f5be338e5e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749c4ce719ee199532bac068d7d0ee2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0884a957693323e3bd9a9553c49a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f799c2b3fb55208ec4a9a52ba7228183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fb78de82b91ad498594a1726c931f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11aa8129d8dbcb6274997d5ed452d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2215108e1d77b5a843835efe005ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24dc65d130847677d297b9d0007802187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9352bfff29d1ddc53e5c0905d14f09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b0422ae7970d5f4b001a60c0d3927189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265f4ff060d141bd063b621e15b6c3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89454cd75fec66442f77aa41be64016191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bdbcdcc566d22f55bf7eb74455be9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d91610ba41bbabb7ad919782ba206193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce18972bcc67752754cb663f915d6ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c7ff9cbef44d022053798d7d25477195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec58c178ac2b53a7598a76157d69f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb47892311e1f9c7d5069e47f57e2d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3203ab25d00c83863b641fdc35390198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867b52e098449a3c7613e16bc565a77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5a39661b059d183258871ad6a5647200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcbf6e976a4cb6e2e0093bf77d9b27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918c04d6432df43ae332d490db4699f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df995f04d497c25d2cda7ec5064ab67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41ead6ab0ed93cec71321c0c2a68cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0c768eaf20c799b9dd0855e09910a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1e7f23bfb1ec61297a153c9f8de6a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5b7e737f9da4e15ab82336c8d6c59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e30b0cc85342224c39e113cbaf7c19208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c95ff7f1677f3d8258fff9fd38cf9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37de30b35b25e98fcafe348890b6dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce145b20fc553e8ded751fc681cfd96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2ace831df2b6d2d159ec010e10612212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e169bd30fee4d7c612005519603b22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997690d77aded45133d485f6830b473214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa0b59e049c007da6e5b717354f9f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74386e4efb54c5dd7f34845e5112b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4c27b46cb73efbc67717bd8d558f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51113495f3fa98507f0d214e592d690f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3a6634407694936b0f509a86c4362219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd385da0e375ad46211907cb6b7d91f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620901635fcf1fd1b0cc16a1a7af2e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a272ad09598322b7648f9d1995275222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683ef1fcb59329c7d5d228ca501d4f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef57d9b542661d0e1f9d43b1940cd0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c82643fd172d43d05c81fb2f76b3f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd49e43b849e40064940881f2e49510226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15a8c19616f233ef63a94680d4e2d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdb587c66a454dd1cfe3f58f7f77e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a209b00e505924d14815f28563db6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558bb212063c60369270ec6bed588a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d0f2936da0ef150baf5b76a0a8b05231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d33bb685ee2b686f6935beb3d1f22232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363087d90fa5a0ec5929dfe07f1158c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da7283257b2d2ada0bec541b4ee6af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc448f14c20e74a0ef1303292e1f4b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8127dc38d2508f4204f352f83564365236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf915ac98307a369899517b9af2ee0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0273a21cff515090578f3afe888e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d4ee3264c0f6237887176f8a7b31f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a27d66ec438855542ffea0950d2b6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a585d5b6e16be8f1656be768514e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15004e96201f50cb25bf6ae8e7165bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879fc752d38d94aeaf27d2f842c7a91243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5f3f8502d01649d1e672b827d235f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff888adc5848559def41da7304ada987245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec470629cad53368eb014410fce270246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe792f8b18c3fa7047d3bc778154c352247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceebe41f583e211d279fb6efd78df08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15ab8529f6507ad9c1111117e0e009249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fbdfb59b2162c2c7da03cc6a89d91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dde0615b148c29c36a6c890b350c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7793ba368d42274346402f24526bd2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9ace164b1cec5e0c1a4c7f0422034253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e3e0fdd00b99d96e35f718c2d511a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090f58db63e3daae55112ffa5d0abaa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b885bd75ef3e0f4a0cf084db9a77f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b174e6754f75894983a5992012ca7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b73b86f6c18b0e076992754ababf9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352d72b6bca773974250f0c50f13604259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8093bd772476b722b2eb442c0b45395260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6c6b86ef829938b06bf474c3f0c33261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062d06edf7c93391148ae3af4cf5ea9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6793c122ce2e95b68bb981ee38d3abf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4577cbb2df78907e0bd34a83c75bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e69e464d7bda6c374dbc4b9304b6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4c7b4c167e0e1ccecee1258574b48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b3a89b6eb3ca9f619781e88ad2afa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4eeed56259d591f151d7c85480e98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd908c69489bbe28afa6a9de36185122269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fea36ca39b270394918e8c765bac70270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5ad2bc25658fa155c0484165a1176271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2c7da671eb295e1ec03e7629274cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71219b88d008e635c99cbb0c40e44f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79352fe2dadb6619d0d2fb8b066d6ba8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34ea34a9c0e7a77a40c98a2a5f5b28275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6745972e138caf85e8267f3750e0e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84bf6f321adea3d8c171acdf4dc222277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9521925be23f953c5fdd8529269baa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed49b467009d494f9230a3690a5900f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142ee76e559f28bfc136f96d1965b58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6419452d86d0ad1710365f41210bb97281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54046dbbacc9a7b080830b0e952535282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e55a957e6206c8fc80f7c43928c3f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bade8339e1abbf7bff8fde57d2b47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99065dd2ee576bed783c4559233ab1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab118ea9e9d49ecab2a96478e8fe2cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b88d53b29dcfb00a90f31319d871e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f165c9677112dfd1865917475b3fd8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425497492c7b23f82a491ae0541fcf51289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937ca687c99916c7d8b4a437526fbbc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b003e422567e3b208ba1f7a99b290291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0d01288a116730eaa23e136dea4d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2caf71f172f2358f6b68752675658293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbd77a92337202a64fcc6a5d4add49294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31dcf07ab1cbe4eff56269dbdd4e4a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb52d93defdbee078d4f9761c1fed6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21993993c9c1a4254cb4acadfd1677ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1679d558ebad43b32738044497daa9c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9fcadb8c6dc952ab5a10780a0454b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8847eb9ca0637d2652a835aae4f48a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c5871d40e9cb188bb4a6c40029565301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54529524548ef03f5253fc3f510a5866302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd37eba034d934a848047d53fb45a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6340e82df93ae3df4e8319b37fa0b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a38802de5a5cbe77deaf305a5e91c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff744e08ccbbda2d19eb563bcaf4226306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d800efb47ced2c172aa5623bfdb82307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d36ab05c9558595c35c6b54921593c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71b6cd110491a8b2752eb4a6d1b5fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978e708e544d018d8194f6807c11564310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a3df5bb330a44bbc045c36329321a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2f02816ca69f9c15f8699f4a767ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8110cc2b0e7f9ec876e3fcb5e250f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcaa9728d71b5699a3ba4d282c741e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d295cfc244889eb10cb5e21ad327df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2242bedc29db937cb49474d11247b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b787e6adf8b90902f528b7ba187e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f698ee81dd295c0283bff9134da1f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5da7004d61ecf46b9d8aec0650aa0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5898abc25cef21c818c859c53e2f7d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3466d2e5576f8a9dfda8c19f334a60321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396d491401b019400c4c7ff89ef5cbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c9cbb45e7f80e08e1ccb69b7a35f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca4c30360d399cd9f6216124a601ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04125e8fcb0c0eab8419a98ee141fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae8cfc043a82d93d50a96efb7246e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94328e58b7e644fdf06d8250788f97327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4fec3511bdb6777db4abd0a61656a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef626e9380b50ace54784a49aff36a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc48a2da58445fd89b028873d934275330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdd18245eee8c14c0bccd6623989a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c2cc97b4f83c7a46703afe337de43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d9181f8b4925bbda2ee37e0688f21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3573d005e35bdb1bc760f4ca2775fce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1276abb6be8c2f9c57c5dd5247876a6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e462835bed752e131f928dede8db6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150fb3afdd05737f782912ab47b602b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd740fcdb5a5f44d54400a90a5e4dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198f87e778500282165075e511ea47a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056431b5b438a95aedd46dd78f8041ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efeb433a8cb0c238c9ba683c70e9f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867889d7870281609c93adbe4d3eb238342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf8f1d215865ebf655b27c73a5812b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631b04e51a9291cc24b0af9ea641d82344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863753379e8ab49dfeba31b097ffef2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761058e485c5b5f28733028d23955696346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845022de11fc8960c44d1bd0fd35ce33347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1accb7030421de219a4e2d157f64d60348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164859b684e26eecb630805a478d148349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1dc3371c0c6b3b827e409c2126ad2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9028778dbf8e8f9149569b70438653351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dae2ce40cc2a39bf2fae68a30d590e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfa4225574d6ae30467f504e24adee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165e1c97816b56c66d6c8bb044e4758354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93dc54c7642f3d9e34cf1d790645c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71181bd8843d9a29af1fbbb8933e828356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10425de4e52ecdd7dfb4aea102073589357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030ba0ccdeddb3a18daf8f7595cf19b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ca8331368fdaea59d98051b8b219c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c45221971a84945909990921526b6c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b3c664c578384f49f3cc09ee4a549361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6182c53e7c8a03c14e57fb23884507362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccec4c7f92ee3d27677b97f67aa444e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e20af36bc6c042aa488463d427d4d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441482ef5e52d52fce0653fc316fa3a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69c20dfc56f8f17c2895dbd1c2d135366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaa0c27eab6f0e0a24dc403bfd4f09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ede9349f56160f8d5bd9fd0a57675368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafe981345f84891150ccc6639a7a1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc63d415aef39b1c658121ed28223d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3d112bdcb0a19fbd8d5338b255f41371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a768fbb911a3a7bcabaded10164859372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f99ae5b37a8189a5c482edf8be817c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11018c169547ed14f80d73f53a6c202c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce05d4ae923a37c5fb2266b4bce8747375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f986e029adc246d4f7930264c9210e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1ae71b2b5cd4f90a202787d82d63c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a69c1239baea9bedab6540d86dd0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daa19102c42bb92d1038792d08834a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f449784651a1fee6d077b386e4601380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a244c08c18ed20b8c277974595e6c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf3d2e98abd2ec0d38cad9e1e8a0e6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f9b4824c5fc3a3ff4545e96c8c2e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147a855bc97f1edf35a3646132304ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964c7edf6a9d6588274b12a15f8f3ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2228d31a2b8b9b02cf7e64c5d2850386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f7dcbba2aa35586352575e03a973a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263db836074ebd3ac1342e442d0715dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bfa5e7a9f87a130ec43a241de3ac2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9e2d14678ee6ca688f3eaf75d370f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750f00f4e0be04fd6e8ee28f3a1868e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733690fb32a36d49582a9ea0eb55705e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b3be721b5d7101d8cd06b3688b27d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add6ee05616abb5e50537f081c0484b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c4079698872da7eb76ff288eb453f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dc65339cc9eaf9380e586e291871d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651320f1a6b1dd5bf58224e61c3fd570397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38000f94d4cbab5b3ec6a50d881c78398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810cc65cc5554450f5ba3b7d41c6673399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2fbc9e71642b411e785289d05461e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5aa32d0b73fd2fb70a67544ab1d481401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1626ee92efd140c081fdd33533a2b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e897e6bbc3fbb1436755be0362425403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294e527711f4324ee7823acab3a44d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318fff9df4ce8560a00bc8dfad3691a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296ad15c8d7e9aa72afabc1d15a03ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d870e9a675db545a505fd7ae707e77407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc24d16d8cfefbf1a11336a9fe615b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb019e7b82e93fb2c7c4e4a3b6aecc7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee4deed23d87170dc521755cba32c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4cbf7dfab7724fb48adaf746b0344411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee570636f167de81b45e5752f4c0eca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468be81d7b71bcc17c031630b2598f83413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1260dc7a6a6944f42c408cbfc377a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d459a6eb2f2f1009b6ed2ce60b5e9e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1796ae625c3177fc121e6b218c4876b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b72c60a9be9c2dec25b71d9b733d43417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35aef3065862d771f57b47f89b3371418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3c75472461d269f05be4a817064af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d173df61f7c7affa4d9d69a983054bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f49ef6faac9fe1fc2d1f99dd4251a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b033ea15e414f2a643789ba8954c86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5ef4a3f509dd7126a6b886be44bfb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6db182396b7260a853686144447e0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de46ac639188a9c3207fde0938ea7a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ecddd298b68b520f09195cf60c373426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290931374978e4cb53ff963bda98b59427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af088683835daf3ac6bdd5e216f5824f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cc3dff9cf3e8d7b5782074c1c1116429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecb1ef53b76fb2786447f3e8c15e91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a418080bf37cf67aaf17a07923843431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f8140d254c2cb3dcbf341ceb32c07432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc22fd6dab9cad6829f61f65336063433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0e1d210542ba8a2e33a8b6e1da99e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa127d805347409a338d83bda96fa680435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837701dad958ed2ccc9488cbbf5c53ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985e752f55f7ce6a3ad166d3ee9a9e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f006aa347cb8372e47ddad0dcfa14438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bd2b5f79a78451316b188f98e62b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f377be88b44626789ad0b406777c1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8e337632429a5893a33e6286ad0a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8ff44fd531e546512b3f711c3fefe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2806d63ac60fc7c41e2a0a62c415c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbca366dddcb76b4604360cdb67f95444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4514af95f6e08872c121673a5da54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850792ee370234bf8f6ded27f4883c1b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f48dcbccce625bb73f0155383de47447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff6bdaf7950433b3d5cb0421ca4b34448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c5c3c51575107aa7e00d819da9b93449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af428a014b5b3f42f1588079dd133799450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152565ef550111daa914660ef2f9ad9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03283b46a14b0e01b2a55540043787f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a8011ec3c69efdc59b25dbd6458e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96353d6b26009a61c77cd9874f67c30454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108457a293d5899b8639e94536c8b540455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9b5c00421beddc42534689b4c5e24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416da1c2a9a749a22247f2523c5eb34457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870a00f0ba20e460ac8685bcade253c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5961802083f028ddc76a31eab7576459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc175b5edd05468e6c66c9414b55e8d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ff4d3cbe024b1c5524981c5220940461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025e9e373ccc66307425013301cc6e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378d43bd314134e1c3e80152ab78d61463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d797ba497915d48e4d36071ce7c16464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2f3d6f0e17e2f36b79ca2d2b1ea59465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dfcc51cf4463498f07fef4efb182f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a1b4bc2c7f385ed2f417a817ef015467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b027d2ca25b254acfbe20cfe0ff988e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ade8f875f3af8ffeaa229aa7027ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2cdc145a155e788fbf04732599830470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab23adc9c63914e18569154aa4714a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af007d5009193fb37331686a87131e63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68700cb98744863df230936568bec985473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db235fc2e5433001d2968948af3def474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1ba2a1949839637f1a4c5edc8586b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983a353c18c90d58a16945bee37d301476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a385abb3e48a9497f819d995553572477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61687785115cc73eb7519b45afa244478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1b0c8e8cd49b36abbbec55596e29d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4c42b52de1355d5c00eedbe4f6344480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b836bc1ea4676e1b9890722debc8a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878ddff24cd6800eeedc9d5fc0ac4c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4143e64af76082244a7c936c56743cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d597f143489969acebb7ddced6c64a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9ce1f5e436f61209b9551efef8f0a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ace97920b5315d8e996a46f87560df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce24f9cfbeee442573e8bbff21343bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cca882a64925e656750134e1d60fdd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16ed6793101a032fdd974374565641489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e95fb91b57c616974520d0a48bbb3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54ec2c90d86c46f3563358c177562b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f31d3ef343870b9d9915e1f98cf7d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423d28d61a954ad3c7a50d2d93fb267493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a57d818eea58f0c599e5b3d7bcd3c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd034d082140b7eba0fa700d93f076b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1d97c2bdd23d4933f48300eb51aa6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc17cdc5c40edf0cb3a0a5568796809497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21b33713a2f89549b78b03250f1c93498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835c4a412339b82ac806d0dabaf440e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663495c3c19bb8720e90aeb6d911f30c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7f2962396a1a200dcc5476a5e62b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b18839e71eada34bc76059dcb1f6e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ad00fe7b180aa1934c12b0307ac18503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8369e5588569f822e321c5f7f21bd23504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de560e30bf2e94085349550ad148e0a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880568bdca033c734cc488e12a46dc6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbcc66eda327c1f4fe2891c00e9278507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f14c0380591bad2fc032e2a31beb1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555adcfd68c8fda160618006b15116a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f25c10ae8684dd0d70c9a03b799c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9f35d4b0590c409a080a2fd891231511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4cf852057e89d5c57a8eb35494a8b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0961eb6c3d0f4358c7c9965a1e6ceb1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6d299b2278f3aec28489b98e4406f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935179cb335187bf03f743da2d3679e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52729b81f91645c290f63f1c7dd53d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e75730f7b3450e698ac39dfbcaafd9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084ea7f933ab1650264eb82b478ef8f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd04e1d4c82980adb73bd7999754909519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21cf5483ad4539648a35225b4faf32520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfefde7460c1a967a090164daf98dc9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c50362ae7c61411e95aed52c406e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc02eab3947cd2a697fe493e7f8772523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805193b6d676012d51c566826fc29f34524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edca0cd57332e42bfa19eb0f289726e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558edb6c5eec9e8dea0f047109f735b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500792cf1e1b3cab497e36861cbc298527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4344e74ee0c3cb197529d9c29fc984c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f61a76cb04a44c1d92ec13a975320529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8a74d3d62ba10f38dc5fc926fb77b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c886b3e42ec12fe195a5318557c6ee0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaa199ac7dbde3158ad0ef7c725e28532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3443611d9b4566512d2f55a8dbc4e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf76ae8960286226736c8c19b5e57ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ebeee544eeef7864df52497cf53ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d660cdf9c227417ee9a6c2fc6b03f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46938eb77192227de2f25b481fcc001537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad1742a8ef9b33c7eec2250fc4f022538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c0c8b67d5d53f5863b0e04800b959539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bda6d50023f9298d9ae3ae485ceee2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8674171fbf7cc3f7ac6d929189af8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9194ce8eddfa8c902ad461c1161ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fedf594cc36d52732908ecd0d52de6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cb2104f2647f1130d4119ea967302544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a97ca0005ae70ea927a9cbded1957545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0158a9f6b20aee29e2dc28f0bae44e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7e2a3590ebecee76579efb42e04ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885a5d1c635e99f839efed013e3c1dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34451e87ffd844fc1f79a6a6830695549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c06ffc9a6cfd2d4f0f027f8db7f8e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76eb9a2ccb4b7eaa07c194db4633fc6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55901e4b56ed5d2420d2010fd05fe769552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215487c54353c82c6941c46720f351f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd22f8ee66a3b1a8381c117562b03f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1e802fa694d7811a8126c0378265f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4f7ee6b0c8bb3d3d2944592b8d7cf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777b2ffe0285e5d6a70b9a25f71419c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713df97058ba596f3b3cb367518e94e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da3395e7932d112402ba50a54cec51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdde5bdb9f924c18e8b1d3f21eeda3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0eabadcac48604a80e846030bd82c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164167f514aa412514a82b06c48d4e27562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1e2f1206b1414b144e32738c0d343563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180dc939007f9967525b194754138f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8eda887ecdf00b1722557779e71dd5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ba253c64168ee48d6663357e948c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ba6285350a87be04fc653770f492f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c104ab97aa268a0578456fabbfa35c4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38d3ed2eb310c75a14d150ef8826c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61e8ef10a6c0107c8f8a9a8dc7ab96570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288be818d63bc319762917e06cf6004e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cf1be2dadca7b0cc4bdbda92cc2d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3eb27bbafcdfc91629fd9a88831859573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87776b62892e0a7cd58b7f6281977f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d956755c9801fb024b373f9dd4dd67575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d54096e99150b1db2ac8e7937e15ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32a85209a9730be45581d813dfe710577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cb95c5dc2335b1fa659db0ab3866e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291200c8caea693069260c2812284815579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7cf871846b2ea0693144bad2b9cc6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995b5ae44280958762fd4f73e72f5fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb98f2e6585264c7d310fa35c8675f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c521e431307f4cfd6d044fc2288df7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9a9f01179e49cf7cc730153219e5f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67373f82914dd25987dc35e74be1191e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b268e4d5bd883c9682fdd7f702f91dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851edc6c63f421093fd2600bf838a7b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e417fa2e9c87a6eae23f9597fc478588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c5e796197dfe2b5c14738aacf8cf7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb304d3d4acd798bcf534f00a63618590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46566903b8ae4432cb53af58ac1c60c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c3f9292e7a82a1615b607b3967fcf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506aefb390b82a1de94b0e822dc1b097593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65e3429a00ddee18b71dc6373f8232594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bee35a0cd0fe8b7d9a5fc7fe0e07e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80b40b07c7f3c94e441cc3eef5e008596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c048357e8f1cab2071e1e862fcf6586597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfdd696ff14632bc982c6b8a6d0139598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adde0bf43594d7ae59536aae50768e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae57de48668b4e15459eb9385c24a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d551e7aa1eb0409060a64ecc2cb5f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e3eddc39332da8f81c75ebba7da53602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd45b432298d6a607a2786524ae9a47603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764821a7a4891afac299a9210f52458604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66b7bb72df7329becfb791d0730d1a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdbefcfb7ede04912a451f15e5ff35606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7812f7b7151b9ea3257cf79990a4c6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add65036347ac2beab1156fd1b7c3d2a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71bbbe0c0e4246330bb1fbb6c462b2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493f978b86ffe6fcc45e370368cbe8e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a481b11b78c7b30bebb1ba91d92b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6c842ee863b37ca9c400c7447a233612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6945d79416543e1e2d5cadc942c8ce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93b1cf91e8a5a969a6572b9f46ddf8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402adebbc4be6dfb1e1153d7970e873615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e1d59972defa8604a16e0ced171fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdee46e70a683dec46c19fd69223d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f31df5d986fde46791f0303736682618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e48a81f9ae54eb866db0050d8b64d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba12397a57b917aeb4d7a385be26254620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a394fc08bb428d22c16c4c8511270d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efaeb90e81e45a89a5b3cbd7d50b9bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2310e0e8cde8db15751a59f40b50493623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdece5081280a8e2f79549aea4cd82624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe83c6b3dadd811f4569f617b89c5a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9982bdb858917758d868af101bc8e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da833e0777318c1c7c80f937ec2ed27627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293aad9bb976c968129ea3f982beb23628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26107665b941fcf7a9b3c9f9195cab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ceede105e516c692132c8141cfa540630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298dcac93239e1d1b9bb7f4f7586149631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc2319c2eb1f6f6fd76a4ad23c288f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f27d8be77508675adf87d318c49070633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf5d5eb2fed8f1bb3097e52f7a354e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de5e9144ff1ae44a0a1d4c8418525b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6051a76a5c5c1b4d59b56a0effea87636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2e8fe9adc0c0d7449a7e91155ff19637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3235a5bd1f13098d91dd09370807d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25851fd2e3810c44f35dce85ad7bdbf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b21018834785a5e5518c647e34623640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1905a5e5f1164d82392fb791dfeda4d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0f8882c98b1a194fa1b5e17aa9555642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dae23b0e8efad34b2b44ed1dfabe2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42327b2dcf2e7eb9723d0b5563ea28644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2760efc0782862b9c26cce71c46967645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc0a7d99ed092b33fac3ac5bac99a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee15629b41096d49180622d629074b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec4d7d3cac7663963fff0e0b6738c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb0b8df63d068fc89408cbaca9e585649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfc2b887e64b26fe121e4b8bd1f69f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a16bb16e9d8ecb2dcaeb9fc174283651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce47f0f00f93dc0b3d7699c11903a5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263e76e64c1cc8d1967c7dae0f42b01653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902697e9acde2d60e805a5dbb90af007654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66168eb04f72b75666931ab7e505f082655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac0907982959cb49f435a304bc7992656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224d7e81b44a5bcf40c7461bf76f231657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314832adfa511e0b46567f87be0a8e0f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ddc504fd341d67fe74f58f38370a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5829b07f7929bc8f193c321c5ffcdc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15932b6d5e2a975fe16289cbfb60973e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f04731aa2c73bf07340a2cc702b03b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bdc1f231b4526b1967c3a0e3ebed3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7540cc4e4644009be14ab4b162d911664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c868353d80f348cc5b4e2de3cd30e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e29abef42f26ed3abdc6a9207c088666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c1bf44a8ec3f91939f3d0fb06518b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce02fc5cb4db2e6bb20b734a14c2d36668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcd7683da047e2a3509e340b77da3b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67925518896861b6606e119ddd8004670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c232520c274e2cfcd92bfbd5e91c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0c48005bba17721167a6b8eab09cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc14324e01898f076ad519bbb99f0b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91a6ef1eeccca82d96d74608307f30674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeab6eacb573f9f3bffbb8cbb62e5da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba9f41c040d27ee93f13e6e10bcae0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fc41c509c6eea29a0d63216c382c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec3c512a6883c053de32cac9a7b1f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e9e50a1fb16ebc777c34329dea106679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b05ab228f0b735abb06d6b8b17f30c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e0365a7518250a22b8479726c71c5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62832027bd79f3e873d93502c53a9ce1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ab8461fc84f32279471733ae5a3a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a700c69a9c5c66d463dd3d04c00b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06567cf24165d2a5176dc53845ab14685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56e41fa9768d870cf144c8e0864932686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968db159afa31b15449824344e5dcd72687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a407c0d55fcf30fb1b88e5dc40588688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8258f8634afb95be23e6aca7f56571689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fa2aacf0b2e3eb14de654c420cefa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba59ae72d2668dcd3cd116ec86cdce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ab71cbb91443fba9e7bc0813ae74a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef436a0e0196c5836d3df1036a9bb3ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d52eb5be406d7baff20081fb68c46694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25442af8ab5a800c2bc3d92e4b93a8b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acd2be93b1503413ba591cdbbcec80696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c9995dda3c2dc044bb5053ebfc8a5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f9f000cee7983873ee35d9787d075698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b144af1b650fdbd6bb02152e81ccd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d339d51b3b9930377ca431ba9ae4c9c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236bccef87bc0c837a7773360e8c97b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60421ce77ce58c376b1d7eebdef9d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af879c9041333ed1534d3cff2ce4da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfb40c68c65786cb648739932f54fe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00396f5ffd093b34053c160b4099e93a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dee85a491f287a1b8fbb7cb13ee3eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a16c131bcf511396340920dc349725707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdbbf2bcd6d65b91571835d903cf69708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40250e4ebd54087959fcb1dc0792789709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db8e0c4a9927f9a58f01382fb7dfac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae00753324d092da0b0d083599e80e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2002f2c2369ce60ffffd98cf09759712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b8795c0372ddbb88d07f3611ff4ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7ccebe0425c987cf8a9f892ce42bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc23cfa66190de59180ff4345be882b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7139bb66d0a1605fe903317b8ab7af6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4cf9e46c8e9913f4ee4d414866eee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c24778a1ec7ba9b14bacd78ebdd789718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad4164f4ddd53a59579b2568a1ac4a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782022b8f6083f3870811e58b252889720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abba21e7df99c5e400a53c376fa148721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b032cd7d14179f2403916f4401ddd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f044ca0ff6eb797a6646804b00221a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888de2c18d48a5ea4c39bf47a6b9fc8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec6711758ec23b21876d41fc2a551a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ff76904e3b6d371bd0333d701b7a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd633bf1133b18f45ca00da3a24d72727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425c6a341c8fef179542c55a5c53112728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dc1dd7f16be20f42be0c8836b81ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398263ef26cbfc879542375123787b7d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce1ec081f58b8c5c93533089bd7668731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49758a7e4132e5e4932d3e79cde0c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fe7d241157ae8cd8f93d9b0f4f36c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0865b3e1b11682435fc9e7afeaef0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a70747333828c72ea61ee2f3c44b1e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9405a90b0fdf427126af0f9f775250736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044dbb9a1856c30fc5baf43e693bf35737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee6362df0c56a88b443ddb7d3243cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6863fa9c6c9de05b8c56da2a1f732739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de585cf6ac0f8b31f7e6f59a0360a9d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843c8b3c280a8c109d161a2095f9b03741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63487454709622e1ce3d854818db49cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfc85f0fbd881cf61adc77b4b75d4f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9933e8007c5e6e919822965b621705744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08876ce1f80b8377f59f2b5e96a8dc7a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73a592207e3ae91f7cfe003cac27ab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf94e582eb656c6c037331343aecda4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4d1404abef633d1726578f52bda35748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c24d6d408f15e3e608a43f85fb9ce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1477f7d342cf29e70034ec40ded15c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897b5cb9041f5d8d7782624aa9f2914751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e1eaec88719fdea850dbb15ca7fbb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d38882cd9939eb417e1b5f9d93ba33753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09590178dc576a5e14007b12ca7034754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b54d14c5955df28f2ca6906421dd3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787ed1570d49ed169aae48584706610756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe3c37e14ad88ae37ba2b4ddd6c914757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b12693715944e7129acff356d5abe6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc300553bbc433932988a1d0f55d69d8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b8e99a6a4aa2bb483c8ad1c0d26b1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e847280a555ab9adbbf39ff10b4b5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fba0fc609060c8aaea2bbff894741762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2550f1637ddfc85bbbca25a00143ced763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add43479f1e4683c8dfe6a957dd6e235764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31335718ffd5bbbc54b6be680a8336765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdb83fb5bdca963b253dca0609f6d0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f1c672024e26cc667a04aa2cbf610767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0d082a0021f23eae5242d07696a45768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea1a62e4d77fd5556e157da2375fde769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49cadfc22e8cb723541eca409b1ba7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b6076393e74962afcb51a70e2dbdb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edd8b5b62ceb69520eeb3f8c44e980772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea0ffec09c4cdf2aeebcd906ba5ec7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89030aa897aa848ee8a0df1db7f9456f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d8a8faae6590999b66481d05abf35775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ed8ca968dbced17ec2b3fa3ab2d87776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9c6c8da14fe54d53fdcad4c4ece6a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4307e6afb5cd93f2858a75f975fdd51778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9df210b24963b456fa0aa6fceae849779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a8be1280291f57893cb66309901f7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b363b2e547a7c9b28e4aa227ce361a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9774bf3907e17bd2975ec04883b412782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cb49af9ab8807660faaf482e34671783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5c31fc6fcbbd931cedee7690c2132784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bdf2808c8ecbacf0fc6a66c9a1f91785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5a7cd6bd7d53473c0478df7b743ad786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb12c5396f57be2173416cf9df960d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0db01d668931a504832a842f2c92d5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05baedbe231ca18617416799691e8e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac951171f00ec2d1db34f442b1341e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e57f26821f79c4bc01745a93985455791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dc8c18ecd866ceb62950d6dcb3121792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f8b85dae278972cdd725fe772ca76793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e558ae862877d71552fdb91296af6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d840d59c6a0c096105b6568922404d5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40200a641ebecdc59bce82381d5d782796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc166d7bb693d0547bf69981b3d729e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0fffb4bfb469680aaf50a860e0849798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a737994227bcd61ae817308fcbd2285799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16eab1d4d332edeef5748c3f63f42de800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7f633afa77fbd41c8b756d8a18d5b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be90ccffb3921b61e74f568f21bf638802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad97bb822291740325ec89f54dcc22803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a754335ed0224b890c79de310c5a67804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da259c068a70194bea7e61f72993d96805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a99e359be77667fead0726fa79ba3b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5cfb898aa213ee39a190c082d1c83807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce6f443346dc89c8fd74243c7741f0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a460b06bad0668200e57b358999ecd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2536d2610fed6d463b2c5888489312c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77482078332d25dcfa1f7885dd42895811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7d27eeb1c479be74f937cad988155812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d190e2c148922c6a2316cd9064b27813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c52ddedb2e851632f3b587702a3934814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c60f118ec5e10edb1204f1d5eeb624815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5942ea06258c1022a94b0f665f72ff816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed206f181c43e338127249eb5aee2c3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46923aaa1e2b5c3f5b6cd7075ec36109818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0ec82af524ff0034f84a1d9a1a9a7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fde5bff8361a7491325ee27b04c2f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dcebb6c9ea0bc7e99a2d2b334876d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a15de558df01f6dec9bf4eb93eaeb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e7034226e1fecdabdd4fac45ca7f1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6214f395d32b3a91f79b7d7c3c1f6cf824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f270c2626b3ddc170d283ebf7a04f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33969a9c0603b9e8c9908eedde78f109826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238716854d318267199c79b98f1aacf6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a93f0cf0679e08e092f4b1ffbac082828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceacb04047431b48675def2b9888373829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021adafefa83ba8d03cee7bbefbadcff830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a172293cd23fe22228fd8d03c3d014831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ed0577dff0d7b5e817c2640cbdd8c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d65e063e5c06b3c42b93f150457bbc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3071508088b6b86dc42607b03dbcf834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bae5ae01a2d76bcd83a64e4204e99835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7d46ba9f3a5016daf1ae5c1c04355836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d485e4d95210c7e6e25ce887a93cdd8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ec19909c43cee5522269fa11ee097838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dedeb31b62126cda405370629200b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749460f8b67c3c93c8516ee1555c605a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d6e43435bd1a9f610a22bff523be3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0748b6b235ccb8f5a106230ce12f386842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c012a021a084d226a58e8b8d0f586e7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade6c2ff4147e592d679ddf2da26ec6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c04f1fe73398a60025f252f905a0d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43f8d1ba177bffd9c4d1c3e83a6ad3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e3f4f4ae0a6c9ff28b2a47defa901847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4247f025c1560e6be862306b47f8a1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e9e65b420772cc55d63843e0a7e70849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1c077bea01fcda3b4d2019d4d86e8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5433cf9d7d24570af55981ebf2ea8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3586c6a8765e64023d220b8685223852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1883c767b0be4dc39b42b9fc8a0356853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cedf369bb6f69ec3d592692f266b8f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e58238d9521e6dc84dbab5fb0134c2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a692ef13907944525b761d8f08146856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a40f2e0f8ba52818296cc489a5ab2d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7e5f53f4fe46b2f2126aa001e1d2d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5592b2c714a4d064561ff99ec3927d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaaab46fd747238823275a34f0f0b6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e54b92ba74ca59bc00d722703423ab861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dc4b6d4224f32228c617088633e22862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02607cc10da4572c5fda266d15376d04863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3b37094989c563343e380cbe20a1d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc9ef04d45da5c9fe98b1732edd4ca865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8160e75bc086ab9d6890ffae477517866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8604ab84046ab0a9b720577fe507f1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d841c5eee59e52da6d1984329288a6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f3f07c1057fff3f94f764249dbbd8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8ef1bab03f38086042030504492d2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5a3c712dd90e31cad6b085ea48dd1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86ee95f74420d7567f93911e4f0628872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3671e8df4d4f714bee625331b86a6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ec3b5cd1daf7249af25e3ec15b25f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a6e1d4deaeaf0a92e862e6e43e894875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2a53e7fcd246fac2c7acd41d3bac7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee5607cd77f0980e69d5dbf0f4c66c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0a39932925d5d28cb9cd6545669f4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e4625a26a2d40c7955ef523d38d11879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64d11cd2c833b3ba166f16faea57f1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d84e8a8a9356c8bc0a1837fc9880e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb3f96746962e3071fbd21cf93dc00882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c539fb124245517c7ae2b2a8edc31883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60878dbad37a03466a0840e977916ad7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdea258b9015bd36ffd5ff65467250885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1320b32669b0d5d8e3c3acb6bcf3f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b8d9fd05ce99ae959ecdf22dffc1b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db215e9e3dcab43db6f673c8bc51c5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2613be3ac37590a2b93c80b431b813c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7862d84d767942bdfd4014d66294480890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea256283df5ee34bae4d320cd3aeab891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d9d53a487f47154565f10eed30397892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b616e5f08ad687f7f112c6bb9d462893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5361f46ff8565c11688703c0e1d4b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e9f95281c8fa194e221da047059c1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81659cce5474aacb8922cc1fb3669b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501528f8694f6d07c2054c8a8a04495897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872a7ca8c9aaff52a677721b9e993aa898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3fb5ad61240d1ba3aa5c0832e8d78899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bbc4136c004489a7bce102637b9ba900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479d4ea850406c3c44f6e91df46dd79901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73febb100c85361dd01f3ce504cb2ee2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481fba10412b506a2343ab3bf65d565903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb96528de302f66d9e51079fce0cc4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c683b1ff42826818a40050b2177ccf905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6dabf596f047287c09ec6ed58c6b0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ba63670c7a258e1973f8e4b7a9062907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374abc52b7818cffd3fa01542614bf7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5fbfc2d2f7c28f175778b769eb1ea909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74755318c1241a6566f18c2301a79eaa910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61150307520c45c73e8877450cd837911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d86d9dd5044bff936e404c11b62986912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0cb7e0301dd42178ffecaa3d1a06d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdcedfbc689298192b3e9ed9d75415914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783be933e1fdfdd39c4408420e6c3886915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d63063bc23ad76edc4accc53988fb8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae67f31ba98be5f81c6060c6bfd006917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa98ec57a0dde3eb5878400a56d45b4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7568854fbe6b11d1c0ea398d48115bd919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a15ab6a34b810e0091b1015ddce17920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e35d15a68b1b62a406f98583ce6bbf921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a6fdd99ec3a2b4370c60554bf51ad922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26c525070c55a8c23992cf706eb756923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f6032a8bacf6756b9908ef9f2491e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222548a25c5f78448dab6f311e10851925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c1993da5acc565b7e897d7540283a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64e4b588f2f8a3e70d27c652851b91927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaecb3b1a29275eb429e0035ebf8ab8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e481ca9645cd1670d81a0b4e17f2a8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e097557f09e0dd02afce4b39bb521930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35890394fd633545e2c705700f195d5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e17b1d69a0ba0554e20484c7a48ab932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43906455bf6c9ba4a9b5fbd017b3a95d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7076f1106a43adb2d49cfabd347ad9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88a5d976f0e089638effb6a72a3242935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bbbea6acc9dca29f4c9150ef47b84936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e35701c9964070913c5fe1ce6993a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22c87ff328366077306620878ab47f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1cc9393fa622233a4a8791140ee0e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dcb7c5c0de23f82f863d8b8c02b47940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05db795c78427f679f061add7948d7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29639a741ae068db1497d8b62ec30849942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322e298f6ce466f9648346b3ce36b7c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12219a92cc4ecccff54658fd9302e83b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b23e6919eb4cbbbfcaab2845afa429945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b953b1047f9475f57f0e56a24dbe20946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15060f08b335d68961a1ae06f6a329b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58561bb866dbd3ad27842c0c689a82b3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fba4a83de74f9fb4492ade9fe1396949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4cb9fe01d6d26666d5b5935df7b6f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553803acd37daace7d23ff7819898244951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891e5bc98bef2d8fc4eee584e2b784a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1a0dcee465e6863ec6d924fc5c2f1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205063585f11c96b7268ee6b687e230954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbea3c1c4108caa835302f6136c2c3d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef607beefa096e530d606400c234583956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e373c99d16187ec016f76a9af647df957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87af4206f01e7c743149af55fee403c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39332af26c19cfe97786abdad24bbdc7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246f67d03fbbb9f64ee5a9cee1e0898960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a372bac880e3307a13c198b2695829f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ed6ec6801330d378f57e0e464b5ef962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08570b40d0ef53f0fe2a8091efad48b3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8914925d00db484798a935e45c1b60e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bee9e462aeecabe743396da5a43734965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454554e763e4b8f3e98f95784effe625966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16550d88823222b34ecec6dceb11d47b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39d3b0b11c1a76af44f7ee30d60c06968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb93a46a6cf93eeeba1957af8ebe774969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e289cc99b259b79496b1b569bd9878970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab0e2c550be499576716fe9f1433fe971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ba884e8c9f8ea5e2dde9deafd7388972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50951dc599d2b2111c2cc546f329fd973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c84ed39ad0c29ef9b277a00b78986974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d21d77146202170c26de6ba78074c2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff299f8407c6646e4e22f3f44b887d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0788a6d2402c2503bab366beafb08b977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>