--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771227dde0acbd0730077b462c5877f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cebd645c75086db9e354a892fee5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc6ad5ed9a440a4731b38f77dbc3883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff234d0946e2981ace1121d6f511414f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686489dab66f7d71f36e3003d1887e025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ff145cb753df6b872a0880a7b08456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281d909237e0e184b28cfcabf6a76af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531cc6ce0541ec986030883e14eff778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69321e50e1df3e91a5a94cc1fef7ea6a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09b981c1fa6eeaf2fef7995d891c2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fecba88023e6f482ecdfa5d1d0ce211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697710e27ed16f4072936a2df2d454e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc2b14583c85757aff32d37ba302bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3993448c7485cf369c87c5e35265b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c4da92e8108ee6681839f546d1f0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba5bc32282df8b79cab41c167b917e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09371577b732362287bdf107fbfb05f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191555d94ed769741de24b76b445c1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052a3fd65f5cc5f00e68e868c7e21fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cca69c5b6b4ceb7f4abf75f72a4f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca47ddac2f1b1f229bd84fb80d6561a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e88004937b7a9b43897bd255662b4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fee661630f912067c1800d13c78a5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470f81689fc4dd5639251977b3570af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19afe2bd4974ecbbd88aee19b9e27925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fda6d0b39a9d67b402ae3019f4168126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64da5299e1d161c88f982a91bbdc24527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c3106253e9fa2a021a1df0ff86bf928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367d9784538b65e81c9a20d10f7509829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ed5c9c29eb01e55e155d9ec56d79330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fe27d5b332925418345786f44153c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446217d5a76320fa038a0c85d6269ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3956310cce746539b550a3d0ee5ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861dfbc91085b4bddf468c1baba633434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d5e73b2d106c2fc3c79e24e8ec36b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7551762583dfb86848be6329f20972036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435577acba74d3bb0f1643fed6f455c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551e4e881af10471ba6aa877f03d72938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3307e687110b96e5d02559c23461b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cb04e6f071b7ffcd8e4d62e8f849540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700394675b444c982c5b0386bb3d0e9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf82902688e823445d85cc061d23a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c7f61ef38e8e7f4a949f8ceb4ea1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816fd41de8a7f5c5bf7923f5075294944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61852cad7f0fb03245eb1bb65c4f659645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0947b9f6ce6801f154fa12801b9dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13cfd2857a3bf2fb9dc3a9e2bd985f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5b1813cbccf2ea58b96a6e626481a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea70c65c95006ce2e627b8218eca2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509447bd53e98beb681d2212d08627950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e4b6d3c176f3952a49bfd22b99e5951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f515e5b0370da072f1daffee221e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300fb7e023a1b23ceb236a2ed53c84853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a760270b2ee5768a927c0af8484ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8f426fa5a7885492b03ece356cbbb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785889484f0d1f9abb5fb6291f6f20056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4844fd88daebcd336e9f2dced8ec4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14b71206c3368fbd2aeda2b43b18c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333646e475d698a8387dd7632fc99e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1748c34d0d181497c3c694241787aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfef7a8cbc5ee63a884a3862fd4193061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6779e15b7f791147e9add0e0f878b1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf0a0276af95db5e0ac5ecbefaff5663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e37ab8b0791c68e9e287f911eead964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc7d15116a91a56411beec6afda76b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f49a9592e78271b99461f0de4d90fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0198b817428df00fbec066bd95d26f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3097296f210ee39ebefe24b5d1a0de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0902d9c283b649714ec03f3871bff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7760365597aceb5318c73690eb411d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f465827e669374c2b126ca38c8547b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784576b8fd42eec7c7661d382d2badd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57c7e5c42b2a5eda0448db5ee82c6673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658c15a61266c531749cddbfd83c2be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d156abfef396a686174c51b5bfbf46775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c4fa7fe748566bf880223bdf574d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c076ca3d2acd596557de66e2d8df30277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d12fffa47f1d54a3919767654998078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b0c8b46d1bdd96b108ec9df86b18079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b721ee213497bb9425e423075862480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693282681daece21ba0a782d7ced57881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832f515cfd59e7c67590031c01a1e8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c12dc5d09490d49c901efcffe0d8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b44f6295ef82de770f89ad50acca284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd08ca0cd13c457ef2613148ff36ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8396802b8aba8428834ad546e5ea586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcd35ad8e1ed228c6e2fb85f92d80687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e4468f1e6962cc68d32769f19f3e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637164b842328de1a1c309882e4ff0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c378849e5b133327c309eaaeca3ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a5969d9ace717ddab8556072cebba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed945dfe9392f3e7ba09eca3e33c3ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f47094e345ce689c911bbceb12877f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31218cbf1d0fcaf39f9fc98742ba02794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b0837f1b3b60ac21331e23d28d54795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a51fedbe57137bff1109fd100d030596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901125b82fd01e186def43c65cdf0be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f577378c758693314dad15668400098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8708620cb46fea1da51f24f0554d7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bd9af1af2b9308da005b5b26dce09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e56bf1e6c99a0a1e99f229b7705d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2f9430650d7c620c4858dbd507523102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a6fca9506cafcadf8523a8c07ad79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886ca95c55a6b251e317259f769c242104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30364c73001f0e8233811be20d5799105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f347b7db0930d4886f326174dad788106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd23ce8879d74a6d7ad45ed5ef7dab6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204ec36b5c42d97c40f4acd888ec5ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7e7f5b92fd4bd3823fa12610be5ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df3525b224f9c5d946064b1aba7d6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63aae6e06cd113a0dd0ad5f0138ec35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaafc7bb38090df069b8b012f736690112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c13f9bd6b7585f54bab9424f39d4b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbaff0516e84b65cf27a9a88d463f4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb27391d3eb67c495f19e43b32e49c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a060d65b20c5249c58ff9547753b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900920308c8495e71059a887b3f98e1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d47db0e12597887f367fd2d7d8436118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cf70e142cea60f2e7970600e9b72e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a27056149890bac31623c43dcbdf5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfd81f4c9f17de2aea5c99f5731cb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2060d7a93a21a86d4d56cc4141f7d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64156bf461d76de7fe2ba5c0011101123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cfc3d939b4f1448dfbd967240d07f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d17e03988c8ffe844ecdc759e1063a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97921377843106851383013d67ae221b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a116815f717f99a4191e837105d3ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9644defa8a234bf9a941c06c73590f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec055b34fcef47bdf07051047c1019129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02f3eea8cdc285187cae70098ccf47130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34130e8fcc097a2df4c62366819a49131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5ff671597d15ed99a892bb483373c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ee7d4b9ca4a339313fd75d77ede43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf691803979e6cdd2c12b1a9f56a55134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b05f93d146dc8f5eacc1fc811079e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b04751e171a641a8a3928e121656f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b961117468a4216c8f1b7d76ece5a12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20747c8139c15cff3a56388b50a873e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967d47aff55b016d1afb431a6fc83bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184137bdd914894a9fe2fe63ddde4e2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f722e2935abda3dd845af208b8f714f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e4d1feeaebde4715026de6540d60e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7ccf8a6b5ccacb3a95af1f218044c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7bea18372cdb3786c897e5599d7bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61b3d39d43f0b3d93b1c3017f59357145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d52454e71fffdbf6ad458fed24ece146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fb8b48248efa5f9b9566e62241782147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5fefe791f04e39a86b81628650584148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562b03c4b7b77575d0d9a10a5fd9f2f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7315a55d055d5bc4ca8985bd9ca1988150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa362f7cccdb3a3cfca9fefe6e1506151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333724762efc836420bade121155d08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee41c624b8ec1060b0f85e026e508e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04efa0064f1c0d362d49e7e298bb11f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d812220c780dde91edc9985c311d37f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87710d528a0b4c9317a19c62ca345c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2d02511e216138de00144c3ee4e1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24984d945e7be88a2f1fc1e8af89da45158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bc41fa5e04c5bfdd244bc82f7439e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401841cd7ee52a92588c8df97eb6ab2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0c3524fca50ee74bd87b363f90ad3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65225ae242fdbdf8287a7cf24969e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702e1e8f6ae51339e82e8181ed5c968163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6451afeadc4446bf95c62d21c0d5d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de439bc728ba591b134cb03d9c60403165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1177ec113710709cb14fcf1a1a5ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675da66c4bd898780d5591d6634aec1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23349fb7681ea1c89823f1b309c715c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec4c034cf041c9c167330a8d8746a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b427bdbd78cc6fc7074eb4be34bac3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e87f0b8d8c957750df02c8017a9e43171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c69ca7822cb49a63d0aabb7a2bbba1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf05d1a7c673f02ff67cb8e0060726d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1392bf01be91b7d75e712d98c468d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757cc4e9bc0764884db5b0ded50a580175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7326e3678652c3ca4beb0cb033058176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9048a4cbc23b335055a1a24e3491b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a9aac0a2fa23ae634cac580801982178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898f1577cd9bc2e7032ffcb0ad1ff51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e22bb69267c7192a680e0cbc0d261180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58608cf60578d434b586973076ab0efe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c8d4f6982e06616dc880ca750fb7a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a846560daf39a55591f443ed992f65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89473f41feb7557565c387acaa3693a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1ab5c58de23ed2da1092c3464f282185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32858e97647330e86cfe60ce97ee8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02eaf679c57ae14c2039e500c1e1c58187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190f3a1b2df89f5da82ca4a03a295b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1f27271a933c15986d8dfd95ce177189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cbdc5fbf68f7dea34c1e3b3196f19190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de9da5645a0b8a75d40e259812d224191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f99b60fb2d8bfda31cf9651ee0c02192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da571449d38037e8f8ced957eb4141193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ce48d8569efd2cb58ed943440b5e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b573343a25fe3cafd86315e6dd3e39195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658fe3460b0db4eb1bb1ef17cde7dca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8e3e987ebbcdacceda120204860f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853a59fc9ebff3350c135d46e7cc5a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db15858113df0daaf393cd747fb0535199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63d73bebc5a94e66183c518e742fe8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1cab2bda5d9e1404775df0405081c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f940d466d7aaf1cc7feb81fa598d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caec9a4c823890cce6189ca78d038c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be3d835efae0b37583c84556e63ba9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393a9795a260e9d9325f1129c1c2c39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5878205b981cec217e550abb591807206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97a9491ae707aba81faef43dac4645207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e83639223c9d5e407b2a555225055f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d3d13309eed596f736e1c30a6d5e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9f543e22a753c2ad28da191cf2daa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7018c240165305215e2090b4f1836211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b86958717f21487716cd8f8bca09bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30d44a91ffbb01853bb9e07ce9efbc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95fd76bff7add48d651d6406201fbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33557991f14b49dce763b98ae30b192215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca70b0f1dd2d5146c300288a7efdb3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee09c2b53ee369f9e1d555b53207f9c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0f1c81f4e4d4d24462d7cca0e3be8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6764a7e47a97c32f07aceba36c3cf3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db46941477632e8cb0640337fa8ec5b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4b31d27da4f9161858eef93c4b4a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087821151741ba54bc6ef8135dcbe0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dd74638f195421ad13fc19d24d994223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf4bd926a7bb91e5f38a1f4528c870224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb438c62260f7560898a1e63112c6c7c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81fd71fb9afeb0555574cb04c2d432226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c3efcecf749f05dc3b2eb68c09182227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82fbe644f8bbbfa4b7bd9cb879c8d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf926f5754aa65f293632792586a23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a1c04160d2fb989e4a3037413d267230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98b0476e324a2caa45d59bdacb8724231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8fef3bc4765ed9f3a0b97e823eb0f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cc70d1ae9f1f4cbe3b0c5ce1971ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd40ee296b6b04b2241b323a03408fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52292cb71080f1532ac693f769fae6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2087fe31c5af30627d26051bfe93ff3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a84a4174e9559e669c1a7d9afc5095237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f2f52f1339a25bdb6da7a5a4fd4f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba31e81faa53657fa4bdc18aad850a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57fa0f88e3d787a33bd9213ce8ff26240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cd67dedc0dec0bef611c8cc9ccf55241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a87f8f4a67478ae9831279eae5ede4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a401cea24e2862e03655a8c228a1346243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c625931a426dc71850d1fca0297fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ee3f413f50fcec6b01249e05bf87d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4192080b40e3403da21765a6ed3b68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed539356abfaeaed7705b39bd2cffe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dc0bd28f516b756d27d5799b97308248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c645b1bbe1530e490c9b26fc3f2c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf578df7f864d7b6b9bbbf4cf723c95250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0d8b2919eef12494e8a4e446f9bd2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203d1b86c6dec846d48d2824174da27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d289b84d4ea869a8ebd28fc4285f8f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b034894ed2d97b38c70f738aeff5a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca92692633e8987c58e86d2042523b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d305e89d2f1b4374cfaceab39c3a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac602f903e6995a604f2718ff235ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc694924797ccd0f30f908dbcf1241a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b14a4b8323ea13ec602aede572725f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbc18208d7ff29e73625457a6b23c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0108b82cc4681597032b2325927f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f188bc2cb3db73d8737a90406ec6e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ba28d4c01b8f3985bf14631888be7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bed7fdc10399481af0d4df3c1b659264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0f5c25d9ed90225eb3a1ec2de6848265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40415a3e0931dc07abc9755e68e40b77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72eddf9747a6e8ef3b3fe50e4e754d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff2a62c807cdfc61a61e5a81eb12f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d00511331df44fa896ea5d673e5065269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2062376339bce90c38103678750ec0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a95ab2f49e69d10670ff000ffb5ccb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636686394e056fca5742ef3146e906d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548fccbaa3ec749df15e86a975ec912273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897ba784490bd7db16f6038f09057b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d88c23f5b52e1cbaf6c17a434ed306275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7d048b9b1f2e9eb0565328d048ec7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec44b5261581f7c57273800fa3d4f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33913ef66f752efa95d7b576cadd607e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02f1c07a08b568ea531bf4da2985ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfeb68489ae1f700a679c40dcf5d94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d8eaf2556021d60e2ce3b044be191281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02de866d8c5d6b2fb1c535ad42858b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5176cccbf344bf580ac296df0eb27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29eb2710478d1cbfa8022a9156fb2eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55e8974ee98c674aab2d19abcf973d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90ef33d57ca2c1d7cba6f2d0faacbf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b84fa9df513147eb3c913409d55a7a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b49321c978879f2e7c1e99eb7efda2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1939dbc138b021d2f1ab060a289c1a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd8b9cb111e0d85755b6c20e5409df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07326fd7a1b513fc943bed98a5d9be0c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25adceb5152503260c7eaa98e91230292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa26353d633e9ada0b05270d26b473d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dc007cce89d51455a6d2b26b44eff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea07dbe1f92867393a2a8e1de370134295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807fc3efb2cd7b23374370db7758509296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5978dc264da270e2a99b720c77feb5a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d6ca0fd4fad64aa921d378f79cfd6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a951b834d5e0c9d2ab8f9aa5eca2f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076085d69d60341beb58ac801e337e81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551622a52bdb897167e712bfc52d5b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1d2fd54d328fbda5d0c00047c3e73302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb159fff455f69a24a6d443c5277dad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84874eb140a7d068df72af29647424a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e9d3f110ead08a7539af5644164f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4778470ccbf5e967a2b708534b4388306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bddb6787b4f9213aacfe0d60fd28cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57c31a92856c3ce785ed831980108c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4731ef4f245f619bed4fc59d0ae367e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf78b55b8dcb107bfd7dd448a0deb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6e792cba8e773639326db2ca460f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1eef9e99bc76a8e151ffd7bb2191e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb00bdafcca2824b63a5e54397766f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab1c3a72c5dc15654cc6e9be0429c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ef9d45b51c9b119a17ab14cc3caae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ffb0fe3d98ed659bfd7b9f9909561316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24e31c91af4579b90e4c8e1fac9d4a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f48f6f46d539575d7ba8bcddee5e1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f46ee65e53f8b4d9723c40f644412319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756bff91c69ffb25c808be023c1942f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4484cd32906aae36b5d4dc3a62781321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71544d575c0505231b0a810bda9d1b62322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df8ba6c3f7e7ed81be1ea9fdf6af8a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede31dfb9bee02a1b42b33ccb4b96b2d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668b0c013a780896a999ce5c557b972325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4456a6a6cbdf5961849a9cbfc851a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1b163cf1a643c816341f06b2e6797327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa942e2c7a40f0140402dfc481bf7b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b55aee1c39795b85bde13084dc3da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6986f7a79e868858d97f5e2ce4e438330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf7d1fc2875715b52af02255205a8a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84839d3bff302ed19db12899177324fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae132108a7b0dc39eb5d18f3b2adbbf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308a3c1354b77553f586c39eee34d8c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8923ea133dd62e7f8e8d85b2f8e79f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da259f83202e7ecfd0f85cdec6b51c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fecf87eef4971468cedb6f543a08c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c0082172039181ebaecb58e19e291338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62f7e7388866520c958a34c664b478339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a13e95660f7098a1eb29cb275c6264340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1323a83f1660db5628deebdbe326e23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee37a9754f15485fbf4cf6d60cf15b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1240586b5058bccb0421d8b842bb10e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93be9bfdb51e649d1a8d60f98dabcb0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef55313920079cb7d4e0f7c588d1060345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271baf555a15aeeee94c475a3d513cb1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c414cf45d9428ae48e3a434e995540347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4244525eec04ee4415eff586b56839348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39209fa31dfb6aac16475498db474a3f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563a2e62e5add690df5baebe16c5f99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61081a0e649b4d2ff89c12c0bda8232351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909c609144c8c1ea02599f053454c14352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022249c05484c01f70f932e268436a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00b867768116f86566d8d44f09723f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a3e673a7aa624c1473391f20f0ba6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2826da59cec7d725b6d33836d86267356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1d0b1a7d378022475f38e2d4e92b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb60d98afc898d8607fa1a16b2fdc8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac71d12a23383f901333ee4071c3467359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a6ed99a7af996e38bdcd95537d78f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cce590b42a302615835f28adb9c155361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11adf82a04035e64c517ffc3d33d4f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbb9b299f8ae60f781f291c6d72890363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90c5c23ab46ff229c9553977519bb0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59541454da7d77c68e87cf76bef8e6a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4b8cb28efe46b1e2a2e1f12686adc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca70abb33ea12983463a9428aeb065367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0139f8c3138be63e0489f240d8e22368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c887dbdf839fb3544d2cbb983413cf7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905008d9add1c84329a0a709fd75605370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9104930f0e836a60b5e62c9c45de0b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bca66a0a0555198df6bcd77ce98e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41647962f7d7e6eebe8bb5abb25221373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0be715b42a0ceeb21ecfb658efc78e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc7093c2376b25fc70974f2ff394b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c47933427545e14b8a61e1f88380c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc78fa7fa160762d4fa153c4530189e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c936e3bee80bdc16e883c19aefb72b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b929aeb2ac3fd1e574b5cf9edc33d59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7449031cc905c4053d0004635bf285380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca89d593f30cf2db7a42a3b453cf7c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe57486dbfe195c38ff780e8375064382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ec3215501333d7108a5ecbddd2021383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10e7fe3114bfb7822d5c53d6cda2d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b948ad3321575025a4ce154495efa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c014167e9402eba24b3c7b07109a47a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c1949d445d283733b2e42afa72127387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30767a86150da233a052e37f656be0e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c211d5fde308d3f8157c1c72cbb6c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3ac98168e69014aee47789195af8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c790ea7e9d08e99d5895aa20d77e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91771ff830ca4b3ab770fbfffe4c99b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f879a833c4545b7a3b37f2cc90d457393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda0d1ca047dd81f46c2d6a2390e27b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5b3927d1bcff368869c23bdc38f9b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721728bcc4dce9e23718f7d9da06e9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9716574da827152cee0c40f4a7fcfc4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3175bfcd0cac06f627b0e498b2963398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b17288657ecd54181ad284d13e06c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96cbd0aa1a0b467365146e0138c57b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a2e6d2ef6cfd1261a14c418aa8ceb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4398ae161d262d3ecc9ac4f4a49ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd3d8be2af67fdd83c1a891c189819403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a9eeda22fce43b1b414438534bf4f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0889135ad31be4ded94e2d6687f49e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47319914e0d2e4ae45625c265faccbd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa978751e78c3d0b1acdc37f1cad2d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b988aef43aba6a3b6fd4852faba68e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aed7bb5a31d7c023ea5e2bb7ccf7e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee89dce9b7a12e597530a4cc3387e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1506fb69b0834167df92a213c9ff4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f100f8466684f5f3a6dec82d8e0b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2ab6a92ba9d9b217df97328753b7a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fd428d1371dd4a59070957e0b5648414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee89258b1897ad83b4719d19a94b023415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602359953eeaeb2610d5b96e41f9a7f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b39b94a8c9c4b31402a535738ec7a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e29757a65d1af8e82206e46d45b1a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c904fe20a4f3d0513a88cf4ed36d40419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d93d2d7a7c2989481344d858bb96e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fdc25b882a1d08a62a8bd161f47f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b2d86ea1441af2259779a45eb2cca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d95ee526ae29024ffaf895ef7eb5c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb9a0791f939ce5e0d02428cf55336424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9949b29c583dc6339c83e7e7450055c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12248b466076aa7599542da4579157a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ffd02d2cccaad67f3660f67db52bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc576f80c521d9a1cffaabfb1a4bc81428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f49eef4417015147fe2376935cb60429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810716ee81e9ff88b49e625aff5503c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d8e0bb3aa76b7a05c9d7f7bcbefa8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33195f5d0ed99052645e3c80bcca44432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b074ee7d3dd698cd3cc9e9c44e10ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003d7a90693469b54787c18c11bb307434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3795d6131eff86b9e27b77fa70759e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10270151f6643c5809ffdd27ac2f9d7c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503f3528c1a5fb2ae988f2205263b8d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cda196b319006b879ac792639ba9d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fcad40f270f587cef53c17542c012439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3522340bf34382c286db588675491e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53266e5ca2fb5c753ebcdf77a6306a4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c8c9ff678bd28cf3d8e77af5b326a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0be2a15cc05941b373568a333512a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00916ca84858cd1944b8170f72832d4b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180af87a76b9049f56d603f80f970d15445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c6aebee2de55a07ed6a8efb3d6029446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab89cdc45f7bb90f52dafc4205a3b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f22049f53a6f7a29786db2822672dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802b22b3c18668e9377cddc4c07aa4a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b34375aaf971a82ae9c006744792ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4781b1eac58fc98753374fa35b980fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda63b03c7b88782e202297c6c37fd3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33249fcd0593e811eb860f621b245f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a1f620f1e5a8620b6ed9c580e3253454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab1ecc9bb980f6661385909962c019455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c135738a0a0b45802ccae8025063ba3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b1e3e8f71d94cf9edaea446bd1de3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc73e4ae0ec3690b45cdbdf1c6378ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7195c142dc83c8d257b92761a91d4c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa73dd86b94a5b8bda3d9c514d11a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75894df1777c05f0834738557ba795e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72c03f252f3ec1f60a80b0c147b062462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b6ac744912fac934bde91908a8d1f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a8692f2691ae8bb0697fca1b82c53464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c056d8bd6e6ccbeebdf782fa17d412465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82067ef3b8ecd2a1cb55079153450d5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b569ed2b20192afca2afad93c096c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46003f4d6d605bb889f915dba097fa73468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2bbe6573dbe774eca61a74710eb73469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0645b1a40f6cee991148d491fcbd6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedd16e55e3e3aec235ee5bf3565f8b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9c5877543cde6145ec5f81ccf1d4c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ab8eaf6dd20f7ffa0b2230c55225a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443f570001012c0d5f5e5f85569a0dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a6a29ea96fa8be3b33bd99e82ea05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e599ece4f969ade65715541d355f843476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65d736d1650abd9de8c56b89ce46cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf728d86e4f98a68eb05377c3642ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1765fce4d869f27f38b1afe0bf6ce3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9802a65bc831d4e44ae84d4fe69fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb3a1af517b6db071edb8edd3bef81481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7555746f82359afd62ccbce64638aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01467868ef35dc341d6e78282d0cbe3b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d64ef0e630e8e464233b60486fff34484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5811de2b35ac9b72b28ded2620dde485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2157b0f80d056f51f74b765d237c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225faa877bcb9303b344d732dc91e8d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9901798c73b34133394730c1ba66ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0695f8244eff673214f7872309f1cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857bcb6cf9968b1632bb32855220f10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafa04c07978cf7415943246e6adfc0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe824c791496277dbba1a624be83b78492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36690675147c8301730ddc931f5b86493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045333a8baaa01ad6f6e0917af30214e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e9d01213dadf89176897ab0dbdc97495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaaa4d87b1b8a965e82d9d63c143a31496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cc0dab6cdb10da3b55825cb9378cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b766986c72356ca8694a2e9197c61c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11890170e9be8de61a2fcde8cfb96cbc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d225d0a21e8cbdd2feee5449630bece500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac732af097b15203ce5a724f55b9b89a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4905bb3d2594f9c76124dfe3eb9b62502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555a6f264367a9cd59cadeb670ff315503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb54c80a7fcbab61c8f57d1349c21ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c67d0e379b898cbf40df8657871ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4147aa32a176204feed970deb65e737506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069d0cd092fb00e78a551724a2fcfad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01cb9dd4e7d5308ff68111a9dbe062508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349f2fc2f36fe8a3a38c43c62a43ed2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22b5103c5a79e6147c67e0f5344f32510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12251057d7b564c656db2bec14c75451511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307a8de4df54a3e4402af735a71bdda512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4c70d349b3f838795351890e99e63513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d6e57349ee02bc09dddedba807c99514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0680a744e71aea554aacd5d27ac8f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee627e449dbe924914186e8c64ed17516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90871f9f8b9ff088fcbe5d652f98cb9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9953ea5f99164782d48318912e5f20518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dc4c18b7a9b55403b11d9b59b6b8b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939edcc2fd6f6e3697a52143c48a2ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14784e7ae2187314819ffdbdfcaaaa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb09ff18634ede62dab058ced3f4496522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8ca8d97be7e10218fceb94614b2c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4928e32777e0908731209fc5af308524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca52ef8759baf5be6b000c0352982df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e90cb92a9c8c174ab9ec770d1cd4e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff53d80841a7e8fcefd95a1f5ff73a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5139b4e51f83c6f4f03513b1940ffa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e6a6978813439599b3d266475f32a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7ea534979d37c357b0f8a90ca1ead530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b71797b796ba236c79c6524f5db10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29e652e9dc35ba801be26cb8159e90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea339dc3d9e3da2f89fcf20d4a5a28dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fb86d69e12651baaf77c2bbf955e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3620702cf857eb255a119982049fa55535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8ddb026b0b9ef272efd1d6081f105536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0809f7c98b7a47c8384569c89e1ba88537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fb922b40f81a10690b4a052237ace538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ac45df85ae6cc56b46a070bd89274539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb2ac4d8935e724b1d6d130f93c46e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71042a3541c3ef3184795a0641ab00d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3a3af6434c1cfd07c6a5ef8afcf03542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aceccbbc8ddb853b00081ef653746ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b665ea495c142a543fa0f7f0f6182f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f5deb8618b80744c22e6346bd7bd6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c380304099156c585b593eebcad8f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb12e768fe25962285029860e859694547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba418a046c693cda67a21171ef3bdd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8313b60ce934c20b10c310a0e3fa8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e15bd7b205b716e1c725226ca11c6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea500aed5a5f3b67c7d9f9d8703b68f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55517ff7da9a78ae5f4878165b8e7a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11eabe118111e863b2bf27e1da16a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427405a84782f79e18b11520107bb418554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5524b3bfb925ea90f73d424706fd488555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f121b10c1561fde41a2ce06224bc6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ba952aa9502fad6f60359d65c0b19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0894d15df352ab9012bf6da2924c126558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefb695cb51a9cd5415db37841e407b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86915568a754d48f489a8dd4d54d5423560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5ca63e775bddd4eca737349b4a996561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be3fd88ba290e4c3377a67df97be1d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b1a683fc68bf339e24027c71745f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e15ff6f1344335120fd043cd19b0d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e7c8f819d34215884d00c27cfa87d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41d25a8fda5fa9970d82ff38621379566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd63f7a427aaa7478af77fbe288ed38567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec73b345fede3bd8ac5bead123aac98568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbebb376f031b5f2c7db7068fe1a9f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cc0ed1741103f193a244c7de64b80570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0b8538a74770001608531a1d4026a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4075dcb04601fd4a81d862ad7849a31572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d21b0073f58eba3cbe555fc8c957b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af666afa50147698f05d4663c5454701574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991001fc93221650c03c7c2635f6f68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cc504e38b14c8d4d780b0a911bf03576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d37ed946c99a421ebd96c209ff7329577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a97640b721f202078c5a51254f2c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7bc53b603e3bd6ad6f42e985e80de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f539c52b1b39d07965c9198ddeb3a8e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46edf9d313add6b44e829450d49a4b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef49eecc52a1c5d2a646d71cbea2b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ea3537cde33521ae9b6510e833590583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bfc2daa548c56baa2245f1baed4c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117ec447d567198a0fa481a575844d4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb2f3574a6a815cb17003906fbc0c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb6d4351dc4c9b7b7a18e6ce2948b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04cf800a3cd79a8ce77adb00641d3c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603da0ce2faeb5f91337c45e24e6613f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02100ecfb8d54508c56de098aa392987590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f765fc2c88048402f3859b08b1475a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc08b701f6cbc76679602d007a45c0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b7bf6a1a64193f529c9ad3768d929593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe9120e00f2ea0c006730a63019cf1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf04cbcfb2f0cc1d3c36c8b8f139e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb74893898e671d1c699b012b1c8c96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc77c5f5e2da3f23803f546bfd8105597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f520ad2fcfb6d8d80ef4c1cae9ad1b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4ae0087c3220431a7557a32edebe8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa070433d12488df5bbd9f00ca8c2fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b85786e867c81365545153494a2e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893e659ce4addb70c0c986f08f32143602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59dd791bdf9f321b71a28bb0391abc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cc5c13f90ceb93b6c6a2c697fdfe5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616999945b91cc02d9bad5cd0fee56f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6b946c296a06261c0b62537a0babc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53462ea90a9a2052c1b6984364b32cc1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7af04ca9c2727d25127a69e06ca26608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c366375703baa22631e993946431c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f45e4e9633795822823f845982fea4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a1788d57bbe553668f7b8877da113611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec5e45ffdc7c610ad95b487abcc990612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3026fb41c6b63d71a51a0b1ef9eef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353dfb64a73615b9639f639b22b3a8c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0d89b08a1573959730b2717f53878615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c90c661b2d6960a05c5ba58ff7638b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32251adb86e2f419ff4135d3a44f605a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9adc16490496ab67fe34bf3672544618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5962e6be4bfdde0c0fcbda4f82878619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa4f903b117195db9136c14ad54841620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4e688c7d12194b8b16dd2f07b08b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3386ceca74c126801d64f99566c65f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e28e8366f8284ca5a9f5463cd6816623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492305f4313c9b52f8f247a16369f301624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5c346b9318e6ccd8d4c2c6d0199f5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd1336461a8f13af3d70ee40cca0c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc49c2b9b870b667ebc99e01ad6d541627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98622f3a57bc53fd03b4efb1a0d36b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421cc4ff83a9a0598476fcc04c9513e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258ca67528904fe1defd7559bf7fd28630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399d960d4dc90fa39ea94ceff0967bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a7529cbed176d6d538ed30874602e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc994405122baade8eee5db78ebf4d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9afef9cfb856ff15936cfd79ea8350634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fc471e8711b70a35818b9ab54f861635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e818e71f5fc30430611fe68ceaf829636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dc5e076b7c463c65f67f28d9fcad7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a1410de6cb3ba55ae9893c932cbb4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f5546eb23d49b32983cc90f376510639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188e351a49baf0167a2454465ac1a6f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f35033f75ac81a3e7124d9fe657aa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6aeacb4e5c0e46dc5abd172e648e2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf9abecd0dfb0e036f258e65e333a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d60dcb9223783450bd8288ea9246f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6fbc285016e855aaa0a388fda17eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321633122bf82ff844987e3b25a5c48646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dd1e3d7c77ad49b19392c638e0339647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f05c8aa80cc5b8786fdbabfeca42c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb27e525cec05c7d60eff34aa6ebdb7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01491b1ddea5cab10317b1428c87a7a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6760200e8e37360afb73956d99b6a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e91ecea622344819f8355377e7e349652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268da5a94813a3b2eac92a3dc60d5cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb5f697bdc782be679ef86e82b0298654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402864a9911c7b8fcdcc33490d0e1263655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d809001081e760385fa856fbdbd4bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff450ed96cd99cfff27f168afcafa24657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2b7b284a3d09da0886840e9fc6825658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f5a9bb103ed2dfafa30c2f4aa8433659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f10ed1784b412c975b40be35f73969660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3ab5a662e4bbe2a7b3618028f45ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0568ed21d3ee688aa4d367700887b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74136dc1502cc55bfcc2580413ed14ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435c40b305813b95e81ffb5b1407d37664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d516af93e928fa1d39a72e13a6b0e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b9f9983a592d399d34ece9ecc41f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764ac8ade6f5d517c028c3db883262c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d19fe197c44e228ebddf58825c65a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5e505300fe08a214ecc69fff2eeb0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11478979ee35406d64ac01fa1ec32bfd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd48294037b333127bcd3ed59bebec4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1bdaf4015564992d2d9f17e62e67e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37693ad0d0b58c924ed67e1bdce78d43673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b242e033998ba5bda17d824f4e644674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3f1610e044cf75dac9331ef960e76675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee98acba8313c9a1a4e4e436973705d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241319e300ff8720a70af3be13629c07677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e7a3fcbdce1651ca2f8c592bfac3e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188b442fcbe5c670654995d3620e339679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4678fee39ca1ed0e9a63a95aae19d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f61e17ce9a6172a1e705f569b5cd73681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e86845a6211e9a26f89f185094606b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790705d2fb3c8db01ff87981a2d3184f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d919164b906a77f37b057b508a4a2c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4160ddbade9751f5ca2471d0f79c651685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d29b0db8f974b1f42f658a7a35094686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15953eb9690c28063ad3a48c5f5538687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8b1c2d4d88633d1016c6de14dc627688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f769a1eed4c91f03058c6314cc7146689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9290fe649d140ee2907f18c8ce7a8d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4aebe41bcb85f07a0ac5605de9584691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edbb4912a9d0ce99d34530a8b2cb77692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1ffc96dbf382b25bf918538a60635693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26534b925ed0719025d44e6a2e54108c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd999dfe3761d066db416c79cd67ee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8a275eed8a2c78a118bc73cf5f7d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff3fd3d120c520d937b9b4db7d5e6e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cde4eb022ed149a84dd8fda3e641f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3cad52b35992c0c8da26e9eecf7f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f670318e409a7caf47c3c75de4ecf17700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb2dc4d85410ae5efe064abd9d56c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cd78bdc7177d85a1f41ce8bbb4e0f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c957539618a92e8760744280ca57f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37b9caa346f46f0cad2819f72ef191704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79d4ade770e5886082a582363e60cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e63ce8b9a848ef3c27783b664ff74e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac587ae3e166e9ea7ae83da54f81303707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74134f20d0c77d7d9ec2c59aeaea3b11708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174062a1f003ce172d57d145724819b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd189a0c202b079381e765b57564ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4118f88a8efa58d4c613f5c0183e1f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102db01d2e7e4cda9108a4637b1595d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586c8ebd055915e8523d0a97f9cfc45713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35d84e80f20c45826bfde6baa194f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101dca101e7715b213d123900ec145d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90013904deb4da06892309d8e49997716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6199a0a618d7f0f51dd0bbc4a2b42717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdf76e43835f1f53a234cbe3c72c08718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23b75c8cbb2f7344c0a74db6d60296719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177c0d511f5e1a3afa8663661039c4d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfa9f38d7c7bc1cc21cb8ef4c00e4a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10965a670027babca467efb371407f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c4c7d9a653f108982b7289dbd1108723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0958d3275818119cbe5085e07bedb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8711b24751d39bb5718248d11d8d782725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47214a8f4f04f25e3d88f33be413cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfcd7566592ca002ccb65f66e24c56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0101973fb39b41e1a03d6c2e61ac6f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a5e6e8801ccff5ef1a10519c2be55729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36000d12a54a9a081c0c01fd981669730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486b7573c453175d6b59ddad6e00cbc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c59cbffabad8fcab9987948183087732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dd8a37313aeac8780f95717a42a59733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3927c0d69fa34a4cc7fa2de2e4c6b6f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d380e93f1dc369657ae35b123c58a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aece375e835572f1f6bde03e73cf63b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e11c68f69384c3d6f8b20a7ba09ff2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eccef642d92ef3cee4ef4bf53fba7f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1920b3270ba9364320b0ed47f770ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39270f7b2935304c435814bbe5dd1af5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1c37f2c9372c49b5bb1f086faa8e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe21b320df59ec2c302b98509510df1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec6c84b9b22d28b68f34537eafb34c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0b846e5150b7f3d07390b8552cfe4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd6715dc2e2fbaed321a36527ffa16745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2c14b6fbcbc987f1ca1c00eb544d4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afb28e0cb398409213842e404feea6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be7692e16c531c413f67ef617ba77a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6ee7c437273ab8df5b9460945f061749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3997b94700a7e7d04b9fdcc5c74eb2a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791845f72baa6f40bfda8949237fbd9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76875750baba2a5a5acfdc76591a12b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa2666cce0b0d9e4c9e7795f806939753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763b3d12cc000b9edc313b10c9cc566754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63a4163308cba1d11cfe312f205d32755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ddf0b97cbae70e54cec5a1defb0be756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b807cfdf3ccb60d808e0d28322eca03757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f535cbbe2dd5df233f949ba748793758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d4f591a2faddd412036379079b83d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c455f16cc028c1a8c7f557e5408fa83760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78178c6dc64c873279e0a30d0fdbf510761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c96a812cf984aa3ad9b382c1a3f922762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3e7582597c979dab282e2f6460f43763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab30ec5d08f3a87a3a370cfe793c05764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb830b440e09f27800372cc1ea010d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf2f3f4efae0a29edd9a73ffb7c52a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775515f1a4d537caac15b0fc10f692d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e747f042d92f420862e867451fc123768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0403af35e57a912361bb895fa7fef5e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ffeb4591625ef3472f39371e294dd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05e0510d4af1965ccf7143bca3aaa3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22508cbb946416b27eff72ff65f662772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161874afca7363409d134ac481adbe7d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf055fd662feb0b565d272694a5b1d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71389b6847746cfa98b7436bf8dbf5c4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fefff24675c1b19839ff52f61a5e8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746025413edb79b12fe8501467903b6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059414fadd3c7f398f3246ac6b08e6ac778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca470b6126ae392fddbc13fc0cde062779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298709994923f4d3b952783bb23e23a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42488a9b6913fd0aea1fb739a39f33de781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22675b7624745d9e0eec92bd6eb8cdbb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bf85477a2bb7da01a3f6f17d1b41c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001865eeea77672e89d3a81b53f5bd51784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69cbd5432e0c2b7495bbe2b08f46a5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa419142b0f92782cdc33819f6363e2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0bf8b5ca85bcb9096a692353b9924787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ad32ff83203222df36f6d95afd199788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977fcaa491325ef94653211ec512e6a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861f4e5a5bff2d312465697146e000f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824615f7aa420f1a8c02763c74edf747791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985dcfd2b7ca01a74e1d62fcee8e146792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2dbd3e76e55436ef1bea4d762ac92793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61709918de447fff9f483466a0d137dc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ac8dabb8e6eb986e0d361ea6f0d0f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85377188f114af13542444b71464f74796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfaa290c03d5c0f4e4cfd073630b18797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244155df199d972615579582b9ac4ee798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dbc3f20e2e3152a3f44ecb35efd39799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8bdc162c2e7b7973f19e1eb8d81fd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e388541065133e647a84e56a6e9812801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b17162edbc79370991f0ae21c405cf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090401b0d14f458b9411a854c11c99e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a4c206b9723af2fb4120ff9228ef3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb9ba7b07090d7eb73c06f851f9ddc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ff24cb2abad45e411ef31d12d0a27806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a3bf5b1e903843f39ea05be6f890d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad58741094c3d687b4031173139b19808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a98071d92b717edbb503fd15840a7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b2153d699eeacf70e9c7553d9fc65810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c486533a81cb5b22ecdb5cdf486349811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acc5259482e1ac622ce30eb9133af4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c0844a8704283f0dc2bfe2e8daa45813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dcf3ba22604a9553404595be92bf3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64783e458a78884fdbe7cf5164b91da9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b319e9cc9bfcd408f10e850c6f47724816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc58d8e3ecf6ba06081f487a3f17be817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84655d1942c90d38b5409346734950b4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ab5dd3357ae095db6af17d188e400819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77672b5dff40804babc33e67ba1553db820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b829aadae85b8661d306e6240f1b9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c812c5f590467298d43689dc4bffee822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88d8aa2c6023c69942a26aca7daa43823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731735bfa33122e6d51432a211c913b1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c165ff48daf9fe4c2b4a78c08378a4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3813a3f7e740927783da85df213d706826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48973586b8eb6a915d87a5d8be653574827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cd7926764edb18d0726982e32b4a4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb42081ac37f36fd231e8eb01cd758c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50d4e9aae87ee9b6783494e9ea0d34830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba53f0ca109c210494b6e1bb4b1dcf5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e51230fc798ea41b6723ac9e46024832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d589c8a7632c36761563cf74e69ef2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7beba33c0f094cf18ae6e072029f93834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a5f2e2d4aa4f02c26e4348c24f655835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d247bb2ad02f74229210ee430b6e19d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39275c6e84036c3834a7e5bb4be687b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0391d10f5e5271de286b9116820564838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a9433835dd02aab533c370a3cb252839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3fb6bd6493f7653d8d64ebe84f62b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4a222973b5550c243edd5bbe83f1a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cece02663f724875204b9707b8439842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776acf0766e9e718280581818ffd33f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb94351b76cd4e675b3e5aafb696a0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ba5ee66d1bfad6528058a68bcbef4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3e1d5f8c80e398aad5c723a7864d7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb47bc3c4c2b70c84bd108a1039fe0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd303ef4998c9c1aad59c499cb4456848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f3c6585b4aebd107745e8211c42f3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cc4b636d3300c42ed89db45a19cc3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ea7e185ee8535de6b30ccd75fecb8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc53d83ab313ebf018b5a7e35b9a298852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1ee98b31895561b5a2bf5ee0c46a4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0488477a18b755c6469b640600b82854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293ae3ac91b3939e805c5dd6bc0b53a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4cd191510455378dff23c3afb4205856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541460042132b3d4834f773c4829fd6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda804492e82a81fa18b7f9217b45caa858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d94b8df2880c7aa03326da6f35b810859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0673f7660f511077f8272e8d00e74860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dc40595a6d619055cc390308d04af861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caca8807907b86254352ca645ffdc2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a961c5ee0701e5ec2fb4bcdc9ad905863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bcd37994b4471b2a3d582fe74532f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db5d4f2bb413a65078b2cc5d48c627865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f87eba25a2a450163487f0db3c753866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bda6ffcdb3681eead9fc879cea33f6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d4cc8316b8bc924bfb7b808f93e2e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc747a4275925297d7c181d951789c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d03b1c30d6fcb9b72184ffb57668eb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84239e8bf867510fb0ec718240fd7f98871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def44f36c3f47b8910aa7423c42313c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b07003616b581fa75e3f8bfcbf1727873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14f406f0cd02b7a66b2da88b02dc2d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70a2145ed43a64a7d545e382f05981875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1b780b368eb14e0f30c526aa30b7e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6f48402456ed2176068bdfbea1daa877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c751c39d30ca6d99c033ccdca58d97e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5a47a057cb4703c197e56b2e22ce9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e7f3a4fb929225cf86a3c22bda4c0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaec8043b696f7b5367dd8b3d481db881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f348a5a4a1c16bc3712c82f72909fc882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8aeab78eaaafa5f869ad5999772f9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e32bb564ecdc28efdb5a93416e351e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755c534e74cf03f0b8a1a8bd314415e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a1df14b03643fe6c63ae175953cce886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e5d0515977eb62d495bd8ad2720c8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a352093924c1f350cf79af911ac1775888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea47699180e2668daa7b42eae898a87889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec75ddb6b26087444ff4ffd0fe76a9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417853eb15277c3e94b25def8c0d9f0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98819bda33556e3e111191d8783a026892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0061d1f75df9034c3c10e9f8005770893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7b526d8962b19ac4681d3c5c3885a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637510ad24eb184ec847b35a872812fc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a7143ef5b5b730399c7c878df9e97896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5502ecdece7c6d30ac3bb39c20e49897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9e7ce5b9e2fd7a59a4f5d48c663b9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfff23bda1d2cec800e8b1210bfb20899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb90cb3563f2bc149cc5ad9d8c2c76900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70277c300f20b8139055f02cdaf6610901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175623ec9d7c87f2ce7d3f2282224bfc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76afe181dbcad829c01b73228a92d8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea24b561e41d2c2540eec3d8196733904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c37d088627696836759263a9b040c2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4939ee21130141903bec29c515aa1ff906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5150518437bfede33289b551613f3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7c707362c0a0a27ad3a813f2473ad908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf99ef8f8c9958229bc95b8464984da909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa8a85e075164ffc11ae3e5501b2f7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab106fe8f2c07132b87c63e910e9950f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234ca8e71c909a06a742213a04f82a0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e228559838ec0ef7b589e2ec581eee913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5be2d72f593c24e854b8706a66c1fe914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0109632fb584932f9a36473654b6a2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4961e2cd683a8bfd612fa745418a6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce58ca0c2f408124cc67d37de5efd5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b137649354a4813ab9499e7e962ce918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b58dd47c13539456aac8ed1dfc2c6919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c39a7196945e420edb614ea07ce1bc920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c1c96cc663609d83818f9b2e32901921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b96ab5d53fc06b573ac557f4e4f009922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4779357bb6895060280d40feaf5dd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd10727bcb1b4b345159107e02d26b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d702f1557135a7ae0ebc7c0dc5dbd7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5af28a68612bca065f904d7263e73926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1eebb1e603cd90837d043974a413b5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f7d02333ab6927b692aed2e6bb5f3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c963fc57e6aa1b9b3d7bbb1a8fbe8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59762817dbe81075a5a603e625f7a79930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08b073fd81c1724cd231a6351097b8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de91876f8586aea7809d718e71c78a2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56a7c3b0da995ce56b2ed597877eb8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09f4af0087d48ae8c3a662e7d0d38e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd138c9ccc04b46d80938d3e41ed430935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1e219857cdb5e733bd6d202e301ca936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c499e3f5738575117c1dece9c84bd937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9997870a85f0be315f7d7e966784321938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc754fa3db30943ef454ba400a6cf2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67bf4d1fda034cdc8ef2932ae4d122940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b172b3a9318e426fb32226e8755d4b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1349841b61150cd2d044179f6107de9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b88931ed0910daabbc35998929dcc7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc11c0e1c3453bd50a9bc31442a7cc944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b257ac0fa551a5b953f71f2da5a01945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbee4784c1e7468d10d4bcc161bc4c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900cd4497739c95feb0cd92e989d836947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b34908db1031c7fe46b9dad3e1edd948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5bacbed418732d4676320723411c6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4eb1f0514a200772d2b7313d91d49950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97dab35a619bb1e57e9b56538d270e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed1a9f77dd98eab9690d3199544823952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5d1fdb1e9fff1d7e65288ba255a51953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46747022668e7fb61e48f5ac86ecc89e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e95a1a80e16cd1e6d3d2325ded181955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e416b479ce0ab7787f52585200f76956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5264e532dfc488b720bfc7b76e0bbf0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d367894dd3d33258f9bb1a472cc25a9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e621b6e66ef146b51fe80b16c70214959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd9486995d95af725e1154124e0a74960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede80886a6bf7d048c1def7562586948961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e45d29776bc468223d8efb9546216962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c1e970bb2dd2c6a32f0f9937a3008963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcae3065741f968f4cd0cf5a416418b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b8602f498950e5911c3ec867ff8ff965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76975911e10b61bfc6602343aca30fc1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2047a82cc94fc4743ec0e3e447398967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba17466f1120b1912c5300e0e9ac57968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c25c5310018410af8dfe123607399969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa80a7e46c89a1700c8140eb259cd3a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0f66a2d85ae6045875e08ca66c656971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823033eab6f1950447578e63c0251772972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f39b63de279736a26ded13d3c2fac973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c148e7382ab1cb536259895429575974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d99f731dcffcb4fd1dc902a90b9b5a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1bc229a66282f910fd047a11f9a5b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698b66a655fd4e62099525366c30e6b977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaf3d5e8dc6707d74e6f802332742d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78310c068176271f60b4dc753287fcb62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860523decd01fd9d3af08f8ff34ac8fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d3107536f95d1718b8b266a6167c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa846e31567e3a646acb01bfad6166c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621164bc6ef200b6f2ba267aec50f526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb969442600deb37808bc73af342f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83909638ddec1bd5472cf26f6f5f2ae48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92168db0980e3bd3e3ebd7adc937219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067ccf067fab31594956dd1fa10b0a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133d76b8436d794804beff0d00b91cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1f90d34cd71954a3528cad30a81cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abc5855072f591ebfe2c4076a1f45f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa89af0756ef6bf622fe73da0fc85014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eef7953c91d7a0a750c3b5d03ebb7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b414859fe49bcbc63f30549c817dd6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a530ebda49276054d6e68260e286517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75384b3d54f3a6112267f5d826ac3b5218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f4be164f9cabc15c0d05633965d6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebc218da9924c646959d9cfd4d81da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff87e0058e1e04dae225a8fc99149fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b011a5de1742943e91155bfe5529322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edf12443d279a87aad8cde1e1e920223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757abf621e523af163cfb8c2840ee3424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c33565565a326c54ef1ca139700f3a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3e2bdc9040a547b5edc5de59a1b2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22176fe08463c371a3fcbb16b2c5576927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1aedd853539419aa75cba9b927ebaa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc8e57e94eaa0c5d546147be7288cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7b349079fea551108120d189b04d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45793bd6faf052a6ac21e88e1d9bc67731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf52da899afa5f1619c4c89fe538dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82cf98baaa9b2f2b16f45dff2ea4d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c312fdb16ca4f8cd3f2644362cd94e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3947e8ba74a413c029930e86129d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbd98be7eac4925673ec6de780b24536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58626f7b8b71ee665a390d178ddf5ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e89d57947b14e1599e949c98da3d8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b12282edc543653c3a901c88196d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578042a3dc9fcf11a7906599379c75540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcc8805bed55a45a00c3a13d589f1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918965bfad556ac975756c830510934242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146c08e673518d818fe69f78c46ae4743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3d0949880d9a5d36806b67866292544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bd94b80ca846d355dc3e24008563845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c845c77f67ad2089ad62647af52d32446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb86fa2cb531a8cce58255cd39f588047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7abf61a3bf9ad78eebfebb465fd1e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d8a90dbfecf9f367f1c73c593237949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c620e4a2f0f708dda6cfaa170d4bf7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efe5f01b4142ecac39fb2fc0fe09db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e166192cbc9d3a07b8fec0366543252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518c5ee687c9c6ce9e5223fe902fc0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa7529c37cc7f0cadd15306e89947554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b38fe527984c368803e9105f63bd8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135ecdb7be776e96f5b6c3602a5902c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa807e204f3c7f26c12b83db31bf24857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92295419438530b45bc4f5f45b63ab258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867071ca5ff6405a7b822e248862f98559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d571be97675128b4f4514d8cb564160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928ef46ac1f5d010645fa9bdb024aab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64071c7622437b7f8ad06c7b9ae8c83662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a967f77dafdbbca5fa13bfc69dcbd3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e6348072b555a68d5b7230182c33964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a143e45a945c3e21605063d1e8da7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b742c9a193252771f1ad03911dfb966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336767c0c0bcab2430db6b9180596fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132057d9af65ee70b5775aaa3f2aa2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eafdd243f660f2e35a0da1d631581269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006daf1694d83c20da8aef01450265070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba2ecc61ea1f35e080bed16a7e162b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14870cce6e10215cd1be7d6e086539b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f5984eb5653d679ec5c1b01b722be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855ce40060ab0e4792b45e79fc09ab074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189180031f0403b8a3a8ac424b915ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e97b70f07610599b8c66267c80c6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc851ac5dac0537727b06c8ca92c839177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d827ba714b1237af95bc1a4118168ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d570ba5722455ce0a4ce14be1519479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b231234d0c76795fbc80c5cd41fd380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99a0c84e2bfdd830062a4f87419c1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f6b2bea0f3ccd79d83109b29f70c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9d196772fd569caf2f61dc9c4299383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7f525db3076d31ff776a33c26002e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72cf4e58a19110c4324cae99c090b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fafe41433dca90b944b9d0e09086b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266415d815f11f019276c971d859afc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19395011a455fa799ab3a04c32a6e5da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccb4f996d01d57fd8c5d487cbde8cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f034c83d2190483dbbdd06af75d7a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880f973a3af4fc28330fe40d6bf22f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cf6e14adedea3190198e7c5dbd67692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632df0d5f63d3e1bce92aa889c695f6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b01afe07d62f0e1533b0375d46db394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cceeee8e3161984a69ef5e7034d02d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463663b5f494a0c73a070b6b2b49408396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a942c0d95cef7571a81247f651f2b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb414ab7f7ca74d49b6d2c3f1bc35ba698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda616db99366a3eefbb1ae94f5fea4299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a15251397a9d12774af8c1b63b590100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed833dbe78aed727b220a9968815c7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1129b28d3aa702551ce8c788e007061102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf1f4965ff90c5e97211f554bedf86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b146760089f7f6860ca15dbbeea76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6e5083571b1893179454433163868105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97cd2185930f681336a00d1f30de69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34025597a2442b06428a33a42c0985d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47ae3b8c084b3ea339beaf0b4bf2dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011317886124634dfd3864796acc039109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d829e8ed2537f2ba997bb8cefeb85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0851b56a5654ebdf253e203b291b176111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a723f027223e61d0699b0530092d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a24264b3ab53007639efa5eaad1cdd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea23a02418612c27e1b0020d9dbda0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0942e9a3fd807a67cce33a63c1f52d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298313afeee1592cefcaaf344b73b082116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d5ea63a0e3152c0386c812b8175b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78728b5c8746128d4c45ad4d7a7d2e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dc8969e6c81887388409b13316d90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2271ffb597e2e4fb5fcd2d1aebc9143120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889439dab24a1058eea5d90e07fcfa4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e7f181bfd488a6e41c0b5286866fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf82fac598c9304fb1c1f99a3f6874123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f3412d0c954e4941b7d2f32bffbfe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9d0375c131fbd315f4f3d5e6f36b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873cff7d2b81a2a4a1fa3befbd07620126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e68aab327dc8fd9328949a153915d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a5ad9e5cdf7168b062eac44776506128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3770849f2b5109f841ba9cee5df01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a42269c68480dab87111467710c30c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de5d77d18214787921e35a7753e697131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820720ad1400588cc3a284440a09214132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4211e68e62c30ff46d4982062d84fe3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83038b9bfe5c25fb6affbd91d040ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5b32f741ac643b2b9c4cbe0cbdd8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22417ccadec4d7b75fa8251a5e1c8b02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46a7578684272f7b84f5b05a98ebed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80be0e4083c0c974023439d2f29c3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e075503032ee995035342176cf1ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbd5731edf5f2e49b2303776b18fa2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443c1a282b0ac5fbbd44544f2e8e205141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b61778182dc0564dc18e7037072852142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf8ddd507d69447f5d736628cac90f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c177511e25b667b22a26fd2a89e397144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50e0954e6e4c2164e676a4e4b9897b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dcc99f17c37166a6c11690b862ffc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b58a1734ecc2e13aefd34bec629e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619d48a8d7a31b6f7726d9aeffe4087148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6433a0295fa44fc0ca365cbe40162f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e308129946373404d5fd7f9b342e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181412a24a8adf0c914429c65308428151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bfcc2c4bcae47c32376d0972695a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59b186736c27aa2fda5935f36d7af9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e391bbd90522bbfd4a09462b94f1e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178933b37e37f85efeb825df61859a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12c9e7d95e2bfb2c8c49bc6ffb11a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f805b1a67ce98e0ce5b7041fd6858e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4414a900756f5debc601df27d8ac7f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274b9199c78c90e41478cc9d56616ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261085945d3db17b38b4cc1b7af0722160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6b8cde7537d082a8b511353cce00f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f612cf529a5f8c7c680cea7e3f52b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753d74acaf2736718233ace44d8bc57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9a190f311700c9eceb6b6d7d0a8e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acad2175913438010c63b89be2785c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfa4892fdacd87bf3458116c3fb96b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6bca5f53be099746e31f87cd12c5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b841c5c56d2708567c91a2cb816c98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354829d1483b2f7bdc077b8daf67ae12169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dcf52c339d1a78c01fc166142d7fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa897843a21e427e1571800eb8346f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539361a905e78d4b4bdeb89405ab89f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afce0d693e5644eddd7cf1840cb09f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe7f6b7ebe2312d4d8c9fc84562edb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3044fada067032573da9848cc2fac4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e3a3314d7ffbc4fc05e07a2bda1e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e2da621a034841cae3cb384af1568177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7324f25913aaed0594e3f896a0f50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38ccb76c9d29ed6151d8fdacaa77b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fee25e576e6dd5e3f689ba864b7e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370516eda0477dad488a5a92edb7c472181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3521fe4934290889294adff0d9a2af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca581c67377bff9bba684860e076e49183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f425597d32ab1ae56ba26715d402c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017231fcde617345916afcbf3404edb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3499f3b030c2205af02d348bd37071186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b6dd9a2a9cfc0867757db6f7c8600187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75db79be906f38870b0cd40c31cdd4a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dd5905c47e04525ff1910b54fd2f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44b6192de2b8ce3bf5fd88bdf55121190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f300dcbf7469be76662482bf5ffcd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df824cc9fac308d83144c53ea02a55a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efd59375e96beb5f7485f466e22c54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b7ef6a146bc3ef7d01afee32350e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bc7aab15e5ab3c5f63a302284bb65195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550b6311062c8a1ea39c4871a909252196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b1c492ca0fad6d049c0aeedae14c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf133c27f7793cd5ef21f0bf364594d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49373370cab40c0f47851e93b9b11483199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e766644b41a439b56979133245272e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b97de49f4c1c2afe7e3757cab55d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21190f8aee226ad29e613303815de40202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e7cec7b7d46f7ac0c4caecf53a37b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22535ce2397a44dec1f3c98621d3c2b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0fb548bd69fd8352ece9ff657cb43205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c9fb8e74cd2e2904ff4e27662cdbf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f38133bf263bda015b80adf14dc497207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32317774c614169764e5235c37f18f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8112ad3c00b13bca82347e4d26cbb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118677da3b501f512834b7ee93ca1eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c57dd00e54de54443c878548eddc9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94345b24c825f0214a25bebd72d24c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28acb32ebfe82a0fdeb0e96f85febc5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23df700f255dd82c78585dc5e95a86214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b2d8476e982e73c6946db978d5bc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5bf7a40221716c707c9b01ba59a20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77ad59a570dbd9401a795fba7fc1f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5a5ba0e26390196dba06574ff8656218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46156739c198a28623dcc0f46b6995219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de037ae53025418624dd72845601864220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd025c19c32c04d7ef3ed02a1fca8bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920430bea2cf29ad7f5e2949a42b4277222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f628e2f6f7dda63a2a53b40059a9c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d3c09fdb6e67f0c20c66502200c5f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fe18c9e2832aad3cc14d39080817d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fda6698071b16bf17ff88d8146baeb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af555e795a9da20b72f298a51e127567227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ae1cb9fb19186bf16331179a23e96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd9122b4917d65495a118230844524229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d50e6cc53b2efad397aad6d620f6fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbd54ae31278363db47fcb68f3eba6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9483011dbbe9b953381d3da72664f61232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb124d744b15dfadfa6c1e2e704c68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b40b2fa5084cc781de028be9f79f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f7fe6416cc219ab2080e2ff10af7b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d7ed2ae30895581949888eff229df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c711f556d3d908bd8e37407e56b1560237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14e66457a2bd9b9ebecb5a7c4ec8d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c28227eda69271afaf474effad2f77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5facaa55301f159cecffbfb329d11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e99603446b45f0d78a1e91bc0f3120241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515cb082c0d8cb3e8771f1cad29a052242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9892b0e4b5b0d064e3493bfe8fb22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92a4414190f5d779362f28d45999de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5041e381b2547c5c9284cd1ae9b92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0165cd25432268a570fdb73c7db6bb5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72967a80aad134e8eb8ae7b9e6d7418247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af1c88deee45363c69ec9818699125248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb882f1bfea2d483d979ad9148955d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3da5e84a516a98c5e93d0c0f62b38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c1ef78b1cb1fe5f5d4b43e26af06b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e72c3026cb632047b2da018550ce1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec09d0974dafcb83e7b52801a81590253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e865d0195fab6648a8d86ddb8b08759254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd6cd4005b56ebfe0b06e7d667be7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e288a6c10d9eff70911e431eaeeb9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97421ccdb3498780a4be88cdffeac74257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf156e7371c00082939263682df95e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cfd4b6343684eb80ed4c69f62e00b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f736762939e518f7684f9b95c406a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8deddd1232a69ae787e06d7e4479eb1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893066694f67587134314e8cfb74abbc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693e47b28706921ab16003b6d4d8803263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943df0315447d2ab351dc8d68f44462b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebed928ae63829f12561f5471fcf387265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9ce33fc48076b208d7bfeb5f9574f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45569612e04937615254f77e618689a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefbd52eae1e3bfafc9e43691e046c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604b49435ffebb766e72ec12c742e95269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab7a4ebb5c253f6ed7d20673d3c74b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e471dcb70c9e8570e853ef8bd0f3e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444c110728f7cd253af800e35052311272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9294ccf5cf0af0c6e64167531d12d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c13f88c8c892b3d4ba975eba5d39f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3804091a85b8ea100ab50eb2ac354d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87982d1dc92df9a71d7ebce83b169c2d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6db7ba913946518d2670d63cb311a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590ac69b87aaaee93f54aa6ebec523e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836771cb3bec55404961d8ff1e4098ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15100eb047b5ef10b9d0f4d8b641dcf7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112f89d3ee2b6e9da3c4c381c9469e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212d86071968886f8f7b6b37c4e6688282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2111c6ea11a0d04cca82682db55ac00283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d61759a4ad45b89df00d8abee9ed9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50985441ae717812b3454454921b657b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1e1db61790fa91624e2ee197331ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed454398fdc18b77bddbfd47423c0bf8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982ff33fa4a940e0a95879f3ad9d04c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9dd47a647345155052f7e018977eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62510244bb49a6d6db1825664dc74aba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28f46e284f828744f820617e2312d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a57db76660f51eefef8599164d497292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321fea5baa8ba2ffa24aa0afd778be5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3da21c03c131d3cbfc3b18d180083294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ec2d1d01c22c2a34515acc301140a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab1aeea332a4e6f398363a3d634a80296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04574d9ec2bef1678b53dcad1c38387e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0244787fadfa9f20adfaedbbc205bff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52a1f74fd45772597f8e707efb6802299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3f94be4d1e1b9f08fe10575c0d7b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8aea840801cb8b808f29b04b2433d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ca67df4a01b1269c5c0fce3b73636302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545f34a138fb649043040e7ee1f17cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5c3663bcebca4be641485d6f60e4a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103b1687f2d3e67032d6127cf5b1097305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12d79c41179300aa4991b0fd329f82306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02553fc9fb2a7f90acbfe524b6fc407d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ddb29e1b618bb980cf9deca5ff3bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ba941a5b9215ecd4c31095e23a39c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65b9afbaaa0c9502e99abfb7bcc4d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9de2f391490f1e7f68b54c9e4776e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82b09e3be925d53569249394c83b31312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db89821faaa1cc2af2e7ff4212b260313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fd4fdde50c379407fca02868eed03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845f42d84d45c84d105be42255a139e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97b2dea83e0d017610886dcb0a0256316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb964ae01f030170384ca7afb13945317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dc5622946de7795a9c6ad406aed6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f612cbbbc3b92cac0da2e580a95ef58319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21dfb8af2ffc7a6dc936cc7b4ce1d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1240bc886e0bef2a4a2139aa8e0192f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b11a9658405352b873f26f11b2900322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769bb492d530160eaa0ab3e9e6774e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12f628c452765e2758a066db882dd4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfef4af77a7554f77487748e4731750325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c528972ddcb6657952346573b9be6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fa7f2834b457cfac8873abc5e19fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77ecba950472c635f2d34ca63a1e58328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3fddf6ff124764bba2ee4a435a825329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a194e2ebb09f62b13416a052481d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39c5634302d64d90870bf460a8a9ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db804c56f235a602a5d78708729c90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ac12f0c022c97d854ac6c141fe6fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc6764ebd765c6432de85a5bb498ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659290179855506a0d3951e50f10d0db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213bbd8212b78714405c7e49262033f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e291c54ea6abb99a13723015e17b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a785160310896c4c2336ca6bab239338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b83c89f403a6a423a4808b25c29e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448b39d8205327b2f44d8ecd927e9f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86608b94c300c07848a6b1977e7d3990341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864ad0de9b09a194b6a7b0d14381ae4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5191953711fc8b5df5131d060953b40343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00103d3784ad486ad272aea6d7ed548344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e4775703c27c5952e86b70d37e5d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5ae2e83b1f21fd955d846055113c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380be3db1e09d64620cb6273a6e2e30d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57e647651fcfebad1d47cba527e34e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e3e343d96ecca13e83c58ed66a1c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fbeac25df901a344908cb8d06a6d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e7463353b8c9c3d5e94fe096093ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a8652d75d3a4105c7b6412c1c8ee3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73524f83ae1044a493a07c36d557e39b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b4ae0fb488305289becf9ca821868354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14be4106e07f0450944c349a8e2d131355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d690d5441c707fd8d1a27619269a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726c376e03bc95654bbe6c376238f97357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546075ce96ed993d8d95a4bf562620e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db03c568f4ee222b3b9286edb1a076a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809da93c40dc06d4b2794f2be1a93c34360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e354788ef0a827f396e9fe7a0360b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b09232f705f5162a0ff2487114cf4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb518acaf2357144cdf100f08e4e918363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e0c03d9dc6d01ca4e47ee1c09a9f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e8550e1c769102260908a26656c85365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211329b5a26cee3b8adc2c846c1e7dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22222ae317a6d3138eaa77a81e1546e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ad9d1895ce797913f1cbb41757e47368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2a3770b940d94c0d0f639bad5758d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09b543ceb27326601f42870eb2e552370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc87573f6f078c6bb8ac1c3c69deea1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a42cee0a8aef2e0ec4cbc3e2b14f8d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86085db9571d64efe16c77bf7b1e13373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154ae70c57bd47856e931ae817eb24e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774d7684d728436f5fc90446516b750375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb2d5528600969d633ee9ed76655fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e3e593e2e2744efc7e4e25546bdf0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dcd25ec44a8e2e880a345ebe2c2ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588cd599a5ab9ed4299af5684565995379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00617c6503bd0a19dfa8c25b7b808d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a53d690e8ebf805bc35500531989a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49288d0ffa30fe3ff7644d83eb867e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5c55fcffa02e48233eca43ae828a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5a61cdb6d7d39da4021c4a33b3985384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154f6d26779d16427c31e2a8ee7014f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c222a816166f23d0cadd919b7e87db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55889f43ce8e0884ed53f21a388ca366387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587555dfc10c0651c50ec60eea8ea9eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744608c6e50884098eb800b9dff608a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d4db58b2df0eb42d231b84c51eba9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d1764df8ee5db616a4d6c6dd55d1c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1ec4940049568564624ab291855ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c78cdb09e0d9ba327e30747c0a8009393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b8f44eb3445f308b6c5030f2fa66a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0b3427059474a414a19f594bc1998395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec9379607ff5f8baa513075b220aca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf57ce31295bc2435ba5bc33cee7a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcdbb5ac8028f88b203b7148d3657b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a9a017613017870f23451e8c31773399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361edbdfae0034ca67e9369783c2d06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2bf7c89f0fc05482e7b1753cd33ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0565672090628bd3258da7cd274eaf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a55ec6148531cdbc2cf85eef7576ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe471194e868d64c6181d183b1150f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498e39b40fe5e5e5afa9eb36fb37dc6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbd50f49b592ed168cce8258640e82406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5556e60c1f321efe947f871b9ee5c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19101024b25f87bdf44de9957abb03fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0835cc99bc319f03433b5b5ca73d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bba2aa53614247428fb78fab30977410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01f1cdf5e58de3fbc8f0c8b25a9e04411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fed06e6ef82dbfa30f04d093ca1ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8f1245138a788e94520c9a6a9e991413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79aa57f1cb402904e9ff4903242621414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d6d79c1a14f39dbb8260227e89c24415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24eb0ca7ff30bd5a6bd360d9bb4f8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a207f76078f4f5c751cf8a5dca1952417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a03798b2d010bee63108197084d24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02a6c6a6c0cf68036b37180085b537419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d963d506edd17934abbcf36fbcaec9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c6fd61aa97da1395acf4263a7875d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9ae247ffd80c8e5eca4b5fa09bb4f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c6386bea81f4e2257f6cfb954ba99423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e92d0fb0534deb73577a16bc32be0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d683bdd426165f7bc08102d6a6f8f55425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e243e0d70cc8d8c0cb1807f9d4955f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43075d3e9bd9883fe119c3bacad58ebe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a7f0d2ec3f44a7e7c2adc94e00521428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869fa3d6567a390e02f5716fd7fea62429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b1658f04b375618c95ecbfce756ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba246e27187a8d4b7724c6225e99e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccc626536db7d659ca98b0f376f272432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54596058f1858ea5ba0686d32030ccdd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76784d720480239a43bc4d09a455826f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baeed96d1e98c44ff1bb0adb38dbee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea90bcb9e3da63d43861b380579c0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52108fcb54bd2490566a24471cc22f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964707c335d5435e764440a3d14d9553438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f221c21908052977a12fa6a649404439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea84a2e5a4b7eba4c0e9534b7e1819440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047b45fa55366e4d6b0bbb7e8dcb6fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ee44f8ac6120f3440c8e034f9a68d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2792ada6ad230e7139ebaf3d98fcc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24ad7346b3e662e5b29f1cb569cdad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77532c5117fd909eeae2ced6b4a59ebe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5805cf067231d9065a5fe6a2933fd8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccd0df57600a6adb4917b3ff652f1b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3c3daab4c71d25ad2bb6302b37e76448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3d558cc5e1c7930b5d43e66b5f906449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac5d8ad87e5518a81f42c04064af48450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986052f73caf8b68e32291211ec4f78451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286b65e4000fd82de2d1e1aae920a21452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2453c81741666fd25028dbcf17b18453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4da62765757f1e31f0a6eaba09877454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1712b596d28b0cf496491dedb27cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46697684dc72ff71aec8a0e8296fbc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54c3ebd150b4d3f7d7ddb9bb22fd18457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4627736b1927e29ebdb077b2325dc8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1b116d667d584c2cde7cc53418c4a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8455cf7b967bf75464524e9941440e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148a714634db382a32c7586ebf7b8aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c558b999c8a2dd697ffc2f033ef91a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40c102b6137627e07fc2eeade2b426463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb48c1914f5b3948145e36347ad2e34464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15161642b660526c05c69337dca55454465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4090c260f142b96dae0fc13d64c92be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beacfb2341c3279316f28a3145f7268467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac7181c95b7d0138ce05edf441616e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb257ea57164e4fe9f96bbeeeafe87469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff123ad0f7606e38ce43ae52d9b3032a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1860ad3efdf637b1b4c2541f6ab6a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51623861b690e0232bbfe5a87533638472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a5cfe5e978e056471fbb9662f4a1f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7984c4088556a49bce8dbe38721f6cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e989240ecd4508ff26d29313150f205475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16ab757b898eb5f910de102b8c3bd5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c94336175a2410db35a51a8f82bea2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e92c86607dccfaec1836a6b954b84478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c817e0448e64c15874d4ce6703774b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad60c245770661b51d2c176a9072616480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf2d53164f70c11834b669edf405b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5350da2d74b3d53f48fdd08c14238a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96870ccd90ecae8c62d05baa05a33d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d649b0bc676670657da91ad29b1584484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad682d17d1cc64d6a41baf41b798d5a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedf61052dcfb45bb27a73080762b2f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7e73343a6a323b8087740e596d098487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5b2dfd3001b7ee7723d85b49a1230488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efd21018e2049ce5c5d08e2154c896489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdda33a0ca3969da776ffba6480310490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1680f9f3ce243ccadecdde9b891134b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc625cd221915e3ca5229c2378547e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e56df20efbf1b1f0720b574cf06077493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1682767c2039bef59a1227f0556dc1c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427d81ab9de2a42c196d2404bca34ca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822c9fd47038695070234693f86558e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b1127bc8dd69408a7cf96ac043ca1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91151e39afb292280ec69f09fc28dcf4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9499fe958928f1f5b2aefdfbf993e32499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6a3448701946a745b4c0744150618500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5fa1067da597a8fcc28cd0718ffe7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd121af74e81a6a6a34a4cb0c1f95b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a17f38fed19258061ec10064f5a3e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec9b7cd355a74e72e532d99fdbd2dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dceeff27dca3b64efda147766b12422505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a198d11aa620f817b2098d04e02f272506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3aa1f18089ed84fe1efb5c8f0ef569507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167d026223f503a17440ed41eead8ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf71755ad66699d15b8a7814f7dbac8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430e62603f54be91d4c9df5a67df324510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d483f359afab8e61237d972a99fb71b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bffe6f8ed41899265f2d87dcf33ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10c2c9d5133dcb083390523adb387e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ddc54138b64675ceb77d25b421db7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d540e6698cc199e8f54682dec94c5d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67744471ab3ddd9f93bee729aa34bcf1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476257c56768fa0d3463ec5dde7863af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374d90aa4e82cef9fcc461b53bd621e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5c262afa1aaa8859713f6c12a70cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce125b4de25860aec42894af88ebb7fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa57a5fff0c4e66f9e730a3a18f4c51521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f5458ff58cf5531a42b360b7eeac5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d47ea29afc72b8909266ea7a4d3a26523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f5973e97c2a3963073c1768a29ea5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43856205bb2da301b2763b1198bf836525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0f53e18c9440339babdc88097b15c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7f9c04523de9f8e49aaab37fce1b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a250df07e35bdd1d977ca7096540cdb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee7166038793fa2a8965be8fe6c9ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0160260d70d5059ce3359947f2489f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae150dcebcb5818fc2177750699dcdd3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe490194b5642923fb9eb266ab28a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faff6ebcc53c9ef417b6fbdb1e075eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ab5bd1c1807d1aa77c478915499b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d00c0f09a1a8842cc8e8dd9e59800535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf6a26a4356914e0a47f5cb30930a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567f31e2b43d83f7b1a1ba252ef1fbd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b30c6d473c8f612eaeb94ad7a786fe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bac54ae6a121d27fba3428f16b161539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1aee5fe38493cf5f7c548efb08fc5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deae612dbb6178781d0503fb099be96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3324ee90711644d672058be8acc92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d97d732098fb54b3af4fe3c7f16ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846adc7f54e68a1085724b4083a1932544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a52472d669a49ab08d5eeb03fa92d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdc11a936d686fde9eb9c5c324a04d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2dce6a5b3baca94a4aec898f57e05547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b76cdf87b6fcf120f4b0874116098f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e198b4588c8dc2663b48a97730603d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155606c57f1e27341c98933e240cb9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f757609767b09c1007e089caed44fb4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317df3c768f48f6152ffc173b9f0011d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbe90e9738044a265bef613a144b7f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37c4eb5f0f0a47d2ff411c6dc5b2ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8380bdd6c5390e68d15cb76b2a041555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076d96574e484fa974219e460cb4301556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07c8e9e047cee336893283b4f35024557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c658e81fdb05d2cc64b58ea579c80558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909da10ed5a19ea49fe253ca3dbde11f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bc9bee45350744a2b521e9c2d631d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f9dacac21e926b33d8dab2ad5fb23561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcc7df43066a0bfca79a85b46fcad9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11002387748f2e136f0dd341aa62f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc88807f848fdc481ab3b4ff6f0df66564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca3fa0d1d70ea3b3255b7f2d1ded39565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e046e3a93fec72540b24e38a00367566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee344ffc7b976d8f4652a2538d47ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf2ab8cd82dd1c10fa7bc46b94233d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d230a062d6dbe60d7607fe20893970569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837422180c85aeec4c1a02a98b09be2a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae36d5243f777245e7c94333b4ca55b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c214de548314989d29e21bc70873e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fb438edc65f31728f67a38ee15832573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740d30a8d0ccef6815cf3d433552942574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa63c459c64842006be9b247ac20293575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837638b17e66682e4e745ff46a141c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254d3f77b61207a3875018b9a2171ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafdf9f00401e54778c6b8f8413ba84578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2ccbfa4fc1f286e1fb27181b382ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa870e12f75b37d0759fec02523024fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edca0d5f7e8fe415a861bf31f28634c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f7ff5742291b473c9e3a0f1ec1102582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85388345a0e6b2f3998f522645bb4003583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf5329be75d73efd89ac0788ad3ff2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0454af1b9630c8fc3eb764eff81490585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ca8e5030dbf41e92a7bdffc40df0a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1f0cfa7508713b06e3f9f66abc8bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb741f0d01565538380aae63858e8c2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dbda775334ffc4c7d1242ae35e03d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597f1f9c1ce1c1a02e1a2d27dcf86a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff764d79474660800155cf715fd2b57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e243c201570da9ec8562a852f9d99c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ef8ac6d393d7a640b67ec823749e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e7101909702ae21c5d33949ba0919594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45002ab83a9f58fdf63b2c35e34fac48595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0198bda608181b406d6a4e5973799596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a39cb01d6e1a7a85441b8b5e80d6de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96294156b0c94bee0854358f9d50dbb2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00588d470aff36274613cdedf6424de4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba569b4f5c0350aea9591801cd8f41600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5cbaa1f891e3a26f08a8ab7b3508a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3bda00659ca03c9895ad1577c2309602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c6262fdbc5347b47337b727cbc7a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50324a51471fc361ec4f131e8a6be60d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507844995ec9d13594dc5964c6384d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08b5c4030afe9678e04aac737a8254606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffc1eb17494c987a04bf933de2de27607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b5f640cf95d8ff7389599c86a6c5e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0994dc957aad3a95ea729a9a56a2c0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbbe781453ccb59077f601681ddf9b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67928168f346261515023044391fade8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc1ceb441faf9be95de526ae315c71612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a11000f62d238f97ebbe353410a5e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91557f0053299145c20e0a667c12ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda265923537d9a458a2dc781cc0273615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb2f04fe3ff4710d9a430f95eb718c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4617755d4a0d0692c08634fe32ddd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5b451a2651744a0e716e316f29b09618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6257a787b9a66b1f4ca545b42265cce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65825b7f9759d88d703630716505de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e74640127b251d1cb8577987471f90621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea7177e134c2ac19dda86990407461622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ed75eedc622642e1eae18fa3339ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41079a2a5b7597c322e971ddf6327065624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4cd4dd609aa1686c3bbcf4b003aca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e398010a7665aadc66ecb2c28e41290626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06dad0eba13beae8b30a6c1b1387f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57def5bbe8cc6e86b444f7e0b842fbe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6b35367fde7e071756a30f069d0f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e97e2619e5ef911ec229536899dd79630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf97a7a4f8df8f98ad0c38fc6264101631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42963ea3d5ec4abe0dad02f3321916632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc974f7479d60f5ee25c86cc503a44633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e6c0cf9c8e5ff6c8edfe23cba1e83634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822a9b1301ba4d2e93d65c680904494635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3568b3fbb020408108d0cc7b72d49b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcbfee3c252430b87e943ed1ac2653637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee5bb5984773f81b63a5d24834c902638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b822a0110a7f1f3bd4983f714abdc9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622d56fd4c3dae1bf5e6b74cb0b8f52640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d93576ea3ec967f68810aeb061140641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a028445b8527d9f070eb1840c1963642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707537551efe1e72d14386333bdf35d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae54a1914d633fc0173909b8488199644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b88581e5728b2bdb087cf31999b57645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc2355e6ad557ed2f52445e1cb99c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b755cb309db87299def905874b9b6cf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ff027ac3abd5380ec10fa324155d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63b316cd24c7e1165907a652b66443649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff539db0b3fd0abad795ad063968e17650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5279a6a7afcbbf17f8782dc40ea8b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20019e9b0d73b92c9a05c28f813c8932652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766789a1386a472e72e50d3c3161af30653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38697fb438b2641ab8cb1408e667f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072c6190a7522b9e55e99c44e30824b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae457412554e54907412e7957004e51656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf43981d8c4d35fbb56c59e5e46063f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e9abdd08a78bc65389e06680a3b3c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2edbc90575788729372df6fe86fd5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59ede20d04420243a3d01c9ca6df96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66ff9426512f657feae0ccf0741d0b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e11ae78768a9a5d6766daa45c2932662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc79894fb89b6aed26c84ead3b583e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19657b00a81a40614610967ab43357ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a2b1144c71772a9ad00e5dacfd462665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b2b679142357277d5fb6ea93200d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880111598b95e603e7f992c0b524e8fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14762075a34a0b779c02aa7938f846e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6273fe1c86cf4364885c63d3081a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21373e3c81621e6e6d15de69e5f96b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86be31732e448c3796a172eb1b86f62671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fa19c70c4f9fe6e0fe60f6faab1a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe5d8ab5412273a181992b3c4959c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba624026d3dea4f85cb5d54559e411f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a071ef62598f2828c4cb86d7205b097675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635206e5393e4ec528b27ee6cf265f16676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806572e3c4141da148c0cb817fc9c74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89988aa15462bbce63d2b571c374325e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d23589c8b31881b596280d62c2a1b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a632687833e620452958bc21ccb481680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832a5c3ea344dd8574699cade32d3ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5053f3049126b7375e75a5df569c7c2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed95b35dedf1ea0562517e9d4a6955683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a3addff78b047e914aecda867df0d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba05c809999e60a1916f61491609a05685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10515033a08aace990c47c2430899cd3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2058a72a52f5ab472bdcefa02c8a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189648f5871d42606320ed5787123b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e20a87e982236c8549030642995ef2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c821252cf81b80b782b01801065adc5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500feb5b011b472716bfea535ad558e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e84a0af490423bcf9b582a73ccee94692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c18d20a977fb68d5f02ff55c7ff80693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dffc56259de0177938901bfc05a5fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d398e3642540110e950d4e1683c63695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33455615fc714ca4c85ca4d30662a279696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30268aa6ed22258aae1830b9257ed606697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece340818c9edf3e76662b02cb1877c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a4d1233b488817e8c1d7d4e5a317a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebd16cc1df174bb934143b0ac3c19b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856242d040a88255a84e8b2faa91f85701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe496f6b75de039224ee9a779b2810c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f57a4dc5df91b9fb722dfd8c07f48b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ace888e77b3f4bc224cfc776018cf0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a05dc911be54ec3c1e6a37db617199705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c67a1e05a6c15576cfec8c35273a78706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa86369c21c89bdd29ed720a20bd14c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde820b19684c43d11004505a42c546e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2ecf1a65b8009c86bcf3194c5bdcd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1c6a3eb6cf1a35c9ff1db6397f296710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b86da6e210547ed41c8d3a8db225d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a24e9510e75c87d667a7ce8098b84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d7a4b6047ee2d51d9eaf8c33ee48d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811169e6b40889585773698ffd53fb7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b9fe662219d2347d8d04915a314eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac474d0d232dbba9016671ac0d9f21716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18914dc7485b219ff9d89a87c018d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a17e4117bd5a404f131dd9374b19c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37093db3f4c5c6af61210209c6f9d473719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55211c2b55799c99adcea50f84c050a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293a7dba056c41d9408d34783600912721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19f559532a15083295851fb793ec14722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a02018e44b38bb4cbc947d1f3979b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c7c982a2678ae8fee41c6810e1112724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36430319a357ebdc3bcd3e1fb4ce655c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6832198562072cb121873c15f11e3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf5bf3f5000706578806960c6abf19727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec72f2383a07013d979d6d69d12d8c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e67e3eb3fcfbe64c63371afc7c9df729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b8cd292894c2a03d63f498a9759a1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9a21e009dc07cb06501546910c7b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76954e308ead16eda5182f7adfd8e027732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b6b411cb34393281b909157640142733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dd705f090bed4ea30607b2bc0ac2a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c98ca647c35e8f3a97165d9eef95c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131bb11f4486dd9f83c0ade2b928f7b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add053531915187a3196a6f45366f9f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446abc571cdf0373affda4be6e5013e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73623b517d61043e618e042748f7e6d4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465502f90efb489648638f1943cb30e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5cdc969e56ee6607dbbc33e04a459741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ec0c95dfa160dc66dfa60884e145c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8da8de172df233f5eaad15e6bcce47743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4a896460ad5dd6314315b1142a28c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86cd23ed6f507190d4b66c35d9ead6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdeb3e73edea501a4c6d8c1e08fda23746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bbf501bc81d4d99a8ead9b2bc9ab3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91013a23a6c702cd2d3d25b788ec7a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4e11e5d3e0a3153a463c35c464b2d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a820e456c461c8f5c82b57e7e41e68e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425be2cda2927cdb33967a4a0c8132ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170e0103db1e15f979ac989c37eeb76752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1ba71f70d0c5a016f1ebca8e14cd2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9f480a3a661355df764ddc85ac480754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e488789564c3172a071dab8e4aaa5bd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30cc9f2b66b9d3ad28a90d8c2c3bdb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800368fa7f269875f78f899939434f96757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3361276798e1ced09d28b95f667e30758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0e3028f38705c6ceacb701af83a79759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12539b4dc04f07d40a04d9d8153983760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf014fa5e3710d77cdd78ec60a03ed1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e451087013095480869378c37d17418762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1c66a511f2f49256dd544d44cb888763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58579a1e3929763ced1e92f141a8a8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fca5295b0d33b896fb18713001e51765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dcb5cf7680391f20482ee1a9994f6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da44c382f179bce0e3fdc8d577a50b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103408023fa30447449a077627644db3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa0a3f1e81b8e02214495918a69646769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19dfe2ead5baf047513dd43fcdd390770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff90405ce0add1d1a4cfbd281c52a6e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637effd164bced26d5685cfc5af36e2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc7c5683f9d629688aa29d9ee2ece8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49a26fa93360d01d5bf8829418435f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622e9202c0245d20716c2192a516bbf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa33f61b8f1b66684507162e5b8ff2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f254bb89c03a432e7978dce520267be777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd6ff3c717514b302f8e4fc7e804d3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e0efab940e2a12e2f7b6243903e00779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb6de357af013d32333a425f9f83ed780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d1a51e663d55f6fe767ca302abb18781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb082d98e2098a2a0e665784eb57fb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54107d90e81ac5a96839e8da56c5df783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e6379ca3a1d53deb0493f169c1578784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b93d17f0c3e63717aa18bdda2437d3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce920505bb430c4ec99273f717f6860a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bffd90205804ddc510561bf9571321787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48f62fc3bd98567f022eaf63c269db788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36f37a24c16a2eb01df84030172745789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46301d82448a11b2e05b6830169ca885790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4105f0c0c243ed8939a884a2ab5a7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e4c1b0af2a1c8e72a1f092508317f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a9aeac3685fefbda81769e41e25c6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21631094345fce649b4d71a8e065f4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef59a4634d9126c03f5f46bb3e10ed8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36cadbd48013aa0331cc064e19838f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bdfabcd7f1dc9175261c53bd12eda797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f493945de2934288d834b5ca332e3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150f16ea727c329d19b2bc6ed904dbf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19958a096f106552aa35e1005f62c897800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a30598928e64380454bc29d7ef8f3f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea183bf1894b0eed8aa4b52cd970a4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44d3af15fb3ee5e89a19faba671c71803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39a635b96de1ef6026c9af012d1704804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3feee5aeb3b84cbf5a8bdb2cc2f37d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dff31029fe4d189c3e97e5dc08c6a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a68351aa2144801b28d49f28b767e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed49623bc7b2dfee37a07522751626808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0a103668d51e386329dce0adff22b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844ac5f611f0696c034361cbf98ca91810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238450b84c91085e8eee4da9273ea7f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b54c06c9ef538f49de2931ba4c7db812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a063ad508047589b655e5f13bad7dd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe58b77f600c7d63288b358c9c7718814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb75272cbaa2892eab77f040702c02815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe73922619d21e5d346509ee4dda5f6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65babba0864a9414fc6798b2985e02a9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81881505485aedb96804467c02ec2c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825e9ee7ca091845e716acc7dde5a48819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de05a717f813c9c298340dad31cde0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b5e41f88020d2921ca33d12d4a688821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fad1a3ed29aca0874c76cd2bf1e2ea822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96b1a628e60d172be0ec975ec89e40823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe5a2c8330eef86960e19d15a2a1cc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17660b96867a15f53b524a673d2b32825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc1aa19cbc376399adae672b81adb2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751543ecc1047a378bf64a0ac787cd84827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c05087545cb9afb8f1ae5f17084b97828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c604e48cb78d11b3e160f096a7173829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368661057c5945fcb2db671d5de3730830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53556f7a10509cdaa97c556e335d8de831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f651f58f03e3dd9b059b8435d1757832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50c00744afec6f791993fe6cd9ad30833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70320079f34725e4980dc1dcd88a26834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaead5ef2f2fab1114153e725f2487835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf6aef1c7a875445315398377fa257836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf15a932021c01bd77cf64e4e38ad8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119be9c676d852c6d1b489fa54d4bd68838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28f40a58c8b9f7a3aedd2dd9cd62cb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af16ae6463f17743d38a01207a0a7e5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dd5b54233c99dbc44adf2bcc1e398841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f58452b5fc61f2521272d1a59d46a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cd3415c86e3a98b1df0abe2e7633a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74a90cbf0aff60267f02ad796948aa844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948ee5a568f756ed2fbe087a183f352845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f76d82ceb2cf40b128fa4fe63cfd37846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7fa0f0d3341589bca9720f31aea0a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7eae47251b690283b6de49acb7189848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754bceba910366cb394eef879f5a361849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f51bedab2ad325e41c8cbc0051213850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d3e5558f0b31708952b564028ab11851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c33811434834e79255e12e78aae751852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6c2a1f30323b395227e191d3046e4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa49c80ed8d6028afc0db306f37044b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4eae307a0df1bd17a063ab3ced3c5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa8170d35c0226d1f423303a3099cc856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92282fbc3172cd4a56271bb6fad2e4f7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a643d51f09d1f8dd835655e6ea062b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a493f0f13f1e52cd7c3240f1529b5f4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a90b03b44035d356c85f7875a2ca2c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb3a78d5355f25e865ce5d6c7751d1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652742363c34c49d8e627cede904584862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d539b60bb5570f43e8d7577f700f641863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0546267c17e549fdb87fd0d816ad8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a63f98a26bf48ec194c11200eedea865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df93943491481a8a4662277c9033bf5866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6226686426b08451b725721fd5ba5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82382038fb50670b14480ebf2e21eb0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2d0901618d71ba96177b27a0c4357869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bc11d656f6b772bb26c10ca1d7dc1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5556306e7bca99588710718a4dbc3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea80de7e751ad7690dae3f72928d403872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e013960cb34a3d0b9f4dbdd036b52873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd585bbd387718d2ebcf5b79546493b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461957fc5a0dd484af2e192e61150f8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfad0a893464039a71250c02c3b1fe876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e446c73d6290358ad7e06f452b16d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e52b9fbb2c99211cd2bc25f6e155e1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5299a69b8e92dfdbcf49a241eef8a3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529b9cd7337dcd84604707d8ea660ae880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f04c4232b66301bea62b5c524a298881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042edc2f74d0bbab5ebbd571eb48904a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62469c8d89d2b41b50788fceb925c17883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ab8e2ca71d48a5f4c8c178eab4617884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519c2c5685e31e71d5046f0aefd182b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d27e81b7695d566d704748885ecd4f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216355578052ccd75fabfd791979911887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787a04ddebbf1c9263f7b52de675beb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac420f107153e6e59d914de4b2ad60c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12170df5a0826ebe375c2d09cc0adb890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472cc34aacbb40be5aa9c96e7ab9125891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd8b54ed9af345d0d18f2215104231892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d15ac0ce8085ba1a6b272a8c7ee622893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8016cf173d013996a23804209bead9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745df46f0536a37b6e9c1c8cf8e06f5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b060fe543b405d79c9f15638e87ea20896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60df8705775c0e970fe61af827d8919897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c414e570ae9e0cd7fe28d4dbc57bca898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776cc3d9d2724df588e3b4692ae9611899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44767739a5e5206fa019d63cf868bfd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82628cb1f4eefb783ec95e670824bee901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f6433b9fefc3d2718250a53186f89902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77234dcc17ee65f8a4e5ee318a7fea18903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df28132be45b359ca20e2dc3491bf04904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a40f6bc8df24c7da45fbac5522718905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a961c73df0f9debf49ce56d3040a4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e03f8a6486deebc4b47877bafb7f61907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b377edab8d1a9b848bf9dc6ef9e54d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a18506b81a5b7338f1f55859a0f25909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc525bd01670608ef8f9d55d261fc7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51f2fe42a8ec9dfdb5ca95fa76e539911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffafaebd432a5ee95d7b2579f5c86f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217805676f1b6282ad50c809d4552344913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c2a6aa3c2dfce1cfa13ba74db87c5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33abe03efd7b3e9e4105b0076462ff915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22356d5d20de59f99bb7a1b1feb2c4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170ce64b91ea4dab4b9b106c2aea041917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306ff9dd300e00f82f7cd39e0996b85918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd170db884b0fa0496ce6b7da6e671b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380fefb566d44d68e1c97d7f6d2fcd6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459dcd2426f66113b1682616522a80c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaaffc4802770ffa3f8e9e9e6301f0a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99062e0b1ad2b56e62804aeaedb77c22923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f4ac7acd03ee0d1b3ef359a025728924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34633d126a0da50d0e8fcdda1ca64d59925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8fcf6bcdd58c5750ceb8a5a9fe696926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb9e60be3cf9c6fe88053e46ffe6ba927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408961ba7055444b43177ab19a808d4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23771ac1f09f49abfc255a2a3a1be475929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf0b48af4300e04aa25a45f28b9b58930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7308700c845c1b247aece6edb06caa931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98979fe57a6e4819eca8c705d2c0a077932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f89c37c5f44f942fc21778bd52da58933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71313099f3b8226c32ba7cde1606383934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54753364ddecd1f98ee4a6630f354a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee878e366b62c28aac3a0a776f8e121f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c82e9566404adaafb88aff32b1bbd937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddead20ecf743d3a841ad499739eea938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf45e3ed0192e714f28b03741130ab7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10048b4a3f6ef2815a997e487860c245940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3947c875d9f463fad3ea3104d8dfa5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f761f7a124cc66bc23a0ab05565c473942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f92004f9d9ba54e06e48dfcfe3642943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a779b9149194389f356e9db5448109944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148399d28d53ae1420335a4bffa5c5e2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db051b52d637aa066dcba494c964d9f1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529bae84ac8c524f55bccacdbd47f67947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f71384320f5e9dd59b24ec1b2473c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a227dcdba3ff0527c5d37ef4d85d7d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211aa94c55d0fe0973247a9068d48a18950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6312ba7c6d868d37ea03684f3fdc2d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8b769f658ae65fa644fb12e6ae249952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25158c3f34d04ffd8bd64d8fda0f20953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef73070ee286f520d5e1fc2562398b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67cd65dec4d38c369972afbe2b9b4c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeacbd4addfb8a09980b514d0aa0aaf956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36cd952555ac1cd428fa4bf99bc32f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda65bb6100a9f351ece0321babadf1d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27594648075fb72256c761e026a91eb6959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53931d28d4c93c0a3d02a1e257f1a0a2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1033cb6165b04026e722167edd1f1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68b4cca57fba978fad83aeea754832962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9324375a2877d3f532347d7871b83c2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d5470c54b21c0fb684dbeeaec2de8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752a1258816e499372112f21da93698965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff513971690d7619328b389efc3815966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5dda4f5e0712df88f0d0a429e12a5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2879ef5886dfe60c545a6b07686ee3c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8208fb3a51532404b9c3116fb880f5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4700b1133452f099a171cde625832970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26839602fc686ae890226bcb8cf65a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2254e74d06ca6997e93b30b41c498b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202abd661f8014174c575746194894c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86db6643a9069759e018606cf330cdd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3a5ff4646744506b1de2081b0b822975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>