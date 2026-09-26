--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578d29f53944c236dd85954294d4b921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b34a9268b04ad289a0fdb997a87c7d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83252b486ddb81b2f463389b6b74f5f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38e0b9c01fe38c373c9330140792dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9f9c6cd7388224e683063a1b57e475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff27529df130376524ebd9f46e7007e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efecad05d8c54ceb42383a4d8930cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb92a135480ca49129d1f290f7fd79e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1fd9e588c8395b6ed45a9b6ce4c789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530e22c138078e572c48407efd2f17c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35514acd5da16b1d1b1428e4a6dae2ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664780865e9533d6cdd1db5b11e1f43312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45fb2780531e4af74164237e8a757513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532d69ff36d00b56c1299e9a8da284814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc069ec910e94507b357217abd945e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984de89f92ae2035235c3310b7f68ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31d265dfdb7edeb51e867fd604612717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1cc4532a9b94ef13a33b0a3cc660918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae661f28d41b20c50bbad7eeee01329219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58831cf8dab578f58b801f63d2fe31c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d944020dd37fcf0b5a815470ea4e0bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c30ca2638dc8d1a8ca7cfcbf49e1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16adad09ef940bb5a4e198bb364d0423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a9cd936b3e89c6ae788f2e624b8db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cdb273251f9dd79cd3130692974de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe53bf997784771b2eab0c9ddf6afff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4eaa258c8e5ae7d4c365ef882d92327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69678891cd48169b26915b772617eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3be2de1e2e34e5a74b9dc01b5494f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a47d4cc1ee45bfcf328e7eb2b38e9e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809996a71a6cdedb089575259ec159831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33c22223a66675fe657041fc64b62e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bf5ff06dbe396caa747c90e61f72933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424854c8c22ef412f7e1df20b1e467434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914325dc3f515283a4b87f9c5490f31535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a660ebddb0a3915da9564c3fdf8ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572377af911f0dd2c4f3f203db215bcf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab6c2a0c5e4b18e0f409149f84a37c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f9aad0962d087779799575763ffd539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4d34f186994ab67ec990ab9d39dee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ae7a9bb9b34cbcd7030fad7fa202d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7eed1dbac8f728484b2859225876d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423f3eee71130114e98985bb09a08da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6201ae73c6fdfa4caf80d93f81d7644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faee6756d9ac742c7a7ee11083b9af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d52c1b626625c2873b733f79af35146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd107decc39cc77cf43a21c36967de0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b38590396c1d66bea8b505b659ac8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b480f9440953a930c0181973a1ce71149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8aebec0264d3f44ea907b4dba14b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd606e5198a71c92c66b8bfdffc40051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea0d64aecf5c0c34efb99706d8cadf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834fe664e7c257640973662d26d7b8753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce7738fc5088cb067e38777ebae32f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f693e8758feb89c6d470f6778ef0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c065942b3f551c04feccb012746aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11723c122db3c2d4f66c780aebade3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8f2b7e0e74ea6d948c7018476a8da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0322a20a50c9a0e5da7566a4cbbccf259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe546ea9cc3683fa605cd326f56fc6cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7aa056f145bbb426eba7c986d107a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584425714eb53a204173cf4900670e7d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359b4bd3f4d094fa0bf6f6fd277566f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87ace61b3dc38394fedb1844e185fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7afb3e50f8b7c3ba9e7c27fe9611865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9633059363e9dee13864ac777cca966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2173d86acc60e5d7cb0517b4ae52267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b76a90cb8bded8d7fef61eba3b69768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f78f6123f1e018731c09f03c33996c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d084c6fae94f5ef1a3beb4145ac89570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a988502dc2a671d10e110bef2306871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07670a54425c010194b505deb22ad8172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027892b6f155cc411e61fff7b64c72673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0721729a3e2e7ed01e3c3aba18adb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281db21500e7109358cd137cedd0540475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9302e9ba281d39c27dcbe79eb660c5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef01f76c91994c92d6b0e976ed526b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738e9b87ceba1df1cfa8fbade6e570478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae240d9c7780e385ce7594ad4a2514979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2bd0411c05abe41c0d87d6d02a28a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4226f108d80b37df198c2a0c5068c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ace582e7c5639e909cfb3b09af84982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092db4b18f74bbfaae0516cd485c211b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928ad86a7cdd0a4849836db1537d79584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ef054768e9c1ba9cb3e822efc309e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe4bd18a6127d1ad0bcc94075124d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e6988da70f0c805f91fbb45c950fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f810c8a2c8e96c356d15715d63c75588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d156a570ebbf55fbb95b1edccf1e87189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e33670d2383b2e47be85002c70caf890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc85837ac7ea7354777d7e31afa60391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e63110c144ddd9a8d3fb2c11fb7ac092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41bfab205afbc16763e7572266b64993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c7a92dabc273f6b4d8027d5f92a4694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e083b20ae4b3d187d035eb171bb8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09984d814522532bec29a142cee03f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61bce437e51e7d69386beb01f71f8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823bc3bc9f13b1a19b892c09d18448498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fab7da8d078fd1855bd35973dce75399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead5634fcbc8a22088429f0feb4dd0b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6de4972590a182959c618c1f101078101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754464ca87d2c44b12092006f339be23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0347c080c94cf33af3fc764e1a77537103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0dfb84e50261b73e5518ebedac9d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799af48baa715f43d7b5a4eea002fa8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797ef3eb41c6333295c5cb07e21e164106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2172968344dbea8dd3af597fc3771107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b568797698beba9ce08624e256bce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e49c648107458c2c1f5ad490ffd2e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681b19f0f46020395c9e116e5c94110110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b24d6a8d1ed4b90983546c751d2480111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0aaf438c0284f1929aa38fdcff98c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e369d2f1df4548e507d77a96dfa68f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6fc16af3a0fb29c408b16b6b3a9c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b899ab6d19564bb19922177ce9b2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571953454bc69ac793d1ce6f9f4f1dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106dec0f0443236de4a4963fe989482117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1119e623ee6224e61f8ca0c09112e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5787b89ce861662a1cf0bb05be6f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5094d9fe6e7b550e7cfdd56466eb71120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86316bec4a83491f8618d1a84959fad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9b2663e7bdeddec26c589914ece16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4719fae1858152d6e96bc3b2c6f7a10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24188b9386faf0f75ddd28ca35e1c286124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccb267d1cbcadb6844d8377804f88f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788246292c56b7f1249f8b5fca07bd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d376942f86caf4e0e3a794d01b9fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0e6956339a4f9f1b7d7ecb7983ad9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c47f5f54cfdc2612c04f2bc7596f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b072c188a0604f31b09f71d64840662130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ceef9083441864b8cdd1414320576c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ec8c5b7e9b232714dc29cf80abdd3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7e8d79f5b65b8fb4cc5442838b05e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc0bbf656fae60dab00a6bdeed2509134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255f45ec6795939ff204237c2555608135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7048e6ec99998407284c185edefc86136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366fc1b450a08cbfe9c556cc0ad3030137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a0d24a41af9fee6aa712fa77c2f21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d506c19d7a08f8f59197695b21f82c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27f2d9f28aa9053885889e70393b76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869abbf372f2fcff9fcbae715a79614141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122b09719fd888d93d86e0d73197be7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db3f13df62ffc13f7519c8463e6d27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dace9df7a34ed46f590caeb2b5ca9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfec8add702a8f7fb936cc9b2d26a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d378d764ad6af9fd3995b69874d5f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a23590aa3ad74a8e499038d1b9309147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff26036caa824a39207e1bef09f9be5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8659f474dae0725d2e51cbcd492ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1596eb9c33443aa01c1c75f83650a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2934c4b178bdd5831f5cdd1d828d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b2e1ae668024b719524086a39a74e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cf999ce0e6f7ad2c3b5d7721601a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae1f3af1fb050204ab62bf00d3d7c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b9261916082b7c82c5e4f49ede0d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e132e2817a3505e92ad8178e62f0b73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dc86a5e3c5f486147bb5e30a2ac4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44adae4d11ad3b7f5659099b02fc23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39110d081e6d24887ffe5d755ee87f25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863719548af042175c05702aaf9d7c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6492b5dffae3b2efbadcc5b4ff41f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ac013211fe205e5b0fb16f12f2291162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4932cf1ce9ef6923f9a888391c881f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a8ac6838a50ae625909b680c96634164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dd4a1a36b3140f8ce5746dadc752b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989b46c7714729b9d2af869f2975977166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d5d5f19e8343af09cb5650e3e4b45167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4484ec6c0815ed882483b5fb9e1a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1220360cd5fd28329a32f34110938169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ec9ead8068526b436d9e3f15d2c1d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f05198742cd91570fbdc78b0040cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf0b0c5c80e69836b43dc7001b6f1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dab44c658cfa0918c5366df96b4ea7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1724d9f24db209f2790e3470c9fd7dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a311eae1219ecc755b57383f52e29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c9f6f166e1dbd5ca3c37331b4e949176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a00347eceb7be9465a6d7f864df417177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23603e04dca96892bdcaed3cdf7144178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c9ccf0972190a8b5049bf8335c34e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d9308149fdd0aac0a90c9b5c443db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdafced3d9b8bd5ee4d0d6c99e7e1e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214217a17ab2435500a5c1578d89695182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054eef00c0cc5a911235a4c87da52ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410a83ec9fcca83036d2b751f4133b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa695fa29b34b2778e4149681613b14e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1e971bb6012f7373279e7098fd789186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68647000a67bc3d392f9470781b86d39187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3793f5a687c850fc7ce69246c490b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a897c75aeb7acfd8e4e407fba2fb6e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736234d98f2857e6243eca8fca539b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640d91f680b0491809a597243a67b11191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266660fda3bdaf750bf868be7eff21a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793684fdf9e26b1e25f08e80407ace8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30254d15ee73e98c0e2c1ea1e72db6f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20795f65c20779b1b609cd831209d045195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612278abe9affd7a19e47947d9c86b3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66eb41626f7a5bfd91b6424e6fad1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638f04d7c8cfcb56f4b00e3902d5600198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da4fa06d48ab2f24158b78108abbd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94f4705b1dd47619b51c7775239ed4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac84f9ebfe22df0ee80e79800afffc5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878b2f28e4e05649774d28755a8f938202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f5e010fdf8cdf39c74441f2bf5679203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e133d56b1cce826927ca4b0f79b2624204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead5899a6f49c12db429419a9ff95ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fa15e4530399136b1e22d96b77aca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33984c08884c87d8892e71e3646fa124207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e7236353eba62023cb3a9ecbee2a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f64a084b0465d393cc6e7f4871b36209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5352f30d15ee6b82b21485eba38d816210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49909ee7f2872617e35fa409fad76b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6172a90e4864a6b994f20a57658ad13212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06395083405f3d70be16143c2087bbf9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23a3ef004b227bdd7a220eb063caa5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9a682c241e693e484b53e8769529e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bc02b8b2183af0989109aa3122063216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b59d7a7ac4ecb82718f4f4d73e2fd3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc61db137946a7cf511d65d7e69ea4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2c05db121cc8106e79bd06870b35b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f3c4545c11c4a71fab389ecfa7cd6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6bd4e34197a018450212b24335245221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b841498517c15e1358ff0b3925ec1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d287ebddcb8288e97a1fb346da1cbde223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed68429d3138593ae818ef7ae9dbbb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e440f65a0f4b5c068e6e48ad8222d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2aa07758af6a8b90cd5e176b5a6ba5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec899e050ec9f722b833bc4476768a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87451b4108f92121d1c891d80c75d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa30d5784aef7b994058fe15272db33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190034c6c307a07db52800e2d71f74f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d67f025369124ffa4d61140e2571b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89efdd28def0856c4da55a700f49926232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837fad77240fd21dd8b01b16070c67f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bdd9d1c2976577c999036810e0196234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3e4ceb0127ea7617211f8aa8a9cc6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648a749f18a6a904fdaddc73938bb8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257df9fad216fbdfae8d70b4c6d89926237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a120a4dc3ca4b6bb5cf9807826ba22a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffe5206875c3bf9acfa6c66bf48dd4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a41393da0cf4dd9924c68a833698e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fdf3e124a3bbaf6d750357f3e5b58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e16ee939fc511c502c1a4902878f4c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460b4a0820e84c039f9bb92799a6746243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426e74d3d63d561e0f86027b335ede0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadd2dd5f4d56ebeddf20bdcf135f5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5d8647ccc68f6a5092716887ccc80246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07182f0500186314ff2b3fb30aa64f17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475d737c919180ae462ca3e3b8cc6e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2d9e1c1d0f82ad9bb0fa89b83407b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38291fcf4074806ce1bf55e3b67b5a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3e4c85183458ffab8325086252bac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c21d3ea278c0cc0d4caf6558dcc26a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67731687a282ce0c8a9e56777d683531253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ea0c0fe97eb6f6181792418712618254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47e3ba4b4596aaa7501c53ed35b0a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c9e34f2c08c3926b1ed585d804816256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b93694cf9cdd1dafc2cbdee103cfa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700eb5e9fcd237c3b2b8abc90821d80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8b33f8dc6109c59b5301537b2108f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574bad702bcef410d95812349f1aa70260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff20f742d716ffe1ff14f693e75fc2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e037cb43a77e7d94b83804b607cafa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f57edee8ff33d863899fe69eee6c42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197136f16aad46f49eea3cf158059883264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7dd4e065c0ae8e464c5ba8701ac24e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d20b29a1fac767bead7b8b34700b54266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085566335588a05eb0bce989877769d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecfef60214a77702eb29840c8d9710268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f5cb57760378f4dbe926c2a6c4a20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4788ac3f3d3176eb4064e964b5e07270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4da9e7e9e43e5d5044641c0068d71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a10b6dee872f3f6b11f218d88b265272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c17b3300be00e52ee8624fd13e4e13273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f8f87aa97b6795b0635919d98bfdc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b243e4149f9bcec8d969f83cc6b77275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129fb7a989f4ad393f819e98ba9d27b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107095d20000957b51defa833a4faf4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e14b994768a0f42f22270de70deae6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9724840e43680fd0c2f405165b68e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaec6a696b6c68ed9b31a4716556696280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9c35a55347504f2825b2017e6d3e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce615f135c25ce849a205158706bb61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ce017b263b8053d43d3d263725f6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6991c533eb7c5003e7a3139c2de9d34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc193790f46ef9e70673c70f1aba5323285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e694382ecf027f394e7d0470402cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3aabfbf13c6ea31bc1a07feeffa31287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acce68c35470a70850b23792ebdec4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede636ee75f78790630d682a87c737f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b22dcbc5d586f49e900c9e258f7a77290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9468b9fd2a76a4a3a4a173a44b5e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdcdb4c48166902d7b104ae19b0225292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2400279c6c8582754c6624b7bae4b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f43d80ff0ac19384344affe4fb6ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30372004ebf7a8fbd930224e590e091d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45410d5c0b8f4d25440261cf1c3ef895296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604898baa6aee17a5e5b62b38dde13c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77395c625a033030386261392c0012c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa06936a329808292782188caaf8d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3577827b87faa0277792d0c7a85fb3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc26a49a58e30c1013394b3d213bc54301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14a48e7365302dff7b93725c325377302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cc7c788ab362d15acbe0acadb5044303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2023b1089295d44c5e7e52946fc3b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb504c1d3c02e533697e421e1a2cc94305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbc28cd8cbcc71184271efadcf3e9e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3a2a18a9bbcb3d0420e166962e682307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4583f8247ba19827746896741d1a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747c47984e07d578bf7ae3fc5281ef1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a58a66a9cec5342c8b9cc89974c4df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424d6c5473f20434db1b4912b00b6dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ee9df03edaeac3f4bd97a0388479a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a444b28506df3ef1d90b22b7a9145313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96623a56aba28aa3b9cf397d31f757c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deffc4b388c84b92645f1283e0b7ec9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a779afdb4ecdc023cb823ea78a7a8a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6aad5f9d27c40de8e279cdfd487f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cc5f67b967d16263e41f0004c2603318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415a90c03b22cede01da8741bbe5cba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444e22e1fb9197a61c4f7b2594f22ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020ce2526af5043d78100e13a3fb951321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44581d36c4bd2cad28a5112d28cfc298322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef114f52a0cdac416ea9f8d0ee750054323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b85e3e46057fbdfcbd0c91c87e800324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342bce5de6014cd5767c01808826168325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee0b597d879e8c170b7233469bbe25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c693b5d8aca166514b4efbd2174f21b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb06641042209c5a1973d29b9b92751328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d745cb7fd608528c2f130350b831f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154fa622b987f23993f8c04f49d53a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b47c9f4dc44274177dcaf8657d8e0b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46b3db369ee1fd96aef0798d57ffcb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caac4bcec46d7407854e50666ba0cf3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08978ec0ccd30f50dfa06b449ab190334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e1d9417e3ade6d6f2b10f35552c90335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324a08949c0912f2b204fca65d881ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19838bd09076894afaadd6d9d94300c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc396dad67d036f4877b824eb4916602338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bc837b4e6a2c743c0853f9bae3df9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5f9a8ee6b84c2bd6cfd54ee2de415340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19dc6b4489e47767f9cfefc2cbf17f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931a379d88cf2e9b80f171aad736407342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72a9ce5cb27f364479b7e4221a9693343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae23ff5cbfedb53a5f30e7270aa2a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749d5e8539e5eba01891a1415d8082f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df136936166c622efd5f803882ee87f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233b5b7ebc85970bd1af0718d0a095e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236be1d74e583c0c57d1baf3d839a6d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb970bf1cfbfd100c539d0b5af99db52349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbf92f61180ab6b66cff538e69edf2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca561d4e2a1c5021afd5bc7436bbe40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75313e8f75d5d29cd4f79393db04e25352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c17ef35e70da2d9b2ecfebd7ff6cc4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf8a680d1b88cbac87f564e11ece6a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fab848c4e177a136cd402d9e7159c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79293baef8c6074ddb7b2194edfbc66b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f10fb828a6751fda15cb31148a09c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e3d24f05c76cb96bccbddf59c543f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beb72a275853e41dc02bd9d817508b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b6d27c11dff0d3114029c6bcd39a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d9c0f3bb01a7ea7205cc9ab6cd97f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a589392f5c5fdf4152c0e2d88805664362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f320f73895052bb9b127ad067884a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993f29ab57aa35cd010af4d8eead841364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7a5979174ee9d31ea391452a72f10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c5e1e7cace19e31ce426b906e2209366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7712a14c17d101850a510b4a6bfee82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a46ff46506cbc086822cd1bf0b2dde368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b9cfdd4a522a2324d3901e51f25e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc64946bd01b6a935b6b638ade8133370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7d9293214b5b4bf4ed0f941d136dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d4bfe2efc83e0b0639f8f5c42383a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4602b0ca5804d677d902ea34c30d029373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fc0cabb1ca11b14bb41e293154b6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572495d7ca78e1fb8d27db8821a9ecf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e8446cb50025a17b0406623502454376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf080639116d3536297b4faf1a90ec9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b15f9e22a0dc959a79ccf012afe0b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edea5ef0b17b17820f49aadcddcb2aa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2008cfc8b776d5028756ad42706c24e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264938e7f452c93def0b3876622b1330381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcf7781223b417c81f8ccda27497da382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839b96fda3f5238aad0f846a988032a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05ce752501eb68014c33294bcf8ed4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6cd385246f58e140bb7d7d64599b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac70321b5299bbde598544ece7df70386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd338845487df6c9fa158827f78915387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf46561b16721c8d933e9c70d37d47388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fcbbbfe6b5a13cb79c73078ccb56b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407521e91d555b0a3ac9c2f166cc6bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4a2e81e771bb8a2425a495731da7e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6791829518deb4202059bb564b43e3e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38d11ae68b1121e609c70f95edb7a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3e8de2c971c28097194ef24ef1ca6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d211bd6d29332c9136682821356dcb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b8f9ac88f037b0bcdb2af186394ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fbcb1829527a8c96b82d63e61f87f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4341cf325af29136db1eab20c2303398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7137697960441838ee4bf6541e24683399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309687890aa84fd90fe75cf69bf850c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de768ea19739c1dcf04c926af95b641401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4ee2fa9ed68d0daa69e1429caf953402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3090ff8d6b69397d24c6c6afc3571403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275042a0ab0096124a423dcf6c1f9f79404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ff3c5299d2c010b5bdadbfc62b518405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4d8f75cc1a2875c0dcefc99da8ceb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78baf43221af019198235144e13c370407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fd73048cd818f94961fcfe8442a05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79d767e579e69c699f38cb4d274482409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42038050fa3ffd242eda810e877bb98b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b1255c0b780f21ce3a162c9f299fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e991e55e1161860534d4bcddd04562e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c39f7d91581d0dd6e5122f968495e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692d6beaf76d86c29b535ad409a2d2d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52918d187a433a251d009506fa8119f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751c26d5b956a34c9cc0a88211dceec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f2e7133104f1e43941a33b0a42d4d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49f1d80ede19a6bb04fbd1f325fe57418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59d471b34e568243d266ddaba8b1e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898a09db0e8af0391fe52ef7beced9a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603fd911ac8bbe59e570efef6a6b409421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48e15fb82f034bfeede4e0afaec35b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c18190e09015cc6841d5ec3add5a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14676fe1c99da666c46d6662ced971c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a174773eb9004be33874d46caf25816425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4364f2982e1208a33cd4b6e586a73426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478565c3a0041f692d677c34d0dab50f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfbbde0a7e0d662dcf563011bf02ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56a3052e7c76f50b0dfa9c271e8907429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730bd97e985ef669c258a4228598404430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9adc6aada645d682530234c13d3ab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1c3dbc9f1180b9e837fe16834124a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bd45a6befa6d207a0e67f2264cf3e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285345a1933ab2dfffd78498ec71ea1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d2523c6dfa4ef8ae8e6dd2b84105a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4d7ed1e0ecd48f79f49512f4cacf6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78df3bc21df94fa4d6ac9b0cc83092a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4273c8a437918bfd31fb642a38c4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a434bf54335f90569a0473763a19b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3a3c8dead621a11fcd980832ab62c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698b7aaa0885cc2f8c146f85b996502441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be836dc40f6d5e134c53f72a4dd2f8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73498772c9cb1319b3f4debeda4f3d49443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafeb0f92f66ff15f5bf394b53730d04444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddc55825e17186d9ae308d2cd236b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd5930498712633b0c2a1ca48761bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca861a9290083d53023e85d7e592840447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a498ebdb2e12687d374a7505216ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf73fce168d8b8db691bdbe9fa20b44449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce48dffc8288ab1fab9934855185b90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843458f988c005c12db4582e9d45499d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbb9a94cf3f4368c29f376a68ee624452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9ff829f3a26c1d6c3c41f3c41b140453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55df59a22044a354f97c91ff41b80f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756b534b3f6c68197d344d9a3a64d76455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadc212c19f980d28be5a1903c3d4e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098edfefda4af50f5059fcf426d8876c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6be2c47fffa344d73cf0af5b81986458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd9015407d7d56b6da3440f59ea2bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca2a5487d76ba0bed11003c13e0f3a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07108fe27e101f37234d9313daa7adc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdf5e932f6ffa411e9f762d6e19017462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543cdd53c4d62c2450da70d067e00a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240edcec941b194e63201f705488040464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55534dead263ca7e7d36b7397b8bea2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dd8c2cd27c859db3a2d3382f55c38466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5280697ef20bff0b0f47f792fcbc864467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685f7740512e51460623134e97828e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c588aa6fd04248a6fdb24734d5711a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cd64baf299c33640efc9b14f0c992470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc2f0dfb9a6936cd6e2913cf955012471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42e8b8cc103d3c42020f63eb4c3e53472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8fadf9ea1a5710e1ed6b57612d9f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2885a888154e56f2a21a21f15ca51b2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf61691c8bfe735174695706172022475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f3210527578807ac53c96b6d5796b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85c5067e8a6bd6383c98462df75ee4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5c397a3b84b5d528812f5d45e9da3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5eab5b31f60d54954586544d0e74fe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bab5d35dbffda1e7b7023b5577ce88480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ae54c523508f84ed21b31fe74d8cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44150dc9d85b45fe711dcd865a5f56ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e61814042ef963770e3d827e54fe9d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a7dd8098df93fff979f51a2e788e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab99c743395e902d37d22799dbc58da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e9ce552c11b64faa2cb61ccdd23f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24393c5be91ccebbf13ad21e40512e99487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5b67c1be9a9b40f53afd761b2c142488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176c4fbfe92407d3837e9b53c9fb3cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e70993ddabc7ed6c928e3de587057490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf76a82ee34eff0fdc93d9096fc4246491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bac9a81923ac14452fbecfb7cc48db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594d127b7bb240a9f0a72c1c6836ed6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f551e6e3422064d5edf8cb538cc43494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868f1acb0e25932ee96d69510a461b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70055e17b96c133d94c8c841772917496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf664a5495f41d8f2bb6b170cd2778c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf338d029dfbb3ee72a621b19f203d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27190d0c79ce84b2f1a54c8a76203a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e4fbb63606ae137e1b5d161078d3f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f379b40aaf1d53128d0fbe715b8a8b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89213d47719dad6000e70702d62f506b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79630a12f15f9ca55d827a834d879f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9249bb38111580e53a71c545cb3bd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07d9fe9983611228e1999512d212c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d1d32904b1d63973e03625f8e7544506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0492065af7f179b59a8b3d7254de06b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ff893ab67e120e1aa6688ff739359508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438ddc6810b29afee82c3d0a230258c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971bc07588c4a5036cc3db5be637679510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefb1ed901f57a0742fbddcbc648361511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4298740e4eca83490324f0a378245ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aafede0be2f902a4759c78014a66cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf7f5484d56eee2bb8a767ce59f06a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57748258c6bdeceda7cdc80f6c6f935e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59d300afa8d386ee24d2ef1686a919516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e64fa8a434a968d45f24edbce477f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdd1f4bb8972a21dabdfd04e90a474518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779820c28c25c043857e9fef6bd0504519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cfbe18929392d42c99190127621bf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fb65dbe5377bc35f0b86953610486521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778c028e704aa49619821342e86b2da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe7c3f4d437c9a3a43b5d3a18de7dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72beca33f04e7db5e5d380eae4628475524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb67d2522a49462af2ca4823fc35bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb614828f3d4804c29a6849988cd07a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4f94474f47572dc4fdc0ebbe4b050527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bd3fc52fecf56bd453bb4f4612aa2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6af3a8adcaaad2d8be6e7bde47897529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3789fe1412b810518e8ab10c66f9d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50418a86cfeb805b5c6c09edd49053e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6bc9f0250794d77f33abebeb7420b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda871bf759095fcc3a9450417d7a991533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9ab83e2ee972e619da8999b44f2b9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814451077af682ab5db1d3bd245288b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de06470e2f1fea722a7c4dd5d8dc70536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b3865d8e34448c537d2b7e33b02aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a525eb574c189afa4fb061d2ef198f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fc3bfb983a0c87a0f38008055c540539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a35d0dd66a8f44af16a3f3f5c4daf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da96da5d2d09037b173d42c04f578c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f77375da8cdb80b2abba8519eb1835542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9814e88b93f240664b729d1011802a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccbc212cc966a8a4a7eb2f3fb91ba0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4ef6bf170db9a4f397787bedd1a75545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9f03f51c38267bef5d1232805d648546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160439d6312ecc4d2a89f7eb831466f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7d73f9d9c37a4578719b421f78f32548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e199d3728d47f8d20069fcc23d41e79549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67639e5724732a3df8a044970eac8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa3435c36ab7e232e090fe9d738731551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2956810116643e8bd61a0b18fa5438e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d19ef748df48dee733d06bd5417ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce2a338573ccc24c9eff5b2d2c42db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063baa51a0d9c43021d9fa9fdf715b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4b5b8b56f22151b1764166feeaede556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa032f8bb919f95c328063fe0baa1ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6337e206d0a722feacf2ee693fa5b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bac91ebde1d6a3226b0fd36376abfe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034aa0c86386a182aae8e73d27eb5f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532f826a4f8997503bc57ff96e432df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870976ee296c9d6ab86552c7359f4b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfa05c67e85477558056e600d34e31563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3b6270bdb2292ba0bb51fa04359c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b64d20d30d36f1471b4af81a6abd4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41a130de11b243d95b4ffe47135675566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b238c4a7619d38df4380f962b5b5179567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680112c882f3120fdfafd6614864d13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54235fe4e079357674d5db163f3b3769569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cd02774f879cfeea9a6bc5f371d41570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c49e3ee2f968de436d4cb5cf306d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652c15db10998c4a5ef57abb2fdb5b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce9fd28188e2207c0aec1f2d4aae8e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f4224ed28fa905fbc2db63dc834b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f6ccdd228f76ea9df211e2b79beb2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516de71efc338709833ba185934e883576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294201c8521ead9cb494449522b7790a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57744366a326f3416f86e230d529c32c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd203df0cfcf41ac8d138f1c8d30d81579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbe238e0dd75a8cb13c02aac9e2a38580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec70d047eadf2f96b49b180a80087fc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32bad50ec4622969f2562409ff7e20582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e9cfae2c604bfdfb23556edef149c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b383251900f76bf26b5098eb10a37f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3252fcf605d2ca09ca01e709ffedb2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155127efb51f1fb68a6cedcda490a000586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f213eac1cc1425f13bff8ed3b69b7e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd0ba136c024e8c3e8b3431c2d757c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620768fc515176b9b0129bbcd889ff9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b446c450856c779e05261e10400a475590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f37ad2ab4c48c62828a0d884ea1f3a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b969dceb5f5cfa5b63c7270a32c71f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdb9d5937fc56c8d0d1c9dd3a3166b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffa3dcd24779bc5c070ce5e137c6f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56e4f00100b5135dd5dac6727bb626595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871133d424fafbc8c9b0807f5c767b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff4489d3d1f162d3573a177ed753bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4bd461e820bb2e94cd0ec4f1a9ec0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eafc47bb81c885ea3b39e47c9029e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318146645c0ce380812062b3e8042d53600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba7fe3dcaa63a697ee270a34758046601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb1372d983d014f0530ca6ec8b6fe4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852995eabafb0b32ba17ecc895a83d85603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120adefa416b494cf8f92692ee20e2e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97992183310004615c4c9b5fc64dc7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35a51165b9e8e4b411af67596dc704606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393b4804491a139169f533158fbb1a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8f952be9866d3695414eb6e6cbe82608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70588def6eff563919bc887d97e79617609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1cc8f7abbed23c4d50e4172360805610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea666e7d1af55dc5919a503391d4d93611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e57c345a09e4f9d1ea953e1e23d6db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790a87021ad89c79a77717114c77ab2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4bc7936431378dde886d041e467de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b9adc1177c96bd69d35a68482f332615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b982c98f022f13f4bd36d3674ef53616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f9613dfa37033497ebf82f0ad64b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e6eec31503eb9eb42474dd18ae844618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639b0d975e9ccdedbdc50b5e926416c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3119579423079f6519d79881e80590620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050a804da15cd3ec224f81377ba2e3f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d8d076661dafee05073b9357bba5b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acae177e0befa85f4da8f4e71e5f97b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf445de4d19cd45896ba05fcd498814624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209884555f301aeb053e0f8dd068d091625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13305dcc743d70e49f9cfdb3d01889a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c77ba8e538a23d31d5da01583c03c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054157e47924e4b28864ee8009fe655628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaff1df17c29415d44917660b6122e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdbf808ec48a98971a8a0f90448a35630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a7457e6412cdb1b6df5ec317c1f18631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b0ec943ad400fa470094a4acfdd1e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20e4cb5b7bbf1fa25f10fea120726f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa4bb3ed3a77c5a5ed0c3736ec53cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931470214c3ef76cc3d989d6d59e7e2b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d2ae9c9cbc7903eccaad08663f027636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed044a32459ea5c428b835886d89e99637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71192fab3b12040a80460067e9ca545c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca2cd8a544d7c5f0c4a1cb12f557ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437fe6932c29dde144915004eee0ea8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d6b62fbc9def58e384787469daaf5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da044572c79f783b060887104a0df2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14420e1a2f8d6d0b7930ae6605878d54643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53826243bfa2a24fedca2c6df55dbcbe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c0a4377397abf9e735b628588f618645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d940a02e217711e51052fd52dc0ad1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a802f7aeedacc4da89b17cc79552cfc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676addfc010210858cbdc07c987164ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d0fb8a4969ab0171d0079ec09d799649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f38af18d6a7b575a338cf19dea998e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04078a13b355092ed0da1afb8a8a8d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2c5f80ee68ff00d470bfadc72f4f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d76a94fb38fd6649352a6d6bdb0cd5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f37d70b4cebf7813add2e4b4c37f8f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47463464b88b200e6f01fc603688a943655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706199c5b31a1143dac1b7f881ad27ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43266264e4fbedfb2de5264115af68b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab31a80020c9cebfc9f184ae7c7dac9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cb02e6087c437d1605c33ac6c05b8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82a6ae7b23e3cd9480f62934fce9ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40277c039708d1f251d7ca5ae5f68885661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75430befaa45c23876124bb712fd2e09662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434d573fad182da8fe9dee0b3b4ee64663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d0b321e0f3f0dedb1aede3b9260ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765eca439187d6797a07c717a6fadc99665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4518bfdc3cc39c35c78a081296155da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba98f9de9530654dd1c53d0a988cba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c070220afd21b0bf8544ae70d3760668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c932bd02785e21106dbc15bc73ba06669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924265fd7eee4fb1ced6a5f76d90f50670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525c420d953f576690916d040dfbe75671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd98039bd172224f0f86f4f407d8ce5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db898793e27cee47282608ca7ce030d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319a3b9da8a64172941e25a3a55f5c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351388960bd6b1e4d71b89303dbdfa7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d8d3fb9b912195afa0b125783294b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7d86467d70393a129531a869926c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c619777c4b96a3181da9d3ba2b411a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df16b491ba4591030bf4791c62eaae2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbf6d59870723ad1a9eea737560999680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016856034f307145f1961eba93b43ed5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cda66a188fc78c85d319ef7083af8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3210cf9b9a004072ec618287e170b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997d83324d0aa29f92a757adca56fcf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee68699af53697209651d9d4e3c72e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a815b02fe573bbf4cddf4959dfee0f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0203fa3576ef4e93f8750587528016687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fec7d0df5c1a4c5eedf7ba20e2a6f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ac740176b1f1ef2869f0fca8c7f59689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534a8acadac48da97fd858bf30082f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d220f975ee0904e57e5a0f1f1dcf21691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9853d2da0d540de4f98e726e700d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18346954b1446a93bad659969cdeae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21a54196cd831e92ad18720cd5c65f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930743cd5bfd1c2e369d37a21dc5fec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e7c6a0cb08447d827783de6f4a278696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7360f792fc4a61f5154216f41179e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98b10636d4cdff92817609f31efd60698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d0bf4ef812eeb09f5ed5d0ef93510699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a57330ea9f753551f5c40689b3310700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339013d1220adde3322f64d062a73e42701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2bd37aac88c955a6ddb9b495bb6bd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024086a016d6039e009c3c5454362c55703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6bdabc428ebf79d6178fbb443d0e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228a98c6eeb0c29dbc549fa967f865f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1901cc7796fb4cb75d668113cac1d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82aea096457b244bc4875259b150531707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42a203ed600057dc2dd8e2df65b9bc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e49759e7e516a1c53b81861ab26653709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cb8e1364f652474fad9b011188303710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff51df3203114b40f6419b9a99c7a84711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00bbf63b91e5ff0d20eedc0968777e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa39bde65ede0f3e53bd3112427c08c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408d6f8da1c131d41cdf3cac35fdcf6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e446aaadf16d726826fca9af0f17c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90855cc135b9ac912654a6393a2eb0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3c6f03ffe31ba2e0553f5ac05d9ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a212f2b35b0774da9ff3fe121300b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930472491b2fa4d413b06707bd4cf33719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3412c7b3dee93856a6312748ae9e96720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88789010f8651f47b12d3623b8f4e2bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad00081b9b0ba5bcb8266faf26ba74722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672e192ebe7ef03ae522d03bd27133a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3702c8d98b2feba43fea0e367e3d2cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49734ba87a0ca133c337c2b0225179725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103348c216ec6cc351e9fb294dfdfde726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592533e7d4efa3f74942f5208245a1b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bbdeb6553535ffea0096436542178728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f87cb255357794b2587ab99cd2676729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27714cafc399b8b4f8397e29c95c1d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c430d4a764e4b998666c02436d42df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf565e80145e40540187224d463d4554732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13573831283557483953fd5d311b6f39733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc7da151374b99ad01447db23b7f1b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42af363937a57a8d92bc471378ac680735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137aefe4f7b60e794a217b78b392179736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2445f9307eebf34fff7500b804b17737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2018af64c0b9fc175b089bb3eee8e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43e3d957963e50e015e1c8a800c19f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fadbcd4b14424f33cb9b2732a2411740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb86b5d2b93caf383768ffe9caaa1f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c429e3f69af0b8f84ead78a368b4ca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f408ae7c6dffbfc6938680a72f528a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942d8c0f3755c7fa50d3fe6728b1dc7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9e418fd93bb5ec4aaafae1cb0ff91745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8263754737e12564ec4282690ca0fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59767ed2bc4a1a14c525040f2f89cb0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f0222114698cb6ccc5980a7d4161f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a1d10b81867d395b1c84a7151e2ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042551e2a5b038870e0fdd2745690d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306d090c8519c9ac96882bf32805b1f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310af88c838855952bdfe9361a4eca0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519d43b7e14e64e234e513443b59705753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837eaf3d3bd85adf78f2b61eeb0839b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cbdd7f21e877861f65b576676dc06755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f744b35e7c510904453ab37f21f42756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23816fa2b4c6cea76aa60cf1f03842f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555c743b062dc94b309f51e709a739d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bda89e85cae910380db8e5830b445c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0658911ae293c119e01df3a31a1f67760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f811ff578c522b631b28cfe4b48a6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a57af0987d2ec5eb89824886aef9e1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971f2943fedf719dd1ce8b71f9b5b25763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecedf1a2a0e49f98111e7e68d09090e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141069dfefaac7a5b16264924d8e5bdf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac476b69968a018afed16d0fad8a293766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197936dd86ee5a93fdde57d71af9fe90767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08abaf104139501e9e9c241bedd274768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926434eba88e7c38c21a7a81e7a652c5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cc23d6905ff3016233166fc7b1477770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463112f82f1027c69beb24cedc1d8fdc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9452567b0ad7f6295f0d2d6c4049b2f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4a0533d2a9fc0b78aa42458991faa773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c428d19a0e858a975b7dc8acf77b6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76ce0119b64684e3b3e89586cb6f09775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063ad8a7f4014a611d9a07cf4fea564776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a3579db237694107256b0c114666e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf6d4be37653eca53c309c83f01901778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb46b1796d1be2f392b6e1cf55ab729779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7104264478b7af18b6ca50346740d8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a527599682af536f64ee1486ad0f1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf85f645a9a4219aab5f2d24d4efc6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b14e4c868cede5b6b447d91bc2047783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fca38dac3205ce53a15820241479b5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9b8eb5a7159e00cebf4ad2ae251cf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa79aa51ef66c740136915ef7fdfcc7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3319ea5eb541b6186f7b4daaa9099df787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fe4b14bf50c1b61683cc9b16661ef788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88aacf879071d076f4e0de27714de9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14196a5bfa07cfffcb15148d230e55790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24180dfa70908ee14d8055b7b7a90db1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c019acd602024f57e933f421f054f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb45624a123eaf70839026855b9bef793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aededaf087268d95d0dada80b675c5f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5859e88ef12cdef6b8eed9b569f75a6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740156a3c33f3e001adeafb9499f8dd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132fc972908a514771b3ef080e38388797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6f7eb948f57e30328cabccfbb099c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920db9441b932e517b339d6a916b6a8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cff4518dfe0507f60f2d4db57d8169800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebaca5dc3a82d0f4ff21d81e538e9a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32d11cc52c4b675ad6fd6ddcba278f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cf70530c99dddfcaa9a34ffb3a7b2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87af9c18e7e01577d2bd3a1ea6ff54804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64475f009e620ab8fceeb9496eb6955805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5444fa58398d752ece2834c57b670b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6505cfa4b104efec8ed0dd968e71565807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a89b9588e76c07601e6601ac435a5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39933e33ee755a915f9667aa070fca4d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49edbbf724a218b1c36a5eca3207355810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76620e20b20a1298eb6b3dd5ba61b582811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb455720d2b8cd69b61eea8e6cdce16812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005941075f3ebffab7daa00f62a7a600813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15df7a4ebe1cfa96915952e839dfdcc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ac87de71f0fab6c7e3b6619f9b464815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354560930a9c9346791a591d364f8ec1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2d793bf777c9af1ee3fe69f4deb0d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1818d10cc0d957f91bf1d0e9e99c3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c60db513a3506eb12842fef5ddedaf819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d80d2b6c2be6ba8b5863414b9a806b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27497853b307ce07a7175baabf2c5f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebffb36dc1f344e77db9ae6d548868822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1d95406c8a2c71980e462b44a949b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095258f4d1ac61ef8d168ddd2c49e45824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c9acf43adc0d4de80cfb1d9b555a7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32046654546df665eda73573349cd051826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f043aea93338c1842adb5bb03d35e8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bf5d1e3b99184c1867bf9588d1194828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecb982196d2b3105a9de21e393e723829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43300f9793c290b3f04f653f8cf561bc830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de1f9a1c52449504d947b947dd95c5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc9a504fa8931283101020f2b53f84832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c18d83a248b3a9d5977ab5a2b1df1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5caa2ffafeef604509497b6f68cab834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a046ad0ce602fb86c162a9549f1f31f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1e6f8afa8b04331534dbdb7b6afb5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663262b692d80def5e5001dfbc23ba1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531e03becbc98d53b44d8a42d775cf6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23e31729bc13c5d832771b828d90c0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ec124a8032f4d24b171e6f066c578840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58def1508513cfa25aa05659e9da712841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696d023d45fc4c69f87de8753231590842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762245c02f8a38ea8ad03ecbde7dbfbc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f86f6df3823eaa626248e969f88659844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42768f1b5b15c2ff801fd4480cde3e5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde5f53b8e4d1b01a07d21ee232c41f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f012c51f86472dacee5dc34ee58b134847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628b27ee113be383fbb4d4d42c3643d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7881e06d78b454e94b8a382b08c6e84849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192dfb7d4f6437b5e72a5b7de63e0c8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53caea1aa7442cc8d1aec7c128e7df851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7561f75a58c8c5ee23d3f54a359a1a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae5b8a7f7b7aafd0c310eec74a2b9c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19221faf2117bbf3ecc77cbccaf8ddd854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e842c2c7c463ae1d70aa065d0f2c96e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9fe84b55bda5d308a1ec4fbef165a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8eb42ca418800edf46ea96d578eed857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b53276eadab3d4763941684546e8b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38d01721cdb00db259e330eb52b9b3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8915acf3647ce4526a3237537d4141860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22eb7b13ef6600e721879b3bbfa60ab861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6097c17c9bc8136837dec89c08a762862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d01110b84f747c1aa3d7c317bc371863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74d6699e9108f3d4925618aa90843f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c01778f798654fee8c6100034b8cc7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdb4975a05732d45baa12d58f1ea02866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dd1d74d35f68d26768b523c69caec867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cb089b86184f8d08955c5c3538263868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae37b9d869304b13afa99ca9f66a3d7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9226e4f278c92c36ee5153b07a818e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b7294cca2a8fd34e576ea948800eb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c984e78020654c9a9573b4acfb17e4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d3c3b74ec389f994cfbbfff241755873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc650ad6c1fe23ac1dd07736dbcbdd3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16455d9052dc08ec60d6e627f6a9a9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b0628229a31ce7733b0060be0b5f5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0d584c1fd22985ca94fe489dd0333877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06627e1c8b35e89dc3c9a9dbb250e1e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b651010f4b79b5b45408cd9fdd8a9f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc54156b62156bd8bcbb5cc8a26e43880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a36dbfd321814d4b7b9fd32681cd3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88919f142c06cd50501e276cc55f0d7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dd46c24f4470f979df4532aa0b52d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bbea823814857b6d08c2ca584bf03884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa77ec6b385860875b6b2cd891f63e3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14114c205555d95b29d0267b99d63fe1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6341112e18e6231ebb4ee2d5f3638e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633e0b9798cc6aaf5175e1f85e29cc7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e5e1d2f14116c0fd1eeb1fcaa928f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4595babd14e1e734b7e033f673a68890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f5ad5e084d88d90c964e206f7dc28891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bde97567a26c63a455a1e4d333a12892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4433745e57bc51fbdedb212bf3c49893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de1ff391f4c3141113b90f888093f8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7785ee7d2381453dc20a8d0abb289895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d68a59dd4dae5a157146b48f8aa0e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b807066ca0fc5bc052d65bdd3cb37f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27640ce8cbfbc7a98e453a5fbbae597898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8f33afb00af2047af8bdd1e62071b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208099cb77582a2585705bd3a7e7f562900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494844e24e4e10a892034cc2a4d3399901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a6c1e0922ebc9d72fa62745a4b1ff902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bef5e43a33f454be3c711b91ec17b8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b15eaaae8c5a1c9ed9fec75f53638b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf6f73e3d9ec9b09d223fe49d93d36905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3798c8ebfd43740941c89d1bfcd472f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c30865e232ed091a1a95ab3cdd83ce907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c33e06a33a34dec626586a70b5cb0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdaac5d8deb647092bd555fb3e6a4d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0193dbaea6ad4034665cbf69d6221d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe637d0779f0052c9de2970a4cda3d32911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e50794c40fccb0a1ae80b36c79aeb7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52409cb6f09691229df6ae3af46fb59913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b582c3e54e5267a16464944cc3869c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f32a3456bed41906cf39269bb9e698915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec1322441c5bd01668980cdce448cc916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf401636403a153883bb3fad512500b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec4156802636908a567834007503d5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936c175e9c557519fe27f595610a26d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c81c92b886f35962515b02c2a549ff920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002618c5e13e34f0c82cd39e35ecb64921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd16c6beae08f656c2b5d245582fdf922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3aa23e8ba0f4a2d63ac8dbad59e16923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc584d987d83271aac287e27adbb2ef924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab8a2978c186ea89ce8e2c626b29f8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb4e6bd2eef0da3fd7f52bcf924777926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942841f6a3340724b518063a31da5993927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1337e65463467b8f52256963df3e2bc928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825f4f1a2fa25116d34aefa0d0103d9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddd52c3c76d1c48a59d22227a45be9930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a799b5c6b382df46aaf867243b7a5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b7c0bedd90172d1bcabc644ba4fd8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea209937548a257cf537b71092877d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbd92a8a35b24da11edd7bd1079b8c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b594fe9cf3bb2afeb83959507fd4b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf547b722befc9fc7a06a34ceca9bfc936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe73955bb222f206981f48112fd194937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1973968b3dda4fb29b4150546fd1a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa0e857c64a33753b26a0a07a3bf3d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed75c3e3f70c4b18fd95e46227b20be940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c4bf6072924660875797e630ba98a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb815eca53f76f6c525721852f6fa9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89f0185eb1ca50a674bd0c2757add1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111e212f39d071fac1916c96652b829944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d37ff0ddf90a8c442551179e0122ad945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3d7b0281a5ac2e4ec830fc424c853946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e80d7e5100feb59927b98691b9ac7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14649fe08993dcfc442bc9abd844b344948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d9119e9fd140540a7a7dd75d0562b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cb0e62f4e58675b30fff451eff355950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff25113c4fa994b4448ff223391834c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d48c8888a289afca0ff3a2d8c8e53952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7caad9f38abd91afeceaf16a8b49844953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682b088dc37e44bfaa3ea2274f2d3d6954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1061d2f8ba3001c1b1aebc7a81342c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c1526c86e617fcd8c55f1ab913648956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7132e0833cc261c348e96f87e2a0d3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cefd4b6d8477e78ac15d88a746b68958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16b0b4714680baf5a4b95345fd4665959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63136d4891e55a28907f8be49d667a58960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22ec4c1d13e15ff3d434d15557ce50961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f4f8f84f177d484475f71aa1918b8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd305a2f2889b6a0eb906497bdd605963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abffde6680a8c156ab5489ba74ca72d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce222dc5be35874b0d49b087ea2c59d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a10f4f78c1b928c62f653e7d74e955966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b054192a3e1a8b51d90e87dfcbd68967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf76432df375f4a03aaedd3a392ee85968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd227a43704e040df74609dbc63353fd969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec796f369e45e4426a08a69d45b78cd970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a55db1c36575494e72bd1ee359ed5d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81d0ab00742289d96c7c3399928ff9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd13b47aefa09d7054066561d824c2a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962da118e42addefce666e87eae6b4c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a507255f4373805e27fef4ccede4cf975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb447dee3acd7fbd0e9d26e28714f4c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1d9ec87a85948e0fb747117ec4a7b977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed666da8961c3ed3df3699a557680cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253560b169a1733076352970d17d529a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e505cfb11fe9de9f052426b14b0413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ebd4e5f5ceb3b0fc5b24917e053ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819702dc02b412b579f55a7b336962ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ebf3d94e1ad49f1feaa684e4fde6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110300097c5c2768e6d04e33e6e550dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e73002bd28a55f96f42fdf02d5df38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65becaeb3ba8ce3b6b6f2d8e4e16289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f443ac1ee6e883e03623d209be3419010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef6f0c21a5d40e950a46ed1824d89411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088eee1a6a6648e3a48a74bc8a01e28f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f72e38f45741ad08cbfac3a475a32013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dea2f1f56c4182eb4aecf9c48011be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400367e5c3de4a1a25378e0630f623015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff15bbf96d17756c41be3a93fb4116516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa72b5719e7573f9cc4e14d360618617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd168cb8571e4bde7a6bab682f26776518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca346ffe2f256299ecef4bb4fb342819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2332d0c3965ceefc509fb710c75163620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d768c5ba7ead253940943607394b9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34ce5b2d7aee96a59ec04ef48ddcdd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528fb3518e57ad5c57233fea66bbf9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d4dd1e28b2be27b6586160bc630a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d73dee3d483da61cf5b458dd6c4fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9f8a402ed0a5a9ba50d3411f9944626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb235bba894cfc876ac1c776c145d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bd0c7b423fd7258095b950f481fe328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a48ecd54f423f1bb90c63a958279c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab190c08fc924b97bd1a45bc44ff7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ae6f62b294f04cd62064ba831a85c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28841b0653648ae960339ce507c4a71732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3049b23d1299a7856121d2fdcc34d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8682ac82e4a6e98f8d0522160a277234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e85089899626bacaeb9f851b3cc8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8ba6cedcdfba9a699f85ac917fbdc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdcd9da757fa832122a613263a3e3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad04d62d641d1b791e90fb71dce9d8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a8cbf808cf1e2ef22ffac96c89ccd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e155fd1ada73ad2c91d22697c2f07640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429523de1c64ecea14913454dd50f7b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd868042093309d799f3446771cb62042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72986c66f27063163d371face6cb76243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0b6981fc00b96ab55d693e2f97e0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4971aab5e191cbbf84e34df4de54cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77390bd9831e033259c7e4a7f943019c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53eb86a55942a961acc9a898f29c9cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f4fbf45305e373878fde43544edaa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adf3f9c1ec49db95733de91606c08549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f0e10f07d77ff79bdbe956f65989250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81de747f5ac4d298b50d3965cc4678c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01852e852bef07e6162462f6ebc215b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96835aeb69736a6117ef8e6b5ffafe253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6cbfe112d9a4e18f7d9f6b6e5df0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c700007281c57629b0667b9dbeca1755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc504ec58523e1d2ed6666df6b5e9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c8d4d46e07e527f8e8fa85c87dcf557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316484fdfa8382b268d6d05690e1b3e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af02a1d94e99d1990d3df4a6b11baec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ec94a2f8d33a0a5d662af4bec2bcb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9043712f90d3a0dabad9f37a46f2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac48c8d49fe8dec983bc5085078c7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa397d3245fb631d97cbe724a11d161563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040489c3fa5efcf5b66206d5450468e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3765096b51e30a144d95f8e56d444b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545e9686aa4c0ff65661e766478cd1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3978f2fbdf2e2cc7c9ae6e66d033067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0994c07f5685eefc16629a43b8658f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4357e484666549f34346d1b4a446e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3062757b273b57e73427e758010ae6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5b8171479fb75bd67e5bc26e48d2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93234ea99943994bbcf096c939109f6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088f4186e75ba0fc9b1ae652468f63673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04872497c0a62b4a8b90e19ad09a862774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2112ea9b7b2d91844d3a79d81c863e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece98e27a6b29d31a0cae86316238c5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cc7a742d68dc05cab53f54791066577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d3a9ee2b6135e9a3d5683c4b87c6778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6712d2f10aa7edba45b5b69fb20c3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473c293e35b1aa8ce7acb641ed2852880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7d4ad1a8fe8bbe713cb0250c7a5cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b79b7f04adb2d88608ff4628f72bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d147382d4d46227978aa28dd62670d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df431f1f22afd29320dfd862f82e350e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c07767a8ffa0616503fff0535a7b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71ecf4a432a30f5e8451dd909a0e9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf7378834f54fa449a10615c92368687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9824f0f719650c3ad18421ec7108d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2680d6c651b9eb6003b11e540f7ddb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86fe022c9b8ba3bd1a7442c71efc4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6c2f69709cf68b6bcaf181801ffa091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab44870f6c22348419a01dae22e71b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048ab1cd283d365374054310d3d8eb093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad29fe74108ba79dff14c7ec08014c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842b48420561961027bc286c79b58c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb5f945022d3e7a93dc42a4598e1f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11858a3bb1b4dd9bda1bb97c9be8b4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dac17e52c4e95527e00c37e6d277f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a60b30ba2ab758d20facfbd76698e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dcc385dd5b0c2949fecdbd5be2bd0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a04b0487cb0b54461b96ea28a21487101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab53e74b11dfec96f187a8feb3d5b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dbb8209fb9a1e5342c3be0c6505a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cf2a3d0ab197464e41c839e528dc2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bc0bd2e9f9bc01b8c152fa45bf84d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d254b010333517d0658fa40f95f96e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a650f70c55a63bb021ed9d7a6865fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c973bee3af402e92d0219e262737a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064fc394a18887ddba511840d22be98109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b263f4e14d63f831ebcbefee43ed99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a668add11fd960f1ea8b9b29d0145111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f527d78d3fe15ef779362a471ba98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86280dd4184510dfb5b460dcc4b9651f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c2c1aa5682683798ad87143165a85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2003df2d91be5642896e729d1b4a515115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd5cfecb5c785c630e9d00414c8722116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10261e4511f06cec4100a1ed9f0d97c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ceee412a73bae6a6f04ccf25650ef3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a41c715baaa8bb91dfa563f786906119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d492df789198bec564f7e13d99a97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2e22a3f02fe108d58d302ab3d64b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d846f955ebbcf3e4d11aafa3589313122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613be3cb0e9c086764cc3e4882a83f10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888463ba5e4ac0917ea3de46b593d9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2626575870a8bd606b2884c26fad1f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df63afac2015e95053b6d24bb8a2af6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5701708fbb548815319a2c9666d1eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc91b376abbfab11b3507357ac53bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2574af924429fc5888af66fd345a5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8d3ced449ca2bb502250c3b3ecdab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f47fb3361a12a07040f6f32c3dd9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03080c36a18d4903de5ac95384309a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7330e31b34ab772bb46037b96cf56d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74163fe9c4805f4706c068661645ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ba8e407bda2f9aab915e8fdb2b3f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d584bd350a79a36ef905320c9bda17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305bf28324a932e1aba092c906a3148137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5651bdf79f556c4a6ffb55a246508e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb90db5114a5ba9f9dc5685e541e7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0994c37802d3e88630017d9f0140c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6b6d6131f522cf14e714b70c9b86f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b27e4533f00256f6ba911e4531c250142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea33bdbd55058908a6a36135a6a2d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb753ff20ac193e27f5c97b4c4530fcb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f61918215464d1c148ee6abc2e090145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c566078af738d18d363ff03827d0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36877dd16956932a47361f63f2a42537147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ad2c9204bb0282a65bb0e3419ec6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea302515241d1c235e3be79763d0ec9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc1c3a19041573347f044eb3421b40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8f0f338a6ccbe5a7f3e7f82a61739151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d40a29fd0b14e8d8a76e9b371e084152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebcaaa0471ee8026eae3339dbb5704153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032b1de609e1f872115e1925b7c3c25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c9d3f43904c7cc543fbfec09440eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58418a6fc495eaa76e9921bf8aae55d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1eba03a5767c6065fb55d3236162a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99e4927202c275bd59ef8d3559cda7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af328914cb41abe476917bdf8812d4a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406b93dc5d0abee1c56dd76106ac045160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aba348538f7709e97ad9918de38075161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddfe0c698427bbf5b4f49401589e14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33985d18239e6dc6d470e7dcbce3c62f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a35b7de95ce7bf876a6516b766763164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001218c1ef80e3c871528da6eb69b51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191956a77805acf6eabdc8de73d14466166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f50f9ec013493b2ec7b200097089fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d910e24a7a1a1cb3452f6202711617168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72213739426954f0a2b57276a81973169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e18caa9aa48eba4cb31224d9167905170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f748c90207a0479d7c7aff82788dffa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca565d3b8e2f86a05c1d79124165d3c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548841b078e77f3066597184ea1fd86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aada595a89f627523627ee1f94c54d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf1a427e2f771984d35329175400f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d74ab909d9a92aee76528582cd73d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0cb79a1154428ab0f54eaf3eed14b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d41428722a8c3533e1cebfbf86a99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919966b10e650af6229324737b13cb10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f9946f33538bdd3d6318f6c358463180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5b5af45b3d5d4da09d7aeaa05202d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015abebcaff26981656fdb3352665bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4a4b1464f803080c5a6be4f1bccba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cf253e32aec418126012e6a36f8a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138e2a6e5d40dbcc4b0837584ec2555185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49d90c016a6fe46546dfc33626f53b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bc3995078885f30a4c4986cf8fca6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677b97e32bda1cc4e08d211f047fe5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508025af20752c74db21ed61fb46d46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fa836f49cf78fcef31773781b1954190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91763a29b1086ea0802b10c828e4834e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc142f45e72e8526b033a5b240807ed8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7b066ca7dfa06ae0160c5d169a9a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196385ff61d88302cf76ab9f2b466d99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4f4406ecd0286fe5ac23f65f0a9f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7d226dae0659e3860a5f1f5fda2f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1f5f7d5b51fded39b331a61e1a181197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952648a24b8bc3b3eb35b5248cb5af5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccb4277484a207402b4fa4b17da125199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1019ba7eb8298f9ad4ef6bf0b7c27200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb10957997a15c3db5b32758894ae6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f190f3c137cd73806a3f6d0455a477202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebdf4cfa09b55d0d951adc52fcaba6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11426d34d601bad181a47c9ecf45d70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd429e8f7844247d1a3f3bcac7dc89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6637374a266bc247200aa9b318733a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28494d35769599b37bc56f92e33d068e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d73e8535662d41ca7ba0c78e58877f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabbfddb2bdd1dc9bd15c0021342034209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8734d7188a591cff07e5a2484b344f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71201eb8d9e72b47d7a9aaa7ccf50ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468ffaf9a7bdc8dba3e35c3cee36b91212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036476b738364cae184ce065e92a347213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b63d74a9f3a2a0ca72036edc394551214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0203f8aa8ab8c7431c7c345ba44ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31f9d6a0287bd6ad05fc3d576df0d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2304fe1bbdefd00120f05bcf8829627217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319b890b7e18f6bc9850e4755477505218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff85de4fd98b3c7f27ee03cdf470bb8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fea1a798bf633d1866eb954d2d501e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5b87df5623c018e60b5047cac458a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab613f51b3f0edaf4029f26b2700eac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c32e23ef8faa275666f4d8ef21a9e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162033e7db46d45272924fc25b802c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05879c9627d05d0e21026e72ca120ba4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e31b053bd31a290aac9a4b98b2ef0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364e048fe7c15126a8a7b6a7fbac02b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c82e419a4e1bdb391575d987b9b377228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fcc30cda7fb461264f3379a87e0d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ddfe91c76ae2fa1f6fadb66e522a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c75c8ae5201cda6f784a85990ab90a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefcfeff56c52f43091745533035409232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fc6c97d96cf57f414707495982ec6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddc7971705fe2359a321985ff6a975234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc479542f7a98b175a0412eb5f26152235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0d041cbadff21bf3454f9e9bd961d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cde504850a0f9dc9dcc23a37ca731237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682bff17199ceb59449e0b12176c037238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cef126166b949e95779f652358007239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e1052454cab8648e03f4125b63b51240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428572753077e9334f33413833df7b58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f526c8c20680008bd0b121f2bc5894242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cdec85d7b495c1996eab29f9d3fdd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a74830350e86856947afb488f8448a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6a8cd295c9a70f9536b63ae049749245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c100d99a5c6b23b0c4652e0e0ffb4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ff7cd756e8055941d72d578bb96e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d67cdb8dc8ff7c3aefd4234e009e2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dc5485754b8067002d1db8c3c936d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787298b1fd7e864dc6b5ecc30dcdaef4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4f420248c7dc990619787e84faf11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01595de6941173b00152822d297c79ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b89c5856fe7c19a349b841745547fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab50163ae25f59ebed0128003fe159254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368355e0a2878f44faffb3098eca2ae0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43965e75f35084cae07abe3187760c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b925661f01c63ab5a31f44170f1c40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7b95168b8be44827810f9f332d661258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b73d3967b615f310cd6cdd9d1b4141259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b0ec2d6cef2967f269354d7b5f468260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f010cea5e473a10f8319f4c8a3833261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438d75bb3ecc02b0f5e7461888bbdb5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e271d2731894004065ea55a5f19bccf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e8a58b1a8564596038d0a126aea88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474e182a9f1399c27760caf852fd7ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6c1c0fa93c2c9ccb521ddb8cb53ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01860cf1504a2e880f28c593ab0afcec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f101ca7be8655c7460e1a5149f1573268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03f091bbdc12c49028a64430312fd4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031864012033a124b5934265ad851a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf4e90cdd289f4cdd1e95d55a3ad37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798def3dc0183e42000f2e167d42e2a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8c752045c2dca7c33c453cdfd7510273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98cd2435e5613313fa1b13f56c1b03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61448e2ff3888a8bfe2d85f20fcc25a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877574e328a83fdc6ba2a1e368b1d18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2c03852bccdb816effd1837bbbfb8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0fe5d62145b1ae59275887e57ea3c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5faed4daae04e40e3d5c160b5a67e50279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a027689237e65f344d5385de9845a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbecf80cae9b9d41f86e6d635067017281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d33a1813dab91929520842e1e5ae0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741add45b3e3cbaaa68f95d08de6b0a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81a894e1cc3608e196432c18002dad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243d2b63d38a5a5fde9cdc64e5fc592285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71044ba36553e82d54ce697b847c52a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03473f89c0c94e971bef1aaec69bd3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec601777ed5ace7255caaa8f024b89ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c97a2745e7eba7f7727d01514c393289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255f1fe3c422cee7d285233013b25b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212f4acf7fd667d7b9218c9ceb40fd5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4613db19e75768ae7fd867f953a1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2f89ae4cd336fa74561cb96a9487b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432763214bbd5672c041c7b176ee59c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8c9accb167974c606dc5bac9fa131295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67117794e5b3e02f32a507684cca0497296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f896e07e953efabedfa0355797fed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6c2b0da50a5fd9c3aa38a5ca84198298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbc4660ecc2338913ddac58986bc0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507a03e667892c2a424e3faea234d99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93f758c034db8f8770898def883d1a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fb9ab7f0db52bacc49d8110f5487c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55420d306f44b55bba3928da5dde6ffd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed83d986dd2fabeb923aba9cb8b2d74304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74319c9de3025c16905286b2ff619b9e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f06fa892b35b1b4e48ae0af46b74f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc19df1014a72df23222c584c8fb93e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800886a3648b31daa80608a2d7418e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199da203d4b85aea744c3ecdadcc4096309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baeeca0a76c6e68b52adc8ef97d198310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb61751713191eafe4daf3cdd3e516311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11da8be82bdfc2db87c099fcdcdff8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4c39a27ba3bfec8b591aa25c10683313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4c4ac00221895912c2dbdfec985ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72872c66cc246886615b702e8b194c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15867e849ba2539ee7be889828124a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7d1607f70d55b2064897d001e93a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702a56a1e0be2efac9c91aa1ce4ae62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e54228445f06d98a5983e161820d90319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20648198279a0f432d6fb8b163da2b14320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad004c7677b8e9b685f386f50a9bdd44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f272984ff7ee9ba1914dbb11e1438322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1565fb26eb2e5db02d7a2a150dda23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5cd267401c0260200d3a9166e4495324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ea7507f3fc05f573f29964ee58739325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4922ef5621bbe18e64a6fc370310278326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd8da97ebcfa2c15a53d99c26d6cfb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841adf57fd9d58f254c94c5d301e369328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8504b9ddee5ff7b1d1c942c346fff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77cf0c762da9045c6d8832764c32f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502d7d7f117447a2701884efdb41b7b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c8bf76ebf40454dfabcc3497d4c15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de1f582707cf788321c526b078c69a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf37bc996d18cf5df93962557922895334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165a951c0d442522a2c675fec7adcef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54820db93a72703368c3290355ec65e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785e7500a37f8c734760521b565e80b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee85cab2fce18f8a52e3db67f03b602338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861cb6e45e1f2551d92ea9527c77f29339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c617f73555fdd550fe162966fd7d510340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61e9ecd70e535b07a0fe0b985834a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b511eaa7e309581f2943c7df6e72b9e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00c0c8ee19de377684920fe9ef29fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e8b93684e23e9bcc66872845762e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2bba0ce7ef8532f0b4c008b55c6f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a27267c52d8ca06f0f63db92e499a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0933c2755e060ad6559a96ae98841347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d10ababf628c87e9fa52581872c259348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea1b406832fd10144fa3a7f16fbff5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5c5d511cb234c13fd10d5be004108350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b430b3a8c489f6af9be4bcb80b0d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc486d5e67d5fc2f8426d2c3ecb2a62352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e3a64eee454211fbbc943ddc33abf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5999f29450d933c55ad106a2f2f0e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41279a2e5385e1e9890dcf7c3f70907e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd951a076a6c5b2ea8872a7c4fc8532356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfae6cc0a201f5f596de79dfdd46a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cbd2611eb5ec747b2e1253e48a9bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30736024592d23e895da1f21f59ce0ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75333ff42f476921591f8008ab8627f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139f0650367d2eb6bf3e9dc6af15240361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a39be51513e596eb38f7b4a7b1375362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ce6d4aba1ee87221429c43609d321363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee571d73fa22a701229281ada85beaea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f497d6240d7e6919dcf9c408c0c716365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5c76774efd2c330990c78eff03591366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ce18ad2ccb8c79f232fff80b730ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f18d8477affb24770fa5b7abad0d3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31077b736f2ec118d0618aa2dc9ec069369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad50bcbbb71efbf9ddbc21c874c7312370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebec66e9c0ec1bef6d67d7ed179d2a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a9a4613c961db475846544fdf2587372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a51bbffb02b64005a491c5ab2446b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3ee65e6336310150e567ec7601653374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed8208a1dce6c935cdbe68d05378dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816312461715869cc3347e123f9dd80376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d017a4640c81fd05e5cf3386d4480d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cb5757bcf56c08eae7cd4cc4f1088378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ab1604976fcd22ff9cc93a3a1003f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af9917d5a26a2f0cc095707211d926380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad71e735fc15147b7fc0ad38b00db3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154d82054db572b1761363d94e1a8cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9778effa502d8c92fe577e741765a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3decb2a5ee51c7adb0f7ab51ddac3ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e947cd1ed39f844e5db6528296bcf12385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b920d96be7a614921a4b9bc3ed0f02e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfe9ff06ceff6ee918295f72c94f56387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4535f6570920a8f726fbe7fe80976c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461cd808d54ea3294becb01949e175d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424868075b52bd30c38bdc0bb75f0c3f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d397a500eea9f3ef7572baf5b529c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dee4826cbbe3573e5556006d3dbae3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f522a73459ba39de86f76f72d5074aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59c76c482ba64b020a04cb582d560d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40554d79ad21c096ebe96649b1b068d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd959915ff13f0c98ba30731d2a1e73e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294332e594d2401ebb110e67f44bf566397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b6401cd56f70a16920647db4a9c14398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c896207100a073c35c7452172fc4ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81cb3031ddf148dc8fee4e606ef243400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea842d0fbcdff1a0ab8181dec71061fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce1ac677430680126d12b3d21ee159402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cd9ea3a925e9788b251f402adaa30403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f227d4bd3c67a144e843b5a9c8267c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752ef501574989194b1b9a26f9e71f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a588b3bc29d828b3b5d2828070bc9db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc670a1aac48a874c4828c1dc72d6c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442f4da9d8f4031e7e7b5d51840d197408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675d86d6b26f6451fbb582b1a4accee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51136091442e27dd642d6c37a79dc317410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae695efeeb74224bc6afe30c9097a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c961f9e1f29d47aea9c4f7a3d817d23412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623b78c7605bb64471be07cdec71f02413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd18ea6d93232a796df0637c114bb8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168e185db6bfbe257ccbfcd3ae5b371415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666a5c101b9ef6fdec4e2842f239e32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0382b2f4a468b12f513d9c647d2c8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca6eb5b604ac185cb8a81e9157e30e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd45ce3fece2f0e7d69429133d0da1e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41afa38189d134ff506acc1b3438cd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af84010d7f5afef0c81f9f0b536a2a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba927f42fd1933b9c14144d2af7641422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a075f337c21e93b7c62703343630d3d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067c22c1c8a64fd59fb2ac4c55c666b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd784cd976fdd5980cc5ac2eb85118425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0f4f06c308dbb178afa857f66cfbe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01edf541ef1854c6a9fba2aa95173c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e05fe391670da7d7b2308cdc05207428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c93fe265ee5459f259228d04a860f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7cb377b7e4520a09d9ab92084a508430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf3581ff9d9023e719c3a8d2e4b5ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7c09de0ff78eebeca82491aef8b45432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53385ca831cae82aa58761010cce4bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35fefcc47b6e9eb4de25553d1e34b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50780d5d97854aa05c341aa52609cc99435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da054d8f144dde7be455f69b7b0b67c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddffd60c1bda48ec518bfb52a105948437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7b54dac798b98544b3c120ca5af4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71283fbcb4ae94b8e50a6495bb3e7d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a1042fccc4cfb35e9f3af0bee717f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e1cc462bcd97dede9a959c40e4fa2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f37ac12e24ab65fe462a349c9a653442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67ea89fafd1db0e288f15c2f274ab2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721098adac9e7daf0bc58534ff8cbb73444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078825dd59a96597d9c2158b5bb9ae25445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032edc6b12e45dd5bdb2337eafed8983446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2b6171af660e6852c05bd225a5b8c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261599b11636f60b5c346836103e93a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6e067bf9796608da90bb494d97f51449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc005eca3e8b17b26c9049c82bbdb9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf2cd1e9da31259709627e216b8e57451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b713c8bc93efe147e49b726d4413e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3283959917bb9ac2288daf1fcbb8ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfa2879a6ebf0e851a60ca6a8a0331454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61be574b01e651e03c267683f600eb2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03602c5be54a4d657de45459b47434be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63750c0a019545d23fd17c2b0ac95f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915c9d90a3117ffcfb9779232ef9d72458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873dc283c0b309f90a96618fa37ffb4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdce361feb5575b3b2639c29c722c8d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e09476839085ae8ab78200bc875ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a676513cab98360a50434369a66e2d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5bcb28a3970dce6d91a02e45809d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e07176e6ac4ea9c9d4e1400ab35c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4897fc8d4eee28e65402997f46d2d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743c0bb0308ca1e5c843d3074cecc4a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242f7d673623461dec77befd0bf313b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbcf3b0a64db84597e336111204152468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c89a8720eaac8350d878c1032222e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c611b099fd5d3d3730f95478d4c33470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5198ed8de18a24ae2a69eeddcf821471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8183ec3dcb5cf1971757bcb0b616c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8bf33b0ce9051c40d33ca91c57b16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e99313ced574dbdd55c1fbc796d5ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032744ed354e7f405e54e4c686b64354475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ede3e2922934a7cfb6146df7408a11476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511fb7b68edfd736485dfaee52e16ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d05f0de9957bceb832ee4cfa66298478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687883e56e1bd9970f701636825e7092479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5af3f4b67687e6daa0186882215ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40386bc329724f8c561a90c789cfa834481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18977e028b4314ca1f8908328116403d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e5431236cbb582a23988d9a4882ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209694d6418e27ba23efb337442bd9e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c052c8294dd2ac97a9de628ed4b277485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74819670fac324562f3e0a3b5bca485486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a0ba81d15ce6aaf3cbdf375554892487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0146aa7e62100a4d6830ac60d06d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dd871c1a1962339f1a02dcf13927a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bdcf4b045b83f27b9c0c57db49b0f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb0081eef443eefac73b1992c41074491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecc24c36ebe18b5c0b347ebd64d310492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31af49a2f0e326ab17d1cbf76cf652e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7159d841e1f4d6b7815b3a851f9b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66492782afd6b47a72bbb472ceca17495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ae88a3213a6461f838c264eb08e8c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b761085c52c5b2021d68e6a508b9e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f4e238b000b50e21aebf32bdd8138498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6e25e1b925fa25021255691499d01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866f73a7103fc35b8bb220ca187e8e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bddba65e02a28094daf777829c5c7c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf14ab6a7f30d24e339723265f2c104502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b809d15ac6efb112f88a810ae2df9d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713680e65f159a92334a3c4f15889c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea4ab1c859551f6cb19afea48ea095505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fc33a6af8272a23694540c27c16f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee7f34b1de087af2a63e4ed6da63a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b16902e1b4295f2f65d931ae3a2cc3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8669cc3b498e0831adc838c59b74c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d0119d6a948c1725c4a1357e64edd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bed5d825722d3e6480e2a7d9c614e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597c2eef8979da036e3de50c9f41341512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a212543b441fdde407010bf8560ec39513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b544314318280786a80bab281c4ba0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072995bf5939ec593925d63ecd5c1797515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8b0e5b4d40d0cba8d9bccadf237e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaa278a1497990f22191c01643d0a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca7211b16c02d446fce752273a7514518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a32b0ed3943a9eedcfc212c7f4f289519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa01f11948cfbd30803a6ff1973f9db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d47e2116c478a90584785bee692e96521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adcabd41ca41743ce15fcb9c2d485e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bfc027fffcf07cda1f157a8f2f6af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a86dc394c06b84adbe382b8df4402524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34970c97eb308d0fc48f0ef5b11c50f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c43bb9c257036176df09505a79dd2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070baa13f04acbd0d35d99de2ee36b0f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ced52ab08fbf2f7a932c6bf04f79b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38fd54662e4e800860010b51bfc86d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246b1f46e6ebeea8b2002a349e5f9d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d86dace11e7dde83d54cac5aa99cf0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bd1fee59883c7455dd881cbca2062532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bb4601fd5222b4f757519057059c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a5b37446c3c37f8f37b65367d9df2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ce53123f12395c00ec3ead8706d8b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76405c80e7080555052621583cc8c163536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd603f4a81b164eb3401acc06e7e3c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647594db9dba1f5a0373cb3abb61e0b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8b81ba4e29cb512945eaab9635ee4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440e843c9ec8594004f4bcdd825ec3a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0825e59acc68fdc33a2d994137a4d79541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0a97d844c28d663cc91435eff2081542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6df541958bab875e0acbb5ef76180543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155b398426db9d1edfa357b46768156544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc002e95ce67d47785dd00db31f679d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4db24fbf5a0feed77765a4a0e3912546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e89e1e7a284c19a3d68729c30baf1b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967adb62144d9fa47c344905ed53472548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5c9b76cb20fc45459955ea8dcb926549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a638753b201ca9ebed45ac4309592db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacd76bb493949671b8138b8998147c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cde246011a60ab816a890e1febf1c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868a915173fb750014ffc6b8f767bda553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d570b36c973e84e1e6a6fa2b6d934c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33887b43b1e03a2fe6affd8f7e5532a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e10339f02388776335ba0743f7285556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de64bd5bbca751577f40f7221fef708557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8400a413b17b8a3c4b73224332347e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6c3e804917b718c8cccf7414005df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861195aa528d31f7f08e9cf47e37693560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f679059ae63d298160b15d9bcbad6f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831b541abf8a2af408dbd8eff776275562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad671edb44669e2f4dc0d66a8ba9f40563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c81157c2fb2e6a795e91f097c19289564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2235be05fba2cc75c94d56e9c0560565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcc13bc9b2eb425c7f71f9373a1504566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e2e1af6fa3a973471300f2d41e6cc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991c8b70a489f898664f25bb9b0e501568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ae887b91398109df2d1888ab0303a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded40d3f35757f6673cabe013a40d68570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eee495399f1b6897214ccc556e5c17571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b934c8c55475d4770d5ead04d27c834572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dd13117cd24dd63be7dcdcdd4cb9c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a9904078d29244578284a1185f4d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f5b99b2a566c6d44530cbd5cd92fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae336bddfc2a7b17e9aa0e6d9b94266576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a501de775a378ed58560a1433b4c7f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd35e3bc6d1148762d1627256de179578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014bfafc79c0b93b1c6c51627aa01aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab0c09a51cdbf1402beeb71a3ffc09580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c755c4d7ac502a02b874afc868e34d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475f5171d958438d02d9ba6941e6700582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe723c187227c4d2c0acfcbe00a611583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7ba21a9773994932ba67eed2060cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4591edbf9be90fdedb337642ecd46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23868aef0b20ce69f37965ee31faac1d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0125ae13de9cd25de0334f69379455c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2f66e4c95608821d007253021d1d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54933bd6c21286ea930dcde68a1bdf8a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c20767dc5be7ffa83947ae1451c8bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406434d7f45e5c4243c012c765db1fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b1b9c1928f34b6d22db6fe7f651d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e47910d098bc494be259414a13564e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1ffaab66b9658685cefa4117b96d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff344eb3836b5c5c56524a9bbd4eb129595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc011fb5ca7dc625064b64d87d49c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa517b38cbcf95835c09ccf1003fbf64597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c51aba3eb6375f67ea577edd63228598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff11adc2f310d86303c591371349938599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fc918ff76af6db8f21e7ed14a6d0a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4b673fed9883d549d967dbefaeda8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28832477bccce0e441887bb3a9c42c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53588329464f4056116753ddf3aeabd6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4eca5bb232ace27143e75afc9b50c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edded0bf8363d7300811aa065e1733605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e6f7984dcb194b5d8e8d389455b0d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2ac5243d219bfc9556f01872d2ad3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a092c9238bb3e49e74d695b7e5e93b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2158d2cd3301d1b13096642e0b944609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad814fe1ef153451139802519e994f3c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d24f87164fef0e926d38f2dfcb29fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99707d7f5aef8cdf2262e2dd16048da4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712ec0b502e45313632e1122e5aa06a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677c12b9a93b88822eaab473dbcb33e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15801fed418d822dd880091fa759e405615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7a91163427ca3ea1694bf20fac1b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4614b8c47e1f2484220fad9fbded231617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4e8543179ca6117c58846ad92a272618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5a5566cecfd32d3a803d93551f834619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05761a1ec87d490e600bca22d3bd579c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed1726161904d5f0cb5fec567106eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383316cda9d673916236a1439cc55e5e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202714eee3b1a92a66b2dca60e161497623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00e4f483fcab4fc88c51be0944d62a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f659e876ac893b0338a4432983ce2a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8b352abfd68aa146c8bb3a530497c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286bdc4cfbe0a73edeb889d2ec6fbde627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1d6338cc17cc53f733bc410ef4d55628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714300dcb4cc9774af9fecf70955f1d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ac8a6c8c940f7063f16f1ab5c61c4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6566f989baf194036a76a6a4e5f25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92105802b183cea16b0ef90bb342eaa7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d285d836f54312c04eff6d1f4a2e4f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345ec2f6ad7ed41b5b5654c6647183f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a4275eb224b8f4d64b082d827f01a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788c1824258a00563c7ae366ff7c686636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ae8507103f91883b24716dbb945e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdd6c3bffc970a3b02591bb960d128638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6421836ebeb58feac5d90dbcc2d002639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f4d0a3779e17e9a5be3cee784a74f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45b8dc105f340004075bc06fb0be2f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07456132ccc5a1f8f98777fcf1236f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64616b51ebbb76e58365a19d8b7bd793643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6013920ebfc3566fd5e4b857b8efe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f30861a5ed45e05b1964c6843c8081645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9853dd689a03fbd5c9a732a6ab54b29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af40e06dd4856a02e5dce7dadef37d6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f05b6baaeafd87d927030c6270900d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5cfc3cd8b583f94d9acc48d50b435649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fe82b32cabf03919ddf56979c31ca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320e54a3144e20288ffbceb45e037e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f98a157cb9722ba6733c5dc480766d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92a871263d8e27bb299da29afd9c2d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7531be59ee52e1494b240a3bb2bdc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1836184035235207d2fbf4fd1b4ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d654449f57acf20f8e7908437c336656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b258bc7c06126fbe4670515f92d79657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bce76db9649c8baf048ce307140e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47a47a08f6dfd5c6696a2b3c4b4fc4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf53a828985b88efaae6db0aaaa9dc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe5ac199d8cfc3c752326b291a9e2a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8c8d381d448b2d2605aa8ad05a49d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5829f5c9bdfc79a5fea7f0cf6695d5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcec58498f65cb5f9fd167631d6dc6c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ca06787aac581a85067069748b859665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7895e98d355faee592e61b4e775a7c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f30733b7e241b3d3952c02eb9eec3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57b231a6d5d1bf5e070ff0b6df840a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8cc0847b6af27e61efc1d12ebd9a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4bce92773459caadcc1c26b6f41cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a788a4da745f4521243f43a92f0b5d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c5dbdeda0902b9e781522bd9d3597672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567b7641bf93f85a67e0d3f2445c4b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f76c91c43699ebdbfbb3f91b256eab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f5cceaeab8fec00d6c87596874127675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b795d1497aa4290e47d6908f7e8a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9285403d8fb67864ef1612d3f3e9a5b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddad0118ab5aa61fb58fa736ea71946678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e256eb2472b001a91e51800ae17021b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a9711a21593d2daa2e77326297793680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb59f1391e643722f77e961e009ebf2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab013409bda30fcdbcd67bb74573f9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b56f5a6b4d1cb2c8c9301d2767350a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c89b50f648898eeec15f0db753547684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfd3c08eac0915bf9ac3d8dbf6f713685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223eb70c3ead3983e622ed23be152eea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a3402f2b3b6f051c78e04141db182687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc9692326f2dac0ed5e7702637df8a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c338c6088f7f98dae3522c91869fc17689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b80e1362992de24b529116fc16956690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8243092a10d54525aaeef7bb2b6a66b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45fc56e0164e9acf85b3fa00049c95692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d917288703abe98136362159e574e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353b973943a9a6afe9b52a09281e90d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63cd947868bf84dbf7d9e87dd86dbd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb6bcf3567e0c6e35feadeb106a80b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d01fc682b71293db7e05cc299fb46697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb76938d34dfdba84d101a56d2e5a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f41da3aa7cd1cbe04d85584056901a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9206b7233683bf5e6158b7bd7eb3ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a5635b54ce1e7893cff213b9081d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310b4ccddd92c4953728ce94e581499702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3fcabc7e9825e415a044f8d0d7640703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3a22c4dcd37262da988ac47476729704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566aea27e9e8a3afbdd19a0adf61e425705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6987e830a143880842e936eb75abf09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29059f2874bfa0f1fc6a50d964412a7d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344d3acb514828f9f3e45633498fe35708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05ceeede7d1fb6838fc94f520be270709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db5aad91302d7fd1d1bde4d8a9dca6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d21b48748cae56bd7a265fde1e420c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedd8f5a92df44884f741e425affe63712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5795d7e4f99b4801b096307380a92713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7afcb646919dac8e5559b290522e2e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7600c29351aa9efb2635c24a95d16715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dac6ba357408fb13369c111fe9787716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbd99780298b58c09942e564cb2dbc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bf28855391bb45edf8af535e3a08f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85e35b8b8e0248f5e1985ac0922a55719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a57cfb5c4bf85d0c97d1ed28c6fd5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47989256c99731205ee5a919bca362bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544e03c1a5959fcde6c4413eeb695ad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc85a2808e6329c48a3a4c649594ad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b358ebb8cf71078c63f61248e2eddc8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66376956caa2f073397de54ac3276e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3358525c6da22777f7368404b1b34726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ece4e8b4617781189664a3033f5ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8953b9cdc8616ffbbb7876604ee816728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa3a1e25b89a2df4751da2d0495264729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a0053b6c799b5dbc1ec9ef267cc35730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57721cad4ddf1c0552ecc2354e28103e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3895ba44d5a9e03a83250eb514f93732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0755e65f6243e83d25044dfb81e37733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36ede37bda14ff1c0fa1934ff6090a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee17338a9c74cda9e91b0f34cbcbd3d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a3b5e107ba5bc8c8b8d3f82047194736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881adaeab4ed708f169ccb1736acca80737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b182af563679d8732346a5f184f027f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bafcd655cb7e366a6706b770557605739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1e26fff7c25795b6c4c1a8df62b07740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc76d2f0d5d5274bb0eef3881ba7bde741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e82a5141d7687d367ec75cd0e1e4a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f50591ef984f8f15449c87b58eee7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8a99a44abdfa107ea316cac458940744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851af2c3433b587c153cd5c399689d36745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd13b93cd77426ee524cb7863b04b42746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f914716742023474f6e75820e3e79747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299181821714c8b22a6f2cf7df49de8f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714fa61f0865b7c1be2583825e582cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04667b3ac4374b696abfaa78caff12750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8361a698ea7e465c021d8b81a4905751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4732b19b42278e7def0e927fbc8d2c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704de8652ba84112bd2c0f9e54230087753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d85839c853a8874b7873387d1626f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852f7429e3da38a53f360313a1f96e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c8dce37e82bcdf2eb27d9727c080d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067b387818bc15574bf6c11a41c4b6c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d765771311cae43abb0c3e88f2998758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf53b418d2b2fa026182e79362d882f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8a27927125f5b2bba13281cf5584a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dcdbc397cba3b5f85e39000cd09c7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9dfd77bf5796067ad19648f1c3001762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f861c107f0b5111c1ab8996e66f7e01763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba05afa3d314a19d712f9e02827223764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7a75e9f0f8ba2cf19460a8f5cb7fe765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d9008a7373a43f75ba0499c7e6494766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5a0812e830bcbe74468c314c82d40767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290b2f10aa95baa13a9ff0b05e600dd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363e36b1aa386c12027422e04dad538769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ce762d7e3221c32d3ac18ef1e7728770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80699bcd6f448de098c0a4132acd5b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a1228c2db24ab84e431a51c64ef44772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23642223519ece5fd2348b50a085c811773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9a6e5b335d5b06246ab5803f3cf78774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940aab8a4e47e7b167546471e3774ec1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cc5269960890ef8a3bba564b157d1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57431fafad175bbdf7d98548267f4ef3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b7d272606f8a712866d626e69e63f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914790d41fb18c9529ee9c3727ba15f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49d4ec1e6a77b33c652a01577a554b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454388e56cc56a69497629e8c9770537781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc131dae8bcf862cc7f17f5c744930782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d68daae2d1e33c196a12cd3a58529783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cac8e102be0d2c10338c546977161784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a93ba9bd2adb6cad0ad1aba042aee785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e74145c693bc9a55188692a75d745786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c12a3894c7b13d4f3ee62e4b629a01787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6fe57b3abe3779373ab987e98ee71788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598952c4020aa458916a8b50a76bea71789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f20d98dba14c7169f6574aaf8c819f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25973cbda74208474db3575fadaa425791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6d35e8a9ae41e7c10b1ab455ccdf8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0180df51bb68a3c0291a96dd236ea50793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd919b599af5c1688ea02b1677a856ab794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15957708aa6d215dad2ca5e80d5492a2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fed5a948c42e9a4186f7529002653796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6bfc4d267e5e7abda12bd30389219797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab7980512c4c1f7ffe5b47cd238d39798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee51bf70f68811e7de18edaca93426b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11c037b543f5f4eb775f66a38f318d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6a844c7efd571b05245d704f4bc19801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928bcf5250d1dd427081eb9c2c9251f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795368ea844c280c250a10eac39370cc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce41ad862718d9f573386edcc635b39804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4507d6b6bccbacbfe06cd5f3d229d26805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417814e136c16d5a4c2713589a1038eb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a72baa9285221a88e59f6f7d38d9e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332c0098d85121b81abb1a33b0dba76808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c18c8553b0d60fe1d727cd547f8cd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859521d57f1b755e7c3d966d6721a22810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f77994b2611f6bddabadfa500bf1b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd955786c4580f916897ca0666c1665812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09ea6881ab7b9fae41c0e3cc832f02813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b0fd0f43693cb35247addf8b78b0c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c69e8a0ce20fcf5ad891d41fb728e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c824a858814c31d2575a33e17d1fb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f031862c60d19cf8248ab7328d3511817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14087290d546639ad71c417f3422f24818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02791d694827b9c733b7f419aa4f813819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccecf2349a716d806e2999ea7be5ea820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa91fcfc3858f0636c3562b4e13834821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a1657d0328c539b4804777bd4e8b7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8047315425fac690a627af5666c5e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8607c2c91ce17ab3cc6aefda8a754f5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16337b6e90e3b63686c74a1153f3241b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a21c1c53648ea8fb4383cbebe18777826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc8169e4528a7df534bd8c850860df827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8e238284720b3ad08554635b8770b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bbc36ccbea6cccd8fac38d861aa54829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717284ed36549d8608cb83173b5febf5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28b3473cf8bbf3232d45de93805c5a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81f6abde2a4e284c645671371d6721832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c20bb2edadb4bf509d6d06e2edffd833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d25b43a815f3c03e01c2d90f282eb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c4226f4c13ffdb14c5fb82f56a6b3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79f3284d6ae16d6f87bf21ac279ee3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d162c7582100fd7a485f01049cc3b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ceec63116c35c11589df6afd20846d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed483f9d1f51f08020a74481084500839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf467877a5757cef41821994b040d09840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf96d22918f0bd59d4a8559cee25c8b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b5497e5a5494d7e7732cc8aad8568842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28414a9b12c93266d54335930d66087843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17585b92a77b71bf7c9ea727dfb5d92844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468830d6dcfa58fe897130d15b82246c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a774b5738eba2e113c852fcad7c5d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349872811f27adf127b4f5a709635d88847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6be280f6e60e562022fba3b2227cb848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ee3bc5b8e750b5ca609ce6638ddc7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752ce65d2edcff54a17bcf7e335d7ab850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff97b5f64e9392cd26c5c89d5c4334851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1f72fa99a4f342d1d9048e7a01ee2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8b6da3104bffbcdcef6d502a61f37853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca80163c285b2eb912b70fa1bacf507854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ec3e34e57b9f31d0c6936385c88ca855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a86ee68e26960a05ca3277bca2d63856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da91bd9f2e9a6c4ac12a17668f4006857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d497cb03b2bf4121e99589823a475858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92387c6ebe855812a5348f49e0cd50a4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7168c99554cec1c32997b92e299db50860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c5ffce7f7d0bb67f2dbdf6c5339c0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd7f8637f02056dfe70d32cb36d6d2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6a59e073e6c2a4397747d0c8fca5c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40f07f227bb29de823d995e8af752b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528e5462d69941b6a3972fcfe29c17c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1866156904dcc0db5431379bcbced866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65d6a4b2d9da1da0bc3834a9d0d2ad867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da610957b0305c15b7a0e8837914a82e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc80368ae940e0291ce2ac172d38a92869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90f789adb179e18b96993f27bb98d3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adec02d7030d8ae8bc6ca7ade803f70871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898114e0aba81e7223b9e22fcb16bca872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77341658ba5d78f125970e693bbd56873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26341a3d88db4167367f90638ee9c9e5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbdff32ba67bc72d86c500bf234a6c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29492d1adf933292f4bd87d7312804af876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7616e2a86feaf09de3cfe9d65c0df1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf835c496dac5f9965e1a78784e287878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464b05b4e1b2f70ad08fdb25e6ad2b6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81a56b0abb72dfb3567316d596def9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c352648a8b348ffa176c04d2d2ec9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3d1da02a8928172046f62a19c67ad882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b8a544fd8f299a92b4425333c2f58883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ec652ff95d4719d10b0c234cb2321884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc7bd13482a7de94cf93bd3d2c139e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762de78bc0cb81708a50d8079632e2ab886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d9ba7afac96b610c8640f05a898e4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e367113e2ca440a65a626964f412c45888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e4e694e94c60eae3504c95027fa6c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0ab6b37706936bfa3764045f37696890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70475710ab5590a06f4dd869ab86f232891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36384b473d4604ff6b5a69f792bce22892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4618e449f450773d323914c794f93893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198076b621f873a351ba5dc86ecf63b9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ae4b7debc1b68b4791f550d69da64895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e306fe867a690c89e4de4928ba58c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090cf81659d9839071c54611ef71e1d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46db471299589651a07922e7d2b6f0898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b4bfd60169c67258c278f2f18798a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddee18600a830b923174ffaed187f4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bef4f457fb3fbc706f9fea50c14df901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d2ea1704d8a705aad0d7efd1a232b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2eacd6e91462d247a8a6afd23299d6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee2b1a7e47f64ad90480c0059c81dd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3ba129da0e6cb07f45d3402299024905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6b4909f16cae7366af48df96580ad906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e5ae26a27aed37566877377b89dd4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4678b228e1b7298e9ab92e0751484908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2500eecf0559bb99e3477652526d67a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91a2c565040e2d95ebca355f801f02910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786bbbdf6a6146a7abd6b278c94a163911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700750967adb14c24ba4dda51091dccc912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01504028a56561230cfa09cf71e0f72a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dbd987f84675ba85c7943193084ea914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c70cfd1eb7d752b005856e6eaea2a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f50a7ae304760934c416a505d252d5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b34092e5af24f410d09ad439786060917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7694a57019b5a22729b1ee78f290ce1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af41e36e4c4d81423c6043bb38dda3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc487fda3f4f971e64ed51d1d135f583920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c12f8347595a457315cf789bc3265a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721317a42eee1ec83dc4e7d4aac6017922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89744a09ded019f746bf13cb0f9a1dd1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478db9b8aefb1328c675dde18b76f76924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bf3bf94ccdc0eb0d4de5dfc89d4f9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bfb85d8f6bb216641a0f2f01849db926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656dc525d25bc24a1aa069cc40dff35927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0c468d0608f32bf248324a93d7590928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd0ff5f6b29790bc83d53334544266929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd61b95cebf7631a1b5e71289be88ae930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cee4a68e004455f4f282cc6afd7bc931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3f8b81a514e46554e1904e379c475932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079683a27ed1a126cbd57c8b72fec89933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf90e0e4fa3a25120861a4e3860274934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3ee793dfb60176ee6532a074ee74f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e622a742cc24e63dd2757eecc951d5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37a49d27f0d361d12830ef79c894a3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e225be12efe929fa1b9aee3c4d21a3f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9448ff2258b25b89c2a9c4cc0ff219939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214ae3bdbdb093589660b1ac84608dc940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a884691ab6de122ab92ed0d577f70941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899aacd98b8e70f53748070b6d696148942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c6049cd5dc21efd8d3d0060125aa5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4c2ff0805c79480dea70ffa471fc8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5c8118588f3047344641014e3b561945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a63339097031192f95e879d1959b7f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a9a6557198c3228f53ee46549876d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcf3adfa64382d1d73583fcc0496cf948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585427dbc3600b56b39bda075a7a69d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f718043f61732a16cfebabc89ad3f72950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e3874526340264d5169f670b14e4b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b699466c85d24669efb69209b5b64f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20b5eb35e6d24e6ede3b19ee7cea27953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9911f9dc19b57f8b52b629c8e58e701954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d571c55bf9114c1780845a576251feb955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffffa3a32db3cc6b09100cb6aa1f21956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e700b8c65fbd6db2c505fae3f7d8251957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55544f3a5bf69e1cbedb96d6bf454c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b3b90a61f614a0fd48f91ab67284a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1957de04c015d15e330b917662934960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bea14bbf08c5780ebffc81b675493961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daa826a8c3fac02fc9a82a8e35b9fb962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ef2e589bfbfef7a866ddebf360bde963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9885a3ea5690902f27646864f3cccb3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b75b39db630aa3e178ea0c27ab06cd965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73343814b694c02476d113bb7b6254bb966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840baedc42a228d5bf5ae841743f6b18967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75005b0d54ce1440627ad36eef220927968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076091fdc31b4edf4cf6d7c47114af36969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ce039b52bac16fd5bca0ffc81dcd8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea401bdbb8319c81c04aa7acf8108b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b89b4963431fcd4d79fa5ea9e7c950972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfbeb755bea9e8ac48f9231108ee1c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5767b6118360f77a46f303516c967974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6515a2aa8ce8a552f963a86f9a2e895975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d1a780ec2f3374128257e2cc6fcb4976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe07b8e60a330812f47f6c98566391977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>