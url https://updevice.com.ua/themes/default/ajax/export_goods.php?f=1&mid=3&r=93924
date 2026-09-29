--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9793f5219e9c1f5ece2c1078725b861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e01e6d628230899fc9e925463a0ecf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea45b6d829785ca3ce1e76c25b194ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7692d1efc965ee5f6230cceb031344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb4a0f3f44a6719c750dcd22ec36655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4574868b9b60602747a2ba8084b176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bd297f716a6a933fd07596fb6e37f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d95936222eb470895475ebea01f86a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78c27ca6324997c49801ff7768ec309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a21097219f23d83a8d2391cb5d194910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4c36cb35f0f5bfc9a84f88b5cd6ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d36048867961357772737c8a948ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb7cc41fb789d809b233baacb3dcdf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a9833c37ad68f0853d8154dfa22f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4d63e762d8d15e297df3447859d6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc674d94d2aecc6fe5a3387d60af26d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8280780b5e142b6832de7a2a0f4a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740b28840fac7d68ce3a6863fff6c9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0631c93e1d96dcd8edff9013a3c77119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacda419bff85f75b72bc2922ea77e0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f875ec3978733db680df1861be5ed7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc3acc3bc502f53d76cbf500db19f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c2a3d2c16e20446123263f0f7b59523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8b41f022cac41cb9cf04e907295c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f020bfb9832ab58b9de7fddc8657c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef38fa2116d4976536a44c65cd5c3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ea5cef8d8b0e0bc307d0b9742019027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda56fc0cfecc0352b91aa001d63a2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060431c971403f00693d0efa50b566729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4e636b2f632d0effac322e7d5cedd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351c873c0232ea46cc5e7824b70fd7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc60bfbf74723d5234fb099889263032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e598ef104983e2e356adb80ef884a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c23a8b2d32da84396b39c191b019ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e239f74dcf45d158e8a61217b09764d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8983dfa2890a29ae2cc8316c7a81336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bf895f7a2d2619d2c388bfc4ede0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10937f516817a42c136e03cb7e6a62a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d77bd4cd05c127e6037722607948b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f46ee17bf23103ab7fa284ee00db440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8effd85cf44d9b50ecef1912fe1a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73582cdb68ad2b489d7a25b66ae6c2e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3411153c448357e9d315b90316e3643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40158d1caa4a5ceb86c47db9afa79b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7951f6c69d42cd40bf0a6c9526cfa845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac11f04c327341aaef7fe0a7a3fdbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d837a64bf30ea89acd06d6afecb67047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e96709eedcb640bb608ed6b775f3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01500eefbf37c615abca387097b2045d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab9ae6bec9adceebe3a3e4c938712d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9adc0a1dbbb0f8ce7a2c508b0699d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce00d4ddb0e3a2c7817ff5c3261a6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a086584b394ae5dbfa5b6bc55ba2e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad00c6f6d5eee80e7ab9573269317c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e55304b2e9883d592a9cf73acd78d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a7f63bdfe980b578d572d1b63707256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e345852552bbe2692f82e8e7395626657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1faca93423fdb5a5778a640d196981958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b258a8972b9bdb3a2b502ddee4a9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52c2c0d4e460d274c63d1be86f19ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265eb81cbd396ad503e2c5aa69c6cf061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc0abba0fa95ea87d17f145360e76762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e65b967f82b525622bcf76cfbad4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bdaaca77f379891ec1aadeb86d9a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c99b02287ccb75cfbf73252be15fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae08be872fb69d6f1e27157971c1c2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5cf08ff7c5cea182bcc1cc30e145567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dc847d23892d0ca278acd5078d2c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c43043abe60b93ca99ef1d0f65bc869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8d29c883a24c2465dd1a0d0d10b9c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a642707ad4cc44da872f069a946ff371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a0f5d1b39411898043b4a798edcfd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26bd277290d2297aeb2a065314263773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc88d975d20965ca14b00986d060e5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e27acab8a7de282460f62427325de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4352a56c0cfa0b551a88b683470b8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec27c58553ce0a0dda6bef91bf5dff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6211aa22251bfb7c1bf806f1ac91c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43dfe4d2998165164eb53c1d36fcef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640167febc4baac5594b3ab6c42c9e3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6e7a5a3c4f586f9cc60d63c0c4b4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1abda63536d1e762d86dcab5224ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62747b7a50c2dd2e92fe22fc620f77cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798001952aad696fb02438d380ca69684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a82729a0c69dce5148e46abd2754c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2ab2425ead1e6ac7931e1fb2d06dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a395ef8b6a0f383f5b1f539d6417287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8d2920c3a5badac720deaf6e1123288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa66d88d52cd97208f7a11c58c18c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51950ab5964e9e99c2de7ef30c9a154690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f42ec5b59810048185607985d6ca091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5d903ba323f19af8cf2c7d07eb93492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd15216378953f5921f11cdaf9f9e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea99dd38ed1662ebb51a87da68f8ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e3e7b8f453182cc269532bac9db2195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337dfe4a473e5343081aee1e768fb2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef358d9ecbb0a97967271b5c3c8ce797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950aa80dd0aeb30de41292f167c5664a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe802052252ce10160263c030a2d85399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e1954a46626637b24028633ef7178100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3e99a9dd38c2e9f97493c4a2fa8ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65864f044bbf295f0eb27a6b0f7cf860102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4e059b8cc9833fce510ac515ed71d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e21462f432fcf118f3fe3390f2e3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a923ed45d93e2e9b6e1a099516b80f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fd074cadbc42c53ebf24562f1a1c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627144aa075c30d7a2d72a0bb960570107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c550e1db4e9bb384b25bfec94b9e76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e0fd422b28c28190a73a70c562cb8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb03a5e5a056fcd288fc39ad43cccf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d3c61f6112f0602d87f375fa89602111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2e853c6cc992ab8790c3e6a3eddb7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12df80b4259093e7e50ed5643d0b27a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2e882cec2ab0966d21311db830db6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f277f109b438fb667fd1c044fcdd179115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e1d914207f0531f5dded78a2097db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b604e92798c9ab57c0343b72be5d4fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588ee9fca2b4b71f84bbf5618778873118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac168911aea2bbc6d8cf0aac31372c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2dae9287eebd6edc8612d3970cfc7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e86cc940a014acd7a7a48cba604e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f860d43d190d12bc3f3a00a4c469c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51548fa2083035e5898386fae5667d81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c23625fd968d6974da2c743df1e05f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282daa2c18ef0fa01b7207bb452f7720125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7ad39ac42fb89fe0386508c12bc1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fb1c9d76625b1a2ae79e490392b30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9716c2cf1405807c14fb1f509f900b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834c03fc8c3d85b17222b9d328cdb20129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce78630e759f45be1d2bcdf6fe4b120130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176daf88fb45ba725e4a1990f52aff7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b15277f1b7bc9071c50de055ddba8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c0c65eef54fc01c309576fd4afb02133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b38979f078941ac893c9452fe65ebd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace186d7a11bfca7a0b85056f83627db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8625cc310f43fc769af0b5d2ea91f98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c545513e7d57db842f2ca025a3e1ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be21e0cf57cc507c374b6c20b5bc2c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f8503e3b10f43b194e3063eb67399139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465503745e5a1805e7f70efd00400f26140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c37759f8e6a7b90db169dc525f6ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55935f9b2941b7cee4f2a94d3f062206142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b67d5df5cff2a598eaf7a332bdc70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bb6b3531521523b0daa8f3cf7d361144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d98c2c8601e7cdd9e3623d27fc748a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165be6410c01b55132ac296864148de5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bb78ad2837ea61def1a0ce15ec6f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ca6465e207f3e44aad6246475d883148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcaaefeb0fffcdb7ecf01a0d03cea2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a766d297be9e275fadb4293bfa92df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d64365da7f86e729a70d098ef9ba1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be169631126897f36fede63e73e6d44152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be982aa7bd59052728cf97cdf7d69d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18278c32de653f607125065fdb740c28154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf5071ef1392f987e1940b46c75678155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159051b3017fd999d660b92fc900307156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda0ad8e708aa6925f026955344a24d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877eeb4cb72380520f2a37e1bc2a924158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e7191fa7ae3565403261cb0f2f4bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c9e54626a1531161a1e161a16c0f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db54fb0dbff66d040cdfcf0c571079161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2c208fb4cb5694c153e42b92088d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe55617c1201dfbeeea1cbe6c9d6bec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34f50c5f2e85c74167feb3859ab81c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4c086056ed5913f64db148d6a6f14165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31734a87f1591175f16379b8d77e1fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ee977ad9b854d70720497f2034667167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb5aff9b4645aba42d214531761553168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708e3647b8c6b067a4bdd405823263d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce064b2c4525e8e8c335c8fcc8e5b826170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49375df100acf25286dcb2a79817b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6548fe5592df0806b0d6db9ddf5615172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8b83444f1d9a5400b251e914b82d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a463a5b33ce6fbf04d84934822bf32a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ea1fba91b6e77ac683aaf76a02fa3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622875b18bee7cf90c1e8cf637eb2d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f09e639861664191988a6bb7035bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e510166791ae873abdb89b607412603178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64262fd78406d97db35b5dab1b90702a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96a94e121b43373122e3d2e51a1ed9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373df01566ccc7b76b8999e86df894b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820606371d0122502c8de3ba8cd47ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4797992d049b273b3b1c85afac0310183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc661c594591654b9eaa610f696b978d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f98fd82f79f452ef2e98bacbaa113185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43ee264781169112f47df6afac1abe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd56144769ddc4ce039551120b06d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae438226b031f8fd0e9b278fc94dd2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cab3362d50bfcfe5e0bee239dcb58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26879321199412f63dce0f7591a058b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e32a81b9ac710385b21e98dc22872191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcab29a6610f24fa9c9d177501b8eaa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f063e39b2b57251998c05afca4dc20193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e8a745e1eb44c6dda8ffba3819bc0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18466205d8924586a435c6ec27f7432195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d699bc611953cc0609ce51d5eb2396196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d126485139cbb648b42146d5a1e3eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad5c56f4cc109e4725a8fbc086d15a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3566feba40959d6417a623515ee01e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a6aac049c111236c88922a14cef65200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed019f71ad58e9d4a32f003e79bae3c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffca6091585fc75e28cce63200c2d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2aaf89b2f201ac8ec8d792f762196203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76219cc70b0794549b441ed0a45c154204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bc54448eab63def4b3cfaf8cc7bd2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed5c301faa8857a8fb957e6d2269fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b901e342862f35ab23df1bc448a65b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0724db46490c7bd5c86b0200ec662208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5e30eb1efab5db2416fabe2ede9ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852b03506586cd805b6af6f0e6fb404210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81628093b39b5768d6f5e44aab69c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5534bf1b09123f761e19165e3cfaf17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2d5b3b01f6d906fa71a82a009b3e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be8ca9ea70bfc7768a64f68478db42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa90a4f71664c2d747e7d75cf42728215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e384ea6d45fb45660a772727c5c55b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce8c71d8acd88c598ce11a91f5a0b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e08ba84f4d00069ad598695bcaf28d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d55416175799c30f152a8966d56ff6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ff02c3c6846e84ca0f5ad5352c563220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e2d439c36efb560d563729cfee093221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41cbfe9fd3f8657236bc6412bfa4d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b2b7f1a76d0384ab5788949f3f6e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b69d25a386c5403ee417babfdf6db4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d785b53e81c023d8ed7cae3038b0d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f1e17e68ea3e24815fcc3cecdb59e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52eddd82e27f45e90830d2a549c5eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64131b21c2838d7b3a585f5b27f3b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4725ba771375848b32ece4bab8ba41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215ae261746102658fff6b23884d957230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f4cb50d2b8a9a95ca5a243f232209231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301f2454465c55821fe40fab2a78351232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427472e2f7505bbc340edd081a2ee3b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6d6d3da5225ba4b3dea9d9e92a067234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcdd6c1f594be54f7577fd54b84a02235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e4cb0aafc0e833eda12cce95f5e29236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666774c59ef3e3866214fee05448a4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448592ad47ec43dae57beccde77b464238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239254752df3bdd2f121a3c79173454239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f021d1c9a7b41b6579f8b4f0c26df49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5787dc8e4bc05b8186f9bbe0841cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938715004f57be9f39257121bf7134ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08591f5a4cdb9bf73db32051e6b33d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10bff81d132c786aecdc3f7bf975a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2ac19c34bb0d5292527de46096698245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a0b515f917b917cba0898b4662678246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dcd096a69f19ef3f148a8e5d3b381247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8b2d862f29a3a272acdf9c359e669248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69899d09f8c17e73d65355ae957f707b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b527d0f82d740f5d1db43c4272b3592250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06901a33816ef45cff80784b485b5e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36c3821672a6e9b378eab09446c558252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d42e8f3de3dc8d6a946679bb1054bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3de4bb4358ca180221c18ef40a38cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252ee3f33474492645841b8c69d08da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25afcda93c7dc5c42451a053efe4ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d4b9c4c16aae9450a3671bf3f6b0d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad55fe3ba6eca6262ceb731babfc90f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6ae8aacbbc88bfb7056ca6d1b7951259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8870cdadc60ee653985297035f100a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255886d8b155fe2b7aa1ea847a843902261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87979e41b937b2c7614d6e855ef1831c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1d776275b22463c24847069cc30c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6a0268a4420167647f0c2f1617a26264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a0ea9ca64b8f6f57d7455890a980d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac3986a0ded93b83f75fb8f4fd09fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89765ab662836c82df3519d178291aec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4384533f32f76b57dcc2f78f5e293268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574ef3ee361e106ad3d3823436179c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1feeee035c7c5294e7ec859fa2f3c1b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8866310a61eae5bcaab6b1c7d647f1f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4b4326e7d633b44ec152dee43ec61272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952a24355c33f7b7b2fc7ba35401ba2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d40f4b46b162ae56bb552f9157c16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58b47b236db4e5c355fc03b06b53ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dde222d11c23f28512fe883603b73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb742908399df7b5a916b4c3933f22db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a92f3f55c219a771e507c379d7365278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41db83ef3f2c919531b18c3a953427279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ce8373ab800ce2dda80ff84b8be07280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272963b2355df7a20638704a8428873281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0224324aaca8cc8163f19d85d2260e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884549d7fdd978d9c4745046f12d2a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e667f5de30607f6b207581dd0e5a642284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e97c9153209369dbce832a213d8a83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235d8341d3b3cfcec4f61464026ce29286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d57852bce10d3b747893acd7e4118287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3d276c630bf6fbe036fdcd771a7e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5312eed5f02e4c1c5dede6c2051a76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197005265eb92da242bdf9fa969a2546290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff330fb81d759eb73a96bb8c087b5d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b46b0b242e9c421ef68ed9c68e201292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68282212e8b8330fd7af4c7c88d4e064293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfee50b909af14741d6dd71534b3b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bf56f9bac5a70e431c15b5cb196f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7161fd421ee3e4293adafe776cd1e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47a824cbd4e47f9ba5a77d39152214297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373f4ea99af28ee8f074f07d51330ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa56b996e92079e5f9e18dca91c131299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb910b237f551f086f45e97e781d3bd4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4de70aaa9b22df8728b490b0b35de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40d4091979a66621c3e70e35ae69a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc087e515fc6ff250b59124d4ede3ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340df89f2f3db626a00caeae24ae395c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fabe0429b886952fe5486014e37be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f164da76d3053ab739b474ce0ac9fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436c00856fb035c913e3486b0954112307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57005596a03713a012f16910c1fb9299308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77112b91ee68ae2ac4911e8d3e28f61309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09642dafa6eac6c0b0e6c09ff5f9f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60910c04383a107cea61424de9d2875c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3d4e70e3863baaa607f0da1a9586f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046ec3b9587415423bdcafb11c25e3f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59156faec52eea980827a21a5edb4e1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e3976a4af0dcfb6f1fde1867d78ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1534990b025773aac74d4ca1c0efa7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0582a78102f57cb74afb504b19cef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf96fc7beeb3a6fca2e09552778917318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19c5ef8fa9ba7808f5f1573ba3ad4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37d7e25562beec4c3a25983b904b45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a7815504aeedf4f14a583bcab6109321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360a842b0379b905fa57cf6fe4500a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7529e5b7362890bbc01279a73b9ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb1477b8a0d3420484ffbb9cd2c64d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631189d65cebc9104fc47b308756ba6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc137a02d33cd40fc83ab02575b2cdc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd581383099908e8da98716cdfd9f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da73eabf8b0acfe8c52752db83f4d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab733d5203d438102f43efe8ef3eee1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990d445d8ed2453e034d0ab946fbf99330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a3bd6f98ea5796541fc0805529560331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e374baf1a20b54a681e6a20864d8b37332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8b3dd84d92332bda623ecda97e2c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000397b61aa343a411d6c9943c03c20e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a98d30ab2d37aa9fcc057d725650b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c15cb6efde6fe3447404863f67297d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe725000ee65e02df54b43cb469011337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091b90b1459a6537bd03de0609286a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ed78fda6fe2758752b32d80c90807339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde8364f9f6fd59022679961d08370f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f12d37d1af6b4f86dd80524694953341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00080b0bd3e368edffa34bce789057342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf172269bd9abdab0d3dfdd76e06f476343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9b963ebf189a9dbed7ea9341435c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732ff0c38e42691c97111f8b81c78e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e593fa006145ece33c764dfac070b81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d828166482030d9253f2967f8b5ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f599f1a28c9854bce39d17215c8c0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc54b5569cf09c4af95344f978a2cc6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb4e9ae7388f97dc74afb010f6b31a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387cc6cdbabb82828e2163139dcfb28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437c3daed0b4df571e8e69756c74c2c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86534d59e1fdc384b62e4dafb608af4f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564313f43d2618681c10d9180743973f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2c6e18cf9274ae832b89c873e10ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22d1397254a932119054d19d06b53b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22f5dacd6ea855235cc590768516f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce87d03ab85059c474205202d4a93d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b45a7ffbd208102ea0669a7327c4db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becb6a72024aa888e4023b9acd4ce7a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9cce5bdb3a6780e2744fece5f79b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fac20df85ddd1f81c2899ef02daca2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20f9dc384bf23d3b76d9e914247574363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db7e86d5f3ae7a93c8efb6fb4ffb20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a67672c3057633d4d05ed0aa1192b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b83a485a0fccc2fdcac154b79f4ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce42dbd2609f84243d1274de9519b7f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b465fc1ab59f83fe1f00a2b217ecf66368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ccb09f877a19b6c93e501a4805904369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001a31441f063bbe94bee3c787e685b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c002078d1cb5a655665750d689f0d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d98945d50c0fa3981b00c74e837b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177617b7d30e17de933ad4b08c87891373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fffbcb977c8f973cfd93d56c8fef61374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46715ac8f94d9d8ca24611e5f6ceb2e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69228fc0cf9f952cc6360ea0593404df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ece9d10c580647d946fa8bc53e28d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c05acb7945cba8c53d8af66d186f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766861511588cf79b7a61c21922d5023379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538b1c030a182060d935858a730d15e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843837306862c54f69e7beabdaf1d12381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c67355bb11fdca697698935daa5d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b7c0a35c575787055d9d1fcdd878f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908bf9d96f578ab7d5445bf86f0be67384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c6a3471dd973a57021529d061cb17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d62882ea086f13f8e1dcb38a924e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588061ff5baaf402b96ef79a547dd3b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04e3bed479890ab8f5e6099e01950c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c34c89d5ee706e307aa8412c56c2e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bb47af589ea2160adc753a671615e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622363163ad72a44ec660c6a7195645391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8504eb474c7b0197dcb9d7b56fa27392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24870d02b6f7540f87edd0a931f821a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46d25b7a6427e9bcf913d9502dbb5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06d68b20128a8e3eb59de5b3dbf8dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5ed82a39b2300943b56ecccd8d072396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e96caf77d226afbd29a10e34345a59397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b6e8fa675057da1eb5c4047622770398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89adf12bfa2b1313729665681d35e21399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b51766aa09084ba89a95bb925446f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d378ab584ae12ac122710115b669c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2318695c38fbb1da78e18a75c5a11ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08641dd7a1233dcba179495b91b355a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6275dbbe7bbb7642dd0b8d6633b37c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d068c523e4b1a7347dcf15298c82ac3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f46a898b4fef23ec6737d573cd5a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1daa5969a1c1cd2bf49ccacf5d1221b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d97e8f05d68428886bef4b2f1edf8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a746e161c8f35327f2b5734f4ba5c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdafee234e2bf6f337c073df0d1b40410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701c9d10b24e519a3903b44457881ba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d529418abc34d481c6427322b405b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570b51972f4c55dbebc67e38fc41aa0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85d712b28182980deb8c0905b65da5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5dd27b883959c6b60fbec185b3aef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817003685cde7f41a8571eef53bb84c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7113fa3696d8750c0dd4ec555921f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545921cb59892312c75ba959f48305a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb21137a5ddcf0882f8fe780ccf5a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b33901e250f70cf2918bb3839ebeb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406defc25a5ce8ec70fbe66f51b467ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5a289c74220271bc14926f1ae11d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c37572862892ead39c596eacc8ded4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22abc43f39498aa8c805e66e0346cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1eee533c7767aa1b1a15446285579425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada6a56c77d0e9c4dea3e179dce06b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf30ff02881456bf8af32000f6dd36a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51d67ed83ead085679834c30f3d240428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88e31d687836c1d238d50955d7a2b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9ff5b5d5e7094507110d5cfa45df3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8483002abe1749af998b03feeb0b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b631ad8eab2a437743a9007c9cbaa4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3415977254e4911633859e0e17879433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c549c064deac972ee9c74e2924232434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffc352e8d2ff4ca2b0f3fcca7a60d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867252c8a835106fd53fc4dfb4a7402436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8e3143914595e507eac8480a2c232437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507a84160306dceecf6ac2e36b2de4b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35940e893a9664910d2ca0c73bda122e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704da60109a0d5547007d5ada1411ff8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc159bf72ba23440ba48ae4762755e4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc86841c3ec06c7428ccfeddcfa03cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b25707e9b348935a1c257f2215144443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc9ec118043f044c414a1b508b4a23444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09ae165ed8ddc3a6ee85804176f409445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9cfe604cdc4a6ee91d409ef3323d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344c21633c614ce71d684e44ae4ae4d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b867a1d1299efadc54b5bc405ab94448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204ae1744936700ad4bb146da1713c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f9209716d5396af5d1ff4f44c5b61450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac55911a93086ccb449c2eeb6a4150451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ce7bb11581e137822b0a4f8eb580c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839196df16bc2b5036587b05ab6858b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73613cdff6e21ce622bd019bb4d2ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba9439eac0e73eee09ee95dfdd523b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cd83df9446efe6a5664f90ef557ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b276ead950cfa0756ae2aebca0ed20457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec2bc640e46edb6bcf7de2b6edfbbe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3025dbca3369e79d6850e43ba920e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba525f2c138442030a934ad72bf12a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b45face3db3082fe99c0872d90a8e3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4926e06d5708e04b15853a2b4ceaf3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc67a35bd42435bb00e32b7d9de2579463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12ae2dd4684f735563d670da74ff52464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc38d682e229055e2d245228334c68465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914617568c331885080f11026a6401a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44691cb2fdb05b802fec2801df517fce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb295ae46803dd83f8570fa8e7d5bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4165f119b5c1e380d2289b3c09cc4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a565cf414ff5058b1bf13bd4d8969a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cc7c08b6bf3db310ac5d8108bfc02471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaaf69373fcd7edc6e413135854b76b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210553712be6efd5ed9307910aab0ffa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561689bedb4e39dbe46a8d87ef69d6f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003325356d77a1a80a580202c27db2ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdef46f1cff869aede436f205a78b98476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d3cc68602e21a27b93016841358bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa30a7b3276b8b3d4dcd770cd0d85f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67911495dc2a03d3e2fc72b7adcf6fd3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2742aaa383cfc24ec5b9a9a0032fa8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd5d508d420668674872a5da8efc28481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95f2fe65aa22caf158a11b8b9c03d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076afe3a13c9760b56a33c1b904aa5ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5470bd611008019d846f4560d5e8849484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3744515dbcb063fa0cb5a7d6b9f95c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4903eee2c281e9f135a08a26856e7f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3c330bdf8a4e62b093e651309fd0f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa234b8bb65887ddb031cf8c1ba3e4c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0a4accac1a1dd68b549c321868b49489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d5c9d85a3ead0037bfe9127c19d13490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c0c6eb390587bf351492891aaec39491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0654cfe345f98c482d3ede56ea9364492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26686e1b8603b38a437d8eea9d5da6c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980dcad80ee62e517907ad2cf3d289f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d011d4a9da14e919395f4b8385984495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8362100cb5a7c45f3ee94de7f53945496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4bb7bafaf38457783e9e1cff82aa3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f482e499ee3486e64824e9c42b17f3a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc892e4ee9436c2acc23b9b44535ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc8e62947d1450ef292bb1a9b27587500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a44e4ff466309af6614654d6e2aa0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7fc76c6e31e6c65c4fbb60cc2ce26502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f5561995769c441265291bd87a8d4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001b0df0fccc5b9bb3dc00bb27bd142504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd87cb5ee089a7d4fd3dd9f273f156505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0e61e0ea1e97f155840c2561f7a10506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa0d0d5aab684b0d16fee15dd69b23507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe6849e3bf6f228ae1e18607803c49508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe8a67b7374cc44560f6d5f90b6734509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a12f1b66069ca2d6f30a5627423601510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010cb9f5421e839038242c040f0dd95511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716fc6cb17ab0bd9b6335e13930a91d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea978cb285aa229cea0a26d0fc3c103513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62074602e7fcd323ee0b6cc020aa3d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc310f8201979fdac4fa791ab461737c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49df69384336408decc40ce812a415516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38be5b0effdb4d248b76dd7f27efa30517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67f5f81c97a1869741148c399c0cdd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10677de9e02a240cf94b30f2d6176bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2e9df5edac9204f5b4ba7a726804d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c80e5670f6fb016535df9aefd54be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d46322ca6595ba8c82fab6af2d61f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57543d1f772ea92780b02aad10e18fbc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9968e03be97962132ce1e8c5c862c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a93f783b61167c6f726447aead10f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714eab517396d1104e73b9e3ea471ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7742d91cfa45d8648d78739e21efb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e2e96248ac3025ed1d7859c7f513f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecd8a94ba7b5cf413807170d7f7f87529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec6c950fd28daa0efa62ec115c23d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebf4c6552c1a1d85101735f1df450c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd8454cd11dc2f709b360abbc9e5c0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3a93795d736f29ac9945d3ad33acb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9b9b1da58a8ceda3e2b6d69a3ff5e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaeb29b9d7dfe1fc5ea16abdcf632f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae61c413cc02f506bbcd8681f7948c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f5bb14cd2acdea6b0904158065fc7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e03832de4157815e16a21b98950e90538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3de6e41f00bc0ddf1ee34d2d5cd5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a65c8af88d81144f52c5d144f40b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438e55ff69696c7c97eb4edf7d6e38b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce880f9aec65b198586780c9f181afa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f4e8f1e253b093d1a671ee54d05fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685740fd3fc090d6ac2a55baa9532f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb3420e975ab601e837fa4d83554ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ca3858b689a7a31cb7eda19b10734546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842c353ea99b7651177cbd733c0f234547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a330d54973ce8cbdfe4019434b2319548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346733d9778454e844ab06bf8adea268549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266aff2a487677ee912d431ff5c235b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c545b6acbc51b36d4b9562a5593af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3387765e08dc9e997c0831a8b8f98552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e479aade9aba334047aee8cc19e6854553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e46c8c7a9340dc84b7d38f07c150b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a767b5e0e231e78d035391d8117954555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcab3cbd8e938f4a0cccd414c66a380556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c646a981c6e1f818a026fa8bd114b29557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1018481eb992657fa890728f6d8967558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc60eb664a2d3b6f9ffdc81a2225295559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50d297feca0a1acb0d691d4c28da6f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1c14e3b514f7047d48fac2750111f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9455aaf8d2ba7140128d34b240de97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013751a3db34c44a8ad9fc2927afe8a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47153266a420af1b1c105fd46adc7d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df98d9cb99aeb793bfc1194761db348565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fb079f877461417ee83c6ce11c715566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cd47d00d9203f76a321dc4ddea93b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b55a011d86303ae437dd2992a918b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6c11c6ba5a742df5f5fe127972b3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c7718c01ee7318d2ff8c2a4d78a95570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783878d351947d328ba37ebd6eec54af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca878f4cbe15146baf97980aa20936572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8b7d9470692e190c8362062258341573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e97492de6221b5cb606c9e23535ca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79666c5f38c1ad74b4a23c4b683ed43575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32960ecdcc754d9a552dd814eb1ac689576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53edc2107e25886923db548e92d9bf1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ed30b7e66c1c96e34f3b9c710c1b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057fa5ade2f2966df3bf25355c61a8f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a8770f64cbaf1d9de53febf4fc7b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ef3178817e3735ad2d76edb9abda9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fecdbd3c2011812f4690258219ab8e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb74f7108bb8235597aec8555991c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16046b14a27cc63c2289bcd4caa1e89584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4380065a7014c7e07af620fb9bb05585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc70269467994ed702f180206efe371586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d30dc4d9985268371101208cc8951e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3df1ef09f6e50495675c68b087a040588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325097f57a13a18ee622bf8c9413cc9c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c884c097ac0bcbe268507beeddd0dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a44b14985ed6aed9befcbfd8af99d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21041cd64dc7b08db454455e14e9e48592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3dd20f36ba0bdf2499fd90ab4beff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efb0c4b5c8696cf91f71593e80793d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f030b4939a717aa6c6ec8d0ef8f4fde595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ab248ed063053fec36cc927181f66596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c77c98cb90f0a845824d8b7be655a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea8a4ca4e0d470adeeb62306fcf8ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97ac45638503536ac427a60a7a7571599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828e91e63b085ad981e3fd03d5f6a60600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7487771d15ef635f9ea71a730e42eea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d31ada1b5d0345a603a1ea8e6a17ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1934bc5852bef5e8c34865e2f5905603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578a48eee92b91e5a6defc3a40852cf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc5a0e7af7e81297c52d67983139eb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23808092ab473aec57745631a838d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff49a6a0a83eb45a76d460857872a5a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ead806e9914a8ecb97681d7e0aa30608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105dfef164468c0508a8040bacc0af3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cccacbf3afaa435dc1c6d853184eb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4256103312828fcb7ea4a3f23760bb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e527058433e796df00e550d9b2e9605612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48397bba2d17da9b72ca9713a767ee64613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1675ff2367bb37a9644497a5fc9f09e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b62ebb4135f37b93e0fb447363f037615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48928cf748399c058984e7b55421521f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153e556beacb16c2d49b1deaa1a6478617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ec76fb4b8e49f05de4c028847f449618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb37bca12727904f8f1129a850de8f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855e0164c17a793d2cf4991324cdce5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2d959fef281ecc9cd18df7fd62003621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a82bae371d891b74ec903841d873b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c380b92dcd9858f8f6d1d8b52a3db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a903831b2fa281ecabde53ce7ea9d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808081c0f8004a18ee472734fd1e12a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38abc59eb13be53f007ec7451292255626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f50bfae8430689ccfa001d515a170627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46015cf14f77611e85cfbb92af43f470628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfc092446759a6b29beebdd94bf7e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb96498cd1ebe3a9c206d46724bfa16630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0357600a10b2b2b8156424ab2a54b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4af20650d899a05c97507280320f25632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde57773a4dae3834f5851c908f89a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944c2261624ae60ef1d6d5bc866418a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411762e82bb2225a40dfbb787455e52d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f391993bc1bbfa44843a635346b06a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3c2c62fc5100b2e8166a6eafe292e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751e236cce02e1e8b31100920b9d048638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a92df6c603fc48c03de5c7c6d728a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56859be644df2b6c02a558cdce5680a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c14832d5020cc36026b7dc6e74fc9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857e9f01838d65c6832e3abb2b0390c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e6014a1f7415b1553f9b48c25a07d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8157a6212c9e721c51b6424baffb6c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd2626f80a1d6287dbe0202a703461645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de5f99d7eabef14c4d0c3b0239acdb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380c378cad78af03fe1875bdfc43e14647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00bdaf81165b50c25b2a8da90820b3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9291b1420e7a333ec278d150560aa35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a77889651f9c16fe93e3c5f4b1d84650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01508cce432f16471c69a5fe3fd371d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d1b99c9c7ae5f85c31ac1286b2bcb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba6467a11bdf6fcbb9bf8bd5f7ae3b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dd9797a83e68df913ce7d2e1fe44e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970aded00dbdc5fcf088f4e5ccdadcb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c14b633626e9e80b7000f193ede579656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4ddd4149cd52e98e1cabea845da2b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6955e602727049fe23ddae8f543203658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bfcd4ab1b459d43719a50426ef6aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7b06d92a5fe06e7b0be38211dc975660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760472b7a5031bafce78a23868596d2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7b27e80b0a19b719f573a360a07ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7ca580c68367b8b00ed5e12326dcd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5046708d235cbe9a7a7379c7790997d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847aacb790c3f31d3f7a16d3ce67fdb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007f2fc2fe4fbacc7be45bd112a88f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67ef3baffc756fceadee7882b94ee4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758af3c2a26176624a4270cb76ff1a26668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529932fc581f8decfef484b4d8f23fa9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79018fa41cd6d614ca1fe0a25788ad3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a9eb5409e59d583f44a61eee388e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65095ab00896d4ab814ba0628a043dff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb607023f5a0513823b911b4f3661303673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89297855842d5968f3bbc2ce68bdf49674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1baac19cda568432c78e6417308ff8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a960b75adb3ba58f2f1be46972264676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e2b510d9d328bdcfbea849414af3c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad511460746cbb9b33320563c96d49ed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bac9b6e311904d22fbf61cda1fdb4a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1520260da2cad8d432b72e6208238bc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c1335f3ce21ec56b1687203711d3e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb90533b795baba24314e95353b1b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713dd19030fa48ed68d93b08c2acace683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876e55921e12f3ae0c064b19d800fa6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c05f4e9381aba2a5bd2399306c9018685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8182db6b198498c2510a626b408f951686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627a72c80748c57fcd8fa5542da7561687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297d92f6f07d4a7c4eeb71bad371105688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34337a879cae600cd40ace3045b1940689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd54b2f57cfec8e3c0f97f9007246b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1ebe6f9600fb891295639be1d6eae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b17251ebf7544f055ce9160cf48e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae86726309a5cf40d1330c0cd4c258693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73000100b7e11b674349b2ed28da14f7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b37b047119f83426322c10713664c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b784cf6afde55716a184eaac7110206696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f554dbe3d8517a9c0472b3deb85057697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11d1cf7bacc387a99d736382edf3a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce313a8e904e06c6576e5de90c4b47699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa40e5e304b17b5d0d9412f757acc39700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989043a1ea0cc2a45f280318319d30f4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783c1a8d89b8c10ee423614d6acc46b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580458e689088611cafe3463eeff8e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596aa421a1c7e4eef90b9468c6ead98704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7a60b914a7c286d036eca9618f0b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7082d2c3f39a703cb24797c87b6cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36142ef33ca00fab370e522ec98a4c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef555d2693b5339c7b5cd8cc5ff4cdf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a4ff7d596200905e16904af059bfc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95dbc2aa3c2f140d238885e6497cec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e475424a4ca94cf744ed53f895a8e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35e014e468d8577ad5568ed8ecbc4f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f056b9b2e3978485adc2222087949713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae1a30f3e1bf47313346cefaab98b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09d7951d2040a1087da8491f0b1445715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367bfef49f18ca69c17bf960e1b465b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0116fdf2982d875a6bf91fadc1a5c4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745b8fb6d79f558704c314abd66b220718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eeb8e582b7532d71b90f8ffa0eaa00719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99462c91b3a7c6b00379cc3be4ee5d0d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1cc460dbdea6ac0e26df2f09fffc4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b122308097d957d7aec2f14c5436c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f5d2b15d8f45dcd6a726b712f4cd9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbdc9d9dd2f50cdba2fdf7fd5c6a18724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee884c650fb05224cf3e45c368c3e982725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3293f5179a3f7a843a1767e83e1141726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8db0e98c0cc9841b909fad6a52248727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab91d14f01350095f020c4e15cb464728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7a3675494b31cad1497faf76a2ce6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9747470d57cf706f766041b3df8e6b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09835cc186b2325f4de97d6e62027e7d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575be3c67f1ac509d509b77945942c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20561a0a446d0d99fd20edd1baa973dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da3bfe3ccf4c8ce55c68f59af7da97734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13c156d025d963c2f341e20f906433735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25615ef45235f9f1311092a455102019736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a765217e6f471c242fc1fdeaaef7fb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7f052efbb43eebf4b37ccfa542d9a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d8399db495b9d7b516ac6aa5c44d9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fde01df0e790b05a3e17c79dd6689740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ba53390615df85817f198d86b5960741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85cc221294adcf4ff01c02922f8f01742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80724586893cc1d4c1a4c650bfefd1c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02350fda28e334561c636a1f4dfb0a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512041df342c69e8e60cae172b41116745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd409c4dde50519e8f3a5956a597237746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a806260f1d3f6f61a7d88efaef274747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14a713f09994dd9aebe9ec5f3f0026748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79182801fd4feb5aeb30a2f20dc8cdb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1bb7d315866476ce721e959a08054750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85592e9f07e1c77b47b973052444fc84751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9c0c883fddf1e738d65e8e50defdf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458108fefb24b386741559603606c1fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b38de8f5b793e4a1ff5f9c6c15e7e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c40218488045714a0f306b69b7d8f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bd1d537f5e02a72feef1cd8e79d70756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a48f23285ae8bc7052b43b51dd6ba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabb4d00098fbafee408a7d36a407d5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487002b3d152834826122d6ce4b06b53759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c936a4251fdb05154d98ab51e67e002760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba9fa110733fa15411a76ea42f733b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbe739457ad3f4a4e177a61c53febe762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16ae148a66f7fa6867a93c72ec0662763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95b64665f06eed0f0b8e596097a7ea764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd170a5b2f2a0ac8a8407e373b6e3c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cd5edb4c4aac30a527fbf8ae5d84f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7ef7c2f76ea568f19c860cd814eb9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931b090a4ce0f4e9617e1b24d302a51768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2b14a10758c63f2714ecb9674db07769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65edacc6529da287108e353b532c505770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67cb6e6f66385c9922cfdc3ac60d75771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24fb5275aded76f909302f8bd720f2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d461d65efff02c6d8d45db7cdd1f9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b039f0a262cd92ad0face0a4713f1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0960a2c3402786af158ef0dc1507bac775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec583540618fbceaa1e26a9c731c3b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d034e216d3aff9392ac709645a1eceb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6952702a8764e7b55185e2a06eeed8f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de9af83010b6971c22dfe727eeeb89779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b04de887b3042fd8db6ccd002b019a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a7b54ac47c6dec0ab22baebf0afb2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514e7d25a2b57df65cac08fbbc6c6b6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1acab58da32455cae0906a682877c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad438058da73a28fda4c4c2f3d3a93784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed343d2c3404ec3c0dcc3b0067d41c8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c11141312d92be8055be6dedb7cb0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411b338e929da44b3b21f0c7534168e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af5ec1f1d833bef4c80eb42207ac3b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91016ff68e7347bd19bb8dea36f87ccb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672743c9763af9c94901814cf72c250b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd498e606a3eb33cdc55941ee5122e2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c998f28a9d2bb23baa3aa81208169792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cf64dea6cb5e5c5adefdd6d40b92f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b1441c058b006072038866ba38b2b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644df283e3bdf9806dec2e242c80b4a1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc87decbdb154688e6ae704e21f009796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6510064cdbb2ffecdcaefa0ff85d7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f13fee66c4cfdb10eae12a316e7330798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce68a5bdf165281c2d2c088053790c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b95a4cb510aeacc47022aee681f2a6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ee08e35466cbc5170505a6fcaba5b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d61e07c359ba5cb62b8c1cf60290f0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed7e3f7c24f550acc2c5bc6febfd37803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074475401bfd27c3b3551a9549ebd65804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94015149d66af3994991cdab591d69a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27243fad2470da0423f986eefc17592806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83a30d3c4cfd1bd57ac2a2f4ed4c35807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a1acce6835faf64303ab5fff1a431808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcbd50d441c1dc1d923477545def5b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692ee77aae866b958022e6a697b45c8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ffa5d71858f56604c80d32d8cad64811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b538d011a92af20740165125cb7f3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704910b51a01a594443e5b82489f9ae813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0455aa71f0d90d43ae98bd3db9015814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263146884d949a82e0b874bd8d944c1d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc723b6e711b9ae755ebc8e56f34c25816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99525dea8be6671e39117cfded904a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86babbbe2564de4745ec3cf991953c70818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19ea7f55728d2fe460fe696c4a2f60819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4cb90b3902e145e9fe78117b5aca7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06a8dfc05ae4776370a742aac4d56a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c8d6f0ef97d4ff566ca1c42bad3ac822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea8a0a969c5dbcd35eb14f40bc497e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14058c9b9422172a2c6a81e87363455824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f517ee653ea2efed087c1f5390c690d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fa71526e7651a035b72e073426a15826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf5b9c9beb926d86a1e79dd9e426c0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf773e8c1a87decc734f948273333e4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3c71abe8c5482764d6ac0b6ce0bc0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7939cac26dd7f9579cf4379f104a86f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f65ec58daae2323002b9ea68ff226831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c604f387555f220b185602ee335d7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8430fadd29495bf7b244b00d6de8c8d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a5370ec89adb33cd60c63a2cac29a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ea603b046351a04cc242a1e22e7e6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dc784a50304913550761e4abae3e7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac40d75e10c7c1399e41a6f45c0ec7a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559a508bd57830e835ce74bb831e672838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb80a22df35ae05dc75f7c99f57909a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7b7aa525991a58cfe1fc9703b0409840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc433d16e2621cda10c9032066c8ba8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36700825b0c9f8ce6558ba10da5da561842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb1b2cee80eca1f56d56642dbed8ac843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e78ff0b21ddbc69451caf0f86f4193844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742b268c6bdda1c10e12d8be6c7e7fb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7469b173c095d06fcf08b5e782d9f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6b9ab0aa8131cd38b379f53a8eb11847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97195921f94f575a36cb17a497574cc1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6441115eff63eeeb71182b2f321006849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d758173131821bfe773076af65c037850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5af4b0ea6a59701a14625a782af76851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355907bf47c73c28d0bfd9e997e4273852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a4e963173709f5c99f2fec8b1645d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3a34afc75c274bb517aa663fbc0f8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15081a1fed14c444ef9f3026e5df42e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e1d79f28dd38fb4f133d7fcabfa2d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897a853496f31c4e3a21e487b6f292d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6843af5943687bdab0a1b2e33792c5f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f57a5e96acfa03f3dc2912719f628d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7c74d58f2610bffbfe1900943f55c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786e77bdd45fa7fa0f8c756a8f9313c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1766c3cb87e8702cbd598c9697381fa862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d53893fd214612043ba8befee4dc30863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a827bb6ae4965c88fce77c08cdbc462864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4624cbeba854161e8a390d61aae1e1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77953fcfcc4217a4f7d68676d9e5e6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22ecd4e14325e4c6c8d1cd0c4feb3d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba95776a30f932c9549925717ef500868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca64f6cda6d79931f33e9696939124869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cbac1bb9dd254c1f8cc9525c56e7c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76083f176392734af39a3d11ce9cc6d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2138520e28282bf89b9cd1a75fc5703872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cb3f6dce9acdda9be98bcd48d1cdf873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46414e3165882825d8fb5fc07d0fd9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b7658a2105b8ecdf0fa8163c6a968875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34496acf7c88e006b28c52439b40435b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfbe5e6c919c079b6b2462d97c0507877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b4f2538ec5b868b805496cd83ff0f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0341c3dd4cff6050826d6e85ce02a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb889da5c9c7837d84bc95dc855fce880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3446a73d339920de691dd4e12519dd2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae03e3003f4e61ebad13547896e609882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac507cf6284d3dfe63fa0e738a030ed883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb34c0dba6ce51d0034aaf94353f1d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca59ed7be541bb75adc3a025327e4ee885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8237f7550360414399905f520345bca886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fb0552ffa3a9875406b09c6dc111c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6bc559df4aec549b0e1f571f98076888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74327f280f741c53ef8c106d6708c58a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d3286ccd609559cf333616e1a4a35890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163cfcdfa0d7cced90b613444dc5f27891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb769ae991373b86a98a93e1279323892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8052db4c8353f691550d6f9802f807893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8008dfada749bd6aa56ee2c37aeaae894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be46f317ae4fd632fe4ca3b3dba3f66895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87101e287db2ac3ee217b0f248d399fa896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729f7764f94fe4659dbb0ea8e392e97897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2606c4072a7ba58e90eaca5180aee1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73fbbdec750eb32110c6cbf78db2e8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3eaaf21f7eba358e850b41eba9f0a8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71521a1e1ef4d93c1ee2c98cdfc45fb8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88caddadeafc9dc856c6e613c02ada3e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c9dd538af6eacd7929067e1095674903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1badcaf71f5d0906aa7191a7fa54824904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c8eb950130cda442601a1b4b18dc7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33ddce8aa7adedcc9a03979898e6c1906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad04f81938af368b1573711d9eecbfa907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670cfc897314ca702882c053609bed6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9b4cb5716decbf22a9b61f29804d6909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea22599b367005ae2f0eac8bab421c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae7a0bee417e93f4462c91e5c4555a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa430b5274fe7613f4c054de886d35912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd6e31860d2874a07d2bbb0b45542a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab93d1efccba4afc8d5392884dbca8d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80613e8882e851f3ad0ea01517c2cb29915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93919b5893352e6fb5653410aaaf7e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5ebf1820067292d95a21ff8ec61bc917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a517296b5691dcff7e046658e72618918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63d39103ff00ee078762ed6215f1b3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b687be6d17199c1d78907bd7fa553920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad61a88ea431b774524f91d636be2d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a108b0b23fc8218e221b0fc1c1e3193922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8bd7588819afe9bde3033e9635daf923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd671d6d85cfc1be8cb9fd0ef384dd3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3132473c29a03aed7b1b57335a8d5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530b6de3a89b74fb8f0b72f50a9b2f8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1320d814eac41b7e9e4b06908359b2e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53986e2e06e65add546e0cded17e9f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fdbbd839fbb1a6cf347e0aa9722c9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842eccbf263b9b7e9836c8a8a356b32930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161781c6f6dfb688fd617193570c70c1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c720a11fc47375091f773a7d560575932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9454f732ab01f8c00250c26bd68dc4f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201cbb3adc4e27f636468d57687efe1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bc85b772e2608eebff6644b496994935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0794f73d673dcb55d10b13bde882a75936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d239349b38896a3f288ed762217db5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ba51095ec5c1602b337a81ce2ea1a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e369eeaba1573e4cc95b1a32c1cb98939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180aabbf812b9e447dcb66679d49391940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111cf8f1c5f0b4d379f989f09f9469c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6dbc1ce3217f7fe62f936dbb575a6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd5a2bd6c0195326572bf51bdf397c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5ad7b6956855c3fd55abbaf224659944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb8740ff7547c344e0861f138ea7d9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6062f8cd63e6c581c4230f6d5833e79946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3b70431ca521f59543de336ad9d1c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1b6b74573ffdda578ab4d52a660ed948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42dba54a0647b7188a0590621bd4c1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441e38a24f5fd62c26fb47bd79b5233950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bafa5101b576e56ce8c2644846004f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c17f7162d1a56827929a73de4c6113952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb7fb77a7814d777bab78da845a2b3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd30f0234f013212b1a70aad14d9ec954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc4cdf5fb8a21f674ea221aa572e28955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfca565e77235763c86a0b4bcd80371956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a752e46a29c5d3db889a46637c14953957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f90fc57456a837b9e28d32e49d554958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2be6106bda59f048c7fc1d825bfd77959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19702bac11030665d4437d0bb2c1f00960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f789b2b650ab7a69cf0e820419d85961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d083801c2bcc051a4cccad4c65e181962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd229670313ee02dcce97016aa70ecf963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76945ca2406ecc31bc253efc2e324f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cd846f5254747326e6d61e7dfed52965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f767280ec5ec32382c278eeede5bf966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd726ab6f851e7249e76610e486068967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142890925f86d4d60b1f0d8eb1a3be7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78410347f1ff747212774ba761daa0b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc0b7d3f52035210246cd5c100c72d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceac2e7023fada10b77d2e3b58bebc3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fad106a56927ba24fa3f7cb0eb5f2b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38546f2bf635bc9f8e199bdcc3dac0a1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289103a17281c133a7689ade5c9957e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3b0adf150e45c8296527d3ac7d4ba975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d95a3de6288f73f5f893477b06fa5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bdd1339b74da5b63edc54a30284a6977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd880d97ab8046a9484ab1b36ca72e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b919192f5ec82efbf3b27210b49be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51a976d982322fabb407056ee75b3b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de820e98cfd194a6c6c8454c63480d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582dca4a52e721d20ae6514001328ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe6033967898d1c1c54dff6fcb4ef96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22125927a89e6447c4d3911ef78311987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda0ffb78f01cb3d3114b34e841e3b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55544ee085cc3c1d6abaa389c1e079809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4494f697a478abe430581fb9008ba810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527b0bb2e33f5bd81d15592729edf8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a40dc3b08d9ea1bc0df6329292b5d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9ac31b6c00f0b93d850c5775f4ec913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7662b29e5620e783ccbe7a1c7984cdb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a4bc98e87bfe3119f147e1f15dc0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126f5b81bd088171f1fef46db108f8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2babd7e347d69104305911a35e65717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659ac88c05390dac268f5233ce1ecad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58bc9034851cf1b867f4f7e58444c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d89b315365f3f9288d63ea6050c8da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c3cf92ac1d6df2d0491c1afbf5dd521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cafa4edf64b22b7bd29e749d3110dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edde8b12de937b73dc8695f3a898bab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a557b5b7773e11c5b3382aa40f333924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cbec4d4875b0dda10b7cd25ef79ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45694060bd0978ff8cb8141ec838b9ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb66487745ac8468859f7a7f612b0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f073fb7ad75315f7aa1d2c045ebe628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa6b0c1d471e313964b4b63c5ac9a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bbf791126972516173b58d563b8bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f0d616fd30ab448787da7e35575de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce595bb09b0f99ef7ff1e870ed13fdf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bdd780c5ade659dfcad5ee8f6d5a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002db848888be81e931349537b03290134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee126008f6f0f3168a8dda0de3722635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560a83f702cc26d49ec7cdc5cabd4be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef879d1eee87f7d524087a11898385e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a3b91364e59057720d991685637ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef40c92a66765d330bb8a741eb23cf739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1ca921a89cdd4f2852ae40728795a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8fa75a777f46a1e586d8a95873d7d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfe85b7e7533684ff1b0489d95622f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830aada40fad7e0f5119c4f5e8b9034143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b009fb7ab2758d8b5ce00f116c275544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf756a3417bfa0f0deaef9b9022b1b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225f691994cbb1a5845e5847e77558d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340d4feb355fc3c965114a618fb038e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773febfc1a00f3eac99ff2c3886e854648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00ad2f725c168a72de2ec553e05c3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbedabed4b55534cf9f2602479aadc850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40b3a47c6d0ca7769730429e91d99851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc64799f908e9cddcc022184a54c8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f6b81eb34d20109e0c291c7168e2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759077e5e0e8372159f6d9c55b1af6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceebd2857efe73f0b3bdfca3fc2534955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb15608de5575f592401fdc6f1cf9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d688e5fe42435d448e8d5a9ae8ca6057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9f45a81e5922c32dc5730e6c3428f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90000c0a1a90892df950d79c5174c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abc73f545f980aff1e451e527532fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13b260cf5d7c7c896923fb4f3ee90b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cebc579e5c3569c24bcd3d26a27d9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6107d5273cb021b9a4b6c6dd46aaa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f57de4ba70ce90dfe3ee86432391ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf53a1beaf81acb8cae06d0f30a04c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325968eab09ad01eb0a3ea0db8a9c41666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020ab5220ea1fb06e3d36b8cf1392af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d55213b8cc767748306ee19cdced8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9bd3c433dd8c6444669c743c4262669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6e2aa20a71f71e646ba4a617e21c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10f407230838f7e176cfe5e17d159a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae2724baf077a1652ff42b2d3e7f2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a771b16ea06f5571f242780f684d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2aaab2f20d0d7f4956f4839b0ad8b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13b181d1e8690ad662421f6234172575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fcfb280c10ef44a9f09fecdbdccd276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41170e204ee30c83fdeda009fe467c1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439ddef30ebf01971a4913156ce475278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8268ed0813c75be1e223dc4a7f998f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336c8f93d731fe58b3453cc0630ff0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72551a7ec44a2c1a9546fec455573e2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315cfee4d8d142ea7ac9faa6953d12382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f1b91b1d63b5fde5392aca9f4394583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67455e1e2269711cf0fed92669e84684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65d60a3b1a7ca9a53ab4c0f6367efa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6c6067cd7ac505e084fd8f0fa7e6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b8c33f3fd1d0ab287fc85a3c2388987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbca3249be8e3e1d36329beef8cfcb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b7bbae3312b62cb0f5fc33a1b49bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5204febebe10376da47479efdb334890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a9233f3b3f8501d8018b1598430b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35c6d5fc6375f544e05dc430d8e3b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f299adc4d84c07d9597914318bd87293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97428334dbd75b6b538f86e55b8fc32c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfee220738ad1fe95301889cf627ef195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389ea8484e8b6afa6328493f35e50d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9161f23a6feb4dec5905ef04840958597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742165156d9ea6319a0566c50c970cd898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfd05498247e2abf590fac634195a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918a6c5acf6342bd97b2b44385bc1a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39aa17989dc7632035973c45417753d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ed7bf79b52ceb16379a9449f5e01b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d03131bfe02f521d366daf4f437ecd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768658fc0dfc7e7a0cc49f9ae891e83c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e32a86e6a1fc66096570e43078fcc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ef5865b8cc0df51738bd47b23878c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c48959ee8355bc09e01eb8e9d49bd3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91e406efaa97da69dae03a3e352944108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466607ee2f4303d679a65f1efc127c39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9795dbebc04f1959062e8209b6bf624110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed583fb5153816403a7d4204a38291111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d51dd76bb59331ab5aea4b82bd962112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ade3599585a7bcf1f42c3a3c05dbe3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51151d22f8fdc1adba4331ceae87997114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e82aa77cfbb1487d568c4d349999a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f06459ff80b8584fdfc5cdda82c92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4563c8aa215fcd97e6da545a73872f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bd1fdf5c4b95a56a0c2b0575b0c15118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4a93e88e965681ef000fc670fa3d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0aeb7578471e61d707fde14a4c746120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad00ab3428b80815fbe2c7ec0cae82a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b0fe5fd344efc5617a330fef7cfcd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e41928b68d3345ffa926ddca6f99e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08901920d70b8dcc87ff105b14154b2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd26f066107fa7ac6e7ea4b19fcaac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2cd1f350555924339f49d231b03ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27c711514dc0bd5455a59d051ba01e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b281aa68e3bd9d939e8af72f662fd24128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca0f24e55583e32edac6cb509838e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc15f07b1171e97888f94bafa8c3cac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50792d3577d1a1ff6564f8a4657b3af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3787cc714d39d70aa7fea8d7c140d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988826c00d88a810c6c2ad952512531133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ef2c0161778675fbe08c174ace833134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc978976be6cb1e711707a23c669dac0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a58835085dca0bf7ca7c69aa26b29136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade4e244627a972cd089dadf47a8f8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ad45649e8c13a554aa7e7177c3900138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5901e1f03d3f55f3d8e11f199d037139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daefec1dc4d32843fd762d9dd7e14dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acc6de71d5860760e5a8bde717754f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02065b5ab514b95b149713a18e9724df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69e4289f05729f28adce9634f78884143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113283c83ef3bb6a14813b13b9d01b51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091d5d6ee11823da137d8b347343127145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb69acd761a91cc218a4e91be36e59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df334be7b8f9833da5201fd512c4f324147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17be350903f33838b038dec2e051bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b85f1248d0bef805793e257be537d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b809b67cb16761d0f352d796be065d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b41639b3ece9bf1b72692a96aaa12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac782c4b6a982c9cdcd066e7703a03152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435a13623cb6a6c3fdbb17c6ae596a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcdb03ae183b7b536d9921269c828d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9da785e40af7097c5810d9b3d88ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b9f68d5d78794be76cadcfdcc2a61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbe81afeaac4cb2adbdb91854e2e3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad23a40b48d0da7ea0aca57684d812b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89f09b75be02b6116771e70c96918f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e8fd35a20c94c7cdd0753f98a51f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc311d6bf832556a014bf3e9635183161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4233910ed9b7366d6432c0c0d8236a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d29d963793c563c65bc3d9997912c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5324970103f44f58dd166c768c9db7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5938f4526b911556718b8e3fdc9430d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3a2f53588d125ed57619c1bf1a03e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43f3a2efd613e8324d9e41bfce90c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827954c60058eb0205b9a06573e2e9e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bda99c55c0a49eff80e05856153b2d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbcb1d015c5056b89e65a72e50262e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adc27f422f454c2036c4070cc39e81171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07356ca1c0ca20ac62660e63acdd08172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977f529570ba0656a59cb9829b4699f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c3dda49c3b14d1e6fbcf628f9e11c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be57ba0c9226d60acfecfc48a636cf3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18f61f33ca7866ec24afe8b3eb32b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d6938620ec8d10623183dc29de6f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4895546038d7c7fc86e33387a86443e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c4570b2b1275e4e80aca18330da26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cfc0dca4fedd6c6597878de6cea36180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eed8077dd4345146b889a71a91258181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290ae4e1da81cf359bfea3b467017b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1af68c07f63a3ba06568d119be252e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a36c9a7956a6da9da7d2bff0fd8bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2492a03cc0bf701918599a2c07c89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9ec2e96a6334db5da1bee349a99f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c83ca1fd97855491eb605c1fc74c9b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e8f11bc948c26537c23d337859396188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c8b6165ec19030031369207d0f434189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d663fdc2c5ea7b05b669cc599b530190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2f557113da966141f44a8873a236b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa8a5b34cb50783500ded8bb85ba09192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c4444fa592cff0f2197f9d3681c6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934c4f7cae79e6d50077a54ef508820194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a33b395f21d9611c20f1937a14fd0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad50d88965f50a4ce8839a64074a91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc3a4fd12633700fe812308e5d5146197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679926568e54680273ed85b3c34c0d06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4898b776572137ece0359b5809e81f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f654051df90dfab1aa31d1cd5c2838a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859643c320d792402325909b27e63d07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f81891e23e70b8a7ea58d5c1180653202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6529f2dbc9608b94ac3b34128f1dc3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b680b8d2674e485f452e143125f08c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e375a3dd26c987fae1b1359047cd2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16027f16bafba3cc67aab0d88e6b1d35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a0774ba5fa65ed722bcc822d46389207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a06648730a910bb8b684ae9945b4e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af0c87583a03867a3b5ca8b8476735209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030379549060bc0168dd3b518227c5a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a2c3d811513d1d4732cbcedcf3154211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7b1891791730bf59f28eed8d0f46b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b0978a9aee08ed85245f49968561c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c09362f1c7ecae408b45d692537206214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d80e7a1eefd7208f62ee40cd1d1c75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114fe46fb951192388a48a7dea92392216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf777c4e3f05188a1139ec58fa6e329d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503b429e1b0773e346ba89f233099a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d10279e2086e666b22e8c070e732b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631f75f265f8d51459b5973c3ce4f70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9926eda73dde68b05f6c526c5ed8ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174631f576fe8797299fecc83d60fd41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691a1f24ddd9e246bd29106ad49ed21223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df351d53f382e0d9d786e5f3803ca030224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83e8517ec668a43b0ccf30d69ced0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00efa0a662c7df94a0309fb73e9d2d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3106aede4f7590ca38a9a5431bd6a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082eae7a440fc7f5dc7f8558696fa3d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bb1404cf919dbf39bfedae575f88d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19293674febed419c68dfbc24332b9e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb45b6d9fdf28e5e87cb60c00d71826231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ca1764c2ff83be4bdec1f9ba94636232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe60c9441958db612b3c031becbc4f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7447f103a4b9081f018d6a9926a2875234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec318d51bd15118807028e6650d0652235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645e37fc944464491425be894cea127236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ceaec0481dab43e77411361efaa6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679034271c16c0069419bf26200c2e58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331160d203eb9c5656aed0315aa35fa0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08980bceaf0130db445358dfc4795f9e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba565853fa19f4db91757bc6ecec2c5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116e553f607a286811cab1474e0bd8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15939c705af2d30e3278a865694f3c81243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e2a0f726ac6dccd6227dec0b0bcb3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f9a828936d308f31c42ef98e6163b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bad5aa3da8c14ba3dc77a6eafc887246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da0bfeae3f27626430729d8f431d40247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a0b7a22a0ab92cf9fe48ac3b57449248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73a8b8d90f15bc580a6c8c3dd76cff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b752734f59f0be786f75e1e26bf1ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1be6c48e47973126a633a8b4a4b8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d83599384dbcdf515215e872e381b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6677702d816c146a86d738422a1410253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2f69336e22b9fec1b8f7ccab4db34254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c272136b24e047e087fa95df21dcc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994108030f8c2a085906142465c8260f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ece3203331b2988c0b31c1f1bc60dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84173856800ef254679dc254709efd8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ba0abadeb0014f047dfe7f8e1c9e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bed1388b16531910ed0a4ded5d0a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2e984143b8ca0b98e8234cdba29e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbed94a26ee0b46dc682f328f033cf7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc0e02df9ddf55aee9b43603049b54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7189a8a8a6024879bdc0a106f5932264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbedb425b0d0e08a4e8bdccb4a0c78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0aa193c82ea5337dabaae1b0c823d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d4211be8b0efde7a061f72a23f1a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec46c38292764d9004f4389e5d56c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d7ed8971268d5e2a8004e6f02b6f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e946a1bb3c7b87e12760fb0e4af9a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0886da19c33901c568b66abb5ab70e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca5e205b2e24437e8c321f134785de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f77c3254df1d8df243499b89f9c2c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1e3aed099dd4b711e25b2b384d402274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece34ee0fa856271bd638def6e81170e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36b0e4203d6b5f6565e79795eacf71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b99f6e77d996abe04805e59e3c77e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a81d08e30dc6952eaa4d32468de775278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffb359b470c23c0fef854de36eb118279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1c26a2c7eb88eacc6d32df502164a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680ff6c8aa31c0c08770adcc37c0737281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12082d8a67dea179c6b44052a013544282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a9a33fb9911d892e5e09b605f62be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f090bbf265fdd7adfb6d5d8c2364436284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f66559c44ebefaba1cd74cd6768fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90769cc8be2872f6bfedebe7375a10f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d44a3e78271cc0ae54efa57dcbca0f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd6ab12e0b515a30f645edadd7dd4a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f5936b2106da21b9f5c24e31ed47c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334b9ba6a9c5e216f1fa2fe86e61762290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ec47921a774d256daf47cfb6fb1af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78b069e890b4acbc46426e144a636a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3c129384efd966b725be5a3ee1a4a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8803421e629a49b9b351d99c1a1c0a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd675c17a0b823201dd17ee705f81f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581a7e30f99e1598fbba733ef27fd36296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3cee4a3364e6e7fa461068def5e25297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90678fc01802d1a70939839ecd50a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc36178dc02f7a7557e43862be6bf1b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fb086e275c7684d29fa1c62399298300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf582ed1ce574ea56a666bbdda96299f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65a8e324feb7e9674017ba69b8e224302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22c4d80b8d1a1f0680608090756816303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0489aab493ab670898b7de3d05690a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124a3267707948f8a613779e639a93c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1696e9219311071eba96a54e92ab52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d22d8433abc26388d5eecd03d2f010307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9f88f88e3a28a27f0868c7a804af4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfce8677761180a6c6c05b21fa515d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcd924cfc58bd15562d3e4cb166a46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ac12cec65d7a6149352199ae9a803311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f546f33104b807af27a57368e82069312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620a0e2b4e325067eef1c20c464c92c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b68e14f4f9c3cf21d5a38cacdd899e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061320ea3ceda4a5ca4a43d0350d6342315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10826cdaf71403292a513b6bd5c528c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2173aea692e8425ba47eb36189e687e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4a9d637a5039fff45576f2fd5d1d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa11503ee120ac83d55269f60afac4e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef47f25b730945904d3b4a463844b04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5be2addd90ea89587904f0977e46f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5032e8cf05f7460b0593a5dc328af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b66fd01076abe596eb6652647eee48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3e871ed649b72ea27e1aafa81abe2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536ad7b5f9c49b7f49dd2ffa7d0e64f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baa101b13368bddfc4202dcc3c49c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadb7e624cf904b0865e2c9917f25f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca46b9a9e97a1c10ce809ae057a752e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb2b438b9542854473940d4cb0b3df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37885ef28cea8acf79145177b16736330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c5301beefebf2fa6c98770990ab92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7cb13d830a6ff26bd29ba17244e6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c92314a441c8f2c86ce5939b78e7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb47edf0d08b652d69c3fc08a4d00c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f675cef8a9cb105428e5bc83425657335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc3921b7b5d37bfba24615e19e5cce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9f5000963439ee3f0203cb1b22713337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7385ef34c9f20a7cd48187dd45a3264338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0770d71b124f06365595df37dd010339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff950b7f5f26653a09a7a7713f5d60d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55862dc827ed10a5a435ba4c95a6b6e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afa0438f2d9aaa80333ae9a31a074e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fb9eac2106081a9a59def9cfb2f79343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5724ec2bcb93101030b59e55811031344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed274caa1ad6ca6f2f435d25fb28b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d544ec0d39abcd63b6128338d1f588b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bff0d0d0698c4b67a337de4bf78826347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f82f0949ed59524a68a6fb39ab6e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af74178a4cdbca2ab834364010b7b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f6ff34e6e537dad3ac7a81dcec079350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cdffb2f25c18b7a1c165a1686cc90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab2bd99ec08f0fec0bdfa16d4985e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65b8a5192b09f7f07573b9bae13b9d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fb100ee0f75ef734e9f8eee54e4e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4606738d5599d3af5107fe57faf59355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f041511e5c9862f7b7f0540de41da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92f81c9e2562907d591a78829e08d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a96933238f4da9654e3361fad6871c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78974a77d96f888dbb3a05ca50619a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3cacccd61632570739cc620b37ae8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0ba1e407c3fa0c4a537b2f1304f4d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242030a4b500b2ddb5f604e6bca186a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26428b40d8a9199c3e2c4ebe15cf3bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71545e51c2eecb15c26247d104607d92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cd0449e5fead63925fbc9cfe7fe5f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cb9d4b9a57d0d334d4d542891e906366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab54f2a6ab0322062acd48bd2bc0141367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250b20643f4593401d54a81e137ab05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2180a3389f3c6f8a8178158668dd8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc92390f9246df6f6d458f4942c4d76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38d0448f0a96fbdec617b91447a1fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638823b4cb3f651f11cdf28a0bc798b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11256cfee485c0178d9ab1846f45184373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44369333e1b6041b08ab9901d2ae1b24374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea598038ee805dbe5f0543c86dd0a565375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c028565be9e5bee4048c76cde24099376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a97ed0f1185adb0b7e44354af9325377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f595af41f055b40ac37b7e0a7ea042378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698524903c22520ebcdd8a546cc3a50b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f699b85f3baa4d7bbadd7ad9e1c31c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f49ed471e2e84edd826225502cade7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327603bc97a26c955f8ed03f25e405a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41676f1c5f3c6487890452340c01a00383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c261b23f7becc53eb6f54dda330d0b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bb0dd37fccb02a6e8e597cfee2290385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdad3a2848c8142b370888a7b122683386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf792428bd87f6fc9f7491cfd5c7a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffa0d88a46aab1a17eba2ae85976ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1d4570cf7e9005f0a86dbd7c99feb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69551abfc23a66c2b16aa1a9d37bd3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6246e6019f4eb21f2393ff88f5ce1b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d446e3ed55b14f5a72d3e689d1c650392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889ea3e0f2d38774ff5fba366bd544f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859db77f8736711559c661f7c1fd67e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dd91d3ef8e07ed934b05c2149c112395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32e0b4e44df35e88a89747e0e8ecb8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308e2f7773b068e042ebefb45b3a601397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98639a085c622634a7c3818daf69ccd3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bfb7c711d72db19078c30349d0071399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d29a75e67efa99ac7febe174a3643400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfaffb8c13b07903244c48da6957034401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015a325d91d5cabffa19c751945b361402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2372db75e7e3ba65ccd2359f79d51403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bccc6b7b86dfa528f780b5d39bc410404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc148c50b3397d22362a543c18fb401405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d5f0b8a67769a4b1663c4273c6b10406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a45b584df1e785fd4152b1a103312407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edc330beb80b53e052fdd2812b78e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4d59ccfc89e185351da769ed30a75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700dc05ccd9af650effc23d38143565410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e44c4e92656bc21c35f3123ef1383411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cad24946c08f747f602f212f369b5c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89476f70c804960c6cdb71cb284b6ce4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68525ffea2937958b48c192555f86b04414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c2604e97babe598fa5db1f7c21a0d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20183fde800fa90d1ecff495d1f1d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648088a475459df43085aec2c56111e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11a326090cf19207d93e78a72f3520418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbebc5ba140e657ea30ded7b8b5dc5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9022f6aa40686b761b253e7718c3e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2902ebfc1ea318b1507a4a463a509421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdbf09d19bd943cc9cfe373c62b56d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c5324cf39c76d99f34665f9b82031423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03144632c97e242526c304c38897f22424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442ac90984eea9ccd06637b7cb5c71e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fd948c7edba8160daa2e9f0aaaeb1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7900439b8c27aa18547d69174cec82427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a5254bc73da2e5e3c3a2084654e98428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cd0262d1e41affaa6872b5fda5420429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f065579b00665c033b9ade4c30d56430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81531ebe85812f3bd3bb4f8fb8c035dc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a508dc0896174de450664ad7f7ceb9e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af63f18e4b8295d020846dcedc43d9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1f478b05e97b1000ac21e3e6cdacd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230e419ee2d54756dc51380840f9870435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23d13626ad503bfff993e8fa2509e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08792ed2d1f8f6561442413ade5f1203437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6a247a1436eba10c106a2badd648f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae133cb9f828935cbea39291bb5c338b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363e6fad468a1afa45936ae6a6558e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d5e7f15cb247af0ed55be7e911e2d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0577aab69223de347c6a5f5fa670e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc78a36e4e41c4e27270c4cfa04fda8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a56230408ced8d26d7267eb4f3072444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c635fbbcf0ebb4fc03c734a018ea9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7560a661cf92979d9712985c2b919446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9be83c1dcef39f89c79f8694f439f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0086c013484e581b68d29e95e70e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c7ed5e143882fcd02db19d9e8cd27449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f66e00460b0c23df70cd4cff29efa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055301402133cd446b057eac048eb11451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42207e46d18ff09b1b033aeccdaa224c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dfff4fafd249524fc50c5b9f4b0b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6724c1a5f99109498f1913d1574e44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894ea9e5aef15fab01900b3164e4fac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d674796e78df886f9266fb4d2825b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaba473e3277ef9a236488c386b4102457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f62c8e4a62fb8cfa44c3c24efdcaf2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f54379203153cfb8f871be0ceb403459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c766d5fc384a81200f0747600c1784c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ae9d6eafed1174db5311469a14381461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467a86e934374bc2a49c66024e1bce5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f112a1217eb2f8b2f1f73abb3f051b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd92bdd5c96464dfd92fcc715070c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32933d7de0c01d0a8addadff16585a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b2427a1de682f8b55eba3ccfd833c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72cff6cc4c836d1a5d18e7c904d3fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cadbbd1cbecaac2a6624e1cdc0dd2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e034405264d1d07c88492380a22b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20233962215b488ddefd93703fd923470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437e325d9988a93af2a7ca0a105b71e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec8aeca3c71d857a4e2a5bc79a6e11472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af776089c2b16a5bb30d9b89efbdd9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0403f8d278b1836b4f110529dbfcb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa38dbdf1f627e91f49387e2fd388f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9332718747d742517b365f825b31f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05a3b8401eb5f8d9b5ad38fd97ec67477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ba372259210029cc07d0a1549e7b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ef136ea33f19facae3a3cf2b33357479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64741612c8dc8ca9df4f2b2587e47065480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a690ff3724cc785bb8aa01f9ec774481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52b37a905582222fb101d8cc893b44482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdd32e1f857cda5b17fd4ace5392a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ba1546135d2af285f9351a098df3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437813a5b5e9bfce351ffaef300530b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf898c29cdf10845e3c379856880cf4e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f4b4c90018f3724d707e0836d1a28487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9229458413deaf4d85a0b00e337948c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1521857abbbc3fb9baff127f4e663489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5aa7eb0e2f60f1d13cec54a20158ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d00ba0563a707fcab6b089440013b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da607b82ccf3973d34989da1bf4d31c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea43d7e8d6f7ab7e44b74b923b905c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f59cdc194fe7629b535b4f84f56ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f069062559c5160b3be75a5160e0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ab17a17aba704039d67722fdf4ded496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded46cd49d8e7b8851c6b6ea68543dd9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da4337d9706a1dbf66c73cf927423d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f53337645204dc2a58f6df17e8318499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debeaddcc6ee58f090502867159b17d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2e580358e89f767e2cc8bc2785c48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6a27516c7c040c0ab474f29be438d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328a37030deee352c032affabfb1dc1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b629160e20d022401602fa0fe52c2c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccaf8e9c9a50dc5c599bf7fead0f6d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3364065f29950c7de86cd18d202631f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae36a1913bb7de62b9a9b69f71e83e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f31975809eedc37f7ff4a05b67ef4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f40523c2385b60b1cb7bd908cef7d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb636e7dd5fd13d3d08aa9bf27253e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9e1f095cc6257325e88fd543c0fa4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098af602eca6e3deaf94fa1a9e3a2fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe38bb54304965ac7db26460c504241513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b7b43582a341ce1fc95d1edcb6c87514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e1e6383a7733f7e13e1ab0352e9ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263a35f1e999f75993450dd55b65a82516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89019696630bb56412f5ca66567156bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a83bb0bc1d8d68579a9bb7cba336e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc2fff48bb7273c087914b1dcdd8d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce623844285742cfaff18bfe09829b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa07199e61fc331b8cd2f2330ce671521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3fc30f94b4a287f0d97fe50c79fd2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242df1f1beaf1d4c422ec4c4e65d719c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec377fdbf4ce39886f640192db24fe4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0596ca2909665374627a5211a49c92525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19725b2a792316d82a9a4bf5aea7ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f34c711b056bb2291c4ffa879d89ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680c89e981d841696b987fdb23bad78528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f175695e3d4e2e15603d6b6b1ac37529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e680734039f74dc69f305c8dc7173530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b194ad1e2af68d5efb3bb67bdc10965531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf711d29d60a3238c1926bfdd49e563532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4b1db9f0e4208b76b464b63899ff5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba744f740052e987dbeb90f292c9417534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d39150e5567ccec1dac419c30ab40535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439d838203dfdce6dc5b13e3804fb4b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691bdae2c822a892fe2ff9ce8cfc75c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd479d8196d3e0caa99565e4c68801538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e8a561e5212c25d633838074c74b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedea4e65b4c602fe42113d27798fcf2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57243fb185c046c2dc1d8d73a5e7ef49541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed3ff775ae934fde513b1088d4bf3b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d65fd5828008112f4e9e34cbf4265543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270cc8cdca1556e98d4e63918dc978f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b6fe870d412b889621ef940468990545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0262cdeac97ce2bee43d70a07b650a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63603117b6bcf4a9ec0b0e36a2bd3cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849b59de1000b5f16baf082243231d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9954670a9c6906baef4ec322b576b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6de46ea16881432809bc378e919ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232880114bc82b7e72a86d8443c94ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055ee8323f6d0661745523b744fdac6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9bfa6f4d7213da0d75521b02eac3c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e3c95e2172d3eef56e36847224075554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8d5086733b3714de3c5cd00716457555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affee7d1a36f31f2bd1cce9b7d788512556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756902194ed2e54dd32223717883f4a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49654335e04bd5001ae0b752527a2fd9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0ca44a6a1da2f33e3e177deef073f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67e277a5ed22c996a8875153ffd61a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a2e94f71be947605130710b0e7c02561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a124b777a242b8f392ab2aea7fa04562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4e2097a8a7a469b7e76bba3798bec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93661d44a9d91b8f8536e230082ae9d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b3cd036a9f7560de1d31ba2cc2a39565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb56aae7b62e260469c72fb96e8df0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761954c9a45237943e7e3243a3b6f476567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941083df10747304a8e309e406b7936568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153e226cf5785575bd741afe04543b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c78978b2e1394815a34b4ef54a70c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdc391589c56403b4169505529d300571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80e71d64ed3c0e3a0802014d392bb7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eed34d27739afd9feb09061f7653e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e4b450c6f9de474ed0660f6b55d6f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcb3fae4c44c745fe68aa0267ca54a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfa6ff1d4026527096247348068fe9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df7b5076fef31b5e181be2dfca7c77577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a4026aa6a12c8cffc49e62e2ab7a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815990c58b198612be5d774a69ffc4de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed9ed4e764e46ee622062dd25feb00580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9084d78a3e7017fcd5c7c187fb37f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dbb985977a0869defdedce1072bd5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67303577cd9a068f9e15787f7081cd5b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3540cf94017920afc7c42b6c0b552584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bd5a3525f2a95ab4996b0e669b1dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47820ab58394b5909d5a5d947eb5464b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad786dcbfbefcb119fdd0a9fca744ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf02dccbd487e4f70c8d5fff1f8ab2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e2489334f2dab713b5dc33fcabe9a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaf0aaf34d478a7722df928721be04590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cc15fdfa466f72e554424547f4afc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d9d5eee8df8691f9a113e12621e5a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073bbd16b0afeea63208aa0b406e95f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f603a19faf44e8d9cf6b78e64a8dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876a5c16ee504f92a48466becb6d24c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaacd5fedbd09bd3eacc5d017ff989596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830720822bc11d6e9518e483400b076b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74639f8157258a829c8c9f2254efa0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308cb8997c717de03a3a21f6e92e199599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6de530c06853b45e3146ff871e3e99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad1c0f124093c4e7cb044e2001e48e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec4c86af6be0c7f0de397adc40f9f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcea8354f2c9892d7fd096ea1d0c2cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cb133d28d9a47726f1c7e9a5639e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a732d813d638a08bd56b900b840cc98605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74c6eeadb2ea5916754bca98066a6a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506cb8bebc1d7858f2473688eac6959607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cd29691f6707adb4671edb84a333d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212d5b299d6c1b830b03396f634a729609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc9f460ab2cfb4772eba98e326957b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8457eb244fbf788c621bcf56cfeb41611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5978a5c7dc9b727b4e2ea4d99ab50d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d6db9cc8f0e085504a725934fbf1a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c50b0804c6b4f2740d470440d0047614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5992e26cdd5956e6b03ec9f15e046a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4333c20aa7b1adf83f0f4c6d9cbcc40616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c206d66fb3d9519fef7d6876c1c511617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ef060aa22017a5eb030b109f34162618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770d31df1a31d00444dea21b79f1288619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ee27819baf9da8a839f854e1f0e0e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d807dba2d498e10ba84afafbd9f77621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02897c68161db41eb90ec05507cd29622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d85570f25f37c3a2e3dd94fef12f41623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61ec0ea6e34809f221ad524d9dc4fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7941372c0ed01270ac9e6ce661579625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7264dc17ecb203cef462d802766817e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92175033fc4299c054b08546b21ac8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdc73db2509871efb15c29fb8a2398628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f04c6a79a0523c946fe2c53269a4a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bace848ea9bb6a5537ce6667d8171630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc0c2e57b1879ede6f016f410215c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909df72120fb986badd1f80c4d70e7ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf8af37e88ad9627b7ea6d0fa7ad1a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f1437934d009bd3d4d48b56f7752e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c681f839c5a1241a37cec695657f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5164b7e49fae27a037677a2c398a43636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2c21adb8c97fb832a55846266b9b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce3fd080607db09fbf4ed2203998b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6100fc1cb6d40f9b7e2832ae8ebfc97639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9a49e29a1432cf3c4a3db2264334f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781cc2787a50aa8fbfdd3f7c6fa8c0b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85135f65100d3750896c206726c249642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc84aaf230e9c79195d93e522e76cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cbad489b11277429b213f689142a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d55eb66990ed7edf4e8387d762dc2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea04807b708125e16cdf3a9fc7ce26d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84075d96f3f3cbad62c3dc4a7ad8e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a6bbbcc49a233b1a1127df8ecf391648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a35103df32f5634137f27fe159f9c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd2fa70ac4638a6e2f9ffe2a987e18650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e951663e76b7583dd6c517d5198940651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713938421f0661120343547bbc9d158e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5da170a9945320264e245b2777e23653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d2cf371e30ba19ea07274a356a3f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34343f07f3ab12d4b8cc015b19f1c52655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3a1f5801db0b8ca14746545524a07656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bce8eae2e9eb80291ef53b783d4108657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a014f0c647fef67b7c84b8313c0c9f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451826ece3d2c0757db49cf0e62f9ea2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693d155b8873dbfb5d2205274d2b3f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcffef9e5e66f5b3c39403e237f8974661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103be337c5cc3609fbe1afbe5245fcd4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4311f62d217f767e88ee9c9c0ce40d2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a95be25e204cc234f052846aae962d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8fda1989b4182255c40aec9b653fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32003de32e53e84eb3519fbcae9a8b76666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3e9a041e653486e8d358154002ef0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66078cee370defbc0a2800af9f89c7a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e88b430fcb2e12f3a2babc59adf079669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840bcbd9d67ee96dc99399f09dca730670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf6d954299b7e607ad73bd1e71d2ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fbbb3a541b5db6687a8318076b363672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05379bb092af49c07983e7417f9bea24673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a99cde8e8f7c67135664e2628e04ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ede82b82a7712e42083e644743183675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e976a3c63a1050431c5aebc6774081676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e680119f423215838266d6f35aec2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c048cd79b59aa6f75da2cefa40303678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bffda6899eacbd26b265ec9a9078b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5279bbcb047c44b263784bfc90810c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d14dc8047cbbcf6a34c99e5cd05806681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe09083d29f331e225618026ad6c097682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f83a9444b551f6549082584f5bd45d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc48217db93b6b70639c0850dc279e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86207b1b25817acaea643ce0dec9b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719203e0bd8d60d9cde0a1f2a1c7836f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46655c0c073c7fcb751f74068ec72a0d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db6d4b597eb9fa286e80469ffa14d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005b964a1f82d2344ed33c6308433a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2855cff60f6a2e80c12467ef3d45523690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d1e9a478669cd106c6c7fed30dd0d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d93bb34e95c65ee9697a323be1bc05692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22eb2c97ef37a021d62a52e1fe941a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd1a69e9a6d81581ad3e055f4c6a7a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62986c9c5c53b1eacd518a9388b1a616695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96aebabb5c13a8804e8efe4a0ef623f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735c5bfafe88b941a1b2173d26f4a2b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c11e2b3c830a07e983c25e41b75d96698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6188533a75241c10b246b8a8644cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a4a677c0f2d91df59dfddf2390985700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebcd4f3bca52834f388ca4dfdde86a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa48fff8a8f56d1f13c3d486b7ee988702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af725b2a89aa3c6069b4b131e889b5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9295e46ee36b4b9be1a0388ae2966704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9808a7207333b4d7f78f1955222e174705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758b118e5093411fe902ebc4be46e6b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6860391666c160a20864b09c789db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b002aa6adbc1e06e23f83352a8a8326708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e493342919d609f1e4fa483dfa289e4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34189b1d9b3e1069e9847767b16c71e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71789554f4917c99a1cd15fd054d6650711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17087e833964bb91e5778c9faad7e09c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a43d20144227fed45ced5bc7c5b51713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074ded950a3a7bb3918a70eaf9e73c8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c5ca05763a47db5e37297c0136b38715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873d051e3e64be4e1cfca9b99412ee6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0184c7377a42b0a82f1abfed3f77e3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf28aee1a538eb9d2e50d72467a6c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e41f4243a20cbdc35f7f5319d707e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b011c0cc312838bd4b2683311f47aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ccfd1d7aa9875bc5c765aa59602a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119190224e4cb2c2780d420a42cd720c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ddf799e563d6e9f0dfcf36ef25229723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc00affffddcb3dd1f09c0f7710843724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2994dcd88c2f3f6eb1a8ed06bfaa55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a424bd3704aa76d19d17b4dbb9269f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce5095acb1e0b39a2b53142e00407e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adb247e75cc897c00f80d7ec007ba9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a9777a25e7c5a86f90841656948ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09429b8f552295997ff5872ab279725730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f380fdccccabf105d1646df25a261d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18e94fb6b8c2f54c632388bcb1df3b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9ae84d9c1785a7f1c75efeab790d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d58c8958e79b947f187ac2c84db2f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264c2a88404aadefe8cc7b00dacfe50735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6befc8a008318e833b09da43bad5d8c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd13d4482f7c0a26a2467d23c5f250737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a8ab9fa70ecd5c334e6ce29598108738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b12fe01500c924a12eb3461379c21739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c5a043acff73ed103e3b2dfd2c2ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4703797e3ccc49c631c22c71effa2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d905289d4fb80a53274b21c122102a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc6cd9c06d75cb375b96d3e4a2bc66743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e6aaca00bcefeec5d1839b20e2fe0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef544e1b084e6fae509d434e958d61745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf367b006c854cdf09c5e74d203826e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e8f23cbabe72f4c2c68b25986b083747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24d5f045550a46e913d7fbb3750ec3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07c53715ffd518c2d22adfef848408749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3171dd96e781d4aa4e4a06ab9ee6a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ced6178731f15577625cb941a880d1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52379c30a8599ab4c25a1e71baf75ac8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf3ba18256be286dfb98e3791dd8b1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cefa6fe91b2363fd2dee4e34170a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972285f93b7eaf37ceeeb680f54af68c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474508727350d90826e56dea092f0a6c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbf788ac22cfdde12003cff34ab072757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fced770cde3482003abb1b88f41b2b3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdaba070211ecc1fca9633d669ae9a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29065b7e87ea3ac358105ea4c2976c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d809916c6d8956efc322a7fd1dd73761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a868fac32d5214c8ef4f9895801eb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fe57720692f80e5be892e969da604763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e39b85a4b5e8dd0966ab8230a4734b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffc05dd3846f3769dea5f2a674fac1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a46243fbc33bc017db2608874033c9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171810474214ba0d2380c81e4c3c532c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279365f15d46f70e0aaeef5a3fabb170768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39b2e98bcb2dfe0da0d0bab9f85730769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52aa71a4d1af7ba61cc1a231ced47c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c7a61e89510c34697b30ca8cf52d0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca8599973650f570d5723e5831dbde772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3402a0085c67ad0a94cdff9d40ae5bf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094364a4446d7b157d9830bb1fc77e53774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ba1d94f3b04522fe01b240c1ccd50775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d92280c001758b3ab63720a4d9d75c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f410c1c2baa467411b44c1538ffc1d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd856a295fd925d2d39416d450d2dcd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57744a4ee9133df55e1c75a8661b7c1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660e35969256b418e79870b5547fdcd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdab0f627595eaa8876b3907bceae1a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f06c951128e4274f6008f38efaa56f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2711d3fcb60dde86653882184741b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb85920c5c67fff132fdca8375545e1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6445e4b9e15e1c4cbb964493ce758b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41b7df44ab7520f4fcdf99caac0886786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec45b7016afa8ad995a28e63da39187787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d5e3ddcdbf26839ec415181c44f82788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e83427b6419f3881a7d1f01d9fe630789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cafdbbdeb8d99dea1d7058c3855929790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850390913789273594a26b07bff839e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8868cd0e2cf5ce1ebd3d456c20ed6c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3640a8b27f3f201a1c3abbd28106a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1864121e51c48a43ebb53738f6281e5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fcabe631404a4d372480d864934f4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4ff85cc05e3568744bc217e5df691796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f888f5a896bf02c8ed8d801092ddbc6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb055b40d6099ba93887156e44156c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f0612cb15a3d4578772091867f394799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e8e573f7f68d51b9e91d5c07bd1d3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20732cfaac54267cdf3f8f3a11f05d1f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e86ef70f3354b4e353659c7ec57e37802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8d382e4fd892a8a1d3b98a7924be6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c978dcd82f56bd49e8f41c4391bb2d4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016be9cf3e17353f2150c141223ca39805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54a7d61ea941d310cc48d30a2b8cb6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f770e36f16750671c2777099f35ca807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152b85ca2e944d32ac43fca79d4bda0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba429c1ab1513bc5d854c524afeb70809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480e98f3216ae0ae5e5fd6147da380c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34e4a814f37d3363f2e513cc48622d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d556cbf4b143efe55caeb0077fdd5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9012d802db2518c5287cf8c002d6e1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d19b8d300fcbb6c0645c0f41754c6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d03d341fc699eb82bfb598f69e3182815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44a322a37d727a312e3343eec81e8c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21354e6e39acd9b423d40f700e131e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc18562e811fa2bcd906c080c468d0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297f1eaa2fb8854578446189b208ffc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664201a2d3ed7765c017e6ca3c86b6b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a1c0e4eac6742408ae98ff2bd4663821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0af8b8aad53ca8dddc24955a9df9f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c5f03c4e2fcb8135c076289a49d9a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50718137fa40ffc227d786e4d7aa49a9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271add63f9efc300a8e69c8582cc4b2d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2aa2a068c7c7b0eb1a52443721ae52826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f67adb607626861277e42344ea917827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1f588f0af0723441dab54acb614f3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583029b7ab331cb2d702923baec58e6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722a721599fb578474101caf79a5eb4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4370441e1be6f7e21cc8491ed3942831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14536b61f4944780485870b012d28d6832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcd657bc41dd2e9cd13600f7bb45b6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fa0fc4beeedd0a7ac0516e1d7c3bd834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56092169a76b63fdbb4a224871d5e2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990fa4dcf6cb3aecb67408eaf45f876836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb181f1cf31c092e226d87f8e51f867837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703331b50a060ae95f620b7be863696838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ab461d126cf0c69322ead78ccdb65839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cff52b9102a784eaff913ba9960ae840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc6e0a3b853c1180c687ab18a988a2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82215700ead29fc55b8355ad0dcf8378842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53476ab50bfd2d1864cd9a5f37324d3d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47838400e85b6bc0e84e4e1ab79b743e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb263c8c178c5baa9da6ca0e614c8fd845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113120c972da517181959c8b6a71dea846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee097b983d3ec5d03863bc67a26ae0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a06099f5fa7362b72634b97965900c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83eeade88067fdae1f17ecfd086aaf849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9506cd508505eed1ad823b5b443911850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb405931091efc107d463acfe79ca9e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39434cefe2ece30505d9c5bdf6cdc2b8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ed4ce9fe5e8587b5b7294912c368f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cdbca942b8d479781fef0a5b73bd8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280d50d8801669e507a615cc12b90a9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4f0756f3ea7d082d183c3bd428c06856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b53d9d9971ad0ad3940ad0357da241857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf187a7d0c1673cccbf92979fea8c3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e662bdc3572fa894516df6d3d1c27859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cd39f5899eeae30c1566b7563d7c6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3178d45ba08e276c5f200cf0d209b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b0feb9b0dbf8e009f4bde74d3c92e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45a388a57060b56417c99413083f3d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02f1397b32910b88cb61b71642e8ab864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d050e4209f2c7dae1de205f996adb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f5a6a647786d1b84285820bbd2d44866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1308c51d21298c0ffb051288f1297a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d63390a461cc44a155f4c03eb3f55868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d564476ae540416859e5d50084c2f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd0308141a240dfa22ae70cf77897b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87874f351c906f178a6ca1473a860f13871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efa96c32d0cd8609bb1e169d5c38fa872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025051f7ff3cc3e614f2a7456c9e7d83873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d186d01ca41e106ef091fc24ec7e2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b3de25ba97c110af35375e6d38504875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14491ab06fe571686cc07610e03e25c8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8717d8fe5325549c86f9742eeec5e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c608239218086ac8d57b530e241b7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183675168ff438fc226ed79d09c8d11879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab90574bdb3c7e380882f7a49321ff880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed13ac23222970d1ef37aaca1f7dc4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10132b47a95eba227110e3e2bd47ae882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de5b89a8afd7fecc645100d91b1afb883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7355d7bd30d5c20db462461a985b28b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02615d48d228e2ba1afa947e2629684885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7fd130511be7735d9b6ac4e52bd82886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20ea33dadaeeec61eb12826548f3ef887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de7806d5744fa1047b496dd7b1db0c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33462c4bb80c910c26308a9e8b6698f2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd76195141062f2f857f7ae307ee474890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffcce6787daa7f66fcb15efc6c549e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e743464bfa996e995dd6a7a4fab6f89892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9dbea0dc9d262d0d0a1450283f9ea893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e6b010d59683e4756cb334c77ab04894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af50ba0b6e5874f3bbeea595d51955d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debad84d47a24152c3ef1506f64ebd93896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a72ab5660d64b030fccd5a42cdcb4d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e2d26886d08f50c64e1f1b75cebc4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee02e20138adbc3fca4c94c92a93191899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d388dd115bcac2390795f67a34c7da900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556819abe19f890921288944f0f4183a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b89918ab410cc4ad5b0b3fe45fbcc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473e153b05f047906a7629e2a2793a6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c18982fdc57de94b490d68cfab669904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467e19b1561c0b6cc66d047f918994a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095995b068668d0eff2975bb84a075c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad725b4a1d39a87876535b44dcea9a1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16011cf53768d220dcf10212bf547c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245acdb77f4b822045dbdb2a248a336e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5348407440d7f21593ac4b7d8cd29910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7a58b36532dc0cf4a2c524222049e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e486a77d648e98d9f4d89faf6c6f5c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1426d6976a9179a12959115656dad2913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d277321812fb072b3aa09ec9193204914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a827ba062b2205b684fc94aee22c264915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3d46115f2d3bd8a4037b00e5c26d7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454ee48231ce3f36f4900154ba88ebe917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c4514915869c1f112af2fc7a8babb918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e434747af303d438667206f377583f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ae86b11b3feedc7bb9963506d8af1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf94f6947a1b4f9d3f9f589ec1beeb1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e2d7d7cd2e1b85ef8afcddab534e3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1365605b02afdf6881ba6c547e989923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51563f4d235fc971c4028602452f7963924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ba756216996322524facb8ff47928925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9df24bf08d78026d12ce5ea807682f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3eaf0e893809f63a592327495aa89e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f19aa2834a3ef6bf6905af23552032928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bbf31fc72ad3c0a57ab0ddc94e133929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70235de6e73d5a016e6edeca6b31d1e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5670f9bee5307075e671b237d4558b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5b58e91cf3714e0ba99af6fe53687932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c1d043a0c7b163ae3d0892cd45f3b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299020076c47a4743345d8618ee7684934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a58016bca1cdbd17368d2463f9f13935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769acf75556932ed0fbcd1563dfef97936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad666ead0807237bc15758d234adb72937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e151c80043cdbae683e9301c18aa68938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea840454d7748ea6dd8d5c241b53b5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3721356d13bd8f16e6ee693243d6d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685230548efd86ae5c54938c731e9971941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24642b4f640c08eca096064da3164ea942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478122859376a3f4ba46ea9935c44d8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0e685ecf2d3ce88c663b0f86c61bd944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322398c1d58c3aa3f4f411fb3434871b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87224e4a18735b1efae444ef993adfca946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7152b95d7143cb13c83a621023375e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fccd28783cdab95756069e12cb378948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d13c3d38305281d2e593d8fb8dd4f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6153253ff1efb5d92062a55f666cb950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092e3d60608b31343458b80bfd92318951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84e687c9380bd8bbb661700905bb8a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57da6d59ae0a1cd883b265f1713c71c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d97b84dad6b8d32b2a86830fabf71954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66cfdf7447cb8985260fbf3bb2136f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a1ec01e5419c888695f3848e858ce956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591f723a0b4b49b7e93ddfe4bccaf8a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279d48332cccf32da1dd91b4eeda7a3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30d36953adced19e78d2dfed218585959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab272a0729854e28bdc40a5e06525d5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4a0bd48f2552dd906dcc0d70c0778961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1ed632cf64f87d28078dd3a324a29962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6a9f501021089a32894fdb2ca115b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9fac3f245282b29f2c53b5906c9af964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5571a9e6c24f99a5d9be8ce3c33a5da965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ee24d22ce50d1918292f5355d34ad966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf989bd436b9d7feed47743a8773273967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10420984c8bf5e1302b57754a5b8ce4f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280138ccb57cc8fbf9e24c0d15c2a60969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff6b1780b87fff91c7ba6f9d0a9c74970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b68811b0b7ae69757349c45519270b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1366c59a38ee3e4f95cdfeff7c035a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f25eb47bfccc1c3e6b8c44bacf9429973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9f7cba99b1ebcaa6efc186d689fa9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd415472c835950c1ddfe95bf37cf440975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>