--- v0 (2026-09-26)
+++ v1 (2026-09-27)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c0f9409175797b8cc220b42a231eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13b90d73065c9e64ae124849e900122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c19d4bf3c021672436f25a24b354753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625030c79b2ee765916db500c1eb44c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff004a09746116f46e5ac952a5bc5615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c5334a34c41e21dc8f0c171baab436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c8f8fab6521efed9f247e44850dcf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e6b82d0ad51847d4f3c86d768c3c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1b91065445351ffc887fd7573f7a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e827a9c4f6f51a2aad84f2d75fbbfba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f3e946518b3b820493af2d287693411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47935388a3c83c5be1c1909424a8eff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef53b7f9a54fa3b4491c300846d0ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ce8fc60ddd3569d2c9668c375904e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f584276fc799e2516e8f8dfb7ddd29015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab980b7071c31e93341039457e99fd1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9781dc213757360274274c74331ce3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76b79f7f640de84ca9af5d3fac05c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e31aade5a1de9067d0547d8926b57019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb499b967b15c5736847d3bf548bec120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803b382dc67431f96e2f6b4656081b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee41f856296faed0d3e0796970b98c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24ca0edff4598be95b983ff2a495ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1747b700434791b793a6d71d309190a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11ef364139732a41b69d1dc74e366a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f814045a8635a9de27683b2aa576926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e58fcb76548b77b354cc4923f545627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fb93ed300cf2272bcd1c109ca2bd528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd19bfd2c3a8f70a1f5391f44e9781329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065828c901bb935ff95019ea74dcecd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ec626953198096825afed5c4718e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9288a34a86e28b8646a06c992edd8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a9791068127bae077cd60e53fab2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c3106b9f1012b27657d9bdbef9cb734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de73ea0d305cbe03f0a86870007bae435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed162086a6609b3a54800b7f37cca61136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40962cd3fe4715c326cc7004bb9a566737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edde7e38ca80e5bb41d228f8b8cf8e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a67d358af75be554199e93d0e6d7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a412d9d9fd300b80d7a02f32ef69ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de8142574706d53137bab30fa3a6c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df4942ddc970b661a315985ba7a22142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55f0ebd157ee20419790967d4a778143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f418120ef079f8b4ef1ea75dae6f9744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3faaf2c6ee43e9764eb3dfa0a6f5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdeb6a8aee78a7120779eb5f60f83a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa86a974fcdc43a74c1173904ca52f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f891ef90eeaea0fbab613e99a59ec048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9ce9cae918aad72d15d2b5b0691bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8004800db08c8cce48b5b8a26d2bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e5a356fd86bb189a6fa14cfc90f6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7062158abb71292d8754a15ee6d1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa17e2b50e25710d1eb3a04d8a13c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a964264f87646e53e15695bb74e12254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bbfbca35f8ad469c315e2b0dc10f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039abdf8180f49e2f40c5399854ff96056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da5f7fb6b652423c310e0b52ac377f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6634febad46a31f604eac053defd9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af61b9ed2b752b086eb13b4af70eab959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69bfb7625e4a30dc90e794a2de023e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7afb4a6a2463c1b20e85b77983f20761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf146ecfc75547a40eba8e913b445d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74ba8912644af3f079e2294633b62463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fd27c887fef21de3d903d8091abaf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f4accbb79c52bc9f3399602193a9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ff1a744a9c812ea54b49aa0ba936266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c124f510cb7af492efee26b35dd761367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675de3d3914377a24fbf5cf74ceec5c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c20b9172ad094895062d7ff58b7e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cbd4ca9dbf51f1d6220b73165571270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27689a01079ed5852e87c90b325a2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936e447542674e4b567ce878730754b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bc1fdde6033bf798c34c1a04aeedf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9351db330cb0435b37c8f9fe8a8e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689771492e31ddaab61a0e0f78a2601975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a914c8d0c47aae10d45322a6e507476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e935223d67f8271226322c7fe717f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d2fef9b97748c39337ad440ed918778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c216208a2e4d53b3bb521049575e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef01810f1f4565f3d2ec132d6158d0680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6873eda69de6a2d0b7ec0ce5c8946c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6c1197bd6dd8c85cb00f23094646c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba38dfa7e9b5825f21493141a377cfc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389328472e31303072c74ef3788b8f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b6c87605611edd09c925ca1b6c41685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71b69ad86b58ed8dfac1fc38aae2eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a72f5677de638f8e1b6448bc9d6ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786d128acba17ea51c28dd83ce8cba288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62187b347ccaed45a046b2633bf566289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61547edb1bb461631810cc6a1aa58790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad30d49e5edca261b4a84f3048f59d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac9500dbfcbe993920e8eaf33d854d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2520e7897ad7c34b6a97aa5f0a18fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b430a74a8cd4b435afe91ce4b8c4fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d11c75e482a0fe29033107ea792fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9a10329438bde959b22e27376104496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e744f45225f843a254e1b1d3e908a1897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029c37eeaf2ad6b5e840ae3666d58a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e75afd2372dad6babdf89bdb0bcd699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83138df24510af309dd3a1c17cc3adb3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798841e433f950d30a7259c13aa6a97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704df7ab7417985b1947f09e5d83d183102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623551f245d994852e83168157dcc832103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78128b0d92967c455999fc0ef0cf34e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc05670b104c0ebca9b06a13d3a0ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0835e293726af1688242d98e8f724c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2116d9fa8e6c78ea6b694cea353d850107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0df9b9e7846f2db75f9ec53f397826108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d151c2f182b7694cbaa28c7221649c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e636b9d76ee08e42ec53eaa269891110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e92073adde0f837561801c548fc598111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc4a5191874365ccb621723b5f0afa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99a210b3fd80eec4e8a9a404b2fe1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44c097e3aa80493035660c74aa0a27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f67a16ff77dd8c5d65202ee687661115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d31350738a8eef5892e7b6f86bf5df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfabb0468fb2d02665cb71e14bc064117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdeadd55277dcf83d94701b65cef6cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150ab0d77201d8259a0e106f73babb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c7b493064db89bb68960b72fe051a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e55e0c978b617c69ff136825018f39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85925e14962f371650bb4f854ce1d7e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426ddebec8d077d8069d89aba34b599123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dc0a133f41060d7f15f0f76537a29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6e43ee924aba30c2d86f8ed88167d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ed5accb812303e1e6ddf30d890bcd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02db873bd9de3f34ce75037c5b6ba3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff752d030895f0704fd5532066a3c592128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a29bb833ad8084f8d0b7e8eda53ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463ab472b05b856f8785aa3d0f856c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0fb097f45108d09132c2eca9bfb71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cb2f63851b7ffe3ed71d1f3d6bccc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b22cf53374c6bdc8e10f76db4f426133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61737de898328391b4c12b042f91b936134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dafe4abaecab0f4844c2904e5e8b7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5722c3b52f52a6aa1ed01a28549f23136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c462532af3b64c3def44b17bfe7e710137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4013d61e593ec67e7820f2f4f315274138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba3edd6055927960d2a8cc0fa3a9e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ae52563283a5ad9609f7ca46d77e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a436fe32f1ea8437056926d9de91364141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca08ff458a377ad1914507fd318d74142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520a484499dad45704317a5e35815ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404918486432fd89dffb2833e2b0db0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe540b56f0aa62adebabe754eecb5227145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377df530fa0fd9df397b52a4c15d5c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43a6d0440fd476a6ad04c4413c2a6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80504f17f2dd597cec29ddada9628e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf030e4627137ca145ab32fd89b9ff1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b967946079363e4d15c1312acc0977150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87794c0955e46205fc567bbbb1a683151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ec5beb1a2c22318c5a3737abcdc6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee20b04f29d2a724780a214155cb3d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00468c1ea11ab2764a3fcdc9a99509e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02e57f5bc1c57c90abb33830ed841e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5a048be3fbad5b6072fe877354406156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed65090dd636f907ba1ccd647e59d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a945b6a69116fdaacc478a8c2d4fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6409330f2f4f388656d8dcc57d76972159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe83e0e7b1008164474c4a2b0f08dc4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a490c89bb90ffc097703b432b777450161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c8ad5d762114496968d86df7c990d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b1af2d5dc13a45023b7f235853ca9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a949f80093d9c1eb2cfe34303fb2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602399e8eca13ac361beb8f5142932a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b8dbf2da566b4bd063bd9292d944d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff353c4238fa616bd995b414872ca9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ad7a05db8098d57d82246b72fb0b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11255eec054b3f85d61c40a680c16b27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a31b3c839205a2d2914500df111ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49177673e3a74e24bc466608626e67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6aa252b072cf5eb268e09b5c42a38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8c5ebadd782a59c386b41288a1940173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c640c288fdfb1d2cf17103f0040cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93b0d120d30435b5841c08e1fbd17d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6de2c4a5c950358523510b472437c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2e787fdafc42e1d42bc02f470a213177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534f05f299ef7ba90bba34845436e66178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb0ecdfe6deb6b326c10082768b014179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1a090a923784eb37e718bae9bac59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8a1e11f20cee35559a630f096ccd2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74666d2c2bcb91d8e3ee42e57d9a2384182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10ebbb5145cb44a19a4d8149e8dd30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860f96adbf60a12d3bc92cccd0278c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00ca020dc3aa9f53819a074f9e7767185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed217e194fa6c7b3ad738919b3ac46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4f7ed8f2dcc7225c0997e36ecf5c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7af07c5e1c65acf15ac3d9866b194a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c464d6e30aea97d9f7fe0ea7abce7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b6a207e8eb96e5b15dd79c489d544190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a16b69de0ccb6212f077b73f2007f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185311ccc0aecb127deb03a6d6cf5d8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759a0a5cf3f9eba581092bf62310589193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ee463a4244642ab4416e243cdb2c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670309078c1b672c5946e572d737a07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f4532a9c2c45acd023890e7a7e4ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec149508cc9d4223cd9c1a33f856bbda197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2b4fdd33aa5d97f8609426b10452c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a954ced59910067df6e00f244d2c32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d677b834c6a8ec69ec3a3f740d1c72d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094267f4182c4e1ecfe95cbf414d35d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf62330203dfd08e2802a9bc97e7b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19746fc172b41257aa4eea97ac764a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e8d597396804c649103e0c7ad83e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55299aaa4f553b1482417e7b24232f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca77cea232d515eb00ec8a4c3efbc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f9ccd741b7763269f64ffcf5b9939207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d70586e429194509c7a3e27e5fbdd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb432a4595a99037bf5170fd46feb76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f039889310280d97ecb364b9338868210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0ed5d2f4e1ecf6c42e1e76f7f160c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58767ec637d40e62e68b2e35bb6805212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ade11096b4c6395fa019399ba8aba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0842c2ef645f13d478caaa519dacf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591adb75411d35137b2f9639c5151263215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e73af67cab3fab6b6d4c0e9c9c7413216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a91a2cd8336b9ee74c7c442d49d9f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b18d3baeac7a5a426b9627ba4a3041218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc50348e2711ff387fadfe6e1dc54a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8f8e855a95d49f11c41770b7e78ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f938c5a7b6233e133c9019c486e1252221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c11bddbcfcbe879c314fcc1fc40f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a33169e54b2b0aa7de78e72aebe985223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c1757c02bfd41e32c82853df6e7a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e704810071de831de61c9d92415c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2a7b4b467ae19a81b5f36c8402b48226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744fdf6e6702958e4bbd91f55b6422d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144a684cd9820e7ff1f1150d074c6ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb3e53c0c923ce3c00d0a0cb5067b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c0e414ed15da93273dacff439a522230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662d525b2432ae7684892c90c97a6e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c389d72f8c9d94121c1c4a658d7aa4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59953134325920b75048ffbef1af22d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c8cc32c0abf2d0ce88ae099293f88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c490dd15bf912be5f4943ff41f3658f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44d60c5218a67d08eb55638dcf0808236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e1c32ed1617127293e3c8db84a44f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e5d82a10aac172c376c415843c7b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a9859ca042a434ba8af98fb6d6623239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b08bedb56ec3f538ef799815431f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551146ef2b9186ed37d0a9204ed5ddd1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc7417216862ea2cf766c521a42973242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96f861f342acb916ab1c7d2487ea18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be47443bf4407b4dd3ff2d85dfde4ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432178ab700b1b0815eb06ef75a97ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e7fc2083d56611cd663491a5d6c6f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbb2f28192a5bdd5b7ce5097137bb8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de455d234c3d484be195ba2d1ef538a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0d1ff49383f0cd47023121ef53489249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83db0555f2f0f7e0de495384edebced250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68d60bce8bf890039fd6650f245a56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaf069cadb65baadfc53a2672fc037252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa6a932697149c09fdfbcd57220b0e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9cbf4ac8170aba4ffa0ed749142eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f493c383df2c34309484511853ab7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8497bbfeaeeed6de21b2e6ccb52759256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ff43c2a5497998146ee4ea4511c79257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e6bef7d8f2484911d8d334af40826258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdcbe68e3378dcf0aa85cbdca61ad3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae9775cbb70179cdf9d6d6cac7b93e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d95767ef89b63f218dc76b24fc539f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ed9dde14b54d861f0aa427dd81187262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb976521c476b103bf3ad56d3067ae6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d74198868a3eb3a52e1a3fc27ce51264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab3980736ec8104c268dc2e1db04d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b980eb285d3cc6c02b8743279ac155266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684843e4de74718b1ab5958c189d2e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260180f6ddc6a57895f72d3349639d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a2a2f930bdd25c9488b88be6fb506269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6759881876130257879313466ee2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415559b82d72441f638d00dc0de1f02c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3d320ade8b9950dad81cd10fdf149272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957a9b50ec3874f4b413687272384f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782e1b313e9c591d78aee16b8bbac3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c37c1ff8cd111765ed9c6e9108088275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9788ce3bead15023f14019d69ebc3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe308ea9a170d7643b4a62b2129419f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff30036e6c61b474a6c0feebdcc44c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45504970a09887e1e32ab96ed63fd2b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067efd9fc717346d62b2fbabe6266cdc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9ba2865666e9a31cf61130e4d18e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38936433527345bd8607100abfb068282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940341a58f98b66c9e07037f221832d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037bcf10c9605c7752a943a5deb74d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb8afe7b5b9c75ce13a06d2cbb7949285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736b08cc9dcd6456fbfadcd509aa6ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267a8cbcc2201db948043e0241b9184287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44f4135f4f3c577c338060db550736288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf4a7a79aaf78d2e20b4bf86e7542b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a29a673292c43fd5fc52e702ff107290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bb114050683f42a320a36f897cf6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7459855ef59fc1bd04f48a3df98c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862041e3d833f25310aa920657b8e58f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ff5973006a15217ec307ebf958bf9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e9e3dd9b627b7b3a3a6fa4da38ac8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679e055599dc8d0409b7198cb4c7334296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4824aa98433c635dcd66099f770c491297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec43630bc04664e62a2dd407a9e282298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9de442b519dccc4efd647f697b7d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569905540d871c086be9e7f329da4af2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a37a41ca7d1271d93907f511b64552301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b958df06491dbe6bc1e4aa620f6feb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e402f770cbd8c0fa55a6caf9ed186f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abef3be2ff45c1b2e52a07d784b5bb3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128d8d853c68cc352d4e31b941156c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69ce5ccf3a772741f19ea2f9792236306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec176542e089e368bd0d8703ff6e91307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e921d4698d38bc46cda3411f4f2407308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c76d6cdcb57e86963a892051a73b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b491314a4c36c2b268ec6096a9272310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb6a82b529076611ec5365bdab2fc4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bda74d88404b9c2c89dbea671dac7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f90f2b205049bb075730388fba4598313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f2be10b98d1709300de3464ae5805314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d5c419250f5ef168fc08073678139315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7af5d51195e61197839f4a62f1546316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50076ed8d1e7b0ec785c34ea8481c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca0d2beb0fee6b30b020ced27de8a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44de54b96a55825093cdd8a13ce55ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4ddef85135bf61a4bb0e31d663fd4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55840d3582a2e2f09309e67a43bea2d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab155be1d05efc98d0045fd7cb397924322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca66c9e2c33f6c88ba7b744af0e5d2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b533467ae1e4276731cd72a72e1ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad5ab68009f2d8685d2dc58a498448325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156db434bece7ef5caee84286fa31667326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c1ca075ce0daa8192f101ad1504fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b4f3297ea5e9410affa268151b62b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdcddd78024a4d1d4b40814e17d2b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e61cc2d18fa0bd57e006bae1067667330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dcbbde41cc2ab8245a5b2d51bb2f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f45f172e66432b7b9ddc78d7cac1e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66f8cd31fcbbaa8fdd6f5f88d9256d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2e0c5d88fd3101c4abfb89a326391334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8c722599582aee2bbe08741c5edbb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a1a6bd7f864027706ed176017242d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bbcad6c2c3e301a953443e0956f50337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ed639d5c7001b256177b3f22656a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70347c31e687a7d7638e3422af30a2f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6faeb4c72ecdf95c66060216075cd4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b7d4f0032df7c76582b182d5f3ca8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295c68a23b4a6cb697ff9d8839f0ccc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49082e09744a6b183d33c085a3ea3eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507aa7afa83131c414a5adf39cdaa437344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94494a400c7dc4e0938a6300d88bd7ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d2023711739f54e51dea29a611d45346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac05b68e266754dbf031e109211b19b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7a0bf69a72393dd75b5890a008209348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f6e4bc13c345ce8fe4eedf0bcd799349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647f34ea3fa24170e18e324d4fc3ad4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f57ba84c81c10e0d4fd0eefffc2814351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8aac2640ffae1b4fe9206554a95bbd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5280b3b03943dad76e9af14b6c9e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be592d2663a1ecc5e83d6f7be701dd9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9a2e1323969b9b651c0d1048acb3b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20206f30f6e9ac6810317bdb24d25ac3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056cbf3a3211db6a65fae27a60dc0d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2bcce4929ee8ad4f732ade61cd137358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa339055c748c62782b7f69c11103ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa57a43db180435a4a0cef19a10cd9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c565c5b64b923cfd8bb8c9ce1fd7dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eeefcf482eec4b23e862fd10d18dab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19f9c6aaadd9715ce977f48a27f26c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d5f7ac8fe4c903d72e6f7aa109de6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d814d5cc0016a72903b14ff15a866365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5634faac1d05f75898751229e47fb12366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97a26d20f30e2c8898aafaf6268f4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826625084872f19ce91f2747c01c30f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d3b732e7592012a7ddd419badbe3d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9ac3e94fa316b8321fc9ebdef5a2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136b0671751c17c391dc844baa23734371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025767325fb79a77b0304bd5f81ea7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e46aa77ed11750988e454338f4f90373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d105ab4f28e3d3f25a1f7c5215625374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b33d724aec8b32c9f2a01e12b0ed2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8fde8de4386e8857dac8b3a79f6d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ce3f0fc84b7a25599f433277a90b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13600b2e258cc09df0ffdcd14ed579ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb67bef4a28b00814355a3df4f6e3f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29549b72f927e19cb62b0d95ace98cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a136ce89b35477874fdcc5f5d6162381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9a8a7f7ca7de7d3600bd4838fd0b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05707546c8738ebbbeffeb09f818c75d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099482562dcde9d1d879e08147485e9c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50a3681282a1f557133ae94ce1ca82385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f752a9baa5a2a50df4c6ba6400b62c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd93f79736bd58c5446eb5b15f3ef4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cb75748ce0f31c0cf24ad6c9497bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b10526fe470a3ad8dac9977893b25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d7f64d1f23edfbbf22b23960afd77390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d41429409f6bfa9f9547736765d154391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a215f05bd59b6b04701bcbc25120f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f68a5be8e48266016aa80318a764f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f9660fd81422d923d80ee3c6d66e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e141335577ad9e11728a04d5bbc5f6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c78476cfd1c502f1824c081cbc29d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9280d84a5064c42c4a6dfebd294227397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab6ad407d491730b1ff07044d1bd40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc37db3fdb20f783e10fd65c05b3f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50925e8d779ab08e8b297a795f61d3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312db9943dafcab92363e2995072a68401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b2cb5e75a3a40bab6036cf9ba895b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85074f39e5bc6a1c02625fcaa25d59c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0aa53aedf75dd78bdab9e64d88050b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16966746b09125fd0c7b6509850f4136405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd82660577879b3c82085dfb132285406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7ed03cd9bc6346400e9efc0550a14407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194a9598742c2dd3c88cbbad30db591408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807465d0b30972f37b2a99acc8682dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c37e3c3b4dc30e966cf537f9e0976410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb5c2573606d36686593729b21f5c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceea37c932cf88746a07c35bb51758412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e275c83b0b942718e54e0bacc011a16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b265490e714feec0e242d232e9a93414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c05159567f94965dad281c76495db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272602bd9777a3523d907e809b8eb3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b9ef5a83013887a45ff8fa07d1344417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5c5544e41609c25b280329b28f33f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecb8d8f10dd2e48e2771c1bde7b0ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118171c3c17f2dd3e4d7e34b855c40e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119c33085b88cf4b44bf814b54c4654421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0284c1e463da28799f809d2d0c1a3bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e8b0b6c6c62562077558b9a877e50423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3024c92638eb784153abeaef99ebb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc622d670098329e3ff8d8f88acc7b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b9c8e3386b25c39a117f108eccb4b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3282655467f67239dce984f2bdf4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddeaec90496d485e4d4d6fef39e204428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63e4ad7c7ca7d8a5dc28fb0212acbf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a215ae4a3ac52f3246454158854c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95c01987a519be9d21d79f6bc09b1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2433aa67186524138ec411063bffe01432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f706c8fe25f6bf9c9ecda7901b477433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1260cd7dd928d4d0bd5d41a0bc89c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d9baa89c13d1b207e8989f103f705435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fae17b8a16af5817a828927d45db05436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438ecf5ef283aeef5db90286e908747437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfe6fcf4f1a8aaa38bd9830f0eccb9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f474aaff5485b923c48fae5a9953bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8b37d6f56124778c5b8548ead77df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db857eb15611b2a9c485cdfbbafb594d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce573e91860ba67aa46b5d09c9cb0f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f497b77238a0d55d0068fc64ae4e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a65616d372674f9bc1b42e047a949444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71f8d3558e01342743d8e611084682445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45baa79ff1d98900fda65e96d354ebc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74490ac434b0a5e1ea747b69d6e1096447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6060693b46a60c3841bedda124310448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cfabcb96957f9a9e4fdc30405cce0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f6b31ba012b71d1cdd680e7aa8f05450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab92e69f0dda60e79d58b120e280096451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092a93423321518ab21c91d1dc9368e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a109e4e3e1d1373dce75bc3a8d051453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c754618854857c24652fdc42ffb49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6299a97761eaed64546fc401ae5031455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4a7f23cddbddc748bdfd9409a67ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764631813d12160d8da02b04910056c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a388d9ac81dfc819520fed8d63233458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d5d5346f884c9b6cdbd037fdd6615459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cc8c012adce9db15845d2ab5e510d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639edac238deb14775014324655c044461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c069a18d98598f55051b5976207c7d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb459d203579d0b4f38536a869d72204463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c97adb791542e6357c2dda1da8e1f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2df8207cec8063b79421f24089a341465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915882725143b6c896ab170845e6ee8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0897f29de22d83012c11585029917467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff2669883bb5f200e346b4ef0b6b35468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d43c68e3146353ab47f2e84f6a7ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e361c515ba9a57c3211599d6c3fcfa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df90e3f396c50de31f11f6e65cf4bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1ac30d6ead641a5317756b626d04c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4c0230d17d19a4132af94415fae98473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753907074e1c7f4b040dbd7924e4be3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94917bdfdc30ee941221bb95e639cff6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751fe0c6eb8e2081efa202473555dc0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b8459e7cc2872636ac425bb356a0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5972fcbf290734bcc52bc243f9293b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912b2f42a53197426413c9d211b73e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62586fd9e32304c708bc87635499ecb5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c63eb780f493461aaad8e39614781c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26ba975ae604f7aa61ea25818597b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff575043d1fd22a84122873be87110483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed147325a781a61388d5958107bb7517484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229abc8d49178a48c2757fe38e839645485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346221aa369a1ca1fb08f5d19bf7c145486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d443002bedbe6c3cc449894a80629487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c15245339be016ff869996a059a68b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edf7be1f6cb6a2b58878d38855fdf3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d07b7f82545be4ea7bf2fe06871578490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f250779d295291df96ba8cc672bc6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c2eb01642c3f71a134bf6b8c605f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2747bf2c6d6bafac6c87f3408a6bd71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fd6cf5f51dfcf85aaa9731bdda6e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aaa8ce4d8264255360789ba012ee99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bd9c65d18b4074f9b1a7f9cc03ffa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9237f0c592442e00fb1f250380bde497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0c65f150506be8dedd837d728c228498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad8e90f2b54415fa5a7ab03094b52e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea416b7896d820c1343a1715586bad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586a4818ce210206c543127234f7806501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540cbdb6ea65ea130941a3d4b2b9712502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798eb54f9db89f41a4a26cc28a79fe29503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f72b0349089e4df72333e99f8f706504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78755261adc676a64f77ff292a5067505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1294537a166d8eb99f4e7355b4fb46c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afb6cafd5b5ef67f73090a2da0e4c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d0579a622a668d96d47589f599853508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c2418fce400e6fd724db13d6ecd03509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbece129bf1e8e8a8b0e436173470a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b318fd4b320d8d14c2023923fddb24e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99684fcb4a36a86fd1c3aad010cf2e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de8a1a6c170f76c8a93955509bf474513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920237a71fa3c08f272c790114b9a62514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfb9f8c1c803a2622e2a97297483c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5be8014323b31bfe20ca29aacaa24f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717adac2b401eeac95ff32cb2e45274517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590930ccc29e9898d2399e5a05736f1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bf95030bf4cda4bf2a8d54a36eab9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ecf987f86581fcada171d6033a3b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868963e511845569eee760b12d64e1e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17131c7d0305ee5990072252146cc8fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca171373ed1c0017a158e7bf43a041f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2332d8a209b4ee541a0de5dcdc442a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad166c3ec63bdd2960ac120af92a5c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468924511afedefbf8abc94d1d99cc9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6bd0d71ed5a6908983bc810d3cadb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7b13e98a866d069cac1eee50d295a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d23bb8bea86049c63c8c50855c5f98529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b91b40dffd468b818e7a8ae20b886530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd62673a3de2b35e1f8dd1a20e03cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcbbb91baf2c43a7bde216ff132562532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021f548701a938a5db6964713a8ef86533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f5ca8c4d34ffc1499bfbda5120083534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb986bdf5a7ab6df0b400f645841e7ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb57d3462e864bec386d164d5995e01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001a2ab8df17c774e2adbbc2a543323537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44d7dba1741360e858445cd0b6e2ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7d3d013e072957a3835248d0944b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fbfa1bfc4c7edda9d7e61d7af0864540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e606a649f60994cf555ff93518965a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc864405567bda3105583f3dd97ee884542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0669bcfd3eacdfeb243eee68af448543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21f69d5cea61e28de7f1ad4f9d42bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7caa391f75960491871db9b9f96011545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0688a9d0370cf98d20ca876430104df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d803beb5dc485da857e4a1809fe3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cac5f4c3409d30cf5c68741c78b7d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cf398c57366bee7ad4a1e3ee37fa7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf875f2ff42fda0aa8250ba40d92f7c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10acc8b2420c7a9b6c3979c4afc9f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7737b3114070353118319f9519f6a2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd03a9d85ff42cebd42423d4cd60ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819db82ed904e82418b2d20ffbd4c813554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cc0dc7020dd39f4ef504ea21bdd35555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e503d2ffea99a01d21c4dbe7a06fe62556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f479245ed354d70bf73116521a2b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50ac412b532018f6c23a5a8dc355a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f71987ff3e6242056ec60004cdf213559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a60533bdafdd89c594ec648c1a22c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640a26a2ba3eea0fefc15c5950f289c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8364b2e127606623c3ebaa4ff05bdd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c69b869d9ff8d38dbc95f6c834a39c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147db327b3e691cb7dc7818c3b782da3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecd0e4882e4e068449da7af0a92b73565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2894492e14ba511c99871e33bc499b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02665efc3a27d6cd78393b5fa1affe39567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171483ca8e31035a6d6dc71be1ba048c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425f4bf9bd763514d8386f418b8b940569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16daecdbbc811f5ad70c2c1f497402e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d95e54ecd297f7091f2b9e933d14f2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca35926b0999292ca7c60c35be3042572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304679426d02767c36936014b5498b3e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd35e497abb2603fe42961f8560989574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304178cf423ded5513a630f866a9b2b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91f2628dec725ae699e54e8e269910576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238eae7ff81b68068e6a557a34f09f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615177345bc307a4ba00498188e962e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b4dccd545120c457822533c63e56d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a9dc8f32c86a763fae2672790f38a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3366753256069ed8cd79177598e86581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5df651398ed4d39b2cec4de18ebd7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b18b30c3efdd7a25286c9c7e239e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7df0f4be245cf44019918b09144b98584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67d7b944a31cff56561badebb792c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7583e747ed74bada129ef6bc233ab98586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc82202fe157178a7f4c8eb0a72229587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef3b89696dca9696f309c67ef91776588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b0f6befafab4071dfeb91ab70713e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fa489db49683e94c086a165fb4749590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b0ecb0f64f2f4543bcd7f38785334591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756885e2b5fde69ef0dcae8fc0a51f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f2c593d2b938e89e247edb56e4a44593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c65714b59f46b52642d2dec40c75de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197a3b78e3235277689cd4a8da3cd46595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf86dac6bc7579179db3e9821427dd4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988a1f4b1457963d23b1670c0df1858597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f76bd91b65e959e412dbf142f2430c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb596628ffde6e331530a929f0541a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc132ae56a99733a1b20ba86817291eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee263fcb27c61d6b52cfebbd74d86b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4a3806fc4ed449a0d5d692686a18e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3f16e1e6fb1c7763e68bb857017e5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9229263e761519213b047c8f54011e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930de3ede722f1dc269305e954a04ac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03c0053f1b690aaeb300f0143eff17606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8ed909142f944a789c9516184805f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ecc67092352014c093a359f6c0848608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159cfe6d7f5362ac9aba26992d73ac2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c920b7576b494a86fbc687f4893289610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86310938d6641b2acde84cdbb53695ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad071c35f8dc97bdebd8a2d82128b9e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bb07c67e0524b3140b73c073af8e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fbcffdb01c6d5d7d856efad235829614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbca11bb0649c31ccbe4b0bce26f83b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989640388911446a19b69efa31909dcd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c4a1071a6a56092be5d66666fd7e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0083a4e3a932cc201929ef68aeaf91618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09872fbabed31464d48645254e3427619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b2a37f58f52006fd07662e89ce689620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f990ab2d964028f90e48028343fe0d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3be1bbe6a5296ccd15e183a01919c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3673339acba8e767e67ce1b08ddcd48623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768ec06a4692fc7583ad4ffca87f048624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49a15d1901529fbc84cfa5f5177bf8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684285dbeb93831e9b409df567e951dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a84e2698f6d986c009755c8a74e53627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228294e519aabbe5d28048060142fd93628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0aee7424694fd054ddac8b514784f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92f2ffa1d2db3fe59690fb95792e82630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb731326acc3a4b34d25f885034f08631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef58ff1af06ecbc9b0c2f8f0eaa242632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d658f792be008ba2d77358ff11d6c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ead9ddeae2a2551579fdb36f7915b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa774b9878f04906ac406014203c668d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3a4e92d8de92c8a2c2a4dd1fe1080636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0290cb6f1a72984685923097ed1a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4965cf9972e430e013912c88409ce1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1580684fba53e02b10a2be8ad816267639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59784f8aebab4c41a2935e8e48916c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3b263c7da0903f79af17e04402088641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162616c7f19aff557bf64213f616cb98642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ddb564f04cdc1efee443f5b33848f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827f9bec62e81b126aaadc4fcc679ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27599f32dd0abe4f2d6be77cabc97a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078d03111ee7a3b6e6271058a9f53f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3873ef12a4359d78183b93d8d119f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34647223a82516a579d17ce4ecc847b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbbca35794efa12683ba9c91c3e5a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285719a39838d7f5e7f6d3a35c53c5f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa2e606d83c73dc206d21a663249ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b74b4357c86296293334bbb61bc58652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bed2d9923954a5f2307713fa70e6a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75482dcca081af4a2b3c9b584e06b840654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c81e05dbd4a777f8bdcc88d23dcf1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b072e6f86b096f2f09cdeb9684d57656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d9de99abfb515141b706141f6703e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361afbcad33b9dc5662834b739fa8363658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc14808fc2d92bd32827e236aaa87a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec72459ee33f65570a04151912e7a9f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b68d0aee4d5d1f2dc0afa9700f8a66661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdf04aaec57908bd644081338fd982662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2692bb5a4aff14e8704bf480fec6b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff723703286c4b73ddee77fa2d518f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a44f8fcd46aab573047f9ef2575852665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b46533e0bb60b9a7108aec90fa89f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fed43f374e00721a8431080150496e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685a9c1f4d770b81da3fd6d094cf215668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4e86dfb09d0c588f18f9bd558e8b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ca7a52574d0d479849296a376df0b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6791603bbc709da5abaa8aaa1fb768671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5c14445e276d6d01af7e33d66c01b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4513d3f30f571fbcdf2e70f8aa105b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db866a6f3568369d66ee103647cbc77674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57be41c549ce041aef404129aad9868675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c142d385a9e1a530ad83dedada35c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d5863c3a2fdc7ef5ee57f7c3e4791677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3112d26612b044f2c51a54087ceb0d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863e7aacbd3225e71573cf95c0ba66d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e94da50532c3e38b71dcaf8e916fd0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a96b1b972efaf77f9b87be1ba5a8de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73836115c5883066d464566f87b8730682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a5a5c38c0af04f4f1586c1b1ce3ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa97d2e30ceb20b93e94143ad15dc2a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810b7aa0768508b49e79beeec8d3195685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d130323a86f7f20d4b169af949eefb4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ea65798bb33b7272b1e722c88487c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db53882e33642da1fc4cecb6ba6cce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949370242353260a0ba301aa20425336689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef9273f684e286362972cebcefc4ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592d265c480140c85237242eccfabaf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648dd5e87accefeac8591217f9d2955692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b328de8110950f7ad6be790afe4be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96298b750722171cb4faf488423c663694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb4f2abb47817b73535037553fdb3a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c63483992aaac3444824daac567ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43a787dd95231af71e2dcd6520b94f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53744447e55d702c6f4c616450543be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758fe5026e252fd1354ce67e3bc293b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71a159cbea40cfcd05b630172353d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d8fb36dc81c13f3486a6c41a695af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4cba3e1e7e3668127cd7ed942eda9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ada3875b8a56f89666789b01710af703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2a0490c6bd645f15e634d88434937704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07e4a333e0900436543ddb8c61d753705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de53c5f2a1539b4c18ed9f803b9a5d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17d789c818246a28a7e07a42525f63707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686e445e5f5e07af1350ace08b9570c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a6429610930717adcd669a1c6d2a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd968c7482bbd513789f76c4747b8f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c156ded03dd19fd3e70836f9bf06ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e319da5abe23a6e5eaa311e286ef57712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a8536f2e3e7dd73e74330fb387548713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944af4ab546fd5d30734a3b9202ab7d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf72b8e5f7c8cf9eef4f8232d22ce32715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280054c4bf25284ddad5d776866520de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fff2578ad14f092694bd21a8a89055717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6bb74dd4089a822abcce4778bb347718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8068e7c75accf6c7b2d5c99ca8ca67719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be12b0dc80b0a766b7b022158ab036720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f4d098f2dc96057a13cd3b60fa59a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76923a117f80e100ed71b96290c80b2c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28754d6d8414069ff86f0f095712f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2cf0a260b66113814771d30f96aa0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f11a072b821150a365302ba55d6e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf27c44ad268b78bea870eee9881fcb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330aca4bd4bd9838555bc8419394aa6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4b2a9fb63cca1c0c8aa3ac5ae49db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f058ae98f932492286225ac9a8150729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b0d40dda7bef3ca36ac6ec61ff749730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b497b46058431213e6bef4f4b6020731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a4f4634e25f27b9746a17889cd341732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b44df2e53f6754a8839d053f692155733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad3a945fbb7d2a841e05d7b12fc8fe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6c027e66fb0fc86ac4cc1cb839249735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e94611af3f8229d22be5319ae8ec8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe705ea142c2ae069c2f38b0a4f85d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdb129fc57e59987bd0eea5361b9e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945a8cb72a41035db37bd5ae6d31f05739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33456719d000df52d7337dbb65c895c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d2d0852089b4f5187750caafc1af1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dd028eb9e0b90f32f469211b19463742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c0336c58f9add2bf8d13ade3a6498743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d94e2b49b620da0b024027b0bccfd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb983a6a1cfbdb715be58014de1408745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788484cd990077e81d72455210a69c21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1e903046dfa3b2685b55eb637f6fe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bfccdd20458c50be44c8d2ec8ddcb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc59b4023a1db3c91cc319eede1f68749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380547e6a09a2b21afe2533ea9ecaff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588a942c3a9ccd1fa353ed1f094ae39751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70df05e72ac4f6cb4b04c78036ee640752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe274761c94efd4425a82d51d9f62c06753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3737f75680541096d885d40bd79aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc954ab7f8062aa9f29db069b6b290755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a665a0eb556da12071a47dd5507521756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84941a4dcaa035c578bcf86e588c7ac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b2f08fcdce7a6b7ae977e8c14ebb8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235517674aaca3dcb54ce4b028ed9a5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe553385e486bf22d798d749e26175760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78573117deb61fb0e733e7520e387185761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e16794e78a4063d4d1f897008b979b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3dc10a02b95a0f9149926172d77f07763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37503cab5ba0dd3f2917f586a302cdc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2788917e4d39475d4ce272ecc0ef718765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab9c809a71185e94de8553262942cb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803888028b830e4a8dad249a87d140f0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467f245dd1040c26b58f536df01e1d8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937858ec36e0f6c5312aa2984ffad13b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c9dcddc55dd4522e760ec26435953770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780c3fbd7715d751ea6f3fbae7cb472771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3332d7819048adb2c033ed50951983772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb23b39dc9e55a46dc71d612bf3bd59773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593352e3336bbb0029a814058d822632774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9432689e5b07cd4f8f47f9bc90c36b6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e210036a85b732d81169e2269d9962776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84935d7bd913ca8960940e2565bea67c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6e88d02963235de49e3e3d93ea440778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8d81770de6e7054802e2fa590f929779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67527f500b46e3a5ac5164714d6a7e5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec541d412834e00ffbb852c54b285f75781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac7ab1b73563ef872f183cbad0cd0d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d9b414e533bbde0c0c17475772312783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40781392f3bb0a29b12fbb7f87862e6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76282908d900653ded9dd1264f20d189785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02cc8563c14a95deb3a0f3eeaf8a8a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c6a80cba9f27eaec2831c22fa77ee787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1315b1b38e5297b067f43d5ffc8ec4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0acfe58db35e5f5c5ea27ff745cdd4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c38b5f249ec824acb97add23ceb836790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9c06e4c090d4b21ea535fde5f9902791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8a84682a66b24ae5fd28c7196f368792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923b8be6d3b675909821f23b68477d1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca928aa34951cba9af3ab1d293a72a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b4d2080171a4d23268045dd70473c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc782845842f556e694d96c453ab0c33796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754ddfd4565e975f841dfaf995c9eb2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3412a76228b3ee77ebaf391b86e021b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079ce05f6e0b82973088702c2ae2b0a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f95e1f8a23d2fc764e0b74b275f34800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74d8e045f80854c2f4e7867499562c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8508245d80a17250a894defd5195ed802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51005deaf5bcd0074b5fb1b2c2ffe94803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586478f4c408b58cb35e60789882bb25804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a28b434ea108d35415fc8ce851fbd0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585855ea9aa518705430d62be9f0796f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77f058e82db353ddb0f277c7b7ef2e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193e8e720b32d2ae07d64abfe263047808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600902501d5f4b6bb7303e163aa72a83809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64209db0ecde12c8fe6845fbb3efbf83810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fd9d148bb55b09ce01818305329b1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756d841d0b567d1a8ee756ebed097c7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501f57412de172e2761bbc303777c49813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ccb3170a70b931a8985606005a8c1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdbe9e3f716acfb5fee7cad0388bd4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815d022f53804a699bf68a8a995cb4f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07385b0d2bc5caa6b55b2b293632db9b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab02a8f18e268566649acd68c76d55b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330809c8a7e9dd4bf4b919200bd12a4f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10d1c8c1fbdb462bdd1e6ff5ee21e3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab080d0fe4a93a60bfbdabff4ba51f4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5174067565c882f3f1a53338a9e16822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c97c40ecbb763d7fea9b70744cf40f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1eb308ff898ed2db299c13700deb64824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff328abd4b54bb330f914c2318b290c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6350d4ed8e1f45c5eaa308e07c5b8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9ea3e5a6f913fa9e021e46d688344827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509a96d4ab35bce2c5f76542cf8c239828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edb9d85847b885c257c73123bbe4c0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c7a792741a5604c39d6ed3f3b98e8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abc50a9b0d87034193de6b9b0e76f4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9c2bf9d4dc121f0187a0294f206ca832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40946d9a777955f392ff16bc6294cefd833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4e15f679f8565c4f3befc1f8aebfc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad0d7cc16915fe7e75d8eeb1feb974835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effae6b745e8b63e9afb53b1d9a863b9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65135586564e0c822ce16321dfff4df837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff7dca3dcc723a11bae3c9e9d1b09f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37e338677b788e7135a6562a06d0a9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d1c7129d6c61ceecae9b592d688c9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1fb3fc944f895e2f9671bf8d1065b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1f8b86be5cc95373c40b265e2f92c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f089e4ec093896463f441ed39479512843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01bbbb6244ba9114ad470cc3709c85844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2b0cd69a7c20226a5e1d87342ca35845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478e1953c24ce80839d56d2b04f51a2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440ddf168407d2359f3016c1c71caac847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add47d802ee27cffa542b7472396a858848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471fdeffe7e597bcb52723ad563f5bc849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cf4e9a6cfb9cfc7823c188e68b619850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651b3f9a0ed6037ca9bad06ad0f4460851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68537e4f59d856eb27537b776c27a48852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61571d72b2e9d36968c9b5ebc6a513ec853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dddc025e4a737e84ca63c5ccf5de2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58b253bf6d6291fcc225cf3a39bafe855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682815d1de11a60026b7a1f3319052e4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019fc8dec3f5bb4e789e8caef0a03b6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477b122bea09255eeeff1b21038e1a5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160bd7202e174a74b70110174af35b8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838753d44acf04a0e827aefe40c4ede6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949e96538d403a1969411a24044562f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b1534d48f506e530c4000f6ee62ec862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f19d3ee46fdd88be4e5e8f9873c8b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eabfe96ebd79ab1c7c7155bf10b094864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15bb89836f1ad5f3d97d5a161eff1a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64123d50a6922259dbfe3c956995c3f2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65adfc9cbea9d431ea36ce85467c7c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2beae36538c147b71a7404a4c34a547868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61987b41edca46fb0d2bb3d0e2ce59a7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f43a13d8c7c076a685fe00aaefe1e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1d22458e2afff131aca87de68098a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd577a9c01521da69917cb19bcdb2dc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab41ea9dc57a8cb881c4a6e53543292873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f310ef6fc4269b80683ed8e5854c5f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2174c4ff4874f20bce775f2571d637875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a875699ed3f03e6c217457f8db3c0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13ef83279f6bf46ba0ceaa05b929db877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1998ae035b38d37f2971a2fbe8ea4b4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2d051186587f917112d6e64a676f9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae47f3df66bf1afdc4668236ae6d49a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a653c01161fb7923a26482bb7df73881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ab4248dd61a664a6669cb91d6fec2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c493a7d1b117e3abba97b92bc88f0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858ac28e29e6e04856aab362f0b8b66884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972efd734437fbff8a162f24b10b549d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584917b16da3147833d37060dde9c46886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec86a3fd9d3190aef2bb32f3c1545a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aff891b94f7bd2d9e652b6886e255e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f4d9c5118d0245cff77b1634491d2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d390a5f83d4ef1bd2c9bc22cfed0d4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370869f54369b34ab0e749d338a78ca891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9715b43d07304d743eb082cf7e3b6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851529ff96da0ce7d7ad822dc2f6b15893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59f1bccbfa58f319ec19d10ac24678894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556a62e958e135e7c53439a69aba2cd895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea298ff5336748e89e815ed72700ec4d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b996389344e40e9f0b2d2d93b55981897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c93a6561200bf7eef130cd1e92489e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa096b86e0d84bcb8d1717c0d26c91899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd044fde00efe2b06f25eebdae3d6f6b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54de13550c39a81825001318d280dc901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964477c1319b05473d685c5993f8b39902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548fc83f75e63f14939cdb57fa16659903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05443ca12fd762871b85694aafa4cbb904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c07117700441ac127636b78342ea72905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482df92502a3209e39555f4d5e3bc3d3906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70256d98b2184ca0d24a11e0420722907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5916784dcb4f73477c407323c99c154908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d0d1f975829b26aabd358b11f99fa909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec91fef908ad988bed3fc3b18260b77910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c110517f714e25202eb5474f53c3dd0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a65207e83785ddef6bf5ce289ce14912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e451f60b9a2f20c0e39a9e0959bb782913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674858642a97bd7822c781334a2b873914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697f665641b06a9b590dd3ae9b71aae915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfc5e45d3055b68feab8fa70bbdc23916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d42be1140e896d7c254c7e7ce4785917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885dd8609f3581d6a3d190a4980e4a8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b384288aae36c1cbd7f45f19bf256e8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bb17054ea7608e8bd3dc7f68e5519920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ebaf7d028aeba5596744f7c99085c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78753e2eb0ef2f2eefda19a25a604755922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093423ba0f89d0d6929293aa062ad88923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188c123f4f99297f1a7cb8ea1c0f71f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27475d6f4e44e2f7ae03b45af86d667925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabafd60f37d4fc3c474f93b99c3caf926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efebb7b91ddfb1a1643572ba63e48f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504ef513c18ef94fe18449662d136a2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f95935040607834fd046a695e2257d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08772eb111f75cb3f1f68ee99e183a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26499e1b007dd6e431a0aa7df95f8ac931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617248eec033a3d094998cfc70c8e3e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e368bd7f8d06deb6fc02711d2ba82933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f85d78af87484ecab28f4600dc062934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec75d9fd160827e79d7f48e9be9748a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6eb0c92094bfc6d14a4e6ceab0aadf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187555614f13b9978a4db0cf0da2e8e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019c0da758658f084b5f9d621ecce8a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cb10c3b5b42457371435b89729e84939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507d1a3943deb5b4bd0d8aba99a2bee940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee133e18a6bfdd86498ac669f2f243941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dc5e64b0dd7a22d76fd2d22f1dc9f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b40ed2fe5c351c60fe66725bae32c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64619a7c0c466143d2bb73216a736a97944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f434c1bb9dd86a87fed9aa548aea3c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036925747b2866ce399d225d1cecbcd0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058a19dc892ff1e4279a32d165ddec7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b85c4bda5cf640cd23baded888012b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71a2d8b9e3526a5dfdac4e4d43fd78949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd02a3d89c4755e9c9e5f07b925415d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf646ecdcc384bd30f7a9356b6714f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e0906e29b65b3824d40cd48bfb67c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56cb9666e0ea124feb9bc0973dd935953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4d7a22a9a90bc468bcdaec4c84cca954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240526f1d8cfb438232a019eb99e716955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2ff7a75b0458a0c6acc9df2049804956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dca40645a7868cd7617291738ff64957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412250248dea3aa1de4996c5bc588905958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e8bb3789434d91c451440e06db013959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739b9d6ba33b0a206085d17d9bc4d56960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f03d410ee4b8890a317ad23f5e630961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d6a4c0f64851155d21fbe4f2ba5b0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdb883dbbb7ac3714bf5563c167d06963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a0b9e1d3457f8c1203db9b4a7c03e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2e4271ca7d92b02061cb27440f4b9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e315bc447268a2b3fab95430b68d0f4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225914bc9d55917767c80febbe37cb91967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d38ae90091744594f8f47954cdb797968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb8654997a40c0a993840a4d80d280969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538a4e3fe25291f9a17dc52e748a7e6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b2d5fa1e74b419850570749abc429971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cfd5f3a4c54484b36961123ed57c7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d064d0a5f36858b82cb657091eb4456973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718394c81b96641054aafff4f83c909974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde993af7a639de679e5931962a30f0a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a09a96c5aade9ce9de1ce73a201c0f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33050d63719afdc47becdcc7c7f23320977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45718a922ec1f0eb562af48606c3621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6824504210c6d964fe9a8cfe2fdf92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b35022020252f9ab3404d93ab72013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb70f39292db271362b9fc023f12bbd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e2d8662e5adec39563b94fa8c6f105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc223dcdeb17253cdc6c13a4124cda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938d5b041cb31c607d62c91c785d2f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f50b93ad3ef506e7a23dbb26caeb08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51088b13d3e30e03ab30c9ea9bd2e5479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37653d59695375ef65be05a8f4317ec010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea582f6fbef5591a585b49dbf9116f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b61b958349b1fa58749abfcac91f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f280f46c2b0995a42f477189dc60c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bd5c5717860acf9c622592095448314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21d3184e159ea09b205fdc2065c9b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5270d6b84c6b67e5fcea7895b825316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ea4ceb2aa85b894f91eaa92e919c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c78a30feb03f013799563c082eea518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207da40d2f28061202a1f282856d8ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c50641d9d8bb557ddfed3927a46b4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee52ef419c79fccb35dc7bfa3cb1c9e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a8c144aee2fad8d1124f53604e43b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cfe28c756d55cafab609f342189ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284498f936fb1b077db659a45a5026d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1909ac1ec439ffb04d3b5e1e56c4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56de9e04d4db2449c021a2ca133d1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd12f61f29df761ab86a593726787927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b8d5ab829a709c137f3c46ccada4328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ec953c39a29452e81ba5a37390d8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2a4fd6c396d9c16dcd4760fe035a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b093cafcda8497e3b4892754641f8b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be47ae493d6c6143d8380e7373bdf432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14d7809dff138801587ef94caa712633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764be7699554352b646f0d2f56aa060734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9e240dac78743d10dcc07aac9daa535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d05f3b016b9a201d4b30d10a570e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9da5f065e61ac513ed105de929cc7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd410367f1c76379cf28c4460b0cffc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f091328ab724c394fe041793c114c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279446908bab9f74056087e6785ef0df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25df64b4a2ba144829b4d3f1233427941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09c4208d1cbf9a045ea48313e882d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bc0facdb2505f753f0d33f33287b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50f4b54918b1f65569b6faabe6ba5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad3b1eee5ac8499a3dc1eef24f949545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205be20de80c46e942eabcd3a2f217746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e381545f7c136f8760bbb84305c1c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc13e93b79837301ab10e7f239392048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd879b9387fe2c9ef4bc5928c446a9b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7c49e7917e9441f7f5fd46729ab8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c3d5aea06b1ecc9c8ccdf29c8bc3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e7d85d7bdfbf6a36b2e0115ed79d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eed20cc10ee057cf53ac6ffd90326753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84f2654b8d7105835d96d7472c836254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabf12b525d53b94047d74466d5fccb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba956ed2a52526c12752cea8da70c85456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d721454b226a6a71b75fc03639e3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6b8039c6b684896690292b333493e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995a75cbd98da53fa614b803ad7ac9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e836c60b99025982137800475c1c8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f12342e7c89ee09baf2441fb8ef40461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab927f6ff605cda7b6d1674975141462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13e329d90475d5b5efe424b572dfc063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba959b477b185233b16c436107d50e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309f154de4ef1089026462f66a9670665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b74807f4720e7439be92e16978f8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759cd4bf96a4fadc20ecc69447a31cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49396a301159ff1ed983f21013783a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c9efeb0e3a0d14361e521250c7ba869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaab5b6820b3c12fa445fc400a88ed170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9272191d14eb6dc15e63fd9622295f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c7d5b0bbc40ed9c858d5cafc46a6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b9582c68007639d354341bde0ba2b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b1fa2e7cd036c41e33e3ba2fc791874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b11b90fdff3320738e07acd2d5c6ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d69a3a68ed5f1dc6c1968f7ce64f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560eda91a671d1ff20df3b600c70188977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad820c8c8e30d452dbc96089eb47b1e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5ce081d0e00b9237b94446b1f500d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01a5415b540bf60a96266c5ae62e6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002482ec3600473a010465acf25685281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2402ae5aea44b880c04a251af2f1c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe358edddccec4af9b6cc56db0704ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434fcbc1848a58d294e29e920a26a5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a6aa58529231deab48ada4a9e4b7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda6b952110a8e4c91dcfe243128fd086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee68e47d2f7be5db7799152f15aac3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e77ecf56390e3d777977854ec661c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcbfab66161bea2e3021afdbc6b95689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c445d39fb65dd7417934470e79fe5e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b992d725357168f841f290e82accb6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d793617befdc15c071ef53ddae18d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddcf1dc5dbc3f5ba96f3e77c89d07b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a13c6e654172f0a04d83c06c0779b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab26678ae8010d692d5b6d25b7f8b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf47e230d456465af957a535d1c8c0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d49d37c2b06d6ed2ebd8605b94e03297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d3ff7d99019097588f6659ba8664898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dc927941607a20fe157922887dc8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152da621061d70a04a18cf19cf368ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42403ab03e8e7972fb57e948aec678101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308e6061570faf56b85cd33b5eb73ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa26327df228b5c1d3f4723bf613059103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43672d239dd7161b64212b0eca2d014104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72017144d892920bd0b6b945c7458e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767ea563a1a071a5e5ed4f6483e0f7b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262d169fa2d299358a8aee168b3d7d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676efdd6125772ae376dea07d9cc5a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cb1a62e5044f527ae5f75f1faf550109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1ec4f46320c2af4a59ddc6b6d9a5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbec7f8da5929999ee332e65bbd5cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770c169ad04a2f44f6b3dd59816068b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bd0c867eca75d0ab238301f06ed56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e7756216997949b0868a8cee4b3f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d6bf63727dc7a1ea86bfd330216b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50163df3e9b0b8b902032c02092e317116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12c725db6c8e564d71899a1cafb417117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc9d008c14fd7171b4b3bfb71ef633118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7328074b4731365f4bb659da966d0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39615cc3b9850d2e409edfc48a945c32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ee08bdbfbbccc3a6682f598a4ddec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62770628b0e8813ba05ee8422cc0406122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1046661c56a3c0b52e54a10775e690123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf89dfdedb71afd0c1e79818c3ea94124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c67a7bba800fa2840c7651104ed5d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c5dab4e28db78b184b4b568584967126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da2212b86e98a4805f2093c8e3646b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee1eca295dabedffb560426d18c23a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324600dde56b6b19367c84fde122d731129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbd88603fe5d24518231cd2649410e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44c5e5946338b03d777a63757aea5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f07b8620f65946463558d6805fd8d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff270eacc5ae85c2246d46ad8e47f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9ef8010833caadbb5858ba82ce90c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9561992e6c3cb7f9d5beffbda5a4e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98c7522e2f8246e3fc75dc3097e2f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b6b32629347796b28616c0d7b26c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd9cee474ab48ebcad833afe10d60a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c41236cf0492f43edf5b5cc442e913139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ee15b12a0cb2c1be77624f51274f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360bc2c0f208d9bdcd15cf46913efa0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543152ab5250ced6a9a0ae2a2fe7d4c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e731bb4c9c0b8d335ac1490bec4fe9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43f481d8dbeaf4940bf4fec3453244144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f28c93dd86116e201473000853cec0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43007711a0c7dd73f2cabbb901e62a7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70fb2dfa2adb1945529fd4ce43bfc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51e23ff0997a3d9152a41314993656148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d2c82305e76375f8d1f9a87fdd9d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f757288f309a4ceddb6c7e0ceea019150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c40bb302dc8fe15197dc24089f790151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc65708242d46a2e050fbede19d12d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40cd48755245dedc8322e2575fc8fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcd7f70594cf60558506e4610fc213154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75692cce569a80350443263e5d0a36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d654dde335ab4b4e00dc1562b18d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5205e7bf26f433139470f749bd5a708157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ed2bfd2aa71a0ab4106b8a8a0008b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de74e720f2876ff4635255bde19b05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecd1e69d0c9034877a00a0c90c9f59160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7232fb24481e9c0853a807fbcc65e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac958752628768578f8fb971ede7fb9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c63cabf892b00708c93d76e0b4496163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5eb651fbb3b37492f16e14f50b672164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ed9e42c3f60db49bb2e3771cb5523165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2813150fab430dedc47a928e91c5d3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf4c57b3ecc868d91f0d02ba33c509167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c41c9f97b8ca306076b45b721b654168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a0ed6b284937f2ce690ce3112b9bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1479e627d5e7b1b4e5803154f5c949b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716b27ca5087e818caf312f3594c5be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387075e53a2b585ed3f9f86a24cafe46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa323baf6c33ff715fb602393d4f30a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf72766b4ec143538847eadaa0e0a33174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620d5d2b7aab3550daf9b887b857962175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bcd85d6cda086a02b9cad74edc73d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ca1e12eac88eb79382a7d724976f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fd9de6edefc3a57ee1e7646f0a4d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7767fd26e0837b13baec1637c6033a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccd74d60860837bee3e8d823610c93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcd0a5070925529f8d86b17b2b12a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5261224d4ae9d85e9a1e2b3b1f674182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed060f343abbf01f2d64967b97c3b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597b99c3963651a166fda4a518c204c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536053cbbee1731a90e16dbc4914a96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fade29089491475d1cac38ea04936186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ce12179a2a6bdfdcdf840fc25e19f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083feb0ac6a887ac81bb0a1648858997188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2873255b42327e02e771543f20c5c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c80887c2da14d201ace7978d9e4488190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc97dcaa497dbef268a788c26b171a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa421b33edd7962ba44c27d0a6b81802192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11869ab5388b7ecab9b155be6eccd110193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d040f0c00d9744ab9a5f730fe340b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0204cb667f9a2ff491b215caa7569195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82822baa7b0c6762defbf403eca18f65196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e771615fb9c369f5416a6884419a7a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f9a3b4920cf75ecc80e96efb2c2af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccbfc246c6d803ce1d77f65c186c7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf871d9acd3b465fa259f7a1eba2b03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cd89c5e104c7104c49b54e522e858201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e603cb086c4699f5056396ca408e684202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca57e20c09b3abe2aa80cb688ed279203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d098b8eea9efdbee87df405bd0685c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152edba4dc99e6f0073b497df92c998205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ca0755ea51be0f50e2111385cd1e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d84455f9d85de32588049dd0cd040207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0034497e4695c7433977784a7c3f50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744d6d16d59f2a3903cf2628b717f0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24295d781b5f138c23a09ffb1c99f63210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e4e1a97b6af3803a0d67dd9283af2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4c09dd9bb97c53dd5c77310119bce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc1c3a0424e0d9e131560c30853a77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497379ff752504e5316145d9c902110214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9beb82938c005afb697802ae3a5d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf14be53abaae455581c92cbc6947c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44490a957ebadec9f5392d3579b6cd72217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7b51f56bffa20d851ea2d6932dd5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20776c10b0e17ff01d30f2b2792bccf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa1d1de0ec0d70b3025982521d7225220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710fd623157a2a33e8b25fbfcc32cbf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8061dab0e2391dcc3b5c68354624f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd15f2c746b31fdaf906e1e1975bf1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028c44e63160e3deb84066c9d15e414224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fc2be31ad57261c46394635e6e447225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254a0889a63e2fbc8a992898721dc91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4d13c9ead7a9d3e0d01eaf4b2fa5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7093fcb09eb532df7c7471bd43f8f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14164d6f21e0b54e5541c5c0a36cfbe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246e1a111d7b28ecc1700025da2a349230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3629a876311412a11d357f868ed3123231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d83f7cdbba2169a6df60b7fc156ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa0b581dc644eae01ff9c11ce29cc9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49eac6a28ecb4525ec8e9390edbc8de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f0f4269df075098529c48d9521ab6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cc175ab7aba3bbc0602dad3806310236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f3069952c1ca929e073d07dc7440f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ea33cba547f3bc0aae22e3c074f81238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c046396c68c076585e16fb31f3ad96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442c35602661355f85e956078d49177240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d18fbd8d8ab6510467861198a93a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a37322d67e926439804be58c2f41be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49537eabb74e3203504782ba4c7ee89d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb25876b136c5faf2939a027c17332f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdc9ee090a65d0c90fd4345b6f53e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46206267ddf12ad6ad1f3561d03f1b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db101668a143a05f8a63d78213b9941247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424b22263163f487c990c7ea430410d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f1d113ba00c4f02d77bf33e852c27249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a3a7702bf7f8f8840cbe92ae0ec33250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68b80d634753af9712ad5adf98692e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbebbcc6dc1d6be695479de7efee78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342dec9cca7ed49ec35974e4146134ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd29c7e6dae6668139bca8a3aaca52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9ea087b40cec15881e0228804605f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5026ecca50188b39456174f4d1062c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a814cfffbea65f63ca72f13fa6892257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5637d482c30277b013cb0c20225580258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1699ea4aa5d5eddad9a2d65b50cfa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd3b7e2787de5b8c9b8573238e332b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84023e52e307acc650d2e9ac372cc9bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c616d85036745c63c62a385f06202262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227714759a180d95980d941abc89b5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b78147867ed8485dee3d08f7517de6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9390613ca90861f13a82643218aae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d747a4527ad2105bc08576779def0b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0c480091acdb8b4afbdb54a8cfd1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edee3b4780ae217df7314794d1d0de1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244f22a3dc16d3185e6a3dbacba2090269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e52c16bc4280c2637a066d96e4c43c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70a2ddc093bcdcd57f9313c6ab6f0f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcf2bcc29c7912281568be465e90a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb578b393e5233b2a369ce3b45e987273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897b218c182e0231a242ae9336358c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c5ed991d5165964ab456e5096fe2e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3949c5862e8f073f298ce8ff0987f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1747ff36a39a4b8aa21ddbd92254435277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402ed76765ca62be64c2be7f95b826f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb10d51d092f32ee6f0ea4a852931c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4f9c723120f44bfe8a3dddb04464e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac6e22859c8d4612376ec6f0aa6703281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02b9844c9152c4ce2a3bbb72b3e8fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa1c04e9ba9bfeaa99f2a9a892dc34283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadcc692054f6cb05d3e9b9eaac524b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91370cbaed4298453f5a9103346d0bc9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be1b224aa96297151e487413004e5d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471a11f0e7e8a258e79998c8e60a321287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f4e4c997bf896c8186c625df0d9bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dacdcc7b9a53d69d9553026f00bfe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914225a79136017dc754dcf69cc9cbf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a112eb77ee81edfc109f6792ccef744291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbeb876f3cb4347d654a9c51da7eaf5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa4eab01d6cd96e5380f2f02fc57f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48229cd50e9e28610097a6572745dc1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edba96bd604702f87f9174ba3eb4ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c13bcfd7347c834bcb3e1aacded25296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3a9254aa57fc49f97df2f3719cfcd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511602e1b137f1078e29e538207144d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b6dcb8b58fa15e0bf8d76298d6d5a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136a5e99ed60f36243c9adef2601edb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809596a14480590cb197af4790ae4f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473dbbfe5af1903d021555f3944223b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce1c725bd22f35066ba29c7af9abd1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291fb32a35a6a13ea92874adf85b6ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7351ddb9bd7a8a6fc82ab077ab94cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912061599f387d4499c66515f622280306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cee13689f559a11452a68afecdc96d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2d4c080dd9c590758d5b97ff3091b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c815b733b96d9aaf3102944065ee8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89f77a9a6baa8b4dd31dfef8af8852310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b5b6e008d91122fe1c651d9eea8c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c5207e92a789752515d13815fe454312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198fcf7a73cc98d9f8f3764ed2c5db8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9e48a3d649278288a7fa755db85cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadf005969db93833c68823fef5d4fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca2f9ffd1d2a23c1adcb4641d54458316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85273534c82fe37df0780d0cea3b00d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8becfaa57886f78d6c57298d8317de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7eaf00bf14412cffb124a8e7b302a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c25545bac58bba800734ea9f915b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567cc02cf8bbdd69f4075be87a64262321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b66f34f63ea6c7818cc857a54dd86322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578eaa42b332c01f99a23b7881b96862323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81994da0b30e2cf863e49e6de170b0f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5f6ad0c285a0602baf728ad89a81b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642021ce787c1d93101ff69b8648258326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3963282f6e650ab64d844b8a83c89327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c7fa82bcd38a6faadc19532f5c2b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54ce726cf2e7bd7839485887688bf2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908efcb65ac37e4d5373936615c8ae87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af808daf66472f2cac5b87b0291b3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b098109cb31b802f95c4cf2731e6e73332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e624432c6585509c66bfc38b07eece333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f9232b8ead62dc8bdc01f4fabe66d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dca667ff90e61b3847734dc20c357335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0e9e61ba1b2ef32022834ac2725a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d165b198961d3fe3bb4158c9d32e859337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2e1dc37826884f66914c03eebe261338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a4dc4610d2172573ca9d1062ff07e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adae4cea4651968772076e0d2ab676340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6862e05189d33b22bd5684c5bb0586c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d780f899b61679cd246a0fa5b820e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350391741500a865e3c3cda3a611070343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffa73a5ea4af4b3a020c7e4177b0bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f518b6b4ec738e3ddd4a9937fbc4a1a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a628e94b4a77e4abd7756223449a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bb0dda3857533a9368badbdc12a67347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a965ac08c95a123aeca676ed521c812348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f703195ec67d236b3fdd1ad770046349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fafd1941fe589c3f75d91d52abbd3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3ab8e475144842f6093b235ded5ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be94e069acedb02f5d319e44fc2cb2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72660a869beeb05a5b3b613a68b0872d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12acf1b45d0009c17d90d08027dd9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16b18d3715eb1399d20463d26acae4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63285739245ce70e7075ae6a90bdf188356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fd860a90a1f2d63b0e3c76c721423357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95bdba8defa2fcb8b8d44c395531c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca80e71c95261f5f7ad1bc0e9aee0c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ea720c1f88e75c233a8857e603d27360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6eb6d486f2f161f7caebc59f14d1f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53d1929008737f994a8cc6aa51c97d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df88709123524b4856c4071125c20a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c58397b0ed59e015a4ab37bf7204e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9acfc3df0de7ebcf244c9c808a6226365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02132cc600ef47b1a5c4b90383d8ffa8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b48301540473c19f303e611364371b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe64b04b236da8854e91f4aa8816ad9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974a5bbbb832691a29672fb4c4e6080369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0e496c41f48c5f6ff4f65e7bf409e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a4eefbfd6ac822ce94bee03c8672e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f1841a3e87174ac5e3ed14f299226372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56644c7daebb9c27e3d1bfb123877d55373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499d6659d383c3ef5948fd259175703374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b220932ba33e9fc5577fe0e745a82375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7075963d4abd6d56ffe61aed790ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7c123d51877071b9ae2646ee0533e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360f3405688377c5ca68d3eedf36f92378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075476a50b529210f450e145bbc9407379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d0bbb25dd898a9f18e62a712c3559380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96817f65ee60691e19a8ebe113c0e92381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beede03dbc8e58a8c5f73c7d2538fdf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3154e167cd4009e2c2305a743dcf73a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68615128ab933073e26b7df02719c2a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d6941c19536e51c70e71f252aee2b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac41524c333b9740e170bcff296da12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3e7d113bc66524b402143195d4254387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda3524d3a48874d8781a967b8aca4a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91303c9fe8551facb3f34705dc76323a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d464ca16848860f9151f38076bd12390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6dca3a7019e74cac31c4a09e3e060391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91629cca084307c7bad7ee8977efcb93392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e2325e60086a555eca554b79eb71b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f963222f69e47adac0987cef8bc6da2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292d90adf9d0621a6a9e7a558f03930395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96857ec116f64355288c77c9810a9968396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f391e662eabb050fc979684c6741db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38c8dd01da9d5fb9175e0467621037398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ac47ef0c0fdef3f4f6cc7bda3205d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63293a744df62410faca834171ac2db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7deda9c8d4b97e14b76e309e8023c53401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52919d11350146d138ec8ea65903642402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f14c8b0fcbcf54090266a8fe8285a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47eaf4f35b0c030d46d9628f0e866c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da719b9a21323848d4f9efce515240405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7bc32808df4e2fd57ee3395c59d20406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2deece039184da5e5ae69f992622232407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754882a638c458f5c8c6da0f42e705a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a126797f4952f55a09d8a0a1feb361409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7023b123bc82eb8e43b775465f336c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b81a25d8d354dea4de18f1f08f1506411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7399008c68cdb20127d1ad42a2454e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd43f3a676f479b0b92c2f4fc16fb89413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707c5afc3267d5e0f3463aa05730d2f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1b99cac560768a05f604228580e34415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f761245282f144db7600eeb3afa34a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb05b7e92ff9c9b6212c829b3b837d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d56b98ccc80bc00a85e4cb29a484c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15ca3d0a51be3ac3ba06318de1961f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c2624c2fcece8d00fe32fc8e4cc8c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6c246bede697ff8b701afff2e78e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06add47316bfa1c9d3eb029ad25a53f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a711293102aaaf3ad6eb2d1f4716797423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7e23eca5bac2649e18d5ff6a9c6c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832ed30d0c6b3508ca18eaeb8213baf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019365b68c40dcc9f9ecef7b76a09e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb7f1906efe9ec49f00d715e822823427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc01c86c014f129b38da9d04849d17428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7b65dd42cf9ed83345a584bded804429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcddc990431e681f90afe0ee38f15a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70e51d4f30f03032c4f8f047431c51431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ae353d8cbfd0b8a79b22e2729721b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6896be8b021c26db91484ab92b8f2db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7890a205667f00ed83de7abd14f291434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0946b127641b419e6df035f1c0d40e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7c3292466b88fbf87bb15e5aa3587436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790a20f6d82f191ca1637c5330ec55b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0ab9d0f764925449145f55f6094c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2961b7f675372b34fb00d79f072a98d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd164823c2391d31520bb83769d958440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5876ddc69475d84d6dd300b833c465d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459ae6045a5ff504aaf4be0e4ff7df0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9b9958c68d89dd70c8ec9202d101d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518d043a6552a502c08de2e7833764d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48cc48883b541ec00ff4a0e0e25bfc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5247e3f7b7d6b7a43abbd796e67ba2e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0165930184e1d7d4d1e9da4da3994447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc42531bc792b8db68be9da6429365448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41d3ca96af3cd94a3a95255e851e1f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d678b2976e76f6992cdfb93d68bcca2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35251c47a71fcf6244c368eadbfe965a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc499da8564f46c691489f595b81e288452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa932745833523e13c8b4b8777150b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fe0d9cd52bcc110639ce0156991ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b985ecc0e0e1a267e278152b2d9607455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d115154c645d128d002623c3665f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618b44b63d3855cb2fe4bf9651260a0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d5514238e0fb90284b835b7b70e89458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee92dab8f0cdf8590efb68cf55d87db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c60c523299296a9d6849b90fab184460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808ddd56d27c9942fcde33441cb11aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084a2689de3d6464a3d88318d8c5bb8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f48e8ee07c001d9279ae0e6a7d14f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e41fba5639c497b995a53a41cd6579464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a51dd787767189d6f2615c42ab22a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf82bda33c65c1f6e2ffc0bf315f11466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46796ad263e9279ef9eab18f92a7364a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17f9364d52e3c042c63b51d54764de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f6954396bd9a86079b36666ea3060469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c3ad9d5b09259037b7c7239f97e25470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ced64338fc04a34cc34206a9d8087471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937bec540b1da2e162b2f4214b6d51e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957a270a5c84a282581edb276171b0b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a9972168c6bce774c55dd07f13653474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806cde7e97b045d1464b2d6b751f2ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82406552d13829507da62935ac024e47476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b2b25c1b05a28730e43ee4e637872477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0861806b1f8e7154dfda20eed5fc6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90d90c6a9810182f20be5f610a351e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ec64832f0377267386f5d82b0dedf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ccd27f04c4a621e4d2830f961730c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718a7f3e8d11fe0d9cfd595111354ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2cce697837c33b96fb87c186c0b7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08cb102072e69b021b54b8b44c3519484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d72483ab41c42fe792d43e1537517b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d0cc087bd8093799f498c83a4b3ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0875fc8ab388360138f16b9d9c09cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486f043096797cda5f4209f0468f0b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcaf8658bc45b0bdc355f0f51878ea2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac22c3e29fa64e4cbc08985351da4df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2d72706cffcfdde8c0eaddc6c9f7f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc486994bad5b785b8da21a25bd5ea8f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625eebf72c2e60881d06b0f1a6c0937c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad65c1589b0826fbe9f9c9b8e7aa53494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0e20cc60c831183c12e5ce63798cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003f3f9ef75d5ab3515eaf71ad3d3e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c273569f0950f32c75c286a82ee2f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3e8bd762a8de9ee72a737902f4f1f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8f4dc3aa7c8dde7d93955a99e3a6c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352c3e714ee0ab2d6c95f2e03da3b6b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1ae34db3c98d05b26de9f970aa06a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c1e249c1611f9e5101dbe9cbde352502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c133a875f860933b6f817711fb5dc7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e593da34f869a56b91c857affac24d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0e66c0818b9f9bf7a39ac9e4e5706505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92914c3461543333069439781ca457a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75508adfa4e54a2401fd121582d009507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0e98508a4654005a1173f908cf00a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012610e9bbd2271f4b2b4b0a4b8f939509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb5538428bb74573892c892738112a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90b5a6f7e035ccd0a55c470d3ea15b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cfe8dbcb4d39c0284a3d45701b8b6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903fd30d36a43c66c5339e3172d7a6a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd8aaa9d9df6cb88aea4790f230286514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af03bd1dbe0c431464dbe3fb37365e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148d65a76a28be5451ca3db9ba6f04d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68caa127e02147174bd53cdfffde12517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8859cbfd2a79368b3f51575f29eeac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48c4db8105f638ab329b62b26033cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f96df5a32a99e70d53b9dfa905d9c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe52cb1bc58fa62f381a573b5dfdc8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b363fea450f5582398e0e1fba39ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a19df593426c3a4d1f59eb9c1767c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45462294a8bb562386032b7ca79e28524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a064ebac62d9c7ba72279a931e255525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a030c4ef8d5c406492dd491cfe5936526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6bfc1cdca2dfaad54fce51ab95de1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414bebcc10bf0734b71459d22ae1e5d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e14721b4b239a08759d699c25f960b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fd5129675b85da0373d1a057e4e53530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be868d25da01604c9955d5dda332f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e687eff3b00b6c864a5cc65f25b66532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65976d13a20f3d5a9bbd04a3a6bcb7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51c877c44615f6724f234492703eab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a33cfb27d7f2e82fcd1dbc9f8a8d57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b72510f8a21886bc74c3bcb5410d62536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267d8a73816f2d764c82de02cc8bef2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f2ba2b9a751c8927bf0a25ec07ed3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bf2aede32e9af3569c770ca11e3cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8596a31bc79c7110ad0d637f97a9fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f574ada750063c18258cab1dca1092541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b90d949b61fa1dce31f181ad19a77542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59239fca1b2ce28787905ff0e9bddf0a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680e43147ab6002117fd49656cc19f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0941328d674977843988a771f0f7c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6887c51b6f43731a24a7c581e46b1c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256301f6ae076b98fd2e8b432ca000b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db6aefda5ef1c7da6b72205fa25195548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0938a1ce8eeb7f59f94cb06e87c6cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfe1a87711ee97f5d320a4a7065e53550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1ec53f7eaa51ba02252274f714aa8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd581248cf32ca07d9e40ec73495e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055869b7a2989cc542959565c132a471553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f2335da01eadb23594f40e8ee6d91554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c38fe2b84833fd87af69869facc669555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bd4a23a652640fb0921e753d7ce68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5bb3646b65d379d81db4f2764257e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99527c828087e8038d85bf33ce9fbeb6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e44ed76111b8c7a0488ca6c71ef0a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1659db1673df83fc16ccced60f1efe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c1e7c6ecc91c32457f2c5648cede4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b0946f7fa4e857ee97ee91e9808ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc943edb34c1e158d29ae02f388231f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede30f6dbfd90dab0bd17a390ca2c0f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e322a801866f8ef2c6d26035fe9280e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64585472afd3629de4932714b56cc65a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43510325f15691a5d0f898d6a60e3318567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f787928e075dad8fc0fc4ae452a6cb8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf45d6b1a37923ca156fe08c7d79f46569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43da398610d5535648ae7b9fe84aaaf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12a004d5eeae29124bdb064f34d629571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1509bd2c40ef516ece21ecc153920d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4f6fca2043d3a1678ddfb4923d51b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620637b7c57e1a307bc2f5441cdf4f78574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7c4aafe36ea1e6d428f81ecfcc0c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510cfc5fa5cbb96da6759be48c9b98f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca937289ae37721f58d2d2bccd017ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51165d05cd66d3376308bef3a1fbda43578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259c7603cae003548e9f29735c15b78579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cb2950940ea61f34db5bfff2ecef2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5e0e8aaf0e8553479f2feb1a66198581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba48c3b33d0f20576fb5d437df2fee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccea08b51140a0ad3848ba03f744d13583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0611f8542a1fc49ff1cdea718d792584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb0c2e5ffec0d0b6329dcae24b9715585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf01642519e3ec661f33878e2d0acc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25330156f1d43bc3a41bb26377db6cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb927c880a0412906d4d317cd8d5f7b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20372242456dd03e9807d6ff6b5a33589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e741a468e49f69b4a9e788841a2aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed29866e1703651028f8b61b5383543591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164a3bc1b83f4c6bed8ca1f1fa8d32c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cee6c889f8810ad88ca8d6603cb62593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7187e283d8d2ff4a5f1f5208f40f72594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9f6194bb017d364828a92be1865c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6e2c490fd33b9c3641f87411d8894596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a5636491ee02c08447c7b587f9880597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020f8966085797dab735f273f8ec48e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720e27f248f145539b87a602c8bd80a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb54ab3092eb123d2a5117276eeaabb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc569d2501b1cd5abc14484626024e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4971a7801aec80392ae1fd02c942c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359d457fdd4e9c96745c387d56bf076603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8574183a481e46115cf5bca7252fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b93f8f192ba95d1cc2319a3dd896e8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedffda8d0e19edefbe22d3e2737cad7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe133ff60e2eb768a10d710940f6cb7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34285e1f5bca37de1091f22534526546608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256dfdeb56a5da1ea1fd7a3432401ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d0d16d0eac2ec37b77a1a5864975b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab2ecd9a961a262f0647ec59fb0395611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cabea2f69ffd95b27456d2b084623e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9818904a014d2841337ee3797db4c1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173d844868b75ad076df1819f0e06be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68830990e938c880d076530f3bbe12615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7eb2a75cf58874c8706009ccdf20ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f126d699e3f39acd5e29d62cd4a1a04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee84d3f56b37adee8c040490ee02025618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab730da7aae893ec67a7c2c172c00d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42ee5279526f276f241765efa8042e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db8f654ce6a40c13f6eb1e9558d3ea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbf0aded286fcea2f68192061e5b60622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cae52e59a06262304b56d0c42c840623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67b21138334995186d8dc3b10d50ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde29aba2c5f9f261eba23ae04b4206625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17633b7ea0d72a8f5b7a53b572d094626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f299625d3bedd80efcffd16bd0d99627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af088cb80f58d156061bc519a3d02f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd690ef2bbad97b8dfa943a69fbd4a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bae7e0b297394fe1be51b748ae108630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3248a7fd324b281591e43b98669dda631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e431c8b1e4da17219327a37bbbd04632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749d63ffd5bc1ad492ed9035443de3f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb536d50e2dc92a7e1c713b6045f0b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1c7ef29e9052aa308992245432d99635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ce6b7015e7801d2648bd8330cb132636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8167f6b35ac94124b8c997748ca5201637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c057226c6e5601c0d44ddb40248c34638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977290f21bb352b65560cd3844ea07a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fd0f4ff4e3851b0041deecfb28916640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f2927fd7b9122882688fc0f679dab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03039b2f38edc1951484d615eb4de70b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24afa2970f16ea4e5f5f21c1ebfe5a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b390782c987ef91777c09415ca4084644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4feaa2d3ea52ca86096289d1f79e9b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a56251a0f825453f807f59a03fea79646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf06f36dd4fe203f93fef5445b9d19647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cad3805ca5d84b8fccacdc4670a38648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aec5d68c76e8c47647d0382be58380649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fabc6a40667d08abce8f88d733d258650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45930017263e1802f9a4d056d90ee7a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8678620541bcc4c2b1b6634986030652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411a6e18c548f8dea35997b1a63bcb8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828123e5aba317fad1228a6b22d1d12654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890dd240a6ebbc315d208341022c78a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e578dd1d567110bca28e5cb402f0ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d9a1b6762eeaccf2bd89865550815657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523de22f89b8ca24e2f58f5254375a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00270ed3eb5391c50970bffb930c004659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061930639958cace87fdfc76d3a9809660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4983a17d69c1db026c3826d78b3c40661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4809f79ac7744db1b0f61ab76042973662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e01e2e41800bbc3b34ba5f4175066663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50909695bacaf22b14f5a0cb68647585664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55fe6a0ba8b2e8a35e9131a008c915665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbea425b5476370a8633e070a9729d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ece8dee6af913bc4e84cb0bfca1cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6658b75ad6b260c75d94f3b8ff9ef65668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702d5ff6bd8b60a5f81b7c25b1c979c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81beae246020c2dc264a08a952893c1b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff73d6373b58c2025d48222f31c428d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d0fbf9af03f3d00b7bb317e0ce8f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b102fcd6fedd7305290d2ee036ad05673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757bc7b548caf71306afd289978a151674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149b7d5247aebf56c7694801c3f2dae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f8948ece769b538f4020221c38b35676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc96670c650b701e64f00719c6d8e7c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0f665e57774fec43de96a6ce23978678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb52867d78690bfcf537b79ab1b8063679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4d74abedb919f3ee5831a1a3673fe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c77ce19b2755562ed970fcf994d5b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbcdec90aa208791e3aa15ad7b2902682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5369ee348e1ccb8ad89353be0acbe9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5437a8b5c7a0559b466fdab54b8a9d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d3dc4a529160edcd9b37e30c9a954685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd040ba2f68f32871efb08ffcab89270686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9eb3cf031ff4abed3df747eab68eaa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ad52917845142da9eeff82df87523688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa8cf3c2e1e44fbb64a8d28d5afb6b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848087dfe2422086430937e661dcf6d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030c38ba5604bcb8edae9e35fcb9446691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37be529e511b8d6e8b836168eff584b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152c3e583c23cfc8ad9bee064d32763693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3e7034e669c8ff7ef27448e1d1574694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50b61fcc25b11be0f71a46c9bf70ff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56755800070ef491dc183268040d55696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f7c2f3cad02216133d544deb425bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eeef003e048f14ef1718ca2ae1a9d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f6ffded82cd918333eb3bcf50e865699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad7a4cafe0587bfa98f14654d69470700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d61a37fc50d001f05137bee1f6a30701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29552912a741ef8e29a6ef996e084f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756f903f7735ceb7eb5c3b688cde4ef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43622bc3549ab09e17e770596abee4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2734dac9edbf8f4d1df11e69424616705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b128d63b23470b463c15bc41983fba8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5325e5781bdf08b39bc8dcb887c3b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84905da044a9af845994c5e39383f90708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466d34ecc45665cba8281a61250fab6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458955e27c08d9bf148370c48d478e5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254e5cad3a22ef6ff6c196892c99ff9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c809f892044dfadc8a9add9a4f71aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e122335c02f2ecf8d3556080d9e4c78713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafe0d847ee25cad245cbaa822440e4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6c6a64b097c6d419e8276e4612f01715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cc5af61dfc6116c747f52697d1467716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083fe51b934caee5e1da1faff9d49f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb0d2a66bbb6de96ca60cccae7781d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c977e57c78826102f18c93d727ea4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff9aa8cc61ebbb656b33f7512fbaed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a24ca7e4553a2b2d68db51d4eb1cc7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607caaf72e819bf755869dfb7a0e492722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0165402e2e4c387d557544a8a36f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1499751851b6328ef86e876577966724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfa7d04de34eb8513210683e5a4f08725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785f672c1fd71d148e2acb7c786388a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c257ccffc7aca517594b007797432e3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3e418a0c36f6c621b2d484e971ae8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4238266784dc0fcdf02904d72462f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e2dcb1ff1bf44aadf4514b1802ee4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad67c4066e4f02042a6cd1d2b08993731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871efe51ca53119a20d76a257be2919f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28afcfc1b9dbe386601cfc70aa8b5c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72bb6a4a3b2131efb4dd6f815f1c0e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c99cf113df8de8c13a280c06fd86b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812474978b557a9fbd3d2d13fc7a885736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d47033f8caf5415a7f58883ffd9d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af656521ed220cc713e2df993ddb0351738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a337ec7581f6ead6f350afd3351f78f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77b862f93c5707fd45330591f21db5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba3522c632cf7adc29ec02b8e4dc1f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedf7ea5a21025f2f07f5c02a9e13cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daf7e7070670c9b00ce533f95d8a5b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba966f72f51d8506aae974b7bbd2a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eccca1e50774d23d03113b6e9a8259745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a824ffa9c32a84a52e50a5f14e735746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ac713ffefbcc32f1e80f37c0a0ca8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c9e2ef40da9e2a9ba1379404a3cb5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8180d707488873627472846f1ec105749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826297020ad9fe34ea33cce16a53ccc9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9412286de9978079ad49f4a5da0582751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f990d2edc4b1ed6db8e939933daff2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe80d61faf7fade8ba94724fc8e524e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d502ce733f47d472b68e1c3ab50bab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ae3abe6505f66e4612c73f79d7a29755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aeacbc0a08e00cbfa8124fddcca52756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6660f32e19cbff8750ee131b7687965757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1405d1062eacd9e045c4f9262fa807758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f27a962bc30516216666a3e5537997759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6106007e80caa1fd5b6d51fc6e125c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97075b3b51aea9d86b04355ca4db49af761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07e98cb2478d710e8fa6c64c355c03762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe6a76ec69acc786223ca989f45510763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2061c7aabb308b4eb8b907322e0d1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd588420473a1857ebdd9936d5ae2547765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449899d0ff33b52b1d0c48081a7e843766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8c5d25128f418badc20340efbbbcc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7350aaac2f018bd0fb0a65190183b5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af61fbecd4175490de407bd5114ccd0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a40949e3c9929e69d8e1243c2295d9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58124452f42c7920a7e4641ae4c8f39b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885b8ee46b40679b31aec0326f4135c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285baa9fd927778ca1d0b33d4a0bffba773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb64521234365a91ae6945d6f401e3b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34767d59447a797f5d3e5b930e5a474775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00aca5b8f3f6da769e0d17dcc56b7b9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4121d4e0e331f0ebe22ed641d3fe9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2fe017377a5ca62a089def6c4c308778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de8bdfc38e0da2f811fee1cb041851779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a304a609995a30fa6bcc00ebf6e51780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391b7fbde4618db650b3e27219be198781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bd33feeeea096242c1bdaa50c2fa2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46572f8b654c64a5fe9ca5887dacc01783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761015e8fdef75e524ebfbe5b8f2c410784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650048aec75724dc95cc273593b7917785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e23475e58c79e27d041b5f3ea75db8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3aca037fb939a50f2156dd6c2bb4d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0138447ee3bb49eef8bfdade36f983788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4febb72bcb00fb0bd082d367527e77789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3a9d15749be82148b362e6128d870790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fcdaed1694e0ac7325412b3efc618791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ee3ad03810d86c62cab942aa50748792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09756add7ea44f737efaf1cc2204c205793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862df56a014c5fe5872c609d9aba987794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a582e455cc06647f01133ca15c976795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f3892295cacf38974d4a849236dde796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f47ed0e343984fe0074d5cc6feebd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbed81bd63616256b6483579423b42798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb41911eabff2ce080c12b87a76388799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8681334d2e21400ef8a40d46c842d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14ade4be274bfaed13539b15003a05801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc088aae2d1bb99accf367eb44b9c7b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc4dc1af830070ede2075cdc9c6ed0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181d767500b02e16461f0aa57b9dcac804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c9dcff7b9bc793940b52603a0ff18805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb709a3e5111d3c10a1459db5dd220806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcb9dd80b8d3b6193d3912694c1d50807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f383479d3e98e9813351c41d74a340808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ca69e9d903f4112b07e5dae3d79d7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a21ef5ffdde3ed29bd2a2e7006fd7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d42064e361867eae486c9915554492811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20160da2dbfbcc53774cc835e011c584812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895be9cf3c0d8d453f60dfc56478986813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0fd248c43beb40f80ac54ac636252814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c25de9d62eaefb2e915ea7af81a8e8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f422f986c6a1585f1db1bbaa3bb87ae816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d513edc3986986d38a11c08fa406ab817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e3482e9f6b48dc044458423eaed61818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c86c980395cd6d781154f16e691aa819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705190619c96b9bfcbfeb3dac8fa552820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb3e4689632ce0c151e446e8f47553821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb06dd79cab149df0f3f6cd9d43472a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110342d12ae3fbceb0e002175142cc8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02836b9858914232fc08e5ad23f405e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c38f36b734bbaa8480e20d593be5de825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6553c3223bbf1024a8f878de9e6dc6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bae2ed8b95238c791945b5eaa83a8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1ac05d11b708693793b046b8f50b8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae16d5d7a5b78a80de47761a05d02c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b53f6d3ba091d5d5a870f19d8a7b6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2912441dae851ef6f076de902ef23831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8063565f932e8f473dd029c800eba832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4f965ec698e254b254951e3c709f5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd039360e91a4267cd99a669e0ee6d7e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3beee8ccabcfb5e2fbde12c62973c97835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc57dc82cf64a69e41d917b11b177d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9bd072e1c69a64ce4188dcc7348a1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f04a505201893eba155c19c0dfbee838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a2bc6f7f315fd37909dea07ac20ce839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ffd68ad88ef221bd77d02b18ac266840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050f563cc6d626e5fe7a888062727b5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45349d98fee675553c356c951c959a68842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af96cc32496073ac1229690bb3b905843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4a1fea4a15cc11418712fbdcb7300844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fcd42d2a16b05f219178533410ee0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a1a3cef08d1bc50b1834395af5d31846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0faa54cbef29494a5c9a35684bc63d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fc38ddeb029f46c2799cf14d8d998848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008514737dc2d921d116ead5122f068c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f44d00990474ae6a7baa74d0db738850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef5e71bb5462a115259c9a69599ca3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e724d17a1be0ae26a6b25dc750b1e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5192289d8243b8a623f584cce18fba853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bc94edfb9328595a6c6c71ac319bf854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b068d45a40d9def19825b8d57ebd0f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b60fb5853d3a538d248d239e77602e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a79810b4f3630de944fa5c20462f4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cba1aa3f0fb9948ab82ff87785a16858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c6ead5f5ec6bd5d357e672f3b1639859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef06ff56bf86c598611e355a1f2b6e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a926292164a2789bc0abfc8f7db82861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ecc11a53e75902cc0d09d4bab4de3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba28c4db1911455cc459e772050fb6e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a4b5e81ead755dc6405021ee82dcf864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b7372c01d53e1ad7a0423ab886980865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc7e20c6adf3af0f4f5f6da2c4e4a2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591866e92e6de77bef4b8ad1c150505867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0361354d46e853dc22d6b8fa2ae0220868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37d11c85b5673f7e838a69da29970b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37fa7822f6d9a617a85183e832c6aa870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bc41eadfac3aa07b90fa8b21785c7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac1161bf5e5714fb121b8ca1ee6a8e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c164da0499d77fd7868fb0a7a3dd31873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d1dc489ea85922934e02fcf5ac478874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840c9ac443c0540ff992b16260b6866875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fd06bb699fea3b6b3ca9e40494c0a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fe2c286b98e5dc57f921bb0bd03fc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c127af2fae875cf20fc75e66c4731878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe7cbe96d90ba6cdd32f532785570e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc5995c9286251c600368c6dc32bb9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64257410e9bc0648b63d1870788e429881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c76652dcb2ab4fd6d6dc4d72c769a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b64f381f750dd3faf6c13c87642a97883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ca2835c97b4c1a93779cc8a2033d8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba3bc14d7d2ef98269b397fe7a66d5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a05857aa7173d7af36d9a780b961d9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46386d24a2d4bb7bcab12fd2c260180887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c1a5181b6565e04b1776133bad5ba888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb99f00d737eeacbe518530e1ec29d3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a0fcf9ae750ada6080e7123bfc9bb890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ddec32735e7a733e2c251ff1978fa891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d433acb903b8bdf6bf36db8222f532892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1d6dffbf779e77ba1338297bf5f23893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92158a62d20fcbd58c3d9e763715dd894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5ab764cc7f2f020f5f4e7689a96e8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4298c946b7dc5774b64fd6079dd1bf5896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a36552844a62f654dd6eb40cfdba1a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bc988dc06e34d8a9b8d161d536076898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ac8e470b9add9a1c1f3ab91fac7c6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2ddd5f257f3fda3cde33eebd43f77900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cc1248a1adf06d04acbdd1a66dcad901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824372f62c7aa47244160dd2b5ed13aa902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8c79a3b0ab11047c186740dd5c210903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5f83d7fd0f0debd6110c467440cc9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144921c9519963362bff723d66cb56e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570814f224895dc946f8af2d046c83e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55db3e5162cd9b1c911b9c256c11a64907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3bfd0affbdbdf731b06b9a56c6f27908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634ddfddb70edecff943298d2281c69909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16022d3c3d46fb6a9696370dd37c1e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66dc228375bba3d087e2dcb4688d0a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6a53424fa6a6bb3469e33ddb0c65c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d6cb9c5220fb88720a57dfb3d69d8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152cf1383210d2f6d724681186c8a83914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3516e60429ed1053600533284ea93915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9db04735ec8384f77ee2fda1d5f9d7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14bf98318248bdec7b8ec958e3ea7b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d813c4baa5b6f1e45b9c0f1e6231a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533a593ce44fb2fa9afc80a9b185ca2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a0ada24807a815c0571f1374d58ad920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e47d09006b7d9fecb0c25ba11d362f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b22d189b2d41f08e59ea180d2473d3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3abc50674231276f161d4bf5dd49b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07143d18bc1012436d430eae98ec4632924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385575d63e076ee8fcd083f67cc627e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce9148c0f5a6402f5a97fcc1fb63a9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071f109dad1b118959fc5b26c8753f3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69281d9d954218ea9d38e52daf169202928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e388dea0f7e0fdf0a2eb1bc982f89929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd48ba0590a118d10efd7bd3921e8bc930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503777549e72af4bd127ce0e7f6e3f21931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b0a268418c8da5268fd1a36235bb5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a2467093827b83d243b208af8a689933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fc8585d4a8e8b5d52274753948c87934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10a6efe27769df4a9e585e98622d74935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ab9a64d68579359dd8500d2998679936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24254ea68b609510449700e42e82fc2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f367c52619d0e45afb55e95338b90b0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9d4b7c7d33db7d8185b28b234ff37939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced325efb32f7ad21abe265e14d035d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b299f234be33491055d5c7a0f85180941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370db3ef6c741d2ef1c9534fb2e9aaab942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af96a105eb4c5a39ec4a9175c61a22943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edfb39cdcb72df1b7544a5fba255c7944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22109b5ddaac0b0563bb9e1a1bb1e1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d924062b4b8036dde4c26a458db526946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7678d7f12971e85f6f1d3fd61185124947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77d47c58952feed3a4affaa80385cd948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dda11a12ea9dea2e72bdb5a8a8a316949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0550d16329f5967613417e566a5c6db950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335a620835b6b6d07c769172511ff9a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb23bbe91a168196b25d69ca3a2d19952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0afb84abf44e861394b16e0f00d23953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6c9c1a08ee8e2269693390f8cf9bf954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b513eb9c43925f8873b9f0be65429955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b711f709b978c9832b792574541d274956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2114eb49058ac823ef79660d5246270957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f43bb6c5a4168f982c8e09f9610a77958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c3b3be6a49de5693a895a5279a87f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb20f2028730e8714baaf15eec66e0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5dbd205df2e4bbe0f27e3514b91e9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768e7199ab8de1ebba6e97bba8097ac962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6651ebac8dae42cc9edc12edba92b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019383d7e0def43af67c3fc1f7391ea964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6f7cd0d4e58d9b23bea443de6ad11965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9557db54e717c7f0fd8669bc8395dba966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02d9e1a097f7fb474d3bb4209c5069967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877e04aeabc7f8e23a244be5bdfa25a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7d8b137041617a152dcce69835361969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47f2fa4ef8f0ed94644da8c5de2c06970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efa8fb5d1a09aea7f879d29f00c3b5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67c2ac7d88c2ae89cddf4c604421bf972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fef0d1ae008f2d84787be4e5c92b5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea104a3d0515c60c3539e959d1276af2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da75eea6858880a697634098f6af727975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04639af50c972137f6c45bf5e5f39437976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a140ee85e936c93a9c6fb167f962e977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>